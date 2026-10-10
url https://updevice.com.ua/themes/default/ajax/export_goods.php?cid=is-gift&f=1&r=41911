--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92a16d6d856ebdf271cc25fae2a371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808bd3cf168bad7cd56d29dc188234f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53fe774a27cab10a62effdc41077503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b43d0e99e6c420a4f1b354e8724cc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330c02551d899b9c12bcecac0445aaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b9b52b3d1f103ff7e5fb74b40fec36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d37b59381ebb028d641d10e6524ed67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69760d73ae3b389f00ec15464cf84d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862820f51b95212896b9c7affed9a659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5b35647c748bdc766666a3493c0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d56ba3e4b630106640588983583611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b34b7226ee5ff569c87304169f7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a52e22c52def2591fb4d690e4bd97213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a891441f2d285d543056a6f0126d7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b192b10159c4b6dcdceaa9ef62f6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3cdb2c504566bf9086175d90b85eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb95df245382bd25afabf44fa1a64f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5ba2d6e3784458ced99cf26a993018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f9adfecc757d5460545fd8b7589b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1fef013c74b86522b5975b2497da920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2aaa857d8b82ccac1b3680ccad08b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b56e70e92b24ee550e9d285875ef6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b649db73949ee7912b41ab404547d1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353761e967476e3c542f52f98ecc4cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a97066aa57ab1178692e3e13ada37f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2112b4124e49575867dc1938b341826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6e58dae7fdb94e256bdb15a495d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b4a605896d720c6e086954560a1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b649d27db85caa70168edb279a0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f72ff87d7cce615682dddecda98130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948c4e7ce97c2ada8f9ba00aa8f10e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1aa7f56fee7a46793ca2dbb459583832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957baaffeeeb9b5c7f0882d8a1da5f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5509f1b75f73a3f2c09126478d36c4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d222140ba35f2e2fcf538a665f75a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41a7eb65aeb87737cbfec3f42454036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3c863be5a4d72029c05088fcd29637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa01bf7d99db973f53d1ec42e608838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933391a7a161e5e365bf893590375c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40bd56f4564163693b5e0729fdea2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27528500d44cf748aff345c4edec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be30822147cf5a60c46e9625f18877042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92563c233c8e1a04ed111a7671dfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61fc917d2b6bd1f2240fc6d05709844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7944971c4ef4bb45957293e6bace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead1f82a0a674a045c36aa10d6c4c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8527a85e8d292857ac4699a540fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450fc1d65d0e743f0c6bf962853ef0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d3d0ce401b48f1c2327f5f025f17349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989de345009baf1ac2f17da74884d75450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db18f73ee9c581db372f8a27f3578751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2c8ee74718ed7636d656b7e92fa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15136bdc7d9beca090c623b1fd6857153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982631aa84e214f9476a19b22df662dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e66b4c28a4228b158800cfccb3ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b286203e266116649991c7d7058856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388c9b7599be64f2a39e6d9349ca7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2aab2e5ba686915407dd3d40c6e6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069575b5dbcc660e49d6d3a5509ce65559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51090eba900133e500855b3e3f13c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8848c3e3d32bf32eee0eb2b6d76861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed0ded1c8764d159e88bce7ef66e4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfd1e9e5863d86f5b29a4d5ec285e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896430d3909440f3219b087ba511bc4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb41406ce7d5ee1b2e92139ab9566065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfb9e3b1a3bbbcf69048956246be7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2549ac51cd682bbc42de3d1b8a5db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f645c2e019dcce29cdff542c528f6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbe2ceb28fbd7ea9e17a0152e717f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ff8bc26de7c87b0da152dc8dd14670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180f1efc25d162d27f630381381deb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1dce713af351afc01b49842b316b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335957b629514113a5479208fa3dd5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba88951dc5acfdde2a7ed3b8fb58fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e3504006625e3876a01c6c01e2c2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ff497402ff2ae7917c27ba64f5ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da243beabf0c378b7fd08c9803d1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76beea3c86dee93858775046d2b104b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad03876e9cf408b2b476b97b1864ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ceaaa727d1a5c10ca2a6ad7d6507180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc740f61fc7dc3672a20f9eefff2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c2cc16ea7cf3b2653197966f6ca982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f11ecda7aaaf3585d4fb95baa123083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788719672ece47e2aadacbc46cd279684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702730e2de36e51f117cb0e74beccb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8066e7f78c6a75fceff9e54d69e1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b3034be428a4ec6025fc59c6639c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3844d7adcd47f288fe8724095b7a5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b4e8ea443da0467c1ef618e7534789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad135407e82295bc6c028ec39a6e8c6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5070d4c332600a38138aeb0021b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179fa932b382b3f4875129141f47f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e65a6983475181463c6c875bc5bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b15cbd6a3c1cb651b5cdbf3c308c6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3b6409a36f195ed51be19b675de595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba585c1c2b9aabaca80303dfe20f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efda36b924c6fa1ba83972ec6807e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128dc8be60ef690082b32e45eaacd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99bb1635130661f84a27dc07298cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1674b34cda29f4095a4788243e4dbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a19a3a4d491fcfb49941a5cad1ff7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a59fd9a14706643aced4c1653696102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f393703f4c01f213351678359f6c2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8715bed39fa01ed0a87ee121be1a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5adc27adec56384dea015225b4127105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0df6137dd2a26484b79566340211106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8397b58f667c8f57f7b052e2c8cfe3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4df1fd9efaf8a81fe8eb3a27490a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8874dfa7656232339d690555f54ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b54a246f47e6f62f6adab28c91a05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b4f56041098a70dc9d2e34e0c0a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c0f956f0a211b0fd9a2597e1bc80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b797e57cfbbf04054708e1cf1fb7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9191bb9057739a06f525bdb5329553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48884d1c7f8b281fad431b9de52934115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f06065765ced8000fe1c5273e2155116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f9410b0ee79089f1163faab6d58c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990041123dd9baa16af87ce4f96bb76c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9778a60ae116c4aef19fee17ea5899119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c31c3fdd2b9db41fa2a65686cdca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3ffad2b1499613e85b8f8356cc8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2dffc5b55238e5cca5def640d6110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fdf2cd44865bf28adf31240575fa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f1bc70c6329253c81caf2b72a4a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507da7d0c25f0e6038d59c52c2f3004125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe456f55cf5d1eca3971537658f79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b12da7b3bf8c10616ac90b6c0ba480127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b13c3d84850a3156d0891799f9941128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941fbfacf3082c85993bb35984d8d43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfec5875a810896e70ba146a70501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a79df8ee3e5cafdb65441d3c4e57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4d4dc4b3b232b5ab23c6c4fab315132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0141f07e7790b1aacb874f1c6e0a52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce78b12db118a6099e946f6da8d226134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3683bba95f2627c5881a72191ead4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32fbd03bcaed6b69cf299c589d10c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38dc24b4f99738cd24c445edd71011137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066476a1cfd27f97598201f17eb3a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4cdb283e971a30f0a1ff91cd5f6ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b194ab3ec9ff6f651068a2406487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf0a3c70edd5cabb12613e65d2fa74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc524651e6c3e0d2478ad402e66429142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db252c66797726b49806b2fbf6cb99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ac150ee81f2c89ddbf0f9b1a44eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3fd3e9a06f0e5beca2b9f9eb7dac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804be5c94c66219e14b4108c9695c558146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f82e8c762bd15ef189bdc2716548a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab645c33cece8c0354f468ebc4985cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb41d8f2f98a729ef89693c2e2e89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf65aaf4cc23d6809b03e48b7bcdd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9998b38facd08854b743eb44b6511151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757917cedf65563a36c641efb0c25c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17509cbecdf4c188012906a43fa805e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d705c2ee02b8cb0ff55d005bb2cf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da55d1107ba344d1b4ba64e9f59a18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce12502398348013f50edbdbf8661d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f8bae366b603d15b6a691d89862f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e1963dfd1f095d02d24d46fb4cea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269616736db34d8a56486200b1995b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4f37213a645c7ffc669423ddb0544160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77af21fc5d652908f489ce0505e694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa9254f652b0b0e304c122a8ac392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1b44bf90a1df6263c4081e76c132163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81074afaa737867a4ed7309a061b5b03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f3b0e285d582076db59315c0396cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89143e5989e28299440e51a642786eda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69954307be258a6966b376565ff33ddb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117d1d7312589819d9eacdb26bcbbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e5903346632f73eae9944b8d76d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d4f885f8e5299addc168fe0af300170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73508e03e1df0a595b67f70fe3f9658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7ad77a1f77ef819c7bfa1adb267eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d662dd08ce137003fe227a7c1ecd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81649c8be2d428bfb2b08fa0c1ad29c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f15bc20ad3c98064d14b44716ddda2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648bcdea76cadcd3bc377860fdb9340176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d42075a04e16f11023576ab6a5536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ebe9ce134a2cd38e71b30017554c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ef359aab93f9d17d7402963615dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47d62d79a4ac7b3327acd9bd3e297d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291560999bdae8d0e182f7117b9ed38a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aead5c0dff448632cada86c16e33d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e272eac79c6166affd3299e3c350183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f947b084f7224b10f10bda6a5b89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5187c5c3b735f462aea907b9879e421185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0d7f6713e9e8a43a2c4d8ce76600f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405aefc77ab5eca1a345c743f95ee77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351182479f3c85a54e22c1d2eec6eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282be437bcad5a035372139e0ba648189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524f901e478505b967fa25355e04fd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad41ab408a29b33cafb95b1af429d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366156cb77270ce64a7926d24c645ee1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5fd8e51553073705cb4f705d4107193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607af1484bdf20658d8564138e3ed58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee58d63cdf84435db0d10773495b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1d82d180b65e0461e2bbee5ad732196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c534f8722006c356bff93daf58ef6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b678a60db0c9c3c30d24641ab07f22c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd92c4122dd1f6e7c5102a6772c2f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2009ae9d89ae45f8fba0dc6a3b99b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962913f4652b166656433933d2ed67e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c770a8023ef12ad80d380babc72f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907acafbc4acdf5fbf73e0cfe217b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3dbe29c33002ad8f68eb76130962a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a17803c11d22740b8e97b813e373205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89630a56fd3d61aad368cbe9978eacf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671f6e85ab4642acba2c113dee5e4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974dbae9f561ffe9102315f2e5e9cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39987171e48e6737606465a41906e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5de0dbfbab7dcc8ef995e5ef5285210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3153e22395cfe6f087fa369be198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d9eb03e4e7b32ee2b30c80aee3aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45074459df056903c4ab643cf9232ed3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad002862f5df761c184614634b4aa60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be686913d8ec4c5b8d431212ea6f239215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6f384d987f9cc71e41dc353bdf19d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ec609a48b8748af839ba1768c643217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d9503a9d10790115b009b7c6cef9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49454061aacbbc5b3f16123cdb091c3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864c2a959a13dc9be872d1802f1d08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d6071b6a5625c65637628d8bbbc35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0a2569545c9cdae6c6ede360fd96e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369631d7b309a81521be1c45f56492fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b5c15c79c734c3728362572825d24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03db84fa5f7030590291178878670e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d735aa8a3d6e9c6601ea0ecc213d351226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bd9ac3c9299a5a299246e8c919a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb2b2f2dd1418d4adb11350ed84b02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130031cb2b4918c6434735cd4b937fe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ed74fe475bd7548d5db2e5440bcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f493787bbf8dfba6f28330eca4a03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf67e577a7b9cbcff52d1cdb31c577232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5603815c2e983d18ae2ea5754a8f85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144895cdaff53580c7b383ad0771dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae58643e6b690280088a050a523fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ea6cad178a96cf0446314a74b0de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd062453b95f314d12a23b5c3c7e1ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffb364b8bcb5736043461ac520991238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56cd2909b57fe3a3e649ad2ac9f07d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef57fee8083a720af2edfbc475b48f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec89ca7629815008a517fb52fc06678241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909629f821db8ca165e2a00ef66d878d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fa200fa603b58a2a70c471e3b91f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0173f86725f4c222986a9057bd242e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de2ed535520c6ee46131a70caa72d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4b666ac62b50aba77b3723f405dae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952dbe425b39723b3d8cef6a1b31d5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44735592316a94d447a30a979fa3c299248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f72d4f4df4debab094963d98b6bb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d19a8c6f7d9cc0cbc04f272ce571250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b02af5b80354b5b94072d9042c8cc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a56ad8611d33636e0d73df4493fd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f268f4238fe8375e59c168c3f5d273253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806c095b5d404099be70355ab4b64d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be649efa733be33454001db84f186255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439b480aeb4b9723158fee662356da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035973de35e6267b73f56858e39c1b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e69d89e7bc72d2839f09b223cb321c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721577fba146a4d458c42a42445dc34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddc3ab9529e16a9f23fb9518e99b37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3dba1aa691b68c403fe77c253dfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63390d970d29887dc1169b04ecbd43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3370805ccd4504ebc444c3538b6ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e637905c524847ea0243d4a6b1915264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8358e05f7af5b8c597b19b8f4e4aca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9beaf313d668c0d9e2ef870b2dca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e3b7dd3fec298824789e5e22f51e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a9ca1711e84d29a351a3db3fedfa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9712ef32b59e5c3d9ac2d7fa77680269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a3eabc1a74790d96dfb642b36230e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0566f4c42a1cdb540409e9dd94b87db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b33dc2f5c5708b9244ebc8596e9fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0923ddd8380102877154bd24abdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a25b91a599517306fe36ba6f14c85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312154ca3e0f3e58589142e161dfb064275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7f068ffb7a05163f36c4c7b6ae3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ee75fb5c8b07621606f0b890dbe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce065e13e8ef37258b9d4d57e4670916278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d3036b35837512dc8efcc6cfb340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d13a5d4414b499ddc1caa13c72a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed94f540faec819c7e392903e3c066281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98821bf5a456699923dc821929ce89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818930b35c5fa1d3c2855b204890f4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaee946d374aaf6883a2ee867edb308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21e030c8aac3ad494aa165306cd5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b58c93bb59712976ef52921b902036286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739a166577c94573a1756d0484990b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e452f4392f57bc9c0330f2fdbb997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10278799c536e176f9403988146086a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e44ee8ca17b90a87e0686efa9193c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fac4a80f4fc419e0a4303d825591f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f30c7f65936e8ec0ebbdb1515f6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15208602c034141841b46af96bfedc92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d003a369de2afac507d8d99bee0ad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96bb785c6732248f571a29d8f02940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e1468691250af76987499850d219296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3410a728d66de181a436c95534a24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669c319a1dac452895d9b2a2363688298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacdabc325b5ee0ac9a94f2ed2f7eb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317cd3984314fb69f4f613be27e6580300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d025c280e049245d3971aa2fa91b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b41f9840b63d6ac4c117d52c4faf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aedc506f131593ed7d6df93e895010303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731a7a919ed8ab45a2602c44d35ccc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b423b17bb8119c5b9cb73627cf4a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdd6a0a1c861fd5cdbd4676ba26fc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273d20926026510afe6780813eee4fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68ee584bc1ba7767bf099d73109c72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd7e8ef31c42720982d57d6b4da1b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035977ad4677969c9d26de8f7b75480d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a4761ce737e21cd14a6de7a06de67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf7a8ae0876b96887d3dfb3c262ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5b03e243daebed209121c686d1fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99268500183e533939509d3b99637314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545926bac837a1b8b8537816058fb4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036ff78dd2bac683eb8a331a14a785a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae437356d38fb05bd985927029727b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87fc71f7a4da397406441b770557ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4231ae9d2ee6d7fa0ad867fb6c4394319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e937e01c41b889d859aa261ddf4f9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053477a2de6a2c890dadf1fcccae1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727d64f5e7ea8f61e2efcd32631fe3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca94b4724da6c4493bc26dd24a91032323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68356be1ac6164d066dad10b154e80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d8bf774f5007a35fbfe852903a46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc8b10bbc95e97e170c6b12e43e00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707358ce85f0a4a52004ab1f45492e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b71b21f6e86aa08be9208e454703f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f6d347dd27dfac48567366b1e07f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccd66999df03f185ca82c366122fbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d20a954481ff59b6c57eecffe54c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ed0eede0ec1859c3b16042e06be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759111f591df5d92a623bebbb5defce0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df50f816fbc930bf38be132f1e72cde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f6fadfa0c4143c4a7d378366bf9e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475db0eb84944d6e8bb507e476bdf29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e690e273bd3c68e3152c58464db5f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3b210edab76747e3573acd119d62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a8bc414aa204f00a1c7084016db8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358ae14884699c4203b8b9d41351b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d363696bfa2498d44de7eb96b0fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34a7e335cad840025f813f836d36dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64baa60220c8bdd573a9b6c9c471ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c43141887e22452e49205826fa504344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc61d6ed40a239a67404a93f9eae2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c9ab8e7dab919f367cff6245ca48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dce080416a5a7238f67e0414b2d7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1df5774aed6c813f4def7964eee23e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcca3b7a70c93643731d9067e84b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ad0927ddc959948baecc39e9899d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c7ce4556de217a3355618a901bf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afbfc77c84592418333429e243a30f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f20f4f9089004fe64615365c6443a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0dcbb9ed4c7b50a9f0673a27642d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29299bfab8eef35bee4ccb2ed0ed76f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788b2a306d5b6c4d78897380213becc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e0e8a916d33714dc18de3102abf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ad5d205fb930ec6599612a58dbd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ab8a27b142a2fbf19b2104be9862d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f68f8bedf6f6e8815d18c6baf96a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b341784e7911d887067bd6eedb7f28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29e93941a889d0647d6f0b0a2fb054362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d49349ecc818a03a84550a581eed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14567e508cc286f0a0aa9dbbfa1e868364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5f15561c76553b37a512eeeccd6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d3685dc4f3d89804843fd0ddd86d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7085d934e04eab54bd41bf90f9a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2461acffd1bc614e519c5b824fa1b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b063e7bfadd7190ce1a7249a35be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c9143b7b7d0f3586bb4901de213e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf058b3a3db84a50df2c1e754e7e551371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3cb77747e9e17d30116c8b24b48de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61301ce2f3f5a4a9e79c06621d56a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653bb9382d8256b2560e89de494a531374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09975f640f74a4992492ce5b9c01245375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6952774327fce0a42509eb4b38d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de82feab90f00b638cb3334222112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19130e4cf60d15a483e88b580c046b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a72293658e1d8a61483e3e8af6c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f7399e363f4dfc7e1cf210f9d578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a256a0f6959c0da7bde89e4e25e2fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf79a6b4ea248152aa7b82e9b519bf1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524adb987d3575c421d8833ba5a2029c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f187ee240715729872e9d1fb06a1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a741c9bcc51cfb33528ffa5356038385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79a566d93b11e2f43efba698fa75b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1a04cf4eaa5b5bd48895e4449901387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759108be77244d141d09bf8a6341b0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93ae9d0c528d6d09d0509c0906427389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925fedf86f89473a206a6c6a8aa3fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589754f6a79406909df65c8f7675aeca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512858f3a0792b1c6a991d36e998a891392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce83b101f9e1573602e195bf187f01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603d06d32f1c5d773ac445206409e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe75cb577ca064e34f9038d87f8e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d81dcfbb0abf5228c706726ac437db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db53ec413284b055b55edf29f98fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd23783d4521b25b200ca2355ca295398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d13791af6448f4c25c9831b37e015399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467e99899071451582b2ee9c6a3161400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404740fd5201cc4260a284a92e2b411401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589242eda491e70df0bb6ffc9076527402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71bcbf3dbf4515b3362405d3257880403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47dde4e60e6cf1b1d86619140f388a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f76296dcad0e12d684e296f5601f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15b8b499002e49e8e05317f890e6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146fa307e52745178a6bae7c80838c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff662b23fb3b14c21878cdd20e6622408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980f52d6ffa6abba890ae0e87249add409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b9bce495338156752e88f1b965c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b6fb6f52130f1c1dd75c94c842e5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f77b22828dd865b21a1a4d0a0f02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e563f01098d105cda9798070f344599413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6e0337e0b4e184486b2a0b3ff7a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a494173beac1dda77667f3ca7987415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f56f51b69d421ca7c537b38f7c1c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbdbe20d492c5b36dbc39e9269288a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794bcf248883f2c7cad6b9eb9070a6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a35796c9f62c5e1ac2bf506e78e24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b7fdb77721ebbd261d0fdf23218f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14049971798125ff2b43db001cf2c6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfd9f468b17bc3b24c8adcf3eb798422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6dfbdd98158a82b764ee8cee1bf2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb93098ad86ea1638f1fd948b6369424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035c7d6d4b3072b1c7130a33b12e8ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b64ed742ad797786ffd5dcb3d5ccc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037dc0703fe63686095c9560dc26dc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e222d8d06f416ed08f5d98497f7a623428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b16ec73a7a75cd88f96493d6fe203429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467de2d48c995fce28902730e9fb2fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc10b5e79cacfd8ea969061e5de8a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0fed20b313e644f7808b49b40eb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cfb7b01016f4e776a8792bd4c637b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230170f598171f91c10cfec806cfad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008d09d2462ecb2b8cdcbe77f067c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92507d281d7d9ea2c6697f73b1bdcff5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c151e97f91ac6486b2a75641e7701ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef0c604539f78b63c66c8d3227688438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058960e60fb56f72860f2e5c01f7499439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb84990e45db8741f6228a7a326dafd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6dc14bd82f9d28b13271bc79dac3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ba9bb780efd24ae00629db0a1543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928dab9115ac99723a4bf0f29263ff1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0426c318d01cb1dd40bc6e6e62ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6502044328d65be2b015bf2504d296445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cdb49734bd51ccb17f1b81df3a565446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263762a76652c82464f9ff05731a92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7088ca53955b966b7d35172350be821448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5e44b5cc673f6192b79bdde0d129c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490efdc22703477fca908737c16728c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee5edae35077588d9f6367d460bcbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973b245bce2c326be598279616eeef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc25f5d71f76f8ab3d306643a59195453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755924a43cfa919ae3ee05eec53445b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a8013d88375a4c003c9698d950e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a244aa5cea794238c7b1b6c4cf52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c6f9ec119be0d56cc6d618373707457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f8b5aa5d03c395862926bff179ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a6a58280216131c743409aff2760459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f772dcea0ef17f4ce01a1e1b37efbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc2b5b22746d9f49a94b0f22e7af1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62191252ed6a2de84f004310c3b72183462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2ed111f29b1dc6666b9d10835097463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57647e9e9ac908b1cacccb3119ee13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555eca84459f472d1813acfde16cfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fa94f2682a44e2db5532175100fa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ffe20e2a89c1769747dcd34ca879c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d74fccce4ac3b36fe409045198631e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325616f08226dfbaa6109ab9fc3352f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e26d6881e756aef7f3c26e961dc6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb866b3e71fa47f8aae3da0f751416471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e75826ac74f1dbdca1f6febfe385c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee467a2706e1caffac33db8ad5e595c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c368f7c4c9bb3827ae93aa78bc3c13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfff858e99e844543be6eb7512f73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c20bdafedfd1c3f27495f6790e4d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc58458b7663b1e2da4a63057605b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8df9f4178fb27a5a8fc2a4299582478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c3385ecd1bab36e19278255bff36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365373d81bc0d0a5eea9a15dcd10e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1de53324128035a09da6f307516d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c24dcb6d9fc01369534869ff5b41e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df62e57c7c71df026f9ec8b0d5993a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5745710ba3c677ba28058e108d5b64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839ae1c9c7d662e144863ee7636acca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed321076294b37ada14a1f45a0d1281486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3eaeb42c9389f5b32a4ba3e497ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f1d2442dec7946d15359fc36391d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3070cbd1e1dace89a20d207b41f95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464320d98f539a5f261ba1650053d219490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc3344a5dbcaad334f27b77f081c26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682b9a5bf8e70411801bec5ab3d13b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fa168ed5d2e08e4355374b76e6209493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcde960b7de2a7c548728f731aa249494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4e8dc3cecae40d743deb0bdf1b26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728f50e9a84027ce6687e2b8d3d9ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14482ed70674373d9908d07957c0b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e00db5d119bd1ac70ee3e6c323ea0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf70d0fec63142d1c50205853abd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914ca0b4a8cdb1eb8b9b4f431540e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d8c7d071a03a31d59e0b0b0cadce7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470485300ab5c8a5f3c516ab7eab92ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e2515b373c932e8224106228584f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eecb1393c4eddac84edd37eb9e48b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304659b4db0af46176c45bf5c42874a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74987ecad0e2cf3988ae45d3ebc35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e5306e764c77847145854e5c1641f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267f683676fab5bb67ec8f1e00ded33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183f9a318b17aea7fe169147a5809a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894f681268737c82ea996b2e0ef5814510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1891846f6ae90a9e98d7e91c03888511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e4dc37195c08302db6310c2335318512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee50b2b8aa386c3ad22068a24ccc8cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be133f9afce672dcc42a2151271c2329514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449bd549c75e0fd199416b3614ceba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77eedbb2551f57e066f22c3ddbb5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bbea9e5d63fe03a8c345db27becc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6bd511486516807647de5cc3a2385518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487adab985d9cf2c04465e0a3e1b3e8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8a6ad5733cee608ce8ac85d44571c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9cdda187ba3dd85e36ad47c00dde5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e2a200ffc85931099c3c903bd0f68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0bacbe8da0d48bda8cab17378177c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21be938f811a193cc0a23d41918291524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a60220741f575bba16ef4ae01a402525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e15e22fad45a2744af2cd0fb9d782526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac70274520097a241b8f88e1438624527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954ca8830c55fa2062c3f338aee8d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de4a6775c1e9c7e448e4fb17fc04a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354e9741884f5575ae774f12befa937530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36418f2674a095d0f8ec810eafd54e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca5308bc6d0f074cad0dccbe2b8f4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef73f12cca1a70bbc6388d7327cb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2fad82e7e031fb7d8a339abd36d77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd138e3e0817e935931b3b07fe320535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d485c698755f8af654e7860670a7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3af1aa5a8e79e30f995604ec61e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12196e86eb3e28cefeebed806bd2b08a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e7f860d73381a54911ea73c9d597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45620ddaca30dd902286840bb9a93a67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86acc15eee625402d02b543c6e1dbe8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056335ef2bbccc69274dbfe0bc82efe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edc2b19437df29eb1c76493309240e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac4ca789ba6de264dd2943c30ac5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2251601beb3e3c0d969e88bbd75b16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094d35cf38b822529a8bc9dac544d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650fedb492af9a6073be179222fff8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c41e144369f4fbf13e512df1f57b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9197b8020dd30d7f545995c912ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9bad47f076cf01c9343a0e1410a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690acc4c1ccc8b04413c97a4f95d4d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650c2830bc0dd892944ae20333f741a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad3fbdd44000a50600af6a463dc4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10175cf3e39fda9e18836e355cb68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793a3c8570bd02711fd253d4e65c2e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f6a1f69f06f26710598e76fa8c14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773cdc77816c32391fbfe2743fe67f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd797c25508ecfa3bc5d85365f1662558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f894bfa0c2569a56be7ee24fe608d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716b7f7f66a29e522cb19ff2137647a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5698da8e059286eec2866df606df2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f39db07004bcac171b86206e00afd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004bff1f8ef749956afc83b548b1917563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0c89a042834c9455bc9224c7f47f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c62ac2662d6a67462648bc01aa37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d28679a2d1f84563c4b28c04d653566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cfd69aecb85a055b4c694f22d47e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6f7654138f8aa190ed378ee2016a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27422d99a572c1ae3c799fcdb24a33b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c4bcb7b1ba4bb8e59003e14a04b1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9332d1ab8359abe05a8ee45de9bdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a79c0d3f750f503e5271e32bdb9669572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c30883231933eaf9bd830512652854573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa15dbba5f3e89a2acb1217713e2a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583555cb3c08f76f07713cce1741ffb5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3bf1ea630fc56ec601b9f112c7c82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0bcef712c73e9e576979aa3a942b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c361f793e95aa41f6ddadb4fc0cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366bc6184a6cc7a0ba669b93297eca3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e84bbd0a81e3162266d895da0198a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c03c1f9b0cccbd21656fb6b235535581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2135f498ea02d566109e92016166582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c5e33d218d629c83a3767b87446c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342fc54c36107e0939fa78a64dcf0fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce21f6ea0f35cd2af372ad3589c0aaa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce9367871df03e21807ee7d8a7318586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82203042ab7b29555cc8be650ed1569587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d880c6133f082b4e9d84f4693ac120588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43958966a46b26791ab16a17ef774b0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec010bbe2bd6fac5ce68b1b4f6229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71eb87364f78246a9e532d2dc4ad95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bda71a1f455f1c3cbcb5b375e8ad50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f615b1123092f97fab9c0bfec97d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078916336816edfd977b9efe21703fee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbb9c1a341b14856a50585b0063d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f723d9884adf2d081d4c88913189e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861017a6252ec5191730d0cdce9ad376597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a89fed0ccd0819469dc9ee89c4f61d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d838b265ae2f46363d5b436e96034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a7a1d2e8bae9adccebd25c5446a11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83ca921e70f9536d0750ff4203268601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c3da00f2746aa9ac1632562d8cfb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e14d6d4ffd12c91d0ad280312d59e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a9dd31d24e7db61c1028b0cfc941604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f578385236f4c9f6faaa2a92e937f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376e5fff781b23dc5511d37be3291e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f1ae196719e770650f9317d308d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafbb2b89867722b81279519d609c4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bffac29b06ba5c4b2cdc55aceb38f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780f92e99e66f2a2bf50a9af388c2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db37bd59e8b4062769ecde2465257e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79790f80d75bec7f3b20da189f9a79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e577a695a594b76767a75bcb2d2800613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf84bd2b232801f632edbe5c5f2bfba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd88cc30480bbeae8ad8d669596d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca89b5e48051661db6e0b15e4099b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6fae623fc5ca209db7ff01a0a9b37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a715c449979ad1be3d106e3f2724618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d588173db5ef87b174e848fb889d6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a5afa17ac0e72ff54e72d527366b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24bd4340e51c6bd70b5580cc9fcb3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108758b2ccc972c5d3d95bc63a9d2f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb7a30db670159df332eb6fc10209623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba43cc8eeaa7161acd43dd117d9f673624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb58a86dc4a5c558a3681b4eb31132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508247c7b25db0576b202cb19a3f988626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93a3ea9a64a5536fba1bce710b9252627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290de875b46f52bd8600f972b207d38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea079b3849fa3e8a48cd9a99e9657a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea186624a82c1c60bab639187a0e53f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b58acce2f5980a114bbcc4c68a808631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4503193a7801b5370b1571444dc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56da1dad564252fb92689b36985cf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf5688a3afe9d9e8f1e9af24ff7781634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07560677474c279c0468c1cf9eba2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07a3f9e41d4921deb40eb405bae2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5edb5bd0b51666bd87a44941ce177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b89bc723ca965b2c3f520fbb6b20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0f2cbb77350d6a8ba5a9e8f9b680639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b3c1af9b0321030cfade760be175640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1e8f9f59221371d68713f9f5a005d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d70239c235396f11d6298ced2189d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd72b1dae0add7accbd46b069593382643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f4c7c107af7e837c1afa228ff0a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54341d7b4b44cfbaef59827891562244645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec74a0b01b4ed1d4bd4fef7673988b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac39ae78a9c9c2e4da80cc03461f0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b27f03fccf2a0e244f401c6dc9bcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8134da17496892351494d4bd071131649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e236bb3e05372ed452895eb5701ca0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b1a78ed653e61d6c1612a860eb418651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0f8c3214d8c8a025ca30e03b6cebe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807ac1671440de320e188f8bb6f008d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbe16bd06b0d729c56c61a5a3a7985654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d7431d46e92fe0e51eef7a4dd2d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdb677f053880b51a623bb7a8cb6a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6466c34d61a97f36f8e5371d648d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717d87952f7eb236d4246fb265ee76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8091c0a5509d36acf0d3d46c0713c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc83c81774556316aac898940a3c2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180ad10660c6d6c376a6a10b1bc38b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee33bbe9ce4b86e69d53528ae06887f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda0739df3f1a3dca40c7ccb0cfe24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e1c4b95f55ec42a7d3846f81ffdb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7211ee665dae2183e38a0fd9a1fac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3199a4146e7d462c7e18cc4593ef5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6886557db862b4205cf43961091d0d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1cf8e35b7268a994853f267846f79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455389ef5838c8cdddb2dc6708e0135e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486e5a3f966c751336363d9cf05f54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4c1d344625562b97f9057f72f435d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b09a0d5754edf179167ba8bf2056d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba19ae3fdfdd0e03eeb012deceb9bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb5ada5dc32863efe6a57d5c33a60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630c705184947948ca092f79ffc764675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1118b57967d8b9a124c281e0fa5531676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4758483ccdd818bfb53e8207e40862677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fbc45ba08d9006928c54af0fb238678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad9201796e287a0766cf171bcd2f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ed4bee7b84167d42f2d34899d08f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f8b89eaad4a9c13176d8e09ca85f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76cc059930918bad8a8ae83586474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba301bf52c1811b799688e56729f726683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149174979f9610e713e6d487474f15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea47a163da789a9b622393f7f4b1cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf517379ff959275952056b48c247686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f02b24615a8b13e3f73fce636e7ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9f883e848db373250141c3227ed3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ce05cb46d7f5a4a58b0bd55e80196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33328f582f8007f9abc7c6bc6757d4ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4f5b3401cf7acae502ccfbf7550a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762784a6d7d76d11374a940cec7d1b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c7a0f7229e9b27bb69b7b87fa60f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1463227ac0fc151ad944717499db31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c123cf87058f25431acb060ee8a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a005818ddac6a13e6a0bf528fa820696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa35903441cf9f27bc46aefc85a39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c911e6992c3628d7f026bf186a49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bafd1d5885541a37a2d71db4662a5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3875245ee3d37c04ef3c8bdb8fee2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3cb4c8977c5a35bc2b935d2935224701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac1b8e87dec317d02700f0965d9855702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87a00b12757109ab2e78e344946a7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17494a09cc82768f44cf4c51b0daa23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfb672d1ca9e577e063cee3145a78f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d9e60722f3d7b060f4d8f8e6257f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6206e263c5dd7cd3c65afefbc7de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42bbe3c245fb0d09558ebd7f84968c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e789dda169e90cccf83f96dd07fba4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d8860f8307772caab61bb4c56339710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425955605f7f5e29ba2a4dc7f37352711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262822a6f40387829b3a854d636dd449712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ad7eda92390daed5ae6ee2823e5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a52fa237c7952ed7e1c4415cf8320714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285587959b7b3a72f5d6d867cac8504715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44118a9402dd9ffa5bfb40eab0b2e750716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9a476b492ff4b40426a7e500f61bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffbd5dc454106c1ce85ff59d3bce64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee45cf4aedefb20537511ad01c5894e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124d729088891dc9caf02bacd25bf3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f78d4dcf8ba330ae8ec991291a40b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa510477c2ef90d6baca466d58372722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637c6cbf0ddbaf308f2f1770907309d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ece8b67ac3e34627bf9194ec651752724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373d88815625dcabca5dd10bdbb287725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192822c383fcd48091ceaddb1ea9272726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dbc16149d9df44bd6eb7f52ec1bc4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf21a018e1504f18938648ceaa3b16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fcd201f3093c226469fb953b2d178729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d82f0be2cecb8ced799928c3d3852730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5585fea741ef69b6f8555ec7f5f0432731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd187fa533c07f7bacd346f12277200732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b199ab62a16cdc6ae597dc0b42b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ecbe7f2a6f1ef2a203a4b7e691a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023a5b800f2103c24ba86ccab2b1e91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b19c6167b23f0dd2c13f0c82f5608736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed5740ab15a95b51bb8401f914b7df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bb6cd8550496866dc2201b5aa390a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4796b112a3234612b906ef88591f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51038a22934e24649e1f831491139ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78a26b4b066cd92fbd72fea04a16e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dd5e35e0fe5498b4620622d3d77dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162faa7f3ac244cc480dd90dbd32927743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e57470988f62675f151093045d327744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd5109e91e9da8fdd2c79bc15a254c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05177ce0c8810aa7a32ebde98dca632a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043a4b9fca0c76cc3c34ba726c1073747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c938dc819b110aeecd1805ebb5e0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f8ddeaa66db1c0aa683db36bbd726749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436806b0d747ef354d9d67ec1eabea33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13353c55a019a0e45bb4ea1d185fff2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27029c6355f31a4fd25f4e0ba549717752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8dac240a46613a006dc9aeb20a207753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1fb76af5778e8169739f51ec57f9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14b7fca6abe1e930dbb970de60558755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047c5f5a0801d07dfdbf949ac25797c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5bfbf6eca847742b8bb37de6e9a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384456efd1c51d5194fe60e459538fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03880a06fa37549fd1b1971fb60c9ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a18f95a0abda4758f0419e11bfe861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885195a4f2324d0a4770b5c4f05246282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab5e719524d392e605855b3ce0a7063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411b67e21cbc6dfebd9fcf3ed51d4b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b006ef0b2f6e1079d06a10f6a33355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e26b63ac5aa847e6590d0ac9bc5d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cd5a6d621f6334bb0af87a3d30e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb588cc21d4ed55e3472906fefe0c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787fd0750198cff9601d84bbd7a97ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f45629f0e47348ee70ea9418fda50810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd27337f6438802a37626725659bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068294fca848a0cde0caf6109d9c0dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e39cd7ec506e35e5ead6e4fbbc58bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7c33759f7c8b2e5c0578441b963014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64f69a77071f41b0a6d5415622e12c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c2e6220fc3d9df0d6fe6fa030d8b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b2092a6359143c0183024043b0ba917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a17ebba34990caee17f0bf8a53a3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e47951481e50fea6b41e57726ec90319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff537e0deccca7c3fd4bf9fdf8c15020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302790ce9b6af0b419a9500cbf70a4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834882da06c4eff5a0d60a3e8de69c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34599010b0efae88515fcc544ffa7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3cea7ffaf54f379ac99d1ce297f9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f4b6555a596e71efcf062b3e29b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafbe15bf911d7c58763ce1543d02926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265e9bba926faf6387885dc49f2fa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f2580b654de4f033bdb684e4c48228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580deb17b62f306cd559395e4737fc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215403f5bb7cc8354509d143e5bf01c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b197d245964a04b6bbfc815cc8ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f467f0420ee278c59f90d1abfabb0f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d459d9ab5df30bd7feadfb4c6f2310733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef43886c34aa7302a4f1db9471134934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd380cc4437aaa8515fd25a7407eac1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a4c0e604ffee1c13ec1ededc9db5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc544d950f9b7784a3e7b928eabbfcde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b5c960964c7c37fdd402a3bd4c7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d0bcffdb4a743cd90a89ec3f30be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef55032b13fc2ab8a6319898fddd2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329448db5ac4cae131f6896317dcd76241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cc3f863e4f5fc5e8b70ff16398a7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bf774af50df0de65951b42276b46043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be741e448888646b3bbb5a11d9a93e9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3be3e5e2b3aee02136a09ff81a01845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94ce007217cf7807284e758ed70ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3f3a5dce727c7abe005cd4b6d7c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf37c76cca8e293030d892354f06748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee21d17f71e381b28ce865a1adc626649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb1bcac154e4c0582c6965baac12d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843628f7a105434c18e9139a0d791fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb929e90c8cad300407d09eda679de252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129f28b0ec96efa5b5ef1ea723234253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64940b88637ac16e342b6a12306a6f1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c0d8ea8e3d6f69a3fae9a92a9ae4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c628bb2f3898490ca85b38795a1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fccbc7199d11d9dc33500dfc5586a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483898ca1cfbeb1566bd4bc9e1e48058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e400b4eec7f67370100f071f08e73d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26704952ffad41ddf4d1bc23885b4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696a5b9d2cf6ce3803c92eb5d6ae5a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd1b6fe68b65c3b3250310d64ca96a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8414f53327128d1500c48035f5fb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873491ba07467136b03931d1ac081e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ba6521512c4d2add1779bf33d90465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4adaee3557e2675f0644084a29234966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dcce9c858301c69558cfc1af14a8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be060e501e30b3b36f17c358b1a22d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b977285f6193a1310bc10955f9a4ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60ee80121f04a0d1abcfc419d0d3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b6ef51c3fcc61a4a4785d373033d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce3be5e4fd68518aff793c502847572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e0b87e9d6a26ddd5885ee1f0b3c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e075b6b146bf3f79444b8f2cdffbcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c86d67e4505c61a05ff5e7ed0ef66275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67150a92e5e3133b56dbfe00a5fb69376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed751b2e036c9a871d9fa7aa189fb7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839e5022ca21c9272c67035fa1a5f6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec668dd46cd741188b1bab2aa9821f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f52629fda2afb9a7a9edf631bc3d7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d32cd7cbc3ade2f09f4ad56b872581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3837d336a9cc9c7adb414fcb1af9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258680e9b60affdb05a19f9819f90d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc9bc0a988b2bb785efbd62b36aa5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531d3507d00cd57cad6ee793d624fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc0ecbda482159be51424dfb41f1e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded30508d43e7c9cd57efc26100dd49d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f736a8f7d65fb7442ad41f53ed816088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098524f3ab25b45ab573692a66790c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a75e530358fc41b4f1e16330cfdc8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad70e520becbc0bf4182db15cb0ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f8cc90ca4c24f06386287c49e3d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a0212f019915ae0f04775216177b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809843d5e8a018fcb8d4cf127aacbe894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7e41b6c58f0ab9aeb05ce505924a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a72ed0015946e6d5a087085ccce7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c685585a8fd952dba4d09fa6d60097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89fd0b81d14ff4d644efdbbbd51a1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771864124043b898a6e8548d0311a34b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38297348a07b12f21f30628aca7e5f53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a4225cc44641942eb9c6b00f9da29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f40d950227f83a7b881e7ae482d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5906259a4a87f53ecaa67f1bd6d65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d2fcedcf0fa2ea79b0e76e190bdba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7116c5802115b658e53b9fda90b268105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535374d88d756da91cb93bb98342fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c38b9432aed21ea846ab721060d1d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b71227ebad847f17c0e26611a7922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c848d60f6f0ee902baaecfeb6634d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9fff03d6949ce8f423f51cb2540b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17472aa5935112be4317feb591d1af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac11cf8e6a9f2601492c16e6d3b836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffebdcdbe18b72114878718aa2aef71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32534edd15bca8c50f2c97f79e72c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758793ddd04739ae633792a0fffba9b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9a6041e8e136847c10ba27f87f240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5bbd79feb1d4fb619a45952358bcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84932d857cc9baf43c2596f98c07449e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c771a11fcbf947350b193869b926b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640636dca5b20ff193637f789522678120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ab024cdc1592d76fdc5b867677d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac63f47f724ade95f6ab7af09983b96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812e69d7dd33aec4409f7e10a5611c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6415de5a3cfd61b5b246b00674050c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f023495e49b49955eb4f8f15415d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a4be895338bf77851a4436890d95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d95a59bd57c57835d24d893a5b7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc46665c49d5fb0ff8fa1ac6e923406128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef61ae3bff668bf308ec711719dac2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925641e88001c1c70880d214e7a917a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b05744c54a028dbf216fd6522bee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2739e1e2909dc18d3ab2ac7de8944f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51408b1d540b67999cf31875c59b57b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb57154b107d35428aba64d842eec28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e1316fdc950bc1f225ee55be15f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfffb02c011a8041aab1be9658b2f8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548cc8d1d13d488cc349f172ec413a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c0c796ab2702a9b71b7984d0b5947138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000c6ca54b0aedab48a54a6c664e97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a4042ee7e1952deca7a47b8912ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c283d2a01486e36e78bb428b068d9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b0d4935ef664b9abfc7d3b68dd36a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d8be6658aab9308d295acd1140f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2abf3731386971bbf71d7d400cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832892de3dcf564e4653448c23b9e69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1e85de88e179a4b4ec441c8f25d1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d96c406796a9000b69c6d2930444bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f382ec57c76d826091ce6713104d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2766a23c8f57dd8d90fb4dfa213c3e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ba01b443ececdcd074aa4057363f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b757ae38d2dcec8e771686178eb3ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f47fca55c3cc1420b8f0e7a8ba6927152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5fb08f2f7b857515bacb0ca041d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc3f4ed6b6eb9ff5802ea732c9bf04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6b46254edccf903348d0b12ce071155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949fb791431ca665af0b241ff7dffda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5de1123f396559abc0771af7f73bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece2210fb5ffbeccc559f9dbbd65a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6512e8a91c0fc4500922359a7e864a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0669b4fa06cd8d0ccf40d724158907160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51604822c92877e4d747d9b5abc7f49c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458378e4d9f2f89ac5cc970d2722dc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ff0fb2a074a16d87b6a712987fa51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b83642c37d8069ce4c7a0d202dea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e2fb8a82ae310c39c711f217384a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5612d1c5302844f9458ecd8e9184166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa926e94257b31446fadb97cb7b3093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc28d299f51de386bfd7220d5fd27d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4550eaccf7acefcf55bc218d24a02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b10cc491ff72885fbfa954a92ba3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c93fd9adf133502a57336dbba8e3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1986632d1b299e495bddeedf8cab2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875bf628b867e0668258807eb34ccb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c2d2de2b4aab13cb60ba37dd7d093174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525195b1085f4f9ddfc994358266d4a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b127b2b9038be4882156e1f7e6689176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b77641458dc1ff61b080fb60b6a19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a4392ad03cbb734934bdefce4b72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2473830dba63fc2fd36c89d9c56b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea0d69be06311444ad69aed695c46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7290739e96e4409485e67a76b65e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e287c2ac3bb85a039d10babd0106088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed1bc22e4a809af455c0e27851c49f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a09f52f25e27ba5cf4351aa2520ee6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c8273a9b1c58e756506278ae030e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b6e5f8935030682c32b07df92b1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5f3ea1066730a823257236e9f16fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d17894b83e6e1042c0bdfb7d33cbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f8ae74cf45bdde0d59d1a865ffa3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cc71c0b97b799c255413962aad2ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabea1d1e46313d07a61b04e9b3e754191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185439f4662987e677a929ff0464d887192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063bfe271d3fb565d4ca3a2b1e8394b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3076baaa38d9d6eb990d4b746491d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c08b1027fbce563ec634526d91c3b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655395eb903ae0c6feeffe5ecb5d514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e7fd47e4a53f86974fedae8d329e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80294c85de01cc177e2f6d77a9e14905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2bf4900eeab4f652869d07682ffd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ced69cfaca90a90fde47535bfd55e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163442495cbe9be525e0904c2b7cc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f812baf2401dfe6ab93f90fb3fa5a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351921a118b31cab3cc7adfe49e93cf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a22269d0eba6b3470ee5cab09f865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697281e0896433a94c5afc7dcebefbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b807d61843afc086978a1cee92a098206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b20193fef53c1054932dd93905e2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61cc309f9bdf2df1c01c938d32713208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be39eeb9fadb3f7fd718368651d86d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e9a422f5fee0f32d0b139ed163b77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b48a1dfdd298c81183cc56c4892c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f2b87ed9e6f459b4ef814c0424eb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffbf1a84ad8eef338fe2480e0d6c71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19693a0b23fb69d11ea98de25c97d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8d6e0345a5a4bb9c9d8fda037549215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dca003bf91fa12905c8cd58a92660216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a10099819d37a907af95a91ee8b81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f714e8d931351cd65d8c649dfc7e41e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa893d746c087e9fe883ec9a30122219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35983960783465a42bde6c432e8f26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797df83e194f2d50995106523568ec8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc78eb26c14768153b29db10cc263f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99744e9e6cb6f3be7f9ccacf1baa4640223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74c6286914e135c616fb6b2d661426224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f937b2d9e7dee8bc1654cd8e43f93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f850452f8416dba368ffe856905021226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab2611e86e1051030471ba8c5c830c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0822570ee651c5a6937f3804a84e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f974d8a39be7671c9b5f1855acd9f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c84b71bafff2e5035d1afceed857230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e00e53f97ec7d0d60cbe7bd95536e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87598714ce2e6f681ca0003208d90be4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8503b9547fe180a6aaa143b2bfc3443233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a3229db77e3855e464ebd42f94560234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905be0b2c031b88687420b13d5ed49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e8ca953bc3d22239becb95910b0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba709a007ffe820ad04543e20dd44b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b96069a6350c9fcf37c28fbe7a5ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb47e9de13ee843cbef36982a0f4a50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae00a935d2248882ae07a1c419e6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871465ee6ca55150d54a606902455b52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a3a1df3f29664d884a6101ac06c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87f2a83b26e433563675b42c0ed02f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415adeb77520fa1788c2ec4d292d2872244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227ed1be4e0af1c87462f1aaf21a2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5d5a76fcc41bbc11bf670b465be5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5874b2daf6119e5c21b4a7f6b290876247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044d22b63666b40e24e0c422c7f3a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ed61a9044c7757a9cccc4ce970522249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52f0afd0b60d91e1834a2039c5416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4944d68288eecb84589bb7d21b181251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20911bc8597ffa4f6b389bfad9f52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f54a633131c38c387d884b96e8646253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10852b3a6d207dbcbb01735fae519d70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5fcb1ce5a2b0e81fd5f5303cb46ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585095bd4f99dba6c3dd44b64c6c89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dfcfad011b03153aed3f2823fe59f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f469e440efc956ba92dcd6005137258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4981d5e0988a573dcaf0dff9c32d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cced6faee98e05c7c6586f0a7d335260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a88e5096139aaacb425cd35ac51c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e13b4bb5ed680c2562c85bce9e796262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7d3f38940073680816e388f84dc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ba4f17643d03d56c1fdaee3e38c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61727e137af51b917e6a7a859644ad20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e95dbfb489099fa649ca0843bad5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6245d57c70f00bff94ec3b849811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbbc2f45026b41775ed41244b997f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70c24f76152ab1b5b810d8ce634a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ddbbfd5662bda7058bf067ebe331b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a5abe76ba78d21c0a1c3cbc1abfbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f3a109f7c6350dbcfdb613381ba3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed1c50ab71cdc0c214896091d7782273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592634fd1e1db914af4ce9a890117f51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caa671e3720e5fab712dbf386ee710275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512930c5cd058d1ecafefce97fccc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cfd333d5926c6de443e8ba5447b54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0fedf62cc3895d1311b158927a53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2cc1fc33cf9e354545fa13e6f0a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba34ef8e00e07d6b4b969757e3aae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d62810972d2dfff1cbcfa8dda9fe2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2e84f9022339b84516e48ebb43dc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791b6d5d087e6aa4a122c18597b7a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135615fa0679a904af0ba2297690b41a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f06b27bdc4118c17054c74d38c554285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888cc611d133f81693546b1912d666e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37ca132499d708c12557077340e63f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2ebd2afa78721404e1f6eb982551288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943204e428aae2db32b0bd2a44083c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6888e646e27094c8e61d036f8bf634b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e88e171cca70e435a40110d7aa3a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed493ce40e43fc226041767bf1c9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15867a9a9fc6f1c36053b8f787f8cce3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8dbc2dd0551555f4c5b159917ee63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc26e0361514ddc232fbebc3a9037295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15d85a634ee20701be6f4c969cc2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee4d5e96176db8d649a56f5cee1f51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212fb3dfbc24ae8197dd4df34d42599298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966ce796c47d04b55dcf23ad6f05ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b1bc08c2443f726d1f53adbc86149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719bb33a5e1110f33b32f01d2744df8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d980080c364c685f06207bbcc7c89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e6d7c0bbe8f6e6f81f503a54cfaf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56feb0c5fd58afea9172d0cc9e934e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676e1814c2a1d5a505eb675a6f9632305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91deaea15afd565cc51846cfe3cee9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96755738672437a56c668e874fe72563307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca368433fa8ec1914f05a9592ffd8d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd467a470f5262e603a6ad9fd514f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7aacf27b23613b8dc993ccf5c703310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ff354ebe3c8a9175a0ea9bd29241311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaba04fd25177b0cf484610e3f8393312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea43542b72acb40675341797c9cb43c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde774aed6647fe77c90fcd4da3f9e87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3759006aec90b9b410c863734254c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6968106a6be098fdadb46b87941f525316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff01f50322f1aa2448f03d12571f85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87289be530982f8af925a87a835cd8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b22af02406f1cdea457567f9328c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59934d8a01e8a31949c49097382405a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a5050ec45aff08256142cfb77fc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad69259e8e94ee7c2384dfce762066322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2057095c8702c5d5f2ff7438290f6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960d077eea90b42a561279561bbba8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c127275409a6126683cdeb1beba00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22796e11b1fed866bf4ccf2f6b3144326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cca087d57dc7f82027c286035fc1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be7aa937665fa321258a15ba8ca480328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3795a81e37c03d0d5bd9592b77039329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4da570241b3a9c6036521c9fa62c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46678499b3e439a16e69d24bc5f8ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e91e26765b8bf7bbf75e3d5d3a8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2055d9cb2053602118381cdd632ea7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b58e4809c4f9e02e2d6c31a0a5c20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2798186e6cb95eb479b888387afed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6821f815629d57cf89d6276636cdf9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f111c29934913748bc56e4d0da2c2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c0694dfb3bf0cffd260f793bf9cca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842de2d070f3b2193392e9628d954538339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f953c60a4adafc296c5a757bde6a30d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33be3e7c7f66a5981fd9584f04daa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af4bb70af9647dae13a3227c989a77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124fb6a0512466acb70415c294d2858343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc405d7a848bef00cd27278d81ccb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08aa294d7570f0a9e48dc3fc4af4fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9496908014f1a1d6ef1c736f2b8be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6395627d7745b53cc009b9b769216347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b1763a266c40508b9f7839b369184348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d372f8f29b03cb92c5df0e8f69bd0c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c6dd7cd05682067b891fb9c20ef7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e97638e84806bf819c8c6ce3561a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732b58955acbcac263c49f78811dfb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f28aecac5af8a2c6917625fb62763353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e36e740514a877d2677ec04493eb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763e3f0c7828735146e0402b362b6fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692718d25dd51ea48e1c0ff1dcd347356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121a4e503a6684808a944ae5f6ab7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa242d35fcee5f2505fe7db182e693358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef676c23a693439b765a3c7e7f9f23e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b04e503f7d6c91d4161260bdc8c9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6997fa61de7992b9280f7e88f1bc58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a83e7fbc4bb509b86dcb8c2001eab1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947684abc9b560a6d0f2257dd3b8a20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfac928558af8822442a1a9e52234364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d76090fb20459f9f1ccaf4cfa1ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8ed4986de28b52d795353c598af7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f34292479478e8571a751d059b835b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a17869dbc0ee56f39d85c4160ce5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9a7c38da92e3f8dd84f0ae6d71c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e168c61bb8dee56821363af8941e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded643d1ab094220c8deecd08a6546371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e260277af6a82c75ce3f0e04f1f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505d767df246d90215ba6a7ed6b6ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547592ac147e67b2780e7d94313c6a37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf638af3e63494a4672eb1ddfdd4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1348459920e043800c2f5249116bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eedce3ef145a7902172ebefeb34bc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e643bea32a8a816c027a39ece9f6e22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976788ea62e72dacc9882b8db1fb238b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2fe47b2da29bd7e544cf23f828518380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f5a94b61a736e44e93146e143d600381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586fb00f773e51db7ec3ebf0d48176382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f82c908ca67abafc473e832c00e482383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ba269731e0ac2174f5c469aab96fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028c4bf2830ecb92e82beb32728a1fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a5b7c782c519f42e6cce8a38cd00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1b252725c0af72c8de63942781adc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea49e77d4de6f31c0bb4c656b87380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ccfe3e6d4ec961dc5bda0e0350cf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802f55800500dffe7d51027d946628390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e49294ad7e5e7e25199c7195223a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07428da5c615f3c9ca738815a3aff5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a56e953a468ce51768c2392e9121393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e40c670f723db026ab218510a24c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc2c1349a25e01598737cdece9f6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38984be9ac85bb79168b9eedd453a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbf419d2d295773c882cddf2de1d92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7403abc390525e87f3835399e54ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a660b800d25e22d2fb7874b3aff5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a69ee3a5c411be6b8b017ad2bb7741400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2588f4c3836c8cdccdfea848a7a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db14eaa28056ad1e89c4b498ca40be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c8ccc97a01dc6a1eb21ab60972ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b9582d9d5f01222eb5ddc4dbfa4b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0312a45168fa33acb619455164fc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff07240bf8b51523252719c25273c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db2a7e3203cbb8898f18317c07f642407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e8d728dd2a481bb60d79fe8a26b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c6ccb1eaaf26e70f1428ab0b233bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063934ae6077b0fb5efafc27aba549fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe96c5b4288236533d9de52c9bc6c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4859736ba9c29c40bcbdffb016222cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372540fae288c3543cf7dd09c8fa8811413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423894f969a986516ba98aafb80a7fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321289c493daa45d650328d28cb8dd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de30a5dde122898b6cee3d819d89029416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0497f450dfb170250fb9331b8b74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4017de8dc860bc4989bd9444c992327418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f3a9778ede62fd5e760e8b63eefc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef767544f6792e20d61b452e307512e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4367c632aefe2182621a19eb52425421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42002eb14369e920b7a930f5c2e69b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f8ae04979afaa47d3060fb0161c77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf3459806b2f53e4446f765b63541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45387d33a6f6419702b551a84b21550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249131cf45a380cffafe33e88a75542426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61639b3d8c9abeb9cbee7fee824749427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3ad268e83f09e8116649d8833ca2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573da7d3a38208e01acbcffc133bf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe706b4478e65a9ba7ccaf806cee8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11adf87a6c07430c0686e4d9212af1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc08ca0f352f340cae12425f8fc19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422944cafd6fa7fe9b2022596b44c56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6c4fe1abe46622588c74aff929ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5906ec6babb419d01a1f4d9df814435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5fe1e0948fc13e5bb509f00d9428c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff12ceda1f592d85a3bcd6a7b6f10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7058e2132d52ceba4ae334a3c1229e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64382b634368d14e7c1dcc554a5c28a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5193d6af1138ba5bffb040cd8c0b56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2158faf9fafe294136b9fcce10af956441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec5c99f5c7731fbad8cf4f55a441bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220e496eb5ac289543909748e47dc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c37b7484b1a1d86598f2a5f92f4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e7ffa51fec426c6eef80e6a0e6c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66a691c2d8a858bb4f50a0072450a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325279dfbfafe6e36dc6232103161c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a1e1fad2c9e3e291613d12f51c96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f0171a8a2767bfaf9acf149e2189449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd223cda67cbd4dac9d387d83e7b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303114e068545ce19b540cd9ef931d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6817d128351e4fa594d8f38ced0170d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee85dc0e755d7173cb246234757dc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c64507c60f613d46c02d3b5e30ac8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf901b83c8193b9bf9d56076a4a8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317320aaeaa03897aa8366593732cad2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbccb1a58e1dd9e43ff7d1d63e3b76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f39914e4e5cc8995f894aa666de17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddcfbdde4c3e0d371aa837c4d21320459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb328589bd81f7682bf6fc01b6d79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faee6a0d2537458d2e00e8e8225cd59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a883d74458919192371f92b1e5f494462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7e1ed2643c8d2a45e0a96b95f2f47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958514331e7a4622643f468baf0e679464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c5b07c96290a23ec7acae3f0f8c1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d25ce6e5c86426c9b3038317f6b1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5f806a299b9ea0adb9d1da55fdd76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412cf7af2640a7e364dd91f914ffc62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9013253bc69847d110d59c018a12c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f8715fcecf8054c2959bb62c61be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4253b8ffd300fc116c359f42617869471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d29fab7b94c4c6d39592bd9ae1b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7b0ac486458c8b126db5d6a3b8f7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1419d752f0b38076c0396161683e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f44fc2de5b653d70e00582086cbf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77922d0d5374b12b4dad74262e6c8596476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d02e18eb6a9be3f727752163afe37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429bd72715fda3e8240a503bb997d75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2c1bfa603d505a3ae241f2987439479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be1ac35c063f64ba6ef64eb88ee476480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2930970cb3da644a8628a07dc0d89ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92505539077e2276bf0d8d8403e87ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e9bda03573c5fa0f907555b13380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785383d4190d2bbbdd34fcb6ff2f90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df9aedc8dae500f40d59786c16575c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4896a7eff3c5b657e954b487d4d50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd928dd17842ab290c8c2e2c23e34c22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4c9c952be64bd097f4df1c3c4a33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fde76c6f4f7ff22e7e4db886092f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cbd5b6dda6da112fd9cf8192e35f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a683556f884c6e1564fbb397b579d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2c30d3b289f6ed7cc2ee302c65b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f63c8efb3cfe314b755384d446d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7eb97342ab340f8611e7a4bec7bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de964431101be8c38ba622b845abe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4817dc8f48f2146787d0e9337f92d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a373b5692e48a70bb6e3d128a19fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25789c5f088a25a78ed850076b60d9aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec90885e3c7304448f931867fa1e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e818cfb97831f1bcbcd8ea4d201b49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121377f7e23c1b36a170c0ff7cfb54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6a40e8c0a0447441f4be9467c76c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c3a618f55f6aece1c07058ddf0807503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c86bedb36224331431bd4ce0c13837504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4f5a7be26a05ceae7208f4f178b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115073bdba4763e403efbf5d7c090b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e65f7b053a079e1b6e27e1b03a497f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f091aef1380b6a0f26ac647b6ddb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ab67789971560c9cdd2b298f5648509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfdc2402627f94dd5b3205911e3935510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30313b24321c4e489aa7285543cb9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb1d93fec4c03cb34002a3948411e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea98ba793037c330985b38db36a8b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c30240404b05da4297c9a6a50e67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2190cd94f92f59ceca7c5c67d97a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327212f87dc1aec0c0df94f529373eab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ae07d3915e755abb4677051b0938517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f5c2074cebb7c1a74fa90254bf9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49381a68888cd2afae2795885e219a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ebe8c2f3131d906982ee8da513249520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b498363bc03161b3d78205db24c92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02da508cf35dc9928d0ac76fa015dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c608127efca1c1c76a4a9a442a77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a660fe9876a3ad525898725a8ad75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534496f129dfbd4ecf92367a354d1269525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1765dfe65c98b7394e28320a0581526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f4279fefe61a3f47fe78e12dd1d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60114d6143789d3a0c03fe0b4fed7581528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ba9a3783e315e9ae37f727c80367529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016fecf94eeaf8480d13647a5db5fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1731a172a152221fd192afca0675d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a769298178bf504806c34f6af5f0f18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408883a0c54bb0381a99f26a4b34e003533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe3fc91110472533a60bad880134d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb70bcc401d367537015a6518e16865535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db9ea1aa7ff2344d2ad24564c9da1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8947ce5860c6237814223c953f516537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea57f7076428c1b27efbcf47bce54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56327e9e5b3b0ef18d58cc813f90c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2682d810cf9a3220b54fb9c9e71fe0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d7d7950a03ab7308d954385a3175541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbeb05c14a2f15c8a0d3c2671c3664542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d46752fb9bb8d5f75b027ae9c85a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e70b55d9a0940adf92b048f77c83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0d49e197183c7cd4259fbef1a832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90875468c5198f8f1acaf84418cb510546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f32992dce9ed7c20099b23593149b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13f800556b681d4297b7764cf8fb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd55c9b7f2f33130d03691c9acc2f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233ad67af67442ae9b925e6211dc9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f05a37393f44dd02bab033c7f5b09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf21c18dcbc1371e219c6fcc8e7af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d669e6c2a9c432c3cd85607a657f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5bb2ef9941bfc68c14ff01b4afdab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c135517d7a003e95624de3116dfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba54e47e50bf92f1c882542444bc9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670caaa4b99ac747bdc3f9d6f441e2f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c004bf7f6cb9fcfa62bdc6ca876346b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9166c20d65e4f3dde2bedcfd2316d39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd55eea98dd70bad276862d4257a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b95174f9119bc33d3ce0ec395de6d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804871b72887bac950270b2fa1223b5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ad78937724c4591b6a3fe24319fa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790747eede4a98dcaebc918f75999e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00aaac3fc30741640afce8e93943f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c513c1b71cb98365ff884e78553c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e0e36c9cf6bf2b550b8d97616040567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf289cc0be80a51eee43102ffdc324568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2fb531ca05b3d3365716f583c7afa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e5fbbce96b716c272061f0710834d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997f29c6b0d1d37dbfdb86d2b0a51a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f359837fe83bea9448f9fbed7dd18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c79ed5b121aa09b2577ff1392d769a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4e0b5e77e8666696e52a70d391355574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38873e8692f45d2b171f3149fd5d79c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9a96940145f5ee2e8a630c756834a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6c8a4c2c2c916b8b909684f7db393577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227ad533f9602b99b17e3c0ae293106578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d34030e21062acad063ba1486701e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba3bfecb97c84eeaf9b6ce123236a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62bed28edf04cf379ffebd71a3d16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc775bdbf485a45dacc70fc95b27d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f94410fee8a50aec749492f6f359f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87250f850ca879b5d29e3bca71ff6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5877caf632e0414066ef192e656c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d707b0ffcabc3dcc68bba381522d71f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10726212789744c7cb26776a0e6db5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871f5ccec827da1ea5dc3b0b858332588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea9247448da339ce2923010e228245589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf62c23660ed1ed1927ef3d5f96b9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02308dd6a5a1251d4cd8ed0cabd020591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3027e615e81a256e480b469759b5b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820750223053abe80a6ebb574ab9ec5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f36c77efa6c39df52772edd55e19bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b48e1c3e66ff3d3f0829ca26499849595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560a998b9aeea5d2521f05ecaa762b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7848278a11c137f9b180cacbff72ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217086376adecb9aac86b641e98303c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1b64546cba3a3f2625e3c02dee615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46645dd83ec93077d02507053e6134600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c315e1fda2932884c0f311a526d854601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99f8aa814cf95a43e908f2e32ea62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d0de253476a5a8d666a456c34c69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2531672d54ffeac929adbe41d5f68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf9aac14f664485e9a6bf85d11358605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bedcc4ed823eaf28fe3f4d5f60e4fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c4db82feeae534bb8ae1bbcb94e8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bd47e6484b2df94f9e6c3aa0f742a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6868b9128f5f1913f5432f3ddfbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e7d47186c32794daa30d1a09889e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b6ec31fdffc61c915320cf9d605a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8cb1f097f4781a0f9108950454b74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4a37d3a81c3e5291df9eaeb26f18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10891541c6ce54bab78bff9ad03f8156614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ef3876a314ec39f92c250544076a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3991a63abba5c83af32b6685499f5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02ec6856771222f6a02015b92da5f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1af1c1c5a445f3e430fd73513feaf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9f3c0eddd20288ba6bb08e4627170619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b3b3c1250ad3a6ad6a8b0e63937d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a259da6ae89a22501602ea1eb977621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c2a92b4bdf201c1da4520636da6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811da1b88c913a6c101c3ba153da47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ee9a0bd3eba72f7070e1a86e0b3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277878db90d39719e64406b103d8ed4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db683dba3f98bf5539471f8bdb0f1506626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255c83a1386c4ee04bce44021169ead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ed424770a853589296a4ddbecdf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21561905c4687e48d125d046e5419629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f9ead9163df6820b2eb8ced6e6c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8719463c7b0fd0620e8107ef57c04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73348d430f71009901c2c1624a5865632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368644475ff428b30cd7742823ca76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a7c6eb81b567c0bd99f25cfcd27c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb1a3a48216238db3c88097b4d4fa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d1b6a4717d1e4d83b23af7e0f34a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bb171954cbfe4d11ae9149e0613bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396978f78619a724eeccba24f233699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70feaaa329ef0ad09cfe1369673605639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be110e42da12fcebff1a08d53c9be17d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e8f2eabca62e72c916276e818337641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5119244d11bb05d4ef112234beef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d3195621da5c1b68c58a4893547b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ba682cdf92b444739144d487c52ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b674d19931d44cedd814fc33ee51a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41411b7502eca5830d37d760802029646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a58d9b075481f5a39bc94baae9ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09d23e0d48316cceacf199e95c7a4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938595e455c2c24e515a5355cb146d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5833ba1a5ee0e6e27e16a7ec6f775650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10907095629050a200b01edb9c323ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab4c21230484bfb99ea0a37debcdeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf825a81e92f5b1b7620e9e50397e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8150b930a3cb0c9455532299bed03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0115d6abf585952caff1096769b559655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fcfd373d4102cba4e560475363b38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb289914da3cbd9952b2a8de81eb8f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec532eb687fada4079561af9d36315658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ef583e20d4e324f84a86bb091e33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b7ddaa260ec04335b34ba188767d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ad43c808ea67634d22465f8dcf00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2dd36e80fce45118f140bc9b9cb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139108de3127cc18508d4db669a2ef33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b730f27d63e23fc2697d1e3ef5da47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b130030993f769e5bdd12fdfbeab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1847d6abebc3f5c4076bc5e4c390d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d1d6c054a9072fd4ed1c3a8a37d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a36a5747c3b4d04670040e3641929668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f85a818fc02f06d6b8d378c0117a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb89e5df5f4a785c529351c67a06086670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887065042145e42fc2fcc8ae7640709e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd56ea505c08c134dc274b21c1264672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85382d247c029d8b543922eb632aa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65973356649bacde621800e79e8f9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6efd8ed0e034697c41f28773d5d224675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2daa631dc0b3b5adc5ac96e130f06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e40a6c62794ba7a590ec55a73d835e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef2456cb636c33be9cdbb5d03b4d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e503e0d6f9d552ed4dcb8e5c258fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff4d3c51769067dd43dcdbf9f243fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939063508055b8362d5384d48a02d465681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb870a0a9ea899de612037bcb9fae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1a923939b7dd61f31dbd91cc6f88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17665eb0ade039b4875ead78ba170d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461435f8e078e4a29e93d146ab4cdfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6049d32dbac845e43a7967c8feb686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e59399abbc5bdfd552d5cbad3054687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994bc8855af3169f5b99c1da10ae2f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5de51638fcbc8184138b428de02d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0210e170400481868c8ab57aff1190a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb0f444b338ffab0c89b057085141691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfddf55ccce2f6fe707d2efe2429d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baebb7c01beaac96b0ba7e7b2bc68d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba3f77b9b35c54b676b09b7b43341694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd899a06fe8ce41e95e3daae1aae26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c939d4c8c9bf3f6e7b6106b3e94fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5298d1f055678031c5ec3990b42471697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a552b30e2ac29a4a2001cbf9123d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e153b8ea7d26de79ceb7ae99e630699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee7513a41408d472cfe0c3b892ae7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68431d225128ac8ec6a18100c8e40a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796c73ac2a0893856c53fd6422cf43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b1d0d63ebc39d148efa641f8f8aab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76900dde4fd0168cee9696754e57e909704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392ca965fa9ae92bbdb1b72b368f43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf476805cb4c45fffeaeae3fa86a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18dcb71fe1e9fcb867f9fce7bcbb3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26c5f417aa6bf1c4d0f8323a5d9e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a74e5f541c3775154d9b760887c2bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067ce1694cc0560ee878ba7f5a8a528710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbaa948033a7d00c219fffa0f5e856711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e50b9836df0499cb950550f31d3cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d11321d7cf5b3d4a583c291ee2849713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce909a480cd4bd27f795c9e69ea614714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba7907a4d2507c232e82b77aeb5e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887c71f47c257ca9983f48c36315fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe434beb2a2552fbbdaf2aa7f398ed2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481fdac4c295bb489a56321cbca3f51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31d7af7fc4f99250dd16e8c46e780719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4753c19801dad5f36709f490940334e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d45b102efd50ee4a13239852324954721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfc940c9b90e9dcf97de1910ca24b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af8d451f3c7b93844ca3fbc43ac0aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585c6d7528a783a8ef5e03635d328fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cafe701be12f029acf943632c1e2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc695a00d33d7222d2b23202b90fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a45f6ec47ef207604c75c26f4789727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b079a6a744e3e1300340752f94198f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e68806772138503e60a116857ed37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d06f43137ba49975989177e59216730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb76ee6c0476cfb122ca51d0a67a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87885b88fc404bd1bfbfe0e57fb7203732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a2efdfb8d6c7a929871291fe0292733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bab74f2b2063a3f31bbb393f30b58a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f10813299dda2eed85552ec3ba16d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e68f4fe6dcf56f92f2772734765c37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00399b56f763e2bec635b8b161a2e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240a057f21580a0a352591832d6569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac987150aab8b1938d9458147b25302739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f339e63d7d3f63462d34506581af3bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89a7963b3036d5292c678fab1dc55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af331e242d3e934a4bb24c14f511ef1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595bf96866938145756e5d4ba15b8e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966a18d3e4fd35e865141e1b2e6f46c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f8aa87911fca9e59238100adae803745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb053b7dae086d2b7be00c750937a803746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4810cc0b80dd4278245b54a619a973747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b03612ce758cf21909145e1d80eb29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b75601004f598fc465f6761a2cf14f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08bfc6579bded32c2144dbebe6b2ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f3d412557ffecb5e0be9109418d08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610bdc791cfe58751a2ca6ba43577b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7083ce776a861b4992d08461041d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141bb0380545ed8062965b4a1675a70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c369b2163491ead0d52cc647dd70ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f462e2e6a695029c3a9e6fbcb67dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe438974bc2705c62957d8ad87d73a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd6610b4a31cb16ec18c7c52cf872758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3bc9e5263c81b24ad06a0ecdaf3c0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>