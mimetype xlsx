--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a4a2ff158be7e5cc6bae8e85c81671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aa44e7d865f799a3eeaf063c83f062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033d6a0cd1fa690a53710e8be8119b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115d725a9bdb5c656bd1fa56c9d82c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163db6f1cd54c2134368c9eeff94cd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3b86619cd878f2136720f95cab19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478d4440a3ada51b9c4d0d6c00ef957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5d68a217627b605450a8ee1587978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636c5324d939e7ee7c1400da1d663989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f1a5a1443521fc6450584a97dcda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e162f607c26e8fcdad4a54864390b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d356aa3df8399f21f6dd44dfdb90012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947cd6b52e6e59f2ede589ac69ef08913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290536eaf932db5c72b46612e6f15114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5aa46bbe4d5c3d7cb4643c5f4afd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d5523fe601805d5847cb886a72e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd13fd42671153c625e3f40a45a6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef5023550120152d30ffe6edddc6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4c7df8a4048e626f6412e4ce62bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b53b03d642e5516c809c6638ce8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af8bc928b52b647e27665d62bc15421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba0fc2c9115cfb9fcbe8cf457e0a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a3ff1ad7df8170a2c1af2e14b668c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff11966b748690f4d02bba8f434e3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514122db27c6e89c7ebccb418be1631325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07ae5726eb6302029c5e9dae75a8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ae6d206e255888962f49dfeef23f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12f4479925082af0cc1dbb683abe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d7a71ca236a422a3e2d12f19a3c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44455e7d502198b6640c72bc10741b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852363279aff37d584a8b13cfefeb7a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002812ea4a57e50d278514d8f2b0d8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b438b93fac7a460fb85669864816b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7896600628819dba0426409cc075534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a5d2941b66b5aaa424df191b647535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ea3b928e5f2dfd60d0b09937c11636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a34fd2cfd881f757ffbabf67518c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03faab54e30df95971ff5be10f37838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba3c0b8c49aa9f457a5aee93c9c1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2586729839480df8a241d848c82340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ce7e9ad51c6b2f0deae44ad6d7ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9a1ae7a69310c41346150820bcc2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af73b18ee0e18bc1826cc86d4c142e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c0c6f11d77bdbff445d07b904ed444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bb1870f08db8974903906aebd95945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96ba0ab889317815ffb3b0c365a68246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f203a5102aa804dfc1282215902e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1026dbf53a17c1f6325329a6c733bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affba205909392766b10c6711e8efa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780cef47844bd97ae35c53bb8dd2a7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447d386ea0a4f29011906a382ece4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22c7d47f2bbc997a4afa619a24c7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff520a9f8abb78f28dfc574eeb48dc5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3be7e361450d121fc1025c5ace7e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4dd8e240978ce48e1599526cc268855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537beab2b55106122a61f6b3d8b501956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28ed757348f4ac2cfb5564efc18c4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98852f2da19bbc2bb04a333a6ae7bcfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1da6172cee755fc66d6dd770259a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2411f2d16da3bb2876e6d8a7cb19660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d259971ffc4886a28c662390d06861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e440c5b8a21715fe197c3332f61ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121909d5c9451e07e183becdab8d50063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21aefe427530fa737ae439b5830ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28587e7f9a8bf263788383c553ce6f9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef603e407acc4a7e0e72aaa0707dd44266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe5930101b356f817b038beed5110067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186f0e5598d2aa58c1ddb3485227b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce463be8709eea96bd1702a89fd9fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4ff99f3b2dacc73d6000a49b857370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bec23a61fbac147fed992c725b0b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb34b7f6402e4b5bfae45b623bf26372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d629490333b58e0a549d58c4426f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd048424534dbc20c5ea0a86c59aad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e26a449c294cf5a33eefec450b91c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d77a2800e73a6398683ce9eb93be376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b3792b3613dc33441c622f5acbcbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf70797e725bf4636b90ba9648260c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc237bc711b020a9f13a26915f8f4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed0304cd5aee0a9befd2590d0ebba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bfd63b653c14c96e8b5ddb5bd7cac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faabd44f50b08823678afcfbe9305c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d9cf7fac7c20dccf35b1af62069e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64007621071919d8fd649ab0b4fe0e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e10cecbca27d82f3604f9f62999585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4ebeda4d7da0befc0ce579373081c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb481097b5ee31ba48b7faee0cbed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7997e30f58592ac74b991f9cc61ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f0784a4bbcfb45bfe44f7a5f748a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a701c568b0343af68e30eb9ac994ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539685b963edb52346573c70c7037bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf0de4eeb32c37f42e432cc9723b5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719bf36252e97a0171e4c5a24d499093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3469517d295c292aa68b39a046a8e6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513748977e359e11234ef7c1fb44e7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb125dc1d1b4e8c9764627c4d6ead796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a939984cf049be17d5b80b7d74767e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aedbf9c9c2f4aa8fd9dc0967980fe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c16fe10e2d4614e2ad6e5df3c9a5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5349d975f6c34f400c2dc303e5578100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b6fa9199cb583b0036ab360562ff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5213f4510a7b95bc1c26b8696b7b22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0dce8f44da5b30f98adda86fe53b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c485fe9648d824c5972b5f31b6e93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64253cc19d0816c2ac0db839110f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe68da0295255a244545b7a667230a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f7e3e7185d00eef9b1b683b65f8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716e3b421aab458e66059b9ad986c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d255ccc38637c68f5d49e6a9a1e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98251213ce9b9c9bc09ff1a4449a7cc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc12b1b3cd361becced620b2a27478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e81089b85485e6ade0ae131ef24c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9619cde18505c665e1dc5bcc36853e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2787d9eff2ce39e36e1648762d411114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddb2f7f4b72d54abc5741b10a59afa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69f30e0bf4404021986f85a2475179116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16249d879cb8b57da9d12c43c3c42fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075256c0cec425c94e597e0b00cf912118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f86ec0c869cb81a347a8745e9b6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87bcdec3efcfa0a0eb39e8d39f5788120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d481b1d7e3b501f35931b6b2bcf4945121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b2601aabc75f6795bd2ccc2e85c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065d4d93c8e8e78f809a15a4ac2b33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaf4e59367d12cbf222e54b6328db9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b0d261de43d117539b5d3af2f994a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac60bbc315778bf19f7e06aa24ef43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d507d7acb9483a1788f3af496228fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c086c1aa4bdfebb6ba8b614b90d67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136c1fe0710b2fcdae2ba7c08862e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a231832d26269299cfacda8fadb40af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca39a66675c7090731fe318018e5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e74e5fb7bbf111116f6b969ad58ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c88bf69f417b97d0ec1474474f68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b310decedaffefda654b1fbd5567855134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc887b4bdb8d97c1720784ffed7e5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b18bd477676dc80e87ac1416e63d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7b52aef14addb810c3a7674a7bc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3730cbbc218df3df1f6f973bbdcc91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312a0ffaa5f980b2e34f9b5b486bc33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2f3ec441df59969c8813caea225f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaf9b84a856f7e241ff043fcaa182b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e160c298223daaffd1d223172471c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf4f38f6adf674881bc0d2d81bf5f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80afd33a9713919b492927d50a725144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44933329a91e912c5c298061dab0fbc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc53449d7a5aef8fc9be3c85ce2b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b0df4599c9a14af449417fb1dc4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c4d60b59698ad08ccb3c12137e44d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c991c2a2e78e359ba4bc4727ca37f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d06eda957454b879801d6dddd0437150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d2c61dc4c06fedff7e94064fb942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c44dc50c1d05f357717d295b7c4e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c48ec8376581c9f6f8ea7e54ff7209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc260f49753e8f2137ea230d92415431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177685cc7871f98d67dbe10163742dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c47ec0ee60234b5b3cb3acef0dd7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723afc738c7aa299ea6d25b0cf4b2428157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e789f91646041dce63742978fde92a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706be795467339e7e700fa82b2a66965159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f20e720e282eb89063f6accf45d8a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8293080980ae87eb963564a329f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092dffe1a3c87a1043b954f871aecf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753c80270351c530591cc7fc459d75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776aa881af0ba12f175d1d531f782cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0937487220fb8a15221dbb40ad153165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6de38465aecf937712d2338de8559c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69eb9f0fd8dbc1f24cd0a1f6a6d30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd92748c4439e95ee5d8cef23413112168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8100d5f0aaa675d0092b523f160200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faab3bdd2fe6a6aaffe891b2fa94da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cc94d442acf1806071c328f11a4c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96aaefe66775a7abab8fc829970fa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696346f6d97304ed66e4d0346f7bc3a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec8cd373a1a818c93763c7f4cb416174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c2189186bf7e35f74b904f97d808d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dbc2b830eaff23c8bb650a0918e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b4bbfb3b93cfe4d506eaa138f1a46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168abcb269d44632f5a17ff6502dcb57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e6bae51b4d8f1dad3dd71ec9f349b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d533c9c81536a127d8700ad30b8db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80e9aedf68f263794280ae6985656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4dda7d174be0b2a9e856a6606274182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b85d75205ebf735d7598c43d4617a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac857e771857b9dbaa314d0ba01a88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8d4d0f43029e32acf50a23c165e54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf39c50e45d5de51b0f2995b098ded186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f506cb9aa001d688bece3d2ddaa9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d818e7f37958680ba21855faccc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176571052950dd11178034520a7099f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed17dc1252c28e2a994e8d4c9ec8f36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747684d5076f27bd8c3dc763951aeb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3b89223da4abca4ea158c74f01be2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288433c7ba21e5b3be8a5a8cd4748e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea736012cf9291732c2481bc54ceea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ce0aa010715ddf12d48cccf4008b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640025bf10bff001b6f10d679f2d2154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038528d3da599ac2bf99256d69fcc3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2db80ca36630b5ce925b4c15083c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22fbceb6dcac5f986b3450c8b4fab8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca457b6c6ffe72c1b4e16416da8eff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15c2231288d1ed56cf8ee2443ba2c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfce983eb4203e93bdfa8232d0a9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24c3549a306d59c2c9420dbd84c28d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf83a677331988dbb38e9798640ae6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38793b6f25bebc9535df57504fb921ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661c6624d13957d05cf3fb9829ea1a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54bb298227955cf3649d37e9cd466207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00674fb9a5658e6ee12eefa27929d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b66ff8b328cfe36b0514d6a7e28e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811400640c99e83a687fafdcc570fc69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71860cda4520670d907fff5574e0bef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf6eaa30578bee305bb01f7e046f8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439afbb877f7335aec34958880f558b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e49da45f2b70f5350c98a6dbee40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377b27a7519d2bb1f58eb9fc3b521f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f15dca9c6f5fb3b992e2490ce62ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0d480d3a6f1ca56c9696134279a03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689c96c151e309c737dca2c913fac5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426377d90fcb2fcb8815821b327f94a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458335b48605e58fa3f5bdac63b4698f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d243711d7ed992c30c6760816f0801221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06706e2106d0af11f131bb692d0a5db8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ce1ef470fe0a872b37d418bac276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51eeef0d44a3b50fe5f14a05f66f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873550af6b6323896176134f426036a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f84f724e507a01d0b79038767791f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f05c9db51dfef6dd2701e0fe0ee60b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767bd8eecc9327ead6f1ea83d94a871228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7808b9f691c33aaccfa27e77698f8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7bf51d778eef2fc64a053721bcf69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d27912092bc3137ebbb9f00febb668231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97032232b3fde5fdbf416afd771793232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8fc9366e107edc2a0681fa46f4cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00bd35ea3b7fdf9c72ec0fd6faae96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2cbd3425e3bd74da40ff1b1fa7cb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5db3d75f67194851db401f5730c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1245aad1743d629611c12bd9ee6a5ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61588b177dd9e961e6bd99f8d7472c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e4262fe9a8c04dd87c75f89b06a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778731b58d6836773a7ddea36706e97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9a58d04cacf1ab94972fde388645f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75fdf92e88d104451b546a5bb9da6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d441ab1d22a4f52a1ce28a0f11172243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf689c2f112f9e7b60fbaf4711b8ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d561be633d11c9e4b483206c2ba94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762d4aa2017feb475850554a5b18b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47973bd662f68fc9a121a66042889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2d5c5fa7341dd448d8781f00396f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc3af033d008978dd22828dd22e0e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a4fdcf6dea610a98ec28fb9d005c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb1b6600ad03eabbc5049b98fcae4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536866a6986e0a20b61263843f14f45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1f79986bedcc4f5676e5de29595fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d04efb13c6588b34cf8f06516bdeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9390b0216a74085fce093224b3e559255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009afe83567797118c3a1ac748cacf42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf059dc03244af63bee4fbce0d2edf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7df2b6bc66755d4902140fb695a2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160bbf659f0a79d0e9355f44fc8b2cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117b049b26f50aaacb14be4544355b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df97eea6fe654a9062efd0f6ed789261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84044ea2738145aec0995b53d0470d25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e90450eb88c97ffe2c914744bfab63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a67c6b287e6a4fb64890a588b306264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a257a93a83c322e3a4104fc6b280265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ae6640b1d599c75e712ccc623672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ef238ae6fa5f6bdb4338807ce7c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea847d87553b82a6c350765e1167bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671010a804ad1f9f5286c716d4ee350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c067eea554db155f5c3e953d7ffc50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8504fadcfefab0fc1d4fcbdc54836a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b455c0de7c2e4c88f24a1288e3c7faf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dce436d3746ea3401567419f0809c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a1ccaedb90d7d10846d5e8323b30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614099c66275a1ab0c77cab587e8b53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499dbf34373fd072ac7637c8cdbe8bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74535e6e232fd96420e73f4aa05fcd1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff9a76d6ca3eb6c20f615982c0620278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c57e17fd30dda02e88a3fd390feb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8435f5f85b4a3692603c4ce320db8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8c95f6372c1c3927d990768404822281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a67eccf2aa949592c6b4402fed76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c231fc0f84fd6f9811a8d2ce3e644aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a70f8fc9a42393b482e1d918c111284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303038875dfbcca797a0532450ad7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32cdb1868e85c87f43253743bcba0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a384bc26f5efc31f0ab18e27a145287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb55fdbaac02f4862be6e503c416b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9ec9e444cb82dfa7398b1528208d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b2ae0af93dfd8502a19c87549b2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e56abf38b27f819b545adfeda86511291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e5012560865fb5a6f66ecdf2f0fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d5dd8e0eb8a826a48ed2582ee8dc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc32dc5a803fd0f6af095a6f2890df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666f8425050abe607bd6c15ba076a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e1b4b8fc4c017d06675cd08d1f484296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a657a21dc9c7b7e018b0482a83c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c3445929b851d2838086d6731c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35126a3bbcae694764f8a5f44e3e2247299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd386a5b8194442568911695129008300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc90e5a2c016f791802c80b1663d22b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980795dba104edc196ac021f0633ffeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356607cdd35d6d29cf50831357d1c65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137c6c9faee73e6ee76bdf07fb2b1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee84bc953e0f4663954241b96a4ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e11305173f914239332a20b3d86cf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d3a20477e8b612d37d26a71377e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627b012dc626b271aa8255248553b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a60b1a6ea84931d8313b1fd77fb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3016a38c1c7e0d7846a10d900e355310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ed12396530ffb42eddbabe8aea5b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5661e3641fe83108490a383fe1ac5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a69b7c15a6d50e7c1e563e72a9c090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48adf8f29fef176321f2dbd8a7796b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be768dcbc3c15c220f27a72cbd6d8f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d70b4cb25f0d711e4e9053d671290316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08a6f7ac6881d1b34a299ae76e2a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058080437ed6024e1e99a4b5aefb2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c94e6728a56aa3374f9fb81d24dbd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9982dd85bad4084386a9851aa4b9482320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e947effd229e6d0aee6e148e43ee6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97678cac85276ee5d2abac9caeb6b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824f171e3af3d9a61c40fe742e055da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c66be0038f0555d1bb5e43d68452324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df5cb903e7318cbaa2455c1aee366325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30a4bcb66b1d8491f2670ac49a5dfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a423519865f23d026fedf22f5247a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e56b5d42a875f764228ffb55df53a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25897d78ba7cd5a8d326359cb0a42f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c258bff5776849d38373df2c668e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30891bb1cbddd70154736010b7cb7d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11769dd01e82ed88ee265c3828dea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515631a1f465694b92cc2aa05d41d59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac7095bef8b8214e78e37b89c63a51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad28362eb5b802007e874ac15bb5d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c144bc2bf5e790cd006703d5782331336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975729bf00f22f610d9b6f7ae48d2378337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd7e10a8749ba477f99a542438c2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536972bb96fdf30b76c2b5d756aa97c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c5fb68cd8e3b8d653d8107534370340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550caf7903620cfe9da51cdf187fe92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5fe98d72aceb30ee67fc6b1d54830342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced6a51d82c858aa0c1c85d9273253343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb52d79e33c870ecb1ec1b46e7c7f97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a0165019f5fcbac66d785564b39b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb330ee8c6e2756ebedd3fa9a44e18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934a8384366b92bc1ac3de838ff7763347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168b831381dbd19c9b18bcc6894a6f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09a90eb6ca4f48305ef12bc04a49a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c6eb80e803dda4589fec378e00b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383f2f8fccb4fd59dc07556f8c4730a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a81bf047cdad4560540c9d4086475352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f90ed961fb7335fd2bd33a2820029b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f31276550293e03431cf869274a79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb91e2d8e5c3257f0e0ae13c46c069355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd2cf1333ad38ae612b65efcb02a11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b3648993a6008df3681d7ef01b8c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3296d97b30784ce4f65c0c96e1e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54508a3f993244163ee7f99fb385b7ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a9cc68704258a25c6cc91b9455071360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d48ade5476af2c48cbc76f6b24caf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0929eaf6efdd4f02facf19358f7a77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b253a98aefd2ef2e0d65104866dc23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977e22d3ad619d2437d9b065805cd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d23b9a98d59569cb659c3efd55c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07e8fdc766489bcb354835d2d8c400366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ecf6ab9f57174762c952af8ce353b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3bc65e73685741ecdc9d1aa9acc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338e0af13d51072d89bea4059dabfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06310fbd77a75345e4653d8dd0507cdc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc57fcbff43cd245f3ef2627d96199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac4dafd22b4e5af6adf5ad851b19e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04ae98f6732ce9155ff693a787419373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9636684342d5c751ac5e6967fc9c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa7b7829dbc8f72f7dc2e2f7cdada375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067979b0524d5312984ffed769bfb87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290707f20c576bfbc67cef8463bb5aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498f18e80fa712b9caf9cb8bdcb93b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ecefb07f98b3957e39025e19abc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350dd6f3216642c502ea46f2f034eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874322c28ecd5c75af53f88253373848381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ff56e3fb046c6db3db4b0e8beeb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ac4e85badaba628cbdea25118c6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10ff0a9ba9d1cef56bfebc995833b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e468fdb80ab2fab3e21d63216052385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cef68315c4a538651e2ba988268d77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e87d7637e37f53116398f0e86004a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27d4b1ce53a0c23ef855b8da2dd4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f9feb4e42312cd6eb9a45b0a7b284389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375189c43af0f6b5732834bd55494d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa291823cceff9d00835cac887e57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e785012c94c424e835044fa7c92f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8757ec00f79ea3853c4e9fa5b57729393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466175964e31d8f8a181da92847d8033394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbbe302b4d0237137541d25291c40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c449d5f89beb7d3db6b00f68ba293396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc74464411b4824a34b2c729aacbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dc79d33a53e6e33d5770e1392cefe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f874df5a183f1d5be9370599dce8ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff70e613a7a00c1e6fb0fd1145901400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3397f7626cb8ebd0ae8c37db1d1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6ba8cdf8ce26d859d9e9b1994c387402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8595da9e88fca74fabfb2bfb59672403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e72297506c71e2013f01a4e70953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42de25554dc895dce4d49400d81fec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c126f4a1060c2f8939eb1f9c62cfd46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fff323eae48c44d48ecf2f324a65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18473b30f0b6e8ba06b015815a772a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef55de0591d5cc17f9825ffc3470d42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ec1f01ba4a54f12ea103f7ff07635410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da54442091369df34241f0ee1a54d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be712a283e86324791f7555c386c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c48ae7dd2745bed69f48b5c214fd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d17595d5a56e2f78d1535aaa36ba1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c90450ef37a692871e67f5525baf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787216f82245eb077caebf46d525b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d592d1050075aea4669a9301b33b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea60f96aada1781384440ca41a214418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c5b5cdbb45292da201189a140303419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8cd6d8511c06cf233495272533100420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89187ee037c00ecb5206d29cf2c3b3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4936a5a43ad0987c06411ce8b4ec55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb9afaca92077faef57954c99c480423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43246977cf2a1b0179ec1c0d3a51e30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e884bc396492006606fdfde2a9cd2c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cfd3307ebae15cc25f461345a7982426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd697afae200080acb404e63203384427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7841409227b7dba1775a52bd41a10f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a627e249c3682a617e5169dc80d70be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f0d8661106b0b49e6e611b16a086430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d783d40d7cd72743b713a75bb788c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173130ef16d4e38881987bee35d4d93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f141d833a1bc2b67ac781f744e13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66382c7f67822f340f862e03db78fd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3313724f0b4fc3adb9543861d3f7ebe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162236a0bec20c96fe844a6f0596cce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5b7fbd5396026cea5e185b270552437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8acb11c1060f6db5bbb6fa6c270f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d854ae820087d906e9cc7582cbe8aca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb400ca0ecf1350472b8cf89f7baa7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c27e7481c23e40baf9728a67025b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dc63c4bb0606bb2190af3b38b67c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36cd6323247ff2cdb865df9db8b1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de14fa5702b9c22a6e2f5679a1912444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e2aa908ed140b13d55f60e3a3e6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c6c45a70b370b64e978fed774ab1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c523f75844dc7c7a030cf15f0010cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ae245fba0fe61c1836e03c5c57b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7206d00371a9a9d9e9c85980d1fec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bee8fe17a8a5beea3e5c2a9d2b593450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b546c453707b043901df0572b113d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00165e09e8fe26738114ea38a414944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da4f5b2b0137cdaf6e61c31403e6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde687ee2857da3400f504df1432f3c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701caeb43aa0f79102a19f35e695bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44be449cc80590860a7597e1971b53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8819da0794aec5d859a8716e2bc5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29141bf5a2b04e109974f8ea96d2f644458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110d2a4a529ed150a1b6f69a7ff8bd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95441c17c5e99eed6c626afeca39dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff517a5cec1bd0a40cad77498f1218461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1d39c6024de66075583bb6d43f51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d38e339ab5b0d945f90c8f0785c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feee90f77eeda30c1586dde6e295558464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6affbb9232ae8ff3bb3f551818a8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73c2669edce4c8a1e98ebd8828a64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758481922524066495613916bb914acf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb326c88dc800bd98b83c8f8289a2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3dad85529c81c220187e24205d04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535eeb86352d328a847d0cfd519df71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ed03dbef254be83c7bb835d21f37d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4bae8e35e8e160aed9a7b4c0637d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e9078520c3f2a40728165ace4ad1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210045ad282daa5496b10026139eb69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e127d6322d4f766759386ddad86c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bd34bb25eabd27709a66588b5e7eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31004eb70a625912bfb2d9926e6271477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd7369ad8489dcbe76c8b24cfb382b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8d97276d6a038f443f7c199be7be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9bc515fbb3b675ab21a9665ae05c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc80f2dac2996c1471b4ca0cd77084b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01156ee958de0aab35eea70a4c98269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731997aac8b18bda87e15ea8ceeb71bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1293a766fb0803b4619f1fdd6a015484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1fdb9c2933e9c96b12b85c2907370485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6455a7be8974a91b2db076b62aab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2606596b518eb6c7f00f4aecf497b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba0836762e6a5da4a20b72113e6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d0d6240bf14206f0ec076e6a4a56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586307a901d45736f172c1917dba2f85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9718a7d7adfe7ec9c29c5773ccc7a84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab13c9b30bda89805215c0925d65cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b988d7e8d54c2e6ba9285c1044b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406dd894d848fed1a6c07ea344c4003494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c015ec1b8446a4e3047902b0eb798495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7795977b578da9fa44435bacd4fe5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e74548810b98c5fbb12cc4254120db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fcdb03166379ae4b0fd5cb50fd056498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af765e1f6b3c6cbdc1c4dc9afff0f4c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931492c0245ff165f010b1cb3061b7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d9866f976794f6a9cdc7b018fe16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603dfe0733772fc3717cca3ed9bc94c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe07da7df3e94b824b502d345afb76f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e764762965693a05d633e50480d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ce3440f100995ffcee07e99c5b50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc956113ecc5341bbd7ffe155d136506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a3b01a3c3a5085f603c3cb2a13759507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776662a2019ff94f9c0d362163f4dce5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5bda03162ab196fa376f0d484e27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6e9193bc585ef8a640593d6c687c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff56f8b023a4859559f80988e217bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713060dc3904a34c611b98df7903f22a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138010924d12af569d7b0c2f7bc94bb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410092a907969fe2dbb93b81aae448e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddaa77a289de51df064105f59c1e0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7d029eb7c8dd1766eb57fe879f4cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74f6926939d98129faee36841e378c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110be156545c565516aaa5f399a3e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd127e035eb763ec0ea0c5280f80a4b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a020569fdf379d14f55facfd51ba6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a3efd7550ed40e00da93c1a65e6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d7ce58691b4e8d5e839cd031efed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe0b05b9c542fcecce26a5b8ca3325523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2835548c48d809734b570a7867bc58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a1959d0b40241e5abe3d052e03015525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ac01ff33260ede7e11ec096927b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8865f4384da525f7ce3f6238f67a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d430f9501c54bff94dd6b660f013528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86594a46388cc76a7c589bbe30f633b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb6a076998ac83ece411e895263e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e09f6ad0ae1c8628cd5f6534a0699531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287096d361610a76acac1d16b3873bfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e377ac48111a87d4973af6fbadb03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f63fc527826bae179a992cb98446f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e5d1bc86f9531b72e897d7ce6302d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9e2c2779f787f155995c76f79978536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3fed6e8a441e6676f48ff09489673537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c376df4618a7152e504a1128332a3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e79315c887e6fef558ea40171a28e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806272f301163683d222fc4bdb05a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76499097ee8d59604a3a760c7e225479541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041667e9a53b7d8d7fc6ddfb7e1b5481542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb6a12fe2b01515e49571792e6e3f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5d2e453aeeeb07c3de262fb150b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479aa003660dd5bd9fc914dff12497545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4d09dd875d559a703d1aac973ca0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e9115d1106185b7c0e63d0b1b130547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58158861146e112a1d0e216348af0a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0179f46eaa77933e6d3dbf940abc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0e00ab99def48a9aff9b040a8dea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6395b5d250f43c6ff93affb4b7fb9d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff4e3159996aff761f9f6b8e00be4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b7c971037698fa6ee729389d826d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4c89bdcc6a3191845ff81d01256a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39dedee8c863ad0ad718651e859150555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9b36c74a13ce353d4557f6130222556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551e67c946cb417549c4052cca662d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b244eb05007658e1261767d1410d97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f0592db98b34f4f5293e6353e1300559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470018123dad8d574e77e07c07c9db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5820bbd282b1201cc9e57b67d1b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6922d83120d55325d3077fb2e74e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8a0a7d66be05c0a5481e6a639aec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601841cf961025854f31e7101f40ee39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9a61e59cf45c72f21d757d325e79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498e99f4602cbeb8e4358f48c5596f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9157b204006db79fda2df3c78af9cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2576a04b9535879ce41cee52adbc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b950db7e6b811823c254bf8859c76ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b569750a906aba8ea4a242de7be4ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e459774024e669d5167a5435d3610571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e23706db4672a6576a89943abb6df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae717b50fad79fe860557a747c1ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710693467580d4ac34a1c9e54eb49ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f161372cd3eda823b6e1b0a6856b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd913db86897b97f17288edc9de75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454b27d04f7fcc7a78753458da9059577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db6c9b43f1a8090ae5cbc6e08918b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66f7e8f4cdb239951df87443d0b0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed4e93efba5ba84ceab2d1446dfb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2ac637d07a5cd8c5d677888ea3398581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bbbbbb28bc11bf3b38b8fa22905b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152930e30abbbf4d4e85fa8d0741a99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7569985ce286e7495da1455b16c3bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211494083bec3061032515c85938a019585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf86f23d70b859567c17fe8dd61a59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075742889e0255c2c5b3d7c73fc5c2d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a24a98c6643bc30b8f8ce150b87fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22eb48919307dbe43bcb14c7858080589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325edcc22f4c5e7b605cc73c27d6317590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33daabc096e0f59b1398234bec5cb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57e860c8c46e1b54bb513806cfca8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eae42005d5cb493d224da6fc5b1a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e19cbc3727c74e3ae561d3d1ddce4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571c893240619589d911f2470a70437595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf1a592d33471a06c35cbde3ebc6b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9b6e03515c77485b406e4f7b359b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754117b16e3d15c80b129a8405685d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3011ec5807f753e15f551720552ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da444d744527a59205c652285c7e361600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c7839e8a2316e52b386f7dbd30b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cef90923be10658ce7f6a4e71aaa3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1bbccc0ad9329905dfa75764c6bae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f47de619059d1e5775391e2838a50d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc044c8b026344dc7e400bf79c8ddc63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4db8745170df0c0645318645e7446606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c33d884586689b160fb03a469717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a342c175e361a9f4c851886cc5c88b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3acea9cdecba5528f2457fad97adb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3d1147b950102438e347cb94cd317610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e8a9f39127f5745660675939e067611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e48fa32aad571ea74ce4c2e362abe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94e28d0edd313c5c47f9c462fb52ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c94285f2b14c91b27a4708129bd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb90134d24c336a7766c91bd247f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462cdbe21e633fb9029f7a64668e25b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67252cabc53528dd614df9f70c45eb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5c295db9e77cc08f4872ebd8dbf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cec8554a3439c5f54b69f6f8565a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222353c0f508dda2ada5be7ded8d002620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2037b90747c9777c9461bb3a638235f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ead9dcfa7e247e121a90adb2b615a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21600bea4ab3ce3a657d3dd162eb1b9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8511768b2c3492f1d354c45827e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad024a277b080748b81073274d44fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ec0cff82f7fe599678dc9e311390626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a4b4cd5cf4a901ed061e6b2974cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bebc1be8060b011de83629a4cea73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b470dac19b0e7b8ad0d2495cc412629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278399b8a9b7f761cb0276e9a11c7ed3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87f8339f5a2abfe3a8050cbcafbe96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534abd38b363671ea6c9db71a1fadcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554579b89550d24d83a15030d2506d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a4ee1896511bd22d4685070ccbb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bf8e1084e4659d092c55cca0b9f6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286661a1975101a626ce2ae97e6be5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b769740de1684722d55d900c3802886637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82f73b838c7cb99e9d9e95a0965e96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d94a7465bfae289bff45d0491b660639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db8df206e298af1fdae74b02a6b04f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104741ed9c708fd4e8f6de7e726c68d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fbff2e128ea3c9071f43d2041422c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55c2e8d1fa5071398594d5127a3efc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5fcc644a89b4fa9c0e66d4ac31b76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46cc9559d71c4e7baa4ceb2e23d4cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c97f80273d3ead364b2e587b005b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d43fe69fd5246e36c825e46d868e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614df2829f636ea88ea408c71e90186648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af8dc5825aaf50cf9b8b018d29cef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e59826d36093442f5f6a5907e8bb2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f84ab5cac26a75116acc763671fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ede11f2ab7c3a46f5ce9770a41adb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb2f85b0852b79986e0fe39eedf956653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5e2d2637bb0425578b5a74b18bdd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ae447ee4db26c7dd63f2dbfc22d36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0de65d4e8eb56c611df9cb68f784656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382f4624237a93754f13b2cff78312657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29d34be8560c4f8b8e40448cc7618658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6a0cd2a30df30f0b803c94c94140a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a434512d6aac987e5c6fa1d33f53a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd314f7a327fdc9bc7cf7d46dbcb2d05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aea913b54ffef2ad3d679e2d41a35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411b2498945ece43767be000d582ddc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2240db8fe1f1e1306fe792294b94bdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fceeb9c45fc608e2e70f30ed02da83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6feab20b0dcd36926b737fc7359e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f171d619437f2db1c06d470758a9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfd396c2320d11de31b6b9e5d27aa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb90c1eb622ba75bac6bd444348fd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cae325b23d00a79bb8a1215505bc80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cca76142513293490a8cf5a284804671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ae9f818c89dae99201eb9729f8aa9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f716af28d8277ce8df18936b4a86a95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de89a2d1b359569ae63dc509b4744674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359df89d2a502bd0175a28a8894ce33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a55e282f3253c438830a497a68bb38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e3ea564ab4191ca26fad80eb0962677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c24eb16597d242564862aee7a3a98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76e517015cfb03f00fdedd886a904679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe263f9d1fced837c07f79e82ca85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c75dd99ff6527de23a5a4af765036681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547786ebcef370825c96ac420f23ee6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0592d382f9eb7d83b7ee865b4161e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227064a67a4f70ad3f9f3b66a22b8738684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298053f5a8d0a76781b5e3df134629685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dcab1ee1746bba36e662607962556686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628037d933db09bbad05f9fb25af7503687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573065ea86028ed8da7d165b09433df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450381bdf420f4be4ec42e3c3fe24710689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbdd9382de4eaaabbdccb79d0af8c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04322c69eb1ea5455e6686eb00db19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120cb98e20b1c5a3277097975eb8296692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9074662e09cbd8829c8cca7d68ef72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69163d63920849dab4a5a189d79f0f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c9e283dd218d32eb1b4090b19487a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf093342da45c2d834399f71d5fdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65ffe3286b22e41deb0f89c73bac1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c21d92d262ad90c0ddd89e9137587698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff36bad2495178c9a1299a4dedf79e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198af1fa65b8a3dcee20595f886a3dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c3375276aa1c42bef968595a3882701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e699309b587313578b488143ac3f0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179d2361971b0480c367f8116589c75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407fa75a1c372b100669e19fa2ba23a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532785304d6a6811a2aa565b8ed87fda705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe59c1ccb1f617f2779f09d9f7598ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae066f48b766d11f59929cbf01dec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69388a2b85855c7bb74f326ded5ed18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82cf2caeb79ec30883633b16b07e02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18b17f9037421b66e61c9a6c3cb27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cf608acf52ec3d96aceccd0cb6985711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa4af1b9aef4a8af6fc3a742ee3257712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d08c193a54edbcc7ae6b12560a2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdc1f6d27fa93f450bb1e387784bf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a093530cba01825695c8f181a633636715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb166bdcc10c6a5c53de8b1f5f59c4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047d669ef2abb5e520603e64726f07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd2dc2270a24efd3c7fce9d2978ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18513425c8b2129eb20d0744bf838f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fb58b860994f51b7c78133010c17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df864ed94af105713ff421a3be0d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bca39354d157caf55b0a40f8c537a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8f556bad849b60e4e6deb02b454d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ce21af9fbe11337e51e33c73c6329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d3deaaddfd926d4b5b90e8a0890ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b97465b9bdffb14eac4efac3aaa277726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aefebbd873d624b5bc66fb3925933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae5a742a8bf6e21036eb383f15bc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01eb6b7a0983011a87efe8f1b05dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24c2763b28793d1ed566b0abe387b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d67f0deb6b78e145e5513801f8c22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693155c5ea0cf4527c05996f2e0cfe2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb727e793e5023c468fbbb0e5a8a45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ae825df2013da39d7f99e842963a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bea6190aaaa50376c076b69aa98d7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d5c1152f1b59a7436163a71a1453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7274deb8636a0f52ce86312985ff22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58a1263e4f8140c25c1e7cb2a3c73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972591f9429d8d665b84a9f0560764739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab6c40d26926559ea299990a3f03ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2faee2ad46dbbe82a1dc5a90feac1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa96f0b8ae77fed31f25bbbec01c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a07dbc8f51c68c97427e3c9e9ce6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9dcaf39756bae5a4c6e6f88b968f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce00d3b51955d19d5d0428f4e58ca6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570da3153559e27aee2cdb6b7b8251d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65577ea3598cf833a4e6def9fa4162e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20507a9b18a7c8be68ae835b245449f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e71f7cce0e8180a3de9cf45f5fc8f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5fb0a3b41b9f637989c237d121aa7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19781bad0d2622c45957f227b6c3b52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de649594113549ba9ef1f432ac5c396752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea224c29ef86ad55dd64c302c7ee19ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e024fd847327dee681a075e4c76510754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839cb6bef5bf43a19d4a4033357aba4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa104345684c105a9835790245f2692756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae980cb9def337b9f8d98542f18a32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb056e337b03512c005526df5acf2009758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b792cb997f221bd23772c2aa7352759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c278a3f412ea39245323b244732cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6073019c1384ea64944ced65538842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9035c7b654d22fcf6014552e8de40f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba4235cd3e4d13c075a950ff386b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d83ae2d12770b3f5b3dca00a443415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34078d2f3bf0821282efc177c26b36a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca0c02701516b90ce0e8e0d5cdddcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eccf79bddde9a8bd34a3a9cecea6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38d9131199394120f7980c408c52e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd792e22d9d49480049aedb6235b4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e07d536f3cf8b8525fa6066b9032711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa17a07c93ab467ac41447c35e3a1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077c25726860342718e1bf658c4c54b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc16aed461ff472da0d05bcebce15614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da6c4bfac575ea544155e116a8b95515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc6437b2f44de81990b4a81f9d35016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3ecd063b79bdc7c8a3368e73e4f1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c327001bd13db823190b747ca9a750318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cf027ad3390ef0bc8b344ad30f0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07d2130998f5c464b0afde3187739c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452adf6e5c3ed7dcdc68f1d40b50e8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c14d0df5c3d1eafa928b1d38ac09522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53985d63d8c3a6d11ab7bcab79bf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853cdbfa8022289c795de3e49bf16e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00541c35eaa6ea3582714bd4b3815a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b670ba50e26ad67d0ab6ce2e034b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29661672eb189463978527e722e3c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d13d5274aae482da4de4ff8d3132628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54f94095c1bf0c22e7be63f3dfac729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff260a14f112860d27b61b4315e7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15791ac348ba3a2bfd9a872736eb05b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ddb0b75ff1fc5b9f48c74c54e92b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f135f282081cf89d389d42716aa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c76ed40bcc3dbd0b236402a0a50dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc16dbfd2646517b9997a347251aad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a4b4d71a8586049a33853ac30eda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b77514fdc4ed2afda9bdf706b0506c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a15ef668ae16e2cf1e8a670e99c74938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe8c63bd8815844f553002a8b9bde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56cd9fd047406fd27eceaefddcd69a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa55b61a74130f512074e4e5faa8b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f444442ea6f10c55f95d20c9eff86742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636f6cd6852581503547eac28978ccc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651f362023e4325d5a6688eedd234d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfca220872166ef30ee5bb8060b30945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a974f1636bc30488e365e3eadd47ccf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1628ada2cb2028afca0dfc696c764fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a05ef51836d9024da152063a4b4d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a202ba40a8a38c385360aefbee73ecf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118dd06ef71a9dc8aeafb8447a093d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d61208e5ab756a5f274c54d31958d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396774fd65abceda04fd19b891f3ccc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559da688d867dda3714d6b2ee23e6dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b4cc950a3c2a5ca70ef73202dedd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785522d2e6f99f9d6d7d2cef2f1e0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dd6336a78ffdb51ecb36e21839c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16eacdf8b73662d374f18c9de400d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89efbb6b24e87595ae83ece4df8dbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c051a7c48122b6608e572db5f4456fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec76cbf5f3a8d2b026cd6fcc7166f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd67ba59575c50944808a113d96a7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f5e308c4ec558b3d2dc88756cfcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d1adabaf7d6ce0c233e8f8de1a5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97017095e5661d8d2e26cc98136ffee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c19a75af854a9708b5d7d42d1c41565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef2f7cf40b3b6cf9492b4334334ca866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeebb9123ade449c626b997eedecd3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef9b2fb832dd9c55e217c92b43b31468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c76c26420f67f73dac946487c364e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35917213f1f135642ea7428cdaac86f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724a1f501adea3d07e90ad853768ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198a1cddc6c90fd80c4679552f1b1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17007a225cf93c47dd2a13c8c4286cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443ebdcb8f7a5335ef2892e04122b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc8ba63d61e2cde6eecce9821fa8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e094f8e89b556691e5bb622d5e6f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0131cd7ad3e930b4a914fa4510a9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd71ba5e3f990cd964113142ad1f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac08604d2d00b93c8adecca8f0b43979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460d30f2d5bee3defefd19f5f8114580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04377d71676f4ef8d352ed707ed10add81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15a824c82aaae11ecbb39e632e37fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d831e5a05b8a51b0021a0b009d84ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8033350c84bf8341ccfcbac38027984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80cd23af9d564078f15d64d2986f5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dbed3bd9f8954a212a439c655cbe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d3ced31721048a54bfeea9eec9c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa512c6bfd1335a53ddd5d438a134388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738b70426c5a72640fde2a7fcff40689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fceacb5f76477b04e2a42939ce38a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c0f293c2af312b99230f1db98116f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66713daa384890c97fbdf8a0ec44a6be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a0cfb811a1ead90e8859385085f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ea7ac14b0c7bdd5174058d187afe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083f5cc112716f75866141cf84bc43895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da274aa1eb5553328f85cfd134ec496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ab9322fb5b7a28f7c4306c69fb1fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f259105b7c3956e8c4d8a6f9932a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592e0007fe0dd87c3cb2967608427099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d08972943dc6bd2e624e6ac15d67e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a132ea6f4af8a7ed99c8195e0adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3f61f92c03c3937711453c5872aec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b8582087feb894bc2b78bc71dc861103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002b7ba23619726fe4c3c88ad9444d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e77d6f9e0963f9021a8e792b8c8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e4d3dd4d53df8e0b9d68619e7717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062b46928ae29662edd5ccd9a1c799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862403966982de5dce4aca45ad2924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa0686490028221f63268a95ea3ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330878e8dcdc0a979d2ba3d06d65e6d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2915a21fda34cb8c4a73364bef204e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e7b262f9b50969caabebffa0671ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aadf695a6026d5f4c6be8248aac114113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dca666f419e15916782b1521c8572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3a3c9441405906cb0908de0b06d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f17d56f70b0d7917f739b3d53af95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98242c3afe00b562c27b093d9fcd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b8af215043a35f74326c52a688e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d73c9867d68ffdd41b6c675102a37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a795ce6d4099978958a489f0d59bb9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7380988196ea44be3ba872c7f829f82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ae82e6173afbd9e524c7c20f20fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e0cd351645722a6a26e1872d64f88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc3e686a89d4e1fd2e9d98914895d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed512762a47eda7375362c31deebba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a58e7455aad01350b7ccbbb55e5c5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4dec0f1f7cffb477219758c3500d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ff2e0185d72409c63b85e60f912c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a6974f1ad2904b4ca5b34119b9a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67931a8e0cd52322203ab674e7ee15c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621be1d6a6028a11f6e66f402e1676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3b3154327c03c4439b2672d30660b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863068a478d080c8bca9a25a1fd67a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983d961622e40897f4d5c69228c1a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486066b269dcf6793c99c55fc33a3164135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeb0059b32b2be5b83f08fdb0a3979136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f0ef4d1bb5c1e655025f42bb9f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25623aa211fab65f62a4a3da222a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f64e8c21ec0a19849e3892ea074e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d2535c1003ef6232509abb140ebc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5fe1e1ad919953d09f93309173033141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9c133fc763d044c9842658d6684c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab9b56a3a32abef7a5a608a170be2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ddffd58c6c42a0bf5147c25865ea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e0f160b5013fa6b4b2f8b3fe562e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eede9ec2ccb9115f37badb79a5385146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49a05f3e55fa2622d0139ea3899dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5a0045cfc4215f5d9874885ac28dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd403df7d34be475a9ce619a04ceec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577432b2534a8bf4b344de3559720b4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e51890763de9974797ac4fa954f9f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f9a7c8a30c401205e594dbc6ae0eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc1ebe19c60239f58fc9b2a88b9ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce31b5954f00f996c3cbe4b5ed03a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc6b8bdd8400a17124de15c552e01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7230e0482c1ea7da9b2a8793c44f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec82c3d7146393ab06e24bdadf179157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837924152986bffb07b76b364b87fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70403eb15afd41f635abe07428a8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574992d53012ce7cab598e201c887c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb723912af55f079bff6bb1d159f8832161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc7e8fee785b5c29adbd0cdc1a688162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833ad913479b7c4dfcfbda0e256c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5435d5f10dfaa2a82823ee9ac9d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375a819549dd1d74be78ae9d904fe62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8a226a2156c45fd5c7cb76367c200166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2743116043ec9a80259cadb9a633a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790879ec7da8fedabcc740c75af9ea9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830389fcd289da8591548da60aa265a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080192aff28e18c5ba4b7d64b4a487fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b0f7a2b032968fe82a65a9b735203171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dac8afe6de3be7aa111eb67e1e740172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2966b42e323172950b7a26d633b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881577018f9a36d6d58a538663139cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021193f85430f025a10b69f5145b334b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630cfb132374fb1cf1310793a4a9e98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e2fc6e31a029d68efd0dce4ebdd4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfb3c07a7fe8eb0f9b0fe7ca8851e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1366f7ad59edb147ad056555bcf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d51d255a70472b6b57bc7148264a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda4a58efd3644eacc3cf90ea28e97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1c0268e5d5082ca4dfc3c8dc903b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469257811bb816107d84021f68f0d8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b2e92620e50b6d67eef333b3a162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568df57d910b64177fd24362f403699185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a8bb777d4bea5ccc66184aaf0028186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab117d33227bb058c0fd377882e701187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0672a8dae5acb6982e8a4d6e10232188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280851703191edda6de77b1111a20d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232568d73c08f2a86ed16cd9794a45d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a38629cfbd4bdb83866b0dfea217191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546ec5224f179d912408823ffeb6da9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166895f031afc0a4a79b04248152015193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd5c4e540ef11920f877c34d958a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a7ae5bb32a4f80e797bcf5dbc41b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52248948dc5d500f39de6081c7c5ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eadde10a98abdc8208ad40b1ded374197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563882eb187c7cab17589059ebdd847198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa313adc3b7b28a8dfb9bed5946505199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847907c2dd5a8b87942b19f1ea0d4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce05464442e15a6b6de6492a52ce193201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b11c5dcdd478bc9ef0f43de4accda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e1257a02a34807925884bd760c4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603453cbdc6e7ef461d29869654894204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aca60c702af19e74dbc635799aef2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb18a1a0cbdfba294a78bd02bd9693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda86f4589306e3cf843c40d2711350207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5552f33ae67ba0d72c6e1792c519c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f35d703cc05d7b468336cefbb0c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d00a4765c67ea373bcf7d6e4a58ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce7186d575dfd0ce0ee0b52c98ac0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c64696df3314841d087ac25b23c63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37968ca9374f573bff9c822771b3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b96a88c3fc0263e0cffd05622cb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb0e4e1dd1b4b1c6d56fd00bebc34b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8e5da9d0c7f8d226ab1e6d7aa1de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0500dccf2113154af1f11a4f0631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb08ec81aef89e61695ae322f9573218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8a563f7f9f134ded8eb62f6077a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0794b3e05d56fe6cf5ee8adeff178f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16aaae52ea6166f3c6362a05b18065221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a39dabd692ecfdb9511e4d545c919222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e093daa8ac55caf163a811d820db6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd8c22a03b5aca79d953cd01258c1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8c8802b3ef7fb515da2bd468e63c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2cfb05d8b5135b68a77e5f134d2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af228267e3c5962b5e484d19db1853227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d9c1ba28328d0560e78a8857a692f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088bf5477cd6455a784734a59bb108c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393e3649ca21cad83e5a66a9ddeb61e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076b8eb905cc6b9218a4029c599a44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bbccf9fa75de7e4e3f6259102ded1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda4038684e5f6dc469c65ecbfc115233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc15f066c96ae4bd1d28aeea92a846234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b899b65b154847884770eaf01290235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a440a21b05652ee2b13d1ec751d8ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeaa54bee706f9b1776cf5af594116237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72479e9f858fe7b6676e61cda8ce3d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1675c7b4b952aea02e55f8f097c608239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bae06389567141b6a73091176a071240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba43d3243199dc3bee2ce000e018e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc03ebf02d6f8504199d4a0b90ff66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f125ddb46ae560be820d9efc7854c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ddaaa413c505cec9c7db4126fbfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9e405aa2b12be9709d137cc4a45eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc582b46e6c73e74403ba4e5dda80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2970ef6e6e4946f67fa596965bc371247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b183f59b32becf29daf7f7bdd31a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76cb75e99408604cdef7df2e74096249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d379d47a4b4f774aacaeadcd1d6521250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fb1eca0ccb1ba126fe8be9d0b2fbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc578d73354c9ac89bf23ca79e337e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ad534eb51f19d62122439b11f741253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9721b9359d2ac5124b49456340c4a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12708abb8eaf17e46211fc5e25c72314255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3339ab67cc7cbf74da7962ef028a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ca5f084ee837cf1b2c0edf3e7521257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc4e22ddc1a4aebd929b9307c650f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a43e396689185f08fbe8718acf39c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ede0cfd9afd773897ea40e162ccfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca6f973b77681b9a9a398fcd2581b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c118b87398648902bf718a55f3190262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627828f988589376f46b8eda3183f473263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07934908acf725f543656ebfe08a3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07311ca39dcfca34cd4be53fff095265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddddc61f88624775062bc472bb55ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aff9d4da747a84ad901ff61c38cc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697442ec49e6326d602f57017b83b4b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cedf9020b4b279be6e880bde841ab4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641c055a56f6f639adf3e6c0c730117270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ba9fc57798488a15feddc05f53d9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbffb838c1a3ae423d2d95c9a9e98c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85757c850b654edba2e5df652964adb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b02a000744060cdac7d074e6217f79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52b72ee5d81b435298841a4b16d9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd371a366fa7da70580b7b6b38175bf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ee61990d778acc26205de6add48b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a56045da777bc6a0f8742a76b03a29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344a6eaead05cd8bb9f1d03a120913279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ace715d48102b8362416254a7d56bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77325e18e90f5b31e8de680e38cc8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166974e2bb8364d0eb60a2c3b295b245282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71366883424d83cd1624bd491d26b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970d1e8046831f00ebb898c86bfe9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c20131f2728bbc50f6dedd0d18e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58925d52e1318ce9a24785740859c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db361b4ee8cf364eced1ba9a3981e7bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0352f340c10db674d204764fa60fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8438015a44fd0020548c26ff74cda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9acece9334c8377e5ad45758c979290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee428dfd4b3fb8581cb43d871e9cd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a2d53e12d4adef33015f0a5a8ad70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b729e903fd18c6ac2412d0e9f5bb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4483a6fbe16c769aa56261f80d39c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202febd49acff0c8ef1d4f12f6a62558295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1042d05445444b96b4401ebe7a24b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b322fe836b3275a753201e2316e46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a9a79a6c8bf0b8a9fbf1e67c7a7f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ceb9912a6b63aa18f937979c4d318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbbd6d6adf510ac4d7b88201360ee9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c167df63c745aa46c472dd9261187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e274382a6109e758ddcdc44cb8c0b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf515b2015c569929b89e760da59df8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc5380b2c342569e103bb3edd662c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb9755bd739deb3d840f9422de19f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444b6ef8f2b17363d92fd70b3cf45d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf84d43f4d2b3e92138c9d1bd1e88e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7850d3723b808b7cc78d6011c2a73c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087f02a961916aa021279f631ae7428309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419202afd8818495a3b99d47b2f4092310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f50dfa320affb19e8e3e3108178b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505ae42b1ec76ee050c0b2921427bf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03101cf0255f50f9889a7683bb64285313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8696c9ddc6cbbf34f9a422b407c4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145413354bd91ac99c3333c532c2464315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb9eb909d180f235d13a625e9a9d45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d290b2840d19898c97877ae62d94ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e420e8cfc6e70edc20bbb05a0a23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fa9bf5365e4285521fadef1dfdbf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec5ded4665ad82899f22d146ba8c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd96f68d7746b3ae5b2024f4f3172ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a4394bae6f27bec09e1d134a6d377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d2cebaddd6ce8ddfb989849680fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903c2e54e10d6eb1fb2968e18ff08e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73cbe6fd57420ae147d399d977d60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f92149af175ee4183e960d12054a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255886aa9095b4bb3760feaf4ddf950327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6efc85c9156327a0190aea9b60a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c534831ea5841218fc5fae9d01f59f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa00a6ff23182e6d331352f7e2bfdc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6326a371f6e1939c33493a43df2da0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e1acfc3c9599ea7a0c07d132831c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b39a163cf26bafd8d03d2ec6a51b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d62ec2830b4092ce4311a319c5d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ccc11f8bf52185ce189849238c58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a25fed1b8d39ca65ba2b884806b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667976b479c16c2a92d0a389cf58cc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c44bbb4ebc6b7028e4c8ba4bfcfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad31253dfcbff4118af115c8343143e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0527a96c159af6d50f42a6c319e6cf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616ddf59079175394cfe0cb1059a76f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368924707e5fd9440bd55e7750ef0a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66653a219ba123eefab64e323bdb8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb690e24d3935b22049c2a3c409641344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fc60ab27c7856a41f8bf6fc5abb4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904b91cb46e6bc2893f574ff8e6aaa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b0b1edf1f2223afb181afecd3caa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ecc6b35359f243b69d0c760912bba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c7b1884fab9f9a1d407c757f57ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f111e0d1bb6e63379b660b7030c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fef25f8c6d7278628ae0dd69e5bb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737813b8e5fa283dd821b79f511941f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978fb48f49eab3ad3c12d32c33c289353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb1efa26dfe4b0a3f0d23693ee43b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f9211e6ba69c874701b6c5b114b7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993401e10f9290d434979a1e87bd64b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1631ff7a2a569a7be32f6a8c72f4dd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dec9d59fee795b179d5c942a9c765358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253871c394f93f7281847f0a4daa595359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba3bb64a4846682863dcecdadc64df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850220aeb214c255a8ef84fcf6a040361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3459bd60ed8203b59cfccb364ab1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841bebc160e6c04c6c8a80f47349b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d9b10aeaaa262aa952c6a9d578ded364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1705e830f5aca04ec92abcec4ff9a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd9e3f632bc39393059cf68c6592e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25fd19ddc65ebf32023a747b25ba4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9004e0140fa1c2e2b30647a338d2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba15cc28eab45deeff243061f382c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d72f94715107100fc4a958e83e5869370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead98f6e1dd68826cb4b2090749c935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0991873c744e81e6a88464d93c347f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa72a8e6389f1c766cd0e1cbdbd7c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51164f342430f796dc5ae855d26d495374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ed52d6df5b216edcf2296c385f7c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d15d53b4c1e39e0224a4c875133a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344965b00f366e8e00c99f06c8698582377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bdf16ae5fa6d24cfeee346a9d3456378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068900291b3ddf15cada4c41c303744379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c84dc5955869044ee0186845723ab7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685a3438e8a7ef4d83784712daf45d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6c12a055fc1ecf6721611509e34f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9ff753dc46146a248a4c33a894c59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ce778c70b577adbf9ac2e8456c67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae08cce56c5a5262cf8e9e2e0092c14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e00e08df74da2d68b86b9b94de3fc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f2445746c285b06038039db0c9844387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026ebed56b555397f62690334a4f01e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f200bfb66765cd6eeb6d9405480e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8846f4aec39062869b0abe5bef082390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989b6b8ed2e6c4fd6d0bfc55d11693391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc60b3923e5cd37e7819c67ed3fff3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f937fb7e254d6be5d42730fd9c2de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808403b547990655b1c1038541d5049394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32c12ed339ced9ccd71b7d6669f5ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f2b60097f3016cb727f6c0e5258f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b72bcd50a4060f1faf5c67122c8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64fdd1e4aab504a7aa4a74bcf0e3c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3567892a1fae21b35de8b13cd4b8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcee7fc4551fd85dac498ea4636e69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec6208a6aa45d19244cba498b19bc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97384c709d774cf72bd3a3fbe5685402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfe904aa35ae814c77f31ba63fcdfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cd6f69d9baf97af8470feaed2c0ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53cb009ba04ca5e580a2b75039b1ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7461311f531d39a760be4fa1bba01ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9094565959edcba8dd37fb39d502627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5beb7c13b998d5f0c82ca374f62a70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce67c921038787cb2f2d7772d69ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff2194f9aaea4d2eda519ec5a6dba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780f023251ca57daa3454e6e182294e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e4fa9e92f5fbca61312f016df067f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483905acaf7c735f3a990035c33aa5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80a3f114d8f1e6caad05998231ac56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67051dd4dc87ca202b9061f589716e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692799db64ededbc694121e7aad7df5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2adebf446a72993629005912f88279417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c7b23b52ca2f833fd253b0810d8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c66e3231f96b6376a18c4cadb211ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e265454c8ef0ddbb3ae2d12482699d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58becac4c4b953fff7cfd968e6d44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddded3eabd09b03a70dd5593dd855b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357dcd3eed6cb52dee81ab8ffa64726423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682233a6eebe4122718334918a64aa8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2ec84fe1d0e5c3e8c941ce79068e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555884d0741268234f57e34f2a27907426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b93db1bc4e0e739a85b007a65bc65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26218f560efdfab419bd2b2223013f27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdd1ea2b712c3b852f14c9770be6b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a5334bc902790b364d8982066d9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e0b98d74c3af9a0a10e0b2748dfb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b64704b4746dfe2f092aa40d5b49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d92d814816fc119d06b168b2b7daae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960417c0ea1f0d1793b82cf6ff6eb4a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648371110596e064acd83e51e0b1bca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38b22f21810dcd5482b6cc35e5402436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f45c222fb2e62f27d98a901b8bbad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e00b5432a7dcfde8d4cf3c8741593438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046e57f2d811ff63a1e4b1765d6654439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ca66534b6414b87c682ea49175dcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd9c073ae7272765fe2d94fab02ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af9db848ff05ee0ab9240e2d55fc2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb24c3465290c78a90f4066e9bfbf0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff426e6e992a24d9cfc4f41db7bee0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb129ad2fa6229fc114c98da841cc93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607d45847205078711ef11107a7820446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3076aaa1345b695e5e70cea1797cfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7a6c4efcd180bcdb5c1c18109dfee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49df15936288f34eead939918df6bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef415b581af9c4c5b62844a8c9df62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145804e5a6e63c7eac2296c1567c92d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a2d75766734a7450e9d678146dc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7616b72bb95c5321e3380c675332abc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27126f9c50dad17c6a8748ced2bc2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac25ff08d1fe5c3458ba39e3c32378455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e8db0a5da6641206a8fb3457c2e46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae22d80c557c2fd045be140cc71c58c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5037955ccfce3ad83e7ae5dbb66fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487e61de747b5a96bb32882e5f6568459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d05aeed9d81f3462cf28d2f9071c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920caf827b315a73fabaa0ebeb426e47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d522649f0353664764b00c8d6a38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e194b8cd32233bc39bad54078e47234463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ac009d89a7e6dc4c60988c0d17ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ede7fc9252ae136d083da755b64a97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e7b33136ce5eae0722509792c3e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba6d7d3042bebd349323f42bd73104467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdc80aeafee01641dccacf0af440cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de192238ab0e6be4115ba6fba70faca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf0e43d5b5578a253d87df7817417470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e070947d0914eb8d737f19291876471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ef0eeeac903410520b7cc2b1be580472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc5b694258e74167d56e9f8370cc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67324cec721711712750d67c97fe3b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c2090b78e2016c8b02050bfd0e17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58babfd84f32dcc4e7b8863218679476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd22b2d78b2c53f596d1a36c901b38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c26371551878354a0249e3ef47a544478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73241cc49db1cc7ca6c5ce30ddb70321479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bc0dbd7cdb10f2cc69aa3c01af625480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b41b206144d977f356951dff1f23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e98a3ab662ff1ba6fdeb0f5ee7b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3d47349098a5dadd502b4e42a8a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b908ff48bf4b3a3f97b9f7e38f4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb7941ba3a943b27158a03b8212691485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba2d2bd8cfa9e8e8ec14a4b792e5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f947be1e5c067d12c0d3ac900dc3de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca5d6b610a44fd369ad3e771099648488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e06e05a5d48ea7aaec52e3156c58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb30b983117993a2ea9469df662265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b9a1bbf3f7680ef2c25f87514e9f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e05d0a1fe4ffd902414bafd1b6fbda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd91dba50c7c0c96cd1e7158514bf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac568f744ee94a94e59c846aff57e000494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac632a7797a9c22c52e88cbf5c9d8ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7bacac7d6c22957500caf0220c42b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696893e8ec916c0678e35e0a01de3c01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9371c305b6289e3caa63ceb11a5326498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c749751a184e45f16db2394c141b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5a3890de92b76bcf4f93c53fe604500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd17b6b58ec6017164d060ef7837d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689799d992b700e742b70a7b4ff71046502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86602f9f3908059c87a1c26edbbfd82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196af31d759531a0cffe80ab661ade504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3e4af569b3f483203bf59ae6aaf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1b19ac1fe31a573847396136857e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534320737b12021c836985ccbf0d4c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017bf6ec3937a5a813676703dae884e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264b2b73c90b3bb91c0d10d8a3ead10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca1d82324d2da1d4e428163b1d96b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0313346dcdfb80214b15ffaa3e1874511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cf2a65ae81d1438d98d1dbf5cf240512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9a20590075bde8e674720a28cda44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5eaab15956a8df9ef9378550b715c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a95ae597398e0be61c5376be267e84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef9b10189efb60a9dbe931a5611789516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb6d0d615004dd8ed6cacf70ea9eb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a07a15916cb090a1acf613dc94a09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0dffd25ce9648252a6619ffbcc99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab21ae6e0416f7d6297f4fe67aad4c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d10b57b736e87f72b0b16741e873521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e68400d7ecad44e546359f1dc36b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05196ba71d3975d550d9f83ed3a5ff4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8daf6767facc529874daace6422c52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477dba4664ca74e25ecece20a617e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc0ccd627b6564067f44562b12d62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb4a07f6489c20d10420d9dd41245527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade23e8ae0b6942157c3889915418d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a335b339404975d06d0d5dd50a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb086ccf74fad2186e416b3daf1dda87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41b90a7e361d438cdd57d03e0b02c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c2dc98eee0a9b6d7fdd0232a5d4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e464f919af8e91abb93981b817de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03f5babf4472f8ef9d4471e839fe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b0f4957fb3f8d9e237211fb73ee52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47889e1a7adb1aab25d4ae98ab4393a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6428d5e481a2dc34af647ab4018ef36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9baf0738ffaab89e170920fe1e9d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3b884f7d4b9cb735ec222b46fba49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd28d92b9152ff95c1050918600986540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c44e121b0c0b33cae87d4fe176f3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4348ebf2c242865c4d5a08db6980542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a94d090d9df5c6e5b12084b0b06e61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76cb34b160b02b6a8c5d1b6504ddda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e7fb3faaadf2c0c3864f4e4d91a09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780779a3207cefaeea110925abf18cc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89f4e0608ef0ab0aa4b9e9ab5235ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d3c425e800641b0e13e6352f2b02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab35e9c1a233dfa683c58e7efd4ae7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb762ea3e7448ba56c3cea2057921505550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a233ae95e1318168befe7fd8e7c274551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547fb2c8983e46ba45219a849ee846552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d464f363dfd4a5b41afdba0fa9bd8db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d53204d6cb38f0c88a774d1506694d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f86da3f15971967e7a5cb8e12ffd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652cd733daf309935e3f7561071cb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76de83099b63535b68f7d0338f5b661557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88851c52da079ae63474f462431c295558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b727057ccdfa5057ad751db16d8ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762d5a94afa9d1cec59f6aeeebc15b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216719a2e5ebdc5d04b2083d7b62173561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668d8c8d3a089bf9bcc54c05551266562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5056347e3892de127fac962f7fb74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed08bb1715393e771c7cdaa1ed7163564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0236c808e60a8841c5553e32533236565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea7d386c0e2ac7750946a063ea9eb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383278435ab81aea1505cc906d8662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df658b68dc3f8ec179201cb0ce3f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ecb30f2051e4cba75586ea402d86f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e735c4e2be2b8174562768ceb21d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4608385581e8442d6439216b26d6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d07c1bc5c21d216296744296fa6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece5d40dbfb1d866ef244aa7b46e1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6171487e10192c9a1621d2664f278574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a11b573bd3670019d6d4cbc514eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276788152afcb163c17a89ccdcfdf29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d7019706d85e326e26bdd07141c34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15c07ba52f78ff0b351d4742d3fa4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ec4cf58db4ccce8dc49adcfc6cc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb1046b9372188f0cda30b789f3210580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b441fa7ad14fb60064a5b1b0bfc516581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c0ab399d81692b016610baeae4064582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6111a1b1b0d4396a89ba7a4305752583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd6b92fbdf08fbcea20256cf9fa84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ecb9a34303aeb9a32022b27c12c79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ac31b00f9ccf775bfbc1a62d737e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231205f57f4421d792a5cce44aeb26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3044f66d10ebdad4ead01dd0a605f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e3770d156d332ede01ffd7f167b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a337de12c798a066a20c712eef97b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e3311f1f0efb04c115a6215a01a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a60e8e835343e8bdce793c54d1e09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b19d9ae91b640b3f62668c8ad2126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2babbe012da09c3d8f725d06c3253594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca3e54ac4c1d23a956176ef7836c72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bd401d74997ec3291c0176b9d0ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0518dac98f71fd2fa0bffc5316182597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fd5ee3a5170ffd322430521d6aad1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093769789d8e1f20edf3a312ce5d642599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb88a402a414c310b7a5e474e08fff4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a3f0289463f50fa25c6ff50dec20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650341bd63cd69e936008ea9c270fe19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc2a5cebb943dddca881fff887a1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e844a8f22f93cee1027d2e7b9358604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a820692c60b6b4d2c19cf25e97fdad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79bcc497e04aa7dd1b2192350f6100606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1d9369e25510331953b3907a6c68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bcd39ae990bf918d5d85a0621350e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b36bf0085f1082a2daeef3b431bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef68b7619aea84d854c8925fda1da6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45e9220a1c01864f21558d9789a61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a426dfd67208868da6a6efe9ea97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ca6be4f219c3f168ca1204b5289c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518037e32b6105c1786aa8bd613e513614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1f2932aa57fe6c0352695aedab1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c74464163c9685285425cc04966ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abd414f0769876b65c021d53e2242c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdde7b62c1b8e4089dd2ef0a45b4e15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cd07c9f9c53c15a15ed855c764db2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209de94127f42d22ddb8d2872436d22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f363baf7a6ba2f0235f639cb4b401621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cbe1b5e4a423b07be8860c75de2a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737894516406232d7f98a38f53367d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9581f0fa86e720feae86e63089294624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa11ba4be7e3a6c6ec55c4f43a6b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e26da76e689df91c6b95b0733872e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd5be9cd39124c8edd6a27fdea4e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf32179efcc2e21dc5d7d129c87510628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3eab1c80a81d9766765704a46d260629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c54ad311f9c6afd78bd9607f52fa4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a3ba32a0cbe3eb154d33bded1b7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4fe6bfde106d6a4bc486e8df6490632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e85c979097abc62e269e73ff33697633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23202b40f01c0896446c5fe7eb3bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07015de6d568b1c34b9583460454cc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42e929f0a664a8fa44f0f54e8f2f1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a9a67c870d9f7917bc4c1d847e29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d5b460e1d265977036f23cf7b0dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d67825699e2feed5c17cc89fda726639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab018f14d406602a47b9b9b31b460ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054ad7b18d1739251d79b829e032cd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788d45aa613229956d7a3a8372cf8fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff3d9ef891ca442a45d968f5decd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5793d33f4068633ed21bb52211689644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f4579a760ec9f67abb7c28bd5a1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989098df0b6038f9f333153ec01394d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae94dc99fdc51ec397c09d5e755c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359bb8f0f8ae7624a3f5064ad0ec71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33acec234b9a348da729f3a49eb8484649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799945fb9ac67b2398a47c1b19dc1006650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c01a83375ab071b795fcbc701533651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080341bdf046cdb4177d1bec8cd7d890652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715c5cf1a9e618f135db0111e92431653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84f1d0a83480a76c5e03acda2a90ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c6f66ee73f091207ef501b374274655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2d194666b8df9a712ff0c3f7507d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce380022b7a046b472049a15f1376424657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03ae65365630dd2d1e0501bc7f67e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1589fedc933ffeca6441be4f608971659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65fd1c14b702ee8b0764bc112e7da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91683210ed90ea6f87b9d0e52a3a7e0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04b8919c5f5b6dd0546aa81f542d27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4715f6bce591322d946ee93e175e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c21d48154db8e40e17cd306b388be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460c9ab359970d2f6e696a023181319665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa389edebe01814fdc21600b3a9bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2162532739bfbc64087559a3bc0ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc08f0c9836a1f2572561821f11b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17cdaa95fe5ba6ff71439c2f7b3c0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b27bc4723248e62e07edf4902ba597670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ca47cd8a88d6ed49d53a6dafb651f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9653f6601ca30c43d61c1ad06e258672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46afb0123893dccebd9ba73442ba1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cd0b8a8599297f0b0d8a27511812d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc4f3b7e04bacabcd16256c8663b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5687b5556b8327a7f7002d05ef2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c20d10004c71d3be1516f41866af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757986a46ade79b1e5c4986d90762fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c98b55fafcb57f5f594a99753a66d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019da01d5a97ae7f3e3d2590a727321680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73c9fbabbf9a715d6d6e19d56f2aa4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfce18ff79685ecf70742e471783ef0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518567eba1f3045685f2cb8055fa96be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940d7e7f219411025f12c07c9ed410684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca68ecd1a3fd3acad6ac2ac1a129e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21bb3412f8ff78da6e5983cbac12e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007767d85630c0a04812eb29881a140f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01c8657f1f8925dbeeb665df654f7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513132d41002299b60996a262f4b851689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f64f0be001e32ed06006419e6f42cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf20bba51d00687cdc3f9a004bb6c1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f761fc4cb945d63412976a4361172f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45307f00ac2b7ef0e55d987092ab08f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571df1444ba2a21368e6bcb71c3cb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a917680c595209ab8162294d4ca6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22100093637830c2bcb547aa290c9a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99c6ba1a4ed223401a75591f7985a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a91b5e9fd143826ccda92982d439698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330087c3cbcb32bd8cd3550bd4bdc865699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb19ce0026be0ff39b65daf6f1dba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e5c4d099077c23d7236e7f621052701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14b65033cd7e39196fc8458695fbf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fe033b8652c0162a3f243f886dc6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c96016364646b4fb6a2291376dae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6e0f5363bddd5c5d71b9990894b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d120eafce4a3c727fa4894860693706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310648fc65d66cc976bd907174e18fc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5110b9a5f4e7ec7c2b33003dfe851708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f74382c34bf33b837cabda21b9418c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e10c055de153f597dbface8797d0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58952c352deab72f2ee61ad6efeda8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3569a57ca8dcbdd7a0420b8e2d96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f58346f877c1e30d9ba620bc016773713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da05823197bbe84862c24c167b4ed7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce885271da468bea1d4d8a204b699715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c44d1b1178b57d2a5ae58f462a0de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a52969553cc8ad46bddccac3c0e3fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921eb1f8093545d0f2f8ee322fe2f72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f456bce49a4db82a82c918a7f25e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3db8aca9602d6173f9f7782f1c64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135684decc585d4362ab0e61c9687d34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b94d9fa88fcef7b30e3256fea1d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1918ef0ffb9bae50c07152dee469005723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dbe3bd260cd4cd5578db13c6fb525724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51409e9191f4908d365befb3a2afd17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b8d619b50d34bb2721d66a039a764726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2e16fcbb29bc1482f6b3a71f9774727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f648c74b67b08d7ca1cd8026b646a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11172d1b5fcf6d80e405dc5bd53099729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890300694bcf472fd64392cfd72603f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1536a9eb4c2ab8b0cbb0293529c930731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e15e1a7b944ff35e6305370bf0a7b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325cde5937d8f78950303884f0ba27d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b2301b99e6706dce1f1db0e08683734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0251051c50e88ad79e12c05b4f88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780c621d043e57a6623c39114df406736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b4a09ebfc19f57dac60ab127c34b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92753a39a7cdf71cf45066ac1bd44e97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a89f6c189744751a4bc7cc2305a166739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380839904bda9de6219ce5b49bee6c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c6bb7ed14c8e37daa057cdfa92545741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311f8757ef2f034fd80666cea2a16c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7e1bb38f0ddbc6c1eee42fd029239743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58428e8980e84ec781e4bab47d93e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301630bcd3d93655ea2de850c1f0d62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf87335716c81637e58d79b895e5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9583dd6472bf3c373b04c8b543527d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688311f6a2bb9f9cb46e9d70001ca40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017b7d6186ded3e69ac408d56c4bd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd144affa53594cc4425d0607cfc02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe3c8ec0858b6fac1d7dfd10abb31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679a3f71774de6a0dfffa1c78087065752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c289d827410af285b3261e1349d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5536a9d938f5e2e9d16a6d7fc20bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0da22ecd7023e839f7c45fb8a8f128755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725307f18fa82a9d0f9dcaa0c52918756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd570950a72274afa83e65175e20814a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee87ff05f74c4095fd06b271fce8ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabad9e70aa87b2bbbf6f70de82330a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>