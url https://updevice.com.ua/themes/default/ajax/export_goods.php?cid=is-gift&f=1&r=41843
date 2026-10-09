--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d24952a2e9263be0ac1e08198826701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5ad423ba62397bbc73926564f53d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec291efc50250ecf3aa520a150a1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b51bcf72f7eda1ec7ece536053de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b79066a112834ce560787f5544a895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b17ddb594aeb7aec01858facd78e326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8561cab7c661027cda5d51df1a67137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431eb62abcf84288fdc73c35a14afc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c73381202f6187411b824c5316fb219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708a56500b6f45e8f663c22ddc8b6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177fbe4528b86391fa15bbfa76bad411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e152511ea03f599d3e61009f689312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d3d9bcfe11ae030012298dac263a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9287c925701f3873b3c981efa22f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ca030e362c134563ddaa18e67f2ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3aefe16c032bbd62f4cfafdcf92a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901487825130719c447e120e17c758817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d3f45cd291ec86c9e8be0c23a6e1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9deb2b5ccf918e239478148b721ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b790be22f64b4098ddc6a9d19682320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30625846a55c13a66b8e678897764b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6112abb8728c87a9ab4c8c1318a877922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29567dc6c44aed0826228aee113e0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9acb86675b0da2642d16518ff7279524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe9a1a0eb3f76c629996ac5ed1b3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c189e286a4d90e1ad3fc08b5a9bd8c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796687d48530162a26d065d47be90cb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5cbfae94185801a67bb995503929d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685dbd04d729ade6d4013d9c5a181029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37793f90f695cbb2773a78148b1aec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb627dc0abfa093afec7842a0526231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22da65a8a94057b9c525038f5a420332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181940c4823f8300611dca3fc0a25bba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc7c441f5587b37afc4f01e9b2bcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e9b44b410cf7eeb7b1335be52a77435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ee0886817c1d5e8e56da01f6fccf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57643cc6124f1d181cc5cbf5e240f0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0cf514fc57d8e53076de8396c5a8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd24bed988529ea28d3450180f0517a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e96e7d9df291a6f8cdd20fe56dcea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7b16b1a71f2f3e41323769b582ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec45eea464ca08420abdca6638b2ee542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e5312b7e2ca5690585d32b311055a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495afe14ca9a378e0b48660860f10bf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc530f57bd79eab94c367c5480de75345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac105fac849f68711950082bc78e4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd4b8f40367e02b54516109cd1ee0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ee1101f4bd6e88a3aa7b8b7bc7e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8969fe1b14e34d7f9518c53d471049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f3172b76d4f2dd33db9d1ad8ffc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526acd000bad51eae212e1a3cf67f4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373109ad56dfd03fa0f72b6a052dbceb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b2ec5db3c38f3eaab6db500b32e6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7b2d56fd2e64f90fc8e9ef2f784c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d4ad00383e0bebc33cdc2b96810a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc7adb56e0386d743f269783f3199e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac66d4713081680cece18fbf3313dc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5838a4a8618338da25c4698dfad35058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda74aa1cc3db3500d9eb9281204e3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e06b6b31518381d14a78890c348b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1c208f0f83adeaff796e219609b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5a4fa274f1ee3156af259a2722c9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa8bcc815a18d96ef07a1c4ce291f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa51929179ba4c40d0a7732a3b239c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c6d4f007e8e9f893cf123a65a2a8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd56af941a53724e6af1da48dbd1bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add17255abdce55aab353887c2a1de167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c660b4088a9512e73120482d0111468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300d36fb91fb408969c3c7166190b0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabf432df17a8f8bf92265257482b7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bb0a7976782914c8b2b10c7e5e95b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a406c11f8c8067959ce8542e8e09bae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838fabd6e32e7de32b85d429de638273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe90a1d8cfe75462d470a946b812d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f21ddaab34efbb8eee668e7a2ffcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1544a56761ddfd86477a488b9bcf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7230142d7a8c94d60387844816f95f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04eef99b83d723d8163469553297f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94d73d3defa55609afb21b6b3b17c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7664a687409eab3d82c2a73c5261a2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2fb6fcd6e12ac6bdc8a35097dab4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fa5a85ea94e72a63db14af0f7ebc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735802eac8d75ef65dbd6f3c3cac3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a371a80106165069a26516831a3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f96cec357ffb2274e881950739909f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16df2a3b11514253e0ae32b36e62a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6698540c6e7bb0a8a2644279b9ca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e131f0a9d27a230f372fb68b7f57a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead69460844b4c84be70f4eb1ca513e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa94b52c444af2ff01b2e7366b25d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9870605d82204407408f2ebd9d4b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3817639db2263e1ad30216f571a4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f54cf7b65acd243beabffc7c6bf74593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ff5da8430c21c9dd7a19a6f16cf3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6576bdd9e35c3321132d56e5304ecf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf776ea95d056129aab6d881a2e1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5fdd7d265bcebbc93372527a35da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb87fd6ba98ec43671f209fef5e04698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302a16ae3298aed1c4d9233562b09599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff09de9471836d5a342101fe38a8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c696ca36cabe592bce178ad59cd139101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d73c465bf1d156f3742c888c062721102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd8eb208da1f7341bdcc3f702cf6fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f90e46cdba56c34a20c0dcd29abe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805217774954ab9c8ffa0e2684d5c400105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d15d27e2b960bdf37c41c5be0515c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887a7e7d08c724330ccf00c89a0366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73cf32646639b8e3720bce74a86f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16f23f6b87ffc8a3028113db8d00b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff4efdb5dc9d39bf41bc6621f4cc46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcdf8a223f7f4f67f6453d91905535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22fb2df80ea6d8677da6bccefbe0fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121c357928684f4d9efe96b1baaa0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76068d05b4d48509bb4ca51dff6cb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33caf3b9719cc019bb90101aa1dd15c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdde49f4576456cb22e313f423e330116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1d4d8d069dea68f255d295e9a330d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a100b352c38071f1d7ceb4a6971db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b57e821c66b4ceec5ffa1402f6f9a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c854ab7dcc2194adf9b845f58b71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411ac42bb4976fc7e82f4426270a453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890d7fd6daeaf17bc7559f50cbeb8a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18167629b0fa5487c66bc3712ec984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff84966dcea8245675e3f998fa7688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913094c0a2925a3a3c0a6c8a5983da76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde60be4946a160d72862c5ae2093f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f095d15e3df761c1fb9d66c0efe02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8ac2ba046b4578b11f9b6f06cbfc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78295eb52d5c4407081ea4f37560903129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f33b9150a833564b0e433dbd63600130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952c068063f64a030cd7ddc9ed8cc3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb629640a7f2d5a3a7c7fc46f024f853132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf08fbc4aa201ad70c45627f1313f4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72cdaa647fc455b3c0438d7a71973134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9708186d05f377f2dcffa1818c395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31efa086560b9ef3d31193f993be19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967fdcf29d4f18bdcbbdd90050bd5b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7193fa1bea8fc292d0cd6d384dcf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdee0d42adc65116d3dc080a00527d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d96923163772aab81549098ec61c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e976c46f7949562b852b74932944141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b295fb02abf40312a7471987132d8bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40559ebdd5b1ace62ece0a948ac89fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4771d190c9955b2d1623fea1da4824c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d840265d419dba4ebc5c1022e6b22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff3d7431398857e7448b0f67ec6c3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e2d3ae7f1f827ba3913c2f14da2d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05487cc2d605fc9674110cdfa035c046148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67fd090abc0bcc3eecc6c0082e1b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244f8bd2a50f5bcea918ca481575a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b257a38543e088b44606414c2616e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16caa74e36327ec19c6ca5749647b17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0245029c4f45e738360debeb45f49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b2b4de8bf5a480a7d47d668390a76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d215e42f527193d7c9a24a017a9b22b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ffd652408ca574bb57ddb075dd25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e661e908841a5b640c153806588bea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda2fc5c05e284f74eed6a6d3c4241158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d5ccf5bd47a4ebd7908908e1bf2d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eedde5c830f7e0fc42bcdc937b587160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4a065271feaab9dc930b4eeffc8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e55bf595dc556aef1ffd020d94ad6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90f4753c774e5604ac1f4d352a8af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4bf499144a62cb398860cffd0635a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b2b7003404f487954cccd6f44f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b99bf6929be60fc237bb20ea69c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968bf34ac419b633d11b7c84485743167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95933bc4e8676c06e93c3446ffc54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d68e34d1f68997a08119947260cf63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245ccc1f37b0b714eddc310506bafe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfeac6b6a4c184d4aabe518eafdc42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b37c194483e84722da44b042f518172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fcdb6e32980e5f4f947ee68a4b630173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba03f7b5e0c4f5cb928d91ee8f9249174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17539dd921f9726a51a96213be382b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f987317672dbdbf0dfb54c007f8cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9c4ba01e138a7dd033c27fda1f65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d14bdb172ea233fad9297ec881f17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba9f0d2e09888dbea1f61e93d9a71d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2eab5a775467225e43bdc5ac4dcb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db1f5e451827500bc448335c438b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cba61881294f720372860a8c815c94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4730a1ad81628e07ef6184c12a2d023183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac46a53c1dc54704a0ebd372527f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1232b7b4d14caec3039eedc6dcb1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07e643b24de22410ba6517c00153f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa3c1945e6f88b75f3d7ca57b15e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ddbb8912231534a43c2dd7c1f4f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf504427653d92fd154ccb5e0b7cc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0b41fae5f08fd0bafae86d2f362fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4862d13523044d4ce7404d0a70528191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925635caaef5b9a1e22863705af7e60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626914fd3c2d8a5736a32b637049b5f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ef7200e2ea146ff7c5b37acbe175b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c591bb7bbc4827be9a0b1cbb917c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ab0553836b1aa40f56c03a68f6d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4dbf5775554fd7fce8f0394b374e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853f4c71a510453fd8f7e87c479c3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2778aa9d6cd3ef6b2979f8864e1eb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87006c3907845107561642cd1b14a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423dce5f8c0b6c9c0cd02e1666feef5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0b91cdfd07bf11fe1e9aef68389d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d950b3a72040ad2ed3e585fea5a544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124557589e507ef5dcdea9ce10bc4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d6640cd605c133c51cc211241aa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398aa88b3f312a6dc78b751dd90dc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482015d6dce6be50a7003f6458a1b04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556fd835c2062d83d73b85cc44c2734208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d6d004aee624832f6e16f70522b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7ca5752a80e10a0d629a97a7a26ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235536b32616f14581d5348baffe3e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063c1800653909c021bf1775e7eacd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e11f7843c684c1a821cd833c58e0ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eef4327e6c51f959eb6ee7218713d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e5424eebaadc8e24422588fa813c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16c784e808673f207f0b36cb393500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db0fb33ccf323151c25ea2f65fd5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc31bd6843d112fef062ee9465d8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6ec7ecbe5fc0a24f7ab1e96c62f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2ced32e9530d23ea93a21a9b42d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28178d7992088b6241dc3dd784bd090d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207c496060e5fdbdc2d0cb3d7634ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e47ef755ad28aa4208999404d0a7e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85be5d0f1a6d46ed88b703063d599c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c3b5e7e42945058db538754990d37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6257e175959113ee27d2d6f63773226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18512c469588df6445d892bb5c99a1c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b4d7ca715367b12fb8d97737bded228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e2132e6a784021f3a4647e8ad408229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718227820b858f82ad41a2efb9faec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ed7fd30fae339c1e1f7780969861231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583d7c2264f31f554d30b710914325a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ab9ad66cffdb84b35cf9b8c976df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10fe2e00f86c44b2281e2c0e123c1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683304f1c399317df2f54b0715eab068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9fb10b7d62b5d74fe9ef4a9c93f1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b313de13102700aac2520915b6d31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c485499fb6c64ef1cefe3a4eab19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdcc5c08c203776de29710f0fc67dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70907695247b1775f59f1d141021d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013fdd7e22b047f48a1cc0e118edbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f92e49c01d461ff45f45a3b2dc0589242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac6bd94826d9599fceceac6ca34ad1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ff898f52e76379a768828b185968f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87c9d895e99dea9b64cb5fe4665bf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714f617d4ea08d07843d462e200008f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673829d5393de6bbeafb1d8d5506add247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128030eb8b607e6c56895ce57a2c775b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e2bb49518a5cca02f15a900bd855249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f644d9266c90aba8768908f5e1f094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd37a278a1ca8b0e8722a6d0f6db3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e53eec33a651d137686f7ec7010e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7ca44addb106a402d51d1a47c3434253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201006069c24b4ba71f6c737cbd6b349254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b78455e29d26fcd398cb77e405dcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fba1948dc1999a83b1bd9420c62c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901de6e241b5ed84972a4d37cd1174257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad2f1abfc74b98a818b4b034ea1e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685079a4afd1c1106f88de8cf7477018259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945a3957bbf7bc4bbd8c5e65507797260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6042881abd4fc397df0c3496043c9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a49085a444511c5e0aa2769800115262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e0914920f92b6a9a563d97d3f30c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2edb520cd18e5c5a66929ece297182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b498f8a09880ac2bfb89cedec39c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc9f5c4d377cdbc34b175c6b7ea44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438306f551925ffea39096abee5433b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9b5c7d793c27abe659b01be0292c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c4b2d274112ec7d0ef866ba980891269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291febad4b771f93f65dab07fde9ff63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e22654923c0776a09f419db85bde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce9fe8506323cac299c8070caa8e42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de825bad36063ba5fcc2c96472de8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4bcac88d7ca057ce285d49ed38ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652dd8cd6955139bd73f1e92a5592b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1785d386d467fb81516d079f066bda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9103e8e6d7ce8bc185cb4484a7abf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b34291023fdb22c2bd386bcb74ccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a6de0b9d52ca919b86d1b42874de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b315d35004bad2ad2f3df95b32a5b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de96499624e0b004dd910b6281f37d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2186e3347d7b0030051d553bbfea1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ca2bc3ba71df77c120f5004169dcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168970cf83e16afda6a18419c48cee5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53326bdafe992e7e9e3a207bd3b0fc8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb5408c3704843d610b703a2594ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd0fc6266059c8d3e9bd4bba7499f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960382374b413b18431908ccd9bbe8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22657f23f12e4ebfed9fc258bef73f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf89748f079311f148b5ae60f137a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc6b4c154fde77fd4c8bac81110a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1255a9dd42a63dbe3ef7f479d3d6da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd1d4aa1cdab7fdcdbf0ed3f6b1dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1d56e444f6e4e4ac8f65cf9e74f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e73e691362692253054ffcbe1bf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632eafea723324b0449a7558672d6e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc43d1bd792a84bf960a75bf3916f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b80f0b95bfd8216fb82b75e406768298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c880cae12e3e0331a5324b95ddfcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667adef2d571689838d7cb839b53f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9072ceb2bf1490173eb11ad5cfb795301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a8166fa93a27e53b6d76ac3f46a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3ae93743c477f9892dfb742150685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0bc5e525bdb07dd9a017289c8bec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6162efa29a0ad83022bf93083d7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5403df1fd0fdd26403ebf2d6a954b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897705c6c73b51d57e3df0d1b1d3ce6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae2622048fcd62340a3ed8eafe6c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01afe008b2beaea5bc29deab282649309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b8a02fb1953ae23bb5e38284ceb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b74ddbdd967f0c0f0c236ce53724311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812212038fdbecec3188b076c34322312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b7af81cd43b2b5dedad37f909792313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33875abaef9e9efb6562491d9d6e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f970d6903a655521328b6b287b2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e5a920daf355d11a3dfe3bf48a3c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729cf4216e4c682b1c30ed0d0e21b3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c25419825366fd95c72bae08a21b31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa7e84ab1d52e1faa4385bb4f800bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b3f0628eb3c1c559f3388bce1dd6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e83e8ae478a6ae0ac50c94f45380321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d542a01bf5c91826ad638d450edf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c4defed09da2f7ce2909e603cddf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19f07eeb84a4270ddfb92443990b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c4b6384bd353005b0961ec272823325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4923f3c702ec1a4006a79e121aa672326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d61fbb98af1ef14f0696ccf743cc7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b65de24c832c39781739ee7172487328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51a822cf0ec8150cdba4a56eea715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f4a7c07516c60094cc8ffb0ff682330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c112f9a4ad3c8ff588e4a72b6a5b23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0549d667fdc8a8861ff8831688c669332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666eb29e91cabccca46b2bbf5586e09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39699bbd3493c7c52b817247a22a57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b95052d62714c9f82d68b5ff40b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d68e4f32360591af738cad40c36aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a31b84f1e4a3d0d48677eb37ea8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b91ed63309ab2a0b5a131487d55f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e7cd8838f886b5aae7e5596ab9d9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd463afed0b383fab6e05b26d0c52615340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe7269123abcb7950cce91b756805c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6249de0897f782223e1fca182584e39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd750c2b951af0b6aaea63c77adf158343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9ae1f10dce53b278e91268f9bbba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70ba71547b854dc282070d06c5cbb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fecee078a89d304beefbc97aa69dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33229a69926450e8b130f5dce6f825ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ba680f30330ed792fe0140f78010348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0673ff9fbd118771a18e4b0f92433349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4840d5f06c36481fa8e8bc503c79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3bcae57340071c4ba5b3c02bb1f1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e0d09d4f0204ae4c57375f957eef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd608571f191f14b466d01229134abc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b590bb59c1c1c8becb640d537925a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c44f5152885e9de1d94d07c91ea556355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0c8f1ef6a8bc40394fcd2c4c8efd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22386a9280813fefbeec684f90ed574357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e1054d59a4c99385730791cdc10c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc31b1e8e09108b92bdb352a69759359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403284296884b4cfe2c38a0b2991982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881fc88f2c7ff1c6d8b066be97ff744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8b721a6f281f019f2ef2dee36d34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff648e74c3237a08d5c922ee339d16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b4ed20dc00e32cb26c314af18ac8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b682f1feb71b9993473f14592210c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365a12da8e2f5bf2e6355cee2135af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c9d12ca777f4e25ab1ed8b3e8c03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7849709b3f5fc0744054c7b198257368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed63fdec061a00dea9917b460086959369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e6b56f87f614b0cead2b07ec98475370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a5b35804ded4e51f15bffae1da44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894b66ebe168b1758609fa75bd950b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6ba0ece7e88b829e1076e4cb32ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d6c534e4b28e88dbaaaf6444a88a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3d0429112a88c09a1d9e899dee62e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0b7400375877d8d0267bb59f3880376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fe63aea4a43ce4cf3d21898af946377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1d185230a71f9d00d9c3d9f23386378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53216892f511346cc927b0e088e386379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afac18effa1ee95b624b3a4af1bc00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145357a9544ff421dd3158589898e63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2137cff04c7d7c70f5de6a7b2899b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e2d2274339c6cd544d6afb140057383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7604177cddcee0c927ff17ccaf47e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3db12669dbd25ceda7aeea3be2319385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8ff06f910f45aef48cf85902dc49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f4c683f9fe8fe53831433fbf5ef8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaf50f1559be76ab29f18624a8b706388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f18d951eef4c58322d51a94078adc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac07605b22a5bbe816345f220cf37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed5bdf789b24f774c87e337420d69b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f217fb6acd554dccb9ac15f1c1f4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea257b85729f9f26b566ab5c94e469c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f1807bac56c09bf6aa1d541eb22c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6aa65a3ffd80b8943fd6e3d6472f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadae8f9644bb93591a2e3cd03c39a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054a1dd5d33e42fc8fccfb576933b5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7539347292cd54014e5ffcd12840f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508f4de9689dca514943b9fcb7537d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff163c0fe03ef15687519d5be52e8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cefa3d1bb36d839a3ba17022a2c17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d17788c768f5feb0e886d236e7a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f2e4188cf855055196aea40b710e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87ecfb537c2a566dbebaa2c4f6f5f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b567111e1140bcb3f13beec9da4a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef63af6d9d01fd3029de88c3f1390406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff34ff95047463c7a04e93d8755fda6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d53cdff72d027851742fff59d6b017408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8183554224cd0fc8af62a473ffe48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e33a5318a043cf48af464aba5fbcaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f58c0d3ca53f9dc93f7f980e996f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c13cafccc4ae0742a35115cd9f7f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae112daa469270d853af5673eeb976413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e591ec42ba8a9bfbc79e4ac00b63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7a44cb1c27ac2e3785ffed11d743415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7365393e1744e7d21a67be3f11568b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f57e8756a60e627d7f936e99d95c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec4fbbe1371ea9865f0d0164e5a8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865471a5b2f60284731ed0699196b576419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29be625bc6bd89d96e2c2d5844d27f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c5026224bee28a1a5a39681e17d95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c36e0e799bb3b885ea157430cf8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64697c5673562a9072585baac6989bdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e15434ed0001e3f176dacc0360c8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1748064d12f090fbafc99c1980e429425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948d087d34276324654a46810b9c4ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe911daa55056cc065a46fc117be9bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4e0782da4af466da299c7e66e498428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b3a9f0d2059086b6ab1eff721c5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff97a5ec21127884fde12dec2393a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0850600a4abf53b86da8319fd67f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dcc0ef90f6e6d535efe92848ceab8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e2eb3fa3623a1384d75e9a48a6e3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e935d5ac330e76cc05342505f0ae8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001d2cd72784942e7a938fc149fa83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb47f5437b81458f75bf6802093b53b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1d09079b463e2fca611271a526b82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0c31c81bdb898dd8e5442af9f302438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a94564aae6e5bec69fa65705a85e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a06010f7bbfa8c3ab6ca259a7238e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966157299d68b60f7b11a5f3ff9af6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51528949e477c7b5b91f7e44495e853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe7e840efaa3ab9a4a46315995cb35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c5b19f36f091383ef4911f3888ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa8caab38103839090f048c2ff070445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3f4f3c6f6d86bb32fe24741d42e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d518be28b203f378e7ce81397060de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d025dcd75e09be1b6cb32a423abb71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704631d8fe6c9b3bbcaa06118e25edc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf630d5eb678868db60bc7cd141d3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4625a9cc39d7fd54e1b0e013cd9ab90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8825972a6c8f831ee3ddf6e875f09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd7ba26a2dda62e2d3390297bfd71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d538d901ef18c6b2abe34d38343b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5425dbdab6d4b48c2b2a1c8fdf7713455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dae856138efa790d189f4e5f59257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b96dd12ad5954d49e725ff97e5bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8b7123269a0c83232c2cba53d233b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460a323e25e1e2d8cc9fafb0ded1b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d3557914d9ba9ac13c6a478347e39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787a6122bb5419fe49013735f5c94d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfb2269b2024cc77b93c0089bc6bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f18e422e38c5a09cca328a2feb864463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1a4f244b21cdfb30b48d2eaeac730464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e6a71d33474d0c196502d4e62dfb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00db3bdcc26b0b9f3f1aeb7ebafa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670b6171b4e422f60a4a1f0860a80b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a734d4deee4817b0b5cdac18c2acc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7a847229cb95833f8af5d67f3571469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414f9af4e459681aa405e838a5a7d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0dc5720c76d23f4eca4c7fe9bce59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f5dc6fdb01203bfd082f3eb67b479472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64cfb04a8b8aeba95bf8176264aa6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683cf7ceefc24d5832e596c1f6adad9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89a677e8ab7ef04de3427af09dc2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652013800a04200688a2284e87fef903476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a3e6e994e0758f3902f1be904a161477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d05897c31c24ecdbc3800a262fee95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c2a6fd387bb1329f7dc53862d7c20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757cfdfdff21791a8dff68625319e2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4498d3ebed58e82fddbc47de36a9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7197d7d163aa93ba70f53bcf25fc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eae2068f611b6e83bf642c914fbcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697a97bf9ba63bd93b3310d4c4ca942484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336e0f5e6eeb97164dcef59a1726d72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b67b39d00706d01fe5a1934668e079486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2616d2d5139604af2590bf0018e30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f9344189c4de10172256f1916579b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94dc7a540bff8d1966a3bad67be6f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e107cde3777a94c030c9c8c4b9c565490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae67be4f44f39ae546593f3211e777491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e63ed32499793411ecac195eb14c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf6be7f0392599e0ff258d95cbae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c600e76d9c943b10395d8b39f092a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16202655fe25edda1fd016d037a445df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597924bc4aef6f0e3a7b927dbff47d06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072934d494715499ec6a70401331967d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db34df7e98e4ad3c77e524ee1ede2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6572b213b172045216b9ab1da4bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ee6802b3c25312b09006c009d4978500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94d838799f52a97b08170420055f7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1b86c21fa61f66f967a79e6ec4cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8680b60122770187de5c577434e91ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f398b938fddc9c4fc9d5710bf4bab5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f6dae9826e299b73384ab7a64d0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52293caf99461635dc9de7d5b629901506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632ad10fa2dab84334637cd4ca3407507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6ec216e164ef2f5cebd586c15790a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecaf79e058b3c51082524dc01fe560509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832cd2dc5d69ed3bac0b2c4ba67ab2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41273fac0c262da2f65d80a00e002511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f85cfa0e9a0248a684dce375f5ba1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a7ed6abf57887e96decb4e5b1800513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa20fea564dbed6a9b6bfa5c4c6a15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c456d59c19b5bb655ef28e6622ed01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b14d69666721c89bfec8dea68fd4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dafed5ed4219d87f120b212d900e4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968871a69b65c5541d06011b24273ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4f46404ca8013e0def96bdc12d119519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d565397f8f34e98598ef9d8d6b7ac28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2691a6ca1c2ad06051f078adc8ddc3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b8422978a5f86f6f407c6ac2b5a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1a2e4bee1c3e1be0823e84dc3362523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d245c5de20e791125a007773ed2461524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b57db8a9a5951a8914fac82f98a06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72330829d5adb888ad5de920764a104d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149a0301771bb8a8e431154125e09b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3487e3d949d98db920d8404f5a13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee675627913929adaafb664128d285ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f3453795383c4a0aeb862b71ff1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257130f21e0927826e66f186af47f7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca147e52ada79ff22678722411fe15b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90c247202d7bdc06cd1136812694e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18da323b2bc15f8e76dcf1fde0e4247534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a48cc912067188b4b23081761fea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caade3547d3644bb6cc2d74d2660431536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff9ebfb72aca3454898365ad7ada05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3d02fd89855ade3c222964157198538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e28d6b75f3185e5d9d2fc3a09a6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f0fbf2757aa4d5c5b778296746094540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1c08fc1c7a9e76a334f9f94cbee3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f52b345025abef31e6f7e407d9608542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835881fbc07b1e6c9451cc78398ada543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655abe4d65c71cb6610eb4f5c59891544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d5966d42c03bfa03936f888006599545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2d7d43884e76b70b85ccb424faf09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369e0ad0b30e7ae7957b9bb69cdb03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd281aa49ffe21fcfd0f641c662df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814668277bd78982ac1d604b26b326b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024334bba9c1f216f9394b557047bd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c518f0d2ec57fa62c243dd42d7c42f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e6c677a7cd875a58926c45ab168f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1177504be52eff472e87285d2021bea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef402a6c7af66b9030e377440bdfd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c034b212da5fe96e61017f9b1312555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1a7ebb4078837b9d7a1015dc0b20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929146309f89c43b5b0a3f35b4f56406557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08279dd0e70432d729ec193242daf2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363b4503e11aa56f941f26609a84a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c967ad28d99d7880b8e3a624632e98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b4fd84a377850ab6a340820fe4d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71572c22893d01086e1a12f053b7bf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fe318fec61c412db2f546f0e5dacc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016caca16e9bda0d45021f6c3a148a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654373d731f262f95ea9b7f06e44df58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4189f2005147749243b889a40413e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3166f1c69b87848056e28c46403e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803581fbae5d4ec2447921ba4c3f3dff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0337a43ce0b0be287846196da4b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f3a01a2dcf7c1f66fbf26ceaddd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375a14fde9409d16dcc0f006e7e84dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d7798e10b52b7b40a4726d4605c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde188d229762c84bbac38e1f313d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4f40241fb2be98d2d207914e3e5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c824413f415adb0b610cac2009d31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6fb8be00c6fa19b12005157f805a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda66e200b1a60223442ad9a73e65f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898232a4c29eeabd91cbe540a0d8238578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f273ca708962f186887d690777081579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9cc6889b48e9ccd132856d8ea5747580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a389496faed30aa14276e17b67abaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b328d484a26e2d443f20f937e9ac05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0427906381dd2bdd65ce2ef29607583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811dc5cc30015b43b7cb6593290998584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a7c84b84c62d2713416fcd8b8a52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2032551c52f13e7075d3f4bc59fed0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b03c85158666acc05cc8c6dc2c9566587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8276fef0d598eb65d3fb443f3656c22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890cdcbea973b05fea55d4c1013619d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d51235eb1d5e4d0820c4ef5d7290590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563ea2ac085f1f682cbe995c4570bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a3fbaffe91bc1b27b4c7e8f80330592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1955fbdd2da7f595d45f266ef5d11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3903ae6a293b03118d0666d39cb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbde6a8c0ed121ab08a447e10be447595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e5f3027914794312eac0cdeff41b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af66525f74e1e8280d3f5d64245b79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f01f57eda9909fa307bd151249c8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391271b130dfb42f09fbb77dfc48fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3f9bfe5c89ccd2040c028142d777600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e68b738db50c745c9ce6bb856aa3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed77c78183a83c9c839418213fd6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051031a70201ec68b206b2dd15474649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2085ea405bf48ab24b503629a4942604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e10b788c34e4416972f72f0039ee1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce8139ce08574aede0f3950342b08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65307b258232969e94d5c920b5e48848607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6709246c01bb6c2f75b4f0f8670c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b99c330163e8e5a03c18566c219f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdcb007ad9a4f1f96655324dacf7d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361824d2dae36303b18e5c4b14d70f60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ee794e628fdce6b5cdabdc19e1f0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a8cf6c9f2e5cdda23fa3836f3d03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e8c91d753389fca846b9f3124626614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be14776ebd315f6835fba30b32df5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfe76f22cb8c4194cc84bcc623d9fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ec7df050b4694f525c9a610a2d74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f10c36064868bc56e15612a40f84e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad554a8f0739070dc0ec7e4e850594de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce663958728370c9df0a31e28fc79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571787fe6b4e07c7f911e06fa8f4b2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2680e1040f9abe68e4ce8f748d1b8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244efa3b6805e32f87e1b1b85ee305e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42955bce101fb45edf3678736114e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a59ec9f68f525994e14e457cd4806625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804ce6ba5bcb9da3500788b9d2df79d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a680950f827517fcb85058d0e919627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774839872914ec3c0448c459e459168628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231341e38854e0561b3cf2b443d94e0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f12fcac1dd0d14e3dbfac85e310ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c67c4e2b27e2d8fd9416cdab33ceae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c330d79d57070cbd49edb3ffd281ec9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5df6a7ca780f04c290dda9834645fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a41fe229ecc11490ada69d24a5363634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086678c0cca7daa53b4ed2b92b529b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9578836db192ee4a3fe7a74fd9e9403636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda50f78c037c95d9ed34c3f3aa268d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a4301c6f0c088124bbec3687fdaaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc08460274e30770a741a5f4c880d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf74c446a6ade4dd06c250701bf0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9613c851a1d7bba1f9794fb7c1d39bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15309621c4239c0f7369a5b046d5a0ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480f7fea8c81fa24d24bc0fad6304a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d59c2d7212fba4da6ea5b9140722e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d22cc230f91254659c0de8473d14b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0025f2d11e9d49a1e4f947c56bc2d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f3ca04bfa283cd73d7335b20ef6af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70737fdebb3fa0366885f8ff1ebba0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b744006a08920339d7e177253e0162649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cbac80502bda12124f129a2f6c9fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819f5935ee5a865c120241bdb5bfeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d51bf0e4dd852573f2666a5cb731652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b0acba0ff5d85749c147c5c1e3930653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1f8397fbb5a083938fd9dcf5aebe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f111f5ffb4b54e250dfeedf86f17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867622e33a2641c965eb04697cef4330656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb17ab7288b3f1ed3ed4692f61bc8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e6d10ed5d72bd5d2492ae53a18e00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312b68a2b823a0f1c5ee0efd454d03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7345aa8a899d096b7258e88b2a7f31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f77f9677d49f98812d449b9d4e878e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61548d6e14625a26e4dbdf5e253fa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395e89d6a219fc409016f651f3f29a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23512c1d567005d57b601810f0cc85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f1bb0fd98185e961a3b68dc16818a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1175c6084a85e0ee22818189883d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea403727695410d998053b7a0b1994c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753509727d3c86702db5eb7ba14899668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a742a159ad55d68dc6188b21328e3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37a0404b9d9457ab747cce4c921534670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d4eb4a1643d0242885c97812a0737671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a22289f2ecec715fc690633b4f67b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b19ec743a19bb73e5d6033088ab4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4decfe1ac4980c434299107cbc76ac9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041db2d9aea46e0026898e7a34835f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08ca9bffebf0cc059327af87221b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e48cf00b9234da146b383583de2cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ecc85a7d8efe5c877b71095dfc61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b359dd5d6d111fa8cf803d34371baa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb8a86a8e3471d1c8e350a7a92bd5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f558b88b41802714f73c665fc67495e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1c8b94d1f90755ec2d3808c8e568b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b2de1cbf5bbc748cd22ef77fe7559683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcb37dcc7b10cb888ddbf7b5e3e03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef7cc6b4f7b238aad98e4ad146af93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67e92d33e34f8b637bd4bdf633299686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc22592c710784955613c965f09939687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2510ce9b981c451070135dbbd733e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52457131b17654e37159966d7e070ab8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a610a92a59f14fc58a7b2310149f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc97b2c96c95aa669087976ced7ec4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312845ff4b6648c5db68fc2995900d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82bb3540bcf89564ac61e8937448c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ee28645179d45d71db1448e54468694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c5cd9c519554f05967b87c559e92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d41fc68e711381e5b0ef8bef0068696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b04bcbd0ea2dd87fdba5f6750b99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599544cfb7b9a98c6f4002d30365439f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a460e4f5b1c70a032a3c6d5cfff1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754cdf46713c07ca6cfa7469d54d33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c688dd9c54127b6b6602817c1c4f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7d66b9ed6d7750943f2334f7120fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9755bb2215fe19381e1f721e07541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f4af498ed3fa6e43eb299b9be0095704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb292e9e66a00e43b6cf748b7b8079705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db544fac9db9a1304d4cdf9506c93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b23ba5e1582bb6585e34132612b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df7b40ef9021607b584d0adaa41144708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762648061b36c6f3d2351ceae81801a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb59f578ced953337231f1ef302d6c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d6dff589c79986f5966c136669c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9bd483436aeaa4a4977f9dbb0f15c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947da2bdb02f6805443ab28cf184d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d415b3942ae05563bec03ce8579630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c92bd573b93a1f97f64aea192a373715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6847c59f3a47f7ff0049d1c5566d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921e95bb4877389e63bcc53a9cfba5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab6170d97421937468409f3efad82d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d390cfd011ee99697ddb36d7b78f6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ef111f7fda03213b6939cedf6fd1e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb68565ddbd81a62357d93452c00790721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bfb4d6c56112addbde8d3c9797e1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd768dbada493703ada51e18391e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0cf53299836bf071e57e820eca5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73ca64fe3806e3a0c5c7de7331e79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817727280f9f8a6fadcd52d214322e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c2b660dff77a6e6a81471e53e16d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc3cb5836487c7ad2e61628ce5298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20660586a101b0a9febd72ae21fa55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad5c19a527827265f480a8f5537f2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b4076a472d536a4e8432db3532f9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc4f29e732e3b021b1a633a730eff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b5b7a8608d652d035588f0b3dd8fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9896eaa7df36f62205b0bb4158a36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3fc3f65c4c7f9ebcedf38a800b62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2744bd1a643c44ec3dde840b366a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937f2ec37d4b6ad3139c6d82fe4eea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cbd049a1838589788a7a36c68d54d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742219ef7f2878a5a502b0db7ef2630739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09129c31a0dd59818ca17e9574b85f91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960343873b8cf146828c767d7fd253a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31926975ead8c2dfbd0e53b38e4a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bac02bc9c2c75b5ad5d63db7bcf6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e423c8b09b50fdac4a4042f8eddf08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc513da16b0adcc6c14126c1f44a30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c8b5d90ea1e82085f1e269cfdf634746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da8c0aa3dcc38643a631cbd3ea6142747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8642904158e3f19a72d25ddf0f5c492748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6145b3366a3e7a0ad9322768a99b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829b1d525633b3eb7ddf0e5c78986f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9113f9ee06c7b488b91ce7752babe7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156641aed156c27f3286fb877122bc60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3e086a2862b5042dc45e1ee76917753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32aaa00ec664202d168be3a0f7297754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a8d7d5f17b000dd3c376811d20f4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76411bcf56b56dd9889a68e7c235e17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173ff9cbf97e3a79929a2208e6f4dea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71e6cec2ff1db12d1512190cd2cca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3647360e1240acad736236c52a7183759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63bd2f8280532fd53ddf9565de28e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b472e4aaa9bc9b087a8651362f2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9fbe8c022ea9c02474851e09076283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7e0266ffa8fe6665a03ee714cb9f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8248e68e60208ddf0f40bbe82086d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda48de58784e609dff1a8e82da93a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e423870a8e322ad87839153ce9fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00115188e5936743f5097bdc70166f368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd18c41beec1b20e16214bc4dbe2c849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d0242d665b464bbdd3ab1c76ea3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f53506c1b020c6dbeea9635e38584e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c65ce43e98713cd6844a86b582e1d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d2f348db74bbc57317cfb4815b49e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e75e12198d8ef549b1ad988789b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b71cbd607edf18974b41127400c0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793a911f4fd68f0a2c4d4b8d76d3a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220e7adaa34da5d054830d47a5472717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a68aae7c21f72050b60feaa7186a3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32529ae6ae20d5c1c4325646d3a912c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286b5c332081d60f496ad949df834220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48febf87712c00cee4427cd22e67fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f39ba13278c82def7f053468b49f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4e03196909b19ba8a602b73ff8a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ef86a7f5f1d6de449dcc878fa8ad624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470124891aa76a8ac382eadc6cf220825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511555b5c888154b979eee63e3c53626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151500bf1a8d9c6c778a950f1f8096927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53b21f7245e05556bb6df3f464ad6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658ed2df3afc8f94f8a48220967df9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd9a6378eb93dd8090113d87865d5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db1f50fda68b06c7f2918e4469a5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb39ed26b518622a85d6859e75fee332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5a33ffe5e844e3fa05324ff8a47233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511700fcd14ba5b137b67edd1964ac7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad71fa1c3b06b5b1cd8d4f9b5ec2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a431f3f33cedd53aff0bf6e685f4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80fed41461fcd1f53bb7034f2cbac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c87cab6614b7a56bd0d930a7b37738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9ed0867759678d36ae64468f6e2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b27942a5a9a5ab0949ee7209f5c18c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef9c1df2c915e534b4efb9b325f5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050a409af4efbb65ad965b2a99b8e3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446f221d822fd53800a44534fce6a7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf60869b5268d485e3e39a4114d0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a122eb3b5a127c01642aed54443b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439b1d784e76b59b413006b5681f35d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ede1b3f3a0f5957fd7ea620c0a26b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0ac622b6d1acd4afda9d9a52ce83f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10c46e835ad5f90476b9cc149d71649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592dada260662b7b2ab6273c54b3ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a9e78e0917d7045c980d324fa3f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d84d1b8240dbc0de09ccee96437452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97169b69fb05449a7b1c1d7bdb2b1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c78dc73f7ff2fd96c0413ecddec0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c14ac5e123f9dc879cea07a5a5aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cbe5ee8bd82819522db0e744f1e6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed6ab5ce0e0b4d86e1063ce958fef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86790ad1bc955f577f68e453c2930a1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939cca7562b1e28ab0389b6032ebc6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564576bd1b2c9fb9c70d77406f36265360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a244f4289df8dcd627c734cf8a236f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a758765d6428a5270820b82623b4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682262286fb93479619b557df71dba1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacefc25299d5d262aa2bb3c6d9149964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094604c40cb812d94379b4eb34d5601265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ff39627ce0993556c6b8be63481b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013df330ded3af3acbdfde18fccba8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da01e5825989b1b67fe5ee4de9961968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f1759ee11946e6b2389afe508dfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eadac881f9183d9efe1c70f7fcb1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa3b2a412391d013a437de11f3fff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dcf0c954f94d5e885fdfaa72bd79872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3054053e29e00e10a1ba7167a8666ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a047636cdf52f34f1f6d6b95389a5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc2fcda3f66c4bc8e228dffa8ed77275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c0211d7fc9bf5ada9bf0e438eab3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6bce48dd3b9a48769c429ae51ee8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6167cdd7397d600c967ca9e8426e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3f3b0cf566f717c0bc31f404e6f7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63fadb306f2115349a2d24ce0b08880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf6ca8299808aeb2a9bd4fc2ce3f7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568062ccc861ec0857f61de52c5a32f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c473b42482b65c73f973ddbc525ee083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe7f90e5baa73ce13b224d08f7ad084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40b2dc759e9a0477046eed6edd447a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c62b7af63ef404ed7ffb5f246e8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270742e2750c986edd9c5d78e753f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5a0ba6f83d141853c896a994b59e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736122550aa8f469e6ab02bba7704289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ec40903a95a4e735472430aa886ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc6b44c5d2d7c53f7e97cdcf64442b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f11eb0653ac581888a5765d789e6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e2168e541205560d35b3873f56a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d984694e2ce3aae843e63c055192894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250b6cdb5c89e82f7db4a4c8a3134195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d82413ca1a0bb0a36991796eeffe796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d7b983dc5c1f1504bc332b3d5b25697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4251f4e2d76d4b147ae4f5fbb5d57d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60e2b53cb35a78d56ee7ba89649b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85dfd40785f62128fa6b9f68d8431e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d2fef6c5d810d51721387d2e45f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047958b08ae08c8dd028c433b9b2c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f68e005a475ccbf8c298be92d953103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507236d5e49fb69dcf86447b5543f10a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c75a75651d47da4cb2f7f7d664fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733cf1bfb11855f7e4ffc90b128a06c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a966f060702700f8798f815bbe36fd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca05ee49845103a2adb9fc6a85598108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669026e6b54e54f73b781285f1cd0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd065406b92e21f1cba3dff1dd8d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d356e08fd94b81084907c0158f18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388336f45b1a2c43f58691ec82f2f06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a653c493c8a77892a23bfa9d7a08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46da726acdf56eeba578bab72b68b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa542ec4aca5d0e6e5f125008b124a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dca134624dfce4ded05874a1da2e77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314440b6481f825cf01ee67752499bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201fbf1f6bc30fc0ec97cc9dd017311118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac029826648fa02c3445072ef4ad0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c42fac2aa4f29eab103cb2ed67e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb36fe7f00f04ca60c4414136bda4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348a89d7d1e63ae8850720d4bbd5e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b417a19a8b64d589dfd50028e90758b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111e37912caf5475a6e6b4e461be64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45002d20a435a76395cee718e1c91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900bc316bca31cc51dee2582af0df3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de5d31f715fe8bf546477a487a7d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c51fead570f5e99407da05a8271e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bd37c6424030a4b47cce35d40a44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582626aadadfe7366542f58d6fc211c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730c5a681ed4e24f173894f012e409131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93d2837fd73ae5dcd9860e2d2a9118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74a6a6906a317def26423495cf5e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d025b1835a3bfd7090195f272d6ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d96c3cc32f4cd6a135577378bfb818135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d533efc6f772d7d17de21d367ff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd9b766d45941e4105e7729dce183137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa7951146a461f4267f3a0aecb0c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b53a1f5b642c9d00c31b7839d3544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306f2b587eb796e247a5caa55775e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac583566b9297876206e599e73ff0b8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892d40c46dd4cb9de1a0787b71249f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fcf89b8bb432097899166233107c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885615ee0536f7cfb819a6f97065525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd017c7c649f84889870d81cb71a11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b054ac26b107a09caad88bab1388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb179b643f8e1665740a83bf2660bf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a262755f5adde82ac9a57261e57fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53c0d967edd5492e1c36c85174c8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1329b38381f0614c0a0cdfa9f7c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e45ee9c3c3732bea69f1d207d4a3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf32e48d25cce90c7e717dd9d295b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73d8dca45b8748c895c0068ae651b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbce4309810c2a959cdcb6ba9e05bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d39252b2d18bb0589b60113da879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007322632dc80beba585bdb38970e876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a6b39f4ad948fcc84932df3489ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec37cf80e19536c1e64dac16fba2be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a12144795a6f705283ebd3ad05230a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfd8fec17ea24348e41650c7923e81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48c85a6008dc931b336a3512285de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc79e5b55a7c61bd0ff39f943e548c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5e9673d733e69ae213ca3ec454a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c54e21baa00a60b7d530ce220fd4f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b76accf6a58c53374c800ea82d3426165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc0f26f3ffc626d91ffa03d927231a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f10c9bd69303342b5dc5db95e0bc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f049983dcf3de19518d33ba28e0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8c2a222797938610ebcfe94067b92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83272f762ef28b43c152d7e680be51d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1e5fe85184387e4cae10c3b41ed4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a72914b625a0ad3dc108533f643b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54874c5a7450a35d112664668890a62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791520f600b5bc8ce5a9dce671cef2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562023a6b89e188f9c7e690471d043f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75bc1ea513bc0517afe2aae4b6140c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4da907725b1586c70b998d4e6bb10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56326e73724b573ac193062b09f06b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ca3169740bedac170d3a772138f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f510f6291edd614e8d301653d4d15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461f6cc610e758f119cd2e1559b31e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ee0fcb8cc5e44bec8cc922af30ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793960ada5452320c6597fd960a9c80b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2699e3e96465939f0e4752f242179184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91304ac7d18443eec5b23fd1cba75638185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe0058b80af7a671cbfd6ab2a4572186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45c2443ffbf366adfb445ca508b1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7c07bcdad996370763cc699bb7c39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ba8a9d8a089d6936a9e21398387f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f48525ac9b902fc6976eda2fbbacc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0574cef87a98660c8d87bff41dc8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a927bb0e2c26be88de739c4b5deeaf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a699f41a84e4373c9ecf4c47923df30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc604df679e5526ed478753139b46bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f1fab060efb3f33e8301a0a7e9f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081414013d9a9f4c423cad302d9ce14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa2b746c989f85f30c941bd05f73b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c8ee523e022c314ab90ac9b04905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d430f04cba4a2b200de1eb93adc72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be756996d9fb974014f85a554e4ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e7b8d7fac925dd69799400e935545201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dea6c39fd18e409141df4955e0de0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e91f95b3ef837a254a7ee034704ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82c4812506e501e4425d5e9e54650204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7992100a82c16f4546c832f2cd5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172e95af2f86874a48ff942e6972d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc5ac34772d646775044d3f439755207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbde3e36dbb243e2033e87f7c4922c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d1b09bcdaab79c606691343f99e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c63204db58abe0c25a3d401a4df8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e64b147cc0c5c335e90cb4002d6d02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76596de07d69ac48a468ed6192eaa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf4badab226af05ee18859801e47d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb027b40cf48f93db8358e75f019546c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57b8b2076f3ea285dddc733343142215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862fabf04b56d284a8a8cd54847c52d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19897b11b5e647ecc7b30923e7846899217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a6388ff417ffdb2565c470eea9c95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf334c6e24d2b3d59f71574010ad627219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac634d84fb94cbf9f60ec2f25ab66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556853589bf95053806ad231c4097636221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3919d693b95dca0fc4e7d3d3adcc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aea97b192eab28563ea9ad8db2586d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1dfaad09ff73bd716e0c26cbb0ff3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce7a4029b86b69abc164bd8e52a10b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c5357f69b3ceb1603cca04b7ef47a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0299401dafe1d2f911d28393453a7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157a49e63087510e994d96eef6e6ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709c78e2e3b8558f0332af4ed89eb47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ada1c5a90ba042b4979d0549477fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31d63d52fa960343d8372f74c72d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3be0c369c004db24010f5c02c7349232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667cb9893b9fa24dcbcefe0cf751917233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1fdfdce30a7e7d52a3ca67a6a28a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5d9ada2c74f56793f2fb6ccc0de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d08afa460144f12a9701e8c57405236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7ef95c92982945967276d052263ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96423fe8bf7c8ce9c3fbd870dc1e06d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021cba91ff71aa3075235117c0894d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c585831d090c4802016c37f92cf7c01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eecc48500c2d742bf3ead0885651d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d071cc61728f4faa5a0e591055ff7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1187c3627a222eebb9a6b5f5908c2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c876979e5e7a5db13c6b420482e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea07ecdfe7843d5c41c402c001942c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116fe37968ab7b9f25551607198f21f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb24a4459b81b28fe83b5c2192f80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b950097dda59b748f721afda78533d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc96b3f5df699a2d25481d2cf7864e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059aae7ddf94d04d5540a2e136a15a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707cd9583ef238441413c5eab3d81b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c2c5b166666fb3615392a13212ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0254ecae143267a711b7b6682b1ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee0a54aee7e559ed5d47dbeb90875254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa34b771bde23c002131ada752ae3ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea0dba0dc8d600aedc793236842eca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48942c5a2c2be25291115caddb64312257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93c6f6cb25239155a5db48ff38e95a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164250d14c82b665531449a3921763a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03de5ebee81114ffd3a3bd9e3a7abb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943218cdf0f43e3412e9605eb769942261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69d931c7cc9c6855b3b39194a866cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa66322b0e3eebf59939cab60ecdd4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c2180ddd89adce88722af8d4e2095264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d03c6f6d3d279173ed5263264f8f33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f9d0f89935aa3d16085b14a319010266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292a7957f4efcf352d8e193c373607267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62073a4d9bb2f89db6f50c757b1a8e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd46b0676c09870c40a9fcc86887971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f7bafc8afb37a6919e99fd10a1991270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa09ab46bd0b15dfbbb093abb3edb9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b271ea9d90671b5ee5ef096c9ae70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbbbaa7ed35e6cfa332b5f799afc9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b924e5f4452ddec6609417a0ae5e19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006edc97bfe78a398f495bf40e25c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2114c4be1059f3a4ce8da1a7bd32ec5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f8e46d36427fa7fdacdbfa2f0df2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb692d17ec8a780127fefbe433f73e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eb5e6d23c73bd776fb6f38d0f4932279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d67ac125ad523313729a47c820805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa43bdc86733bbfd3fc38f66d1a4af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc19e9a17f9739a1c739dc74c9a9fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d064eece83a2d6404f6c84bf08ff1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9864b9a058a7fb3d1bf8dacef278d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449594af43846620b7a224ab527820f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848a273b0cc96c864968693721430f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c482f5c97df26f71997e80146db5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9762487b9b321fcbed9fbfc40c60536288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6b8f0960abdb80428038ebaa4abf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b97ae80f170df44420ff1f1b68a8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b40ed35f46efac60ae3aa869bf566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daeaebe312b746d08f244bc6c9c024292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046794e5ac7128f426a62c64001cd75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35d6a400518755cbf3785dde21082294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc787557215701004f6eb9dddfcc8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33bf55c5664d3187c7b1d7158de6f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aacdd4bd888e2f643d57c5a0ae0b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96d74e36e1a5c8dc2ab8eeeaf4795298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f4af89f318fbf4e638bf860d737e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adec0ab109f640fa27c098d7fbaf3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dad4013682f352b02cadbd543b082301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf541267010a2076fafada946192ceae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c2f93bba9fb4ba6c7f567dc954496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec699ecf5de185429d46d7b2660d2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ab580f62ba9e65bfc1a86bd11fbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f022e16108d4e872d22610a75685dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61023df469f4c1524e63bef11e4815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72319558f6929d31ad95ab6c44913f3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340d457b0d28e9367d7d4fde8e7693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b045ea168e4ddc82edef8f250e76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae9d3625d5a7c76af2dae3396fa33b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929b493bda4f5ee21bf88acd580ccb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a12d478dc3533979880e3975b7450313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ca49873c8b856aa120e88dd4becd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00a96a0683be21b6bb13f856601c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aaaae1bc24eb2c53b8a1f92a93795316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903329f3cdfbca11687e22aeebf46d22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550e38dd25f364bb83e571223f3620318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c004b7061711e8be156e2358c57be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9c7d5d7e471f2783f40fde163d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616023d62780273122b33bcf4a4b93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeef71991f78c1c8435c8f17825636322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b43e6db5fcf1b6d920abf9ade933af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3bdfca037b47518fad054b86650d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc0c0ac999880da7b68b7a69402fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00321e8ab7ceb753b92d9dd72728dc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a98b67b8cfc74ad9387c5c6aeeb00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237a510c24e2898cecea299b8c0f12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f368f7193ceb3b68933834e0ee699329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb4ca7522e1ab180c7b606c185f18f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178aef6be55f710069fed4e173541db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4ded0248e46c2d45b998d147c713e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25522ccc59bb53db408c7177126fad58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f75939fd3e4c9254a1ba0f54822f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c3a44caf3511dafa4f4c698d8478a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434d95eb40c45e7d36dc5d16ea707b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0282e0d827d0a79daa6e7f7beaa9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee223c5dc108ce7ee0178f0155bfe7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee8e657e32df04e6bf36c387439499339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195e4a57bee9b1757e43700f7be3993340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231fd60943b00559edc6d8aae1df2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b907d33b3d57fd33045d97e5b23bf92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c66fa8799e31050b5e769ca027f51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c5ee509c9aea61cffa38d9f73f8b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a595df3dcd57d2bb5607aa0e2bf68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328942810118b7604a481c0b3ca3bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0107ef62fc3aa5935b8c1e4ee2188a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1a9e12335e763af9cf3e1cde6723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15f883c37726c68a0efdce2ab2a01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996120ceec964ec6de7051c241fb6cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002b315033f58aae6147e8a6c0d74ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60aeb3ec2232f1081621c1c00fe5cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5a7beca11446bf7e17cfbb885a76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ebfef61b6dc15dcbcf68b11f791cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33464e91e7a0dc7f2db6d0cd7d691a10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbf921f94fee67aa36d920507d3770356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651cd941808805901445e952b5faeb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3754ca00c5c57362facce6e37aba03a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c2f49c17fb9de824db800dfb8b3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e92e6ff12e2dff5a53047388da9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723a744f84825a55e9c7b31be1eb2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e8f1671ef5b4f7b37f0ce68352a9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec65367025701f0762311ea0b89a6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e381bd00e09f89ba5c07f6c720ed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10980c73a64d6f72bd7090056e9bcf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed452faef4a57dc0013d35984d19e67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a954eba15d07bbeec8d8df2213acccf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ebe57c2722df540a7793fc142e75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aacb04768f40e8df1eb038feeceb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65c7132aa5aa3b62539c9a09f02108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ec3ec1dfb7644bad69cb2f24628bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f90c6ae588592b6667d7129fb619372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219901cc2039e87b556f243d6b58d3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d750446a1ca44e9142f4033b74a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9679d72805300226b4b0eff527cb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813677c85514d921739b2a4fbe9ceb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088646ae139a949bc91a22aea383a23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a5d6363fe74a3b87ca2e56b3a894378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e3771dbd0f03629fc2598700bbcf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f59bb631e2d7dd4df069b5b5cfc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dbcf9c8bf90406938334be0cb71f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de623d528e807d23ba3d71f0cc3e938382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baedf3901a0db31d2f83cc7b6ae5904383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af54d5916ff4290ada7d969bd6f6f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55bf0f3f625dbc844dfcf9381bf6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1407f4cca8315dc525cf9cdf548ca2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f28a98979da28ca0f298c557ce3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776540762a54db630287d7fdd3a5ece5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef31323335bb9e297799b611270fd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38d6ab08859c936116f6d666bb7bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a1d620397d30ddb984bfa6ba8d635391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b5acaf1293a793bdce2ce8eed8ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b451dd562f70278ac88e90d78d69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d0eb5d7da8d94d6417bc7079c3f46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45641b93357354788c8fd5573d7a40e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301969d640e0c0bf6c3ff7f95513dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d7b307768406a5608c423feecd5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca1e618510b1ba655b9ec066ed3f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bf547f7488eb257e7a0c7907ce58d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3ee1b1619d658bbf8452ac8d7bc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3901b0106a9757de08fc27c1d58f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da67112410ccbb28e473cc5b8fcc6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab812a09c622e7204de6913bb54ceb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fe2ffc9c40750be52f3c7661d0de1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f383932084a5093466fa661c6bbd83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9b2d6f5495672042c6fc3fcc5d8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d9ac19d3298efcfc1de4f4a3e47d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109107790f1691701b3c5a2114e6e498408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c9d7943a0046b0bb673a803c83f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee325d8ed2195fd4b26158fb94c7a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168903d8af2ece045c5d7abb9c341b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ded9cd9d4bdddba2b62185d009b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d445676459e8b36085856adac53bd34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02efed526d7873dafdc24c535c761414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc1299f6be0e2ad316e2c5c1cd4032415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c6a338b5b34db31df6c56ca673a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77619da32ec1f8f4686b88102b30d7e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b4a61ad07c646140737e135e8b41d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae9b8daa4c421a9844d5b7cf03bbfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b7420dede735a88a5914d9ffdb0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ed61969e06c5f79eed8adcef6ae8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b0d25abe27836f6e113fedce2ec16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df130d08df36517a853e3d62033555b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72b698d938e9bae5cb0ed229289cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd062798203f73e82c1665a25431d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fcc1f85f96f5d0bfa981397419dce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f606234c55088923925266ea3b2d12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7037ad40f9ce2d573edcfdb0ba4317428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daafee96e751a64311fe697847bfd35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f48bc675d4f264027b450846d298d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91653f7cfee33e6a940fb1a122fe928431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd05a46968b9e4520f76dd1a284ef1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2eed511ed93f968176f5f1ab3069b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde516d4bd621965dc6dc6d292dbfac6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f180bf794b9c27006630edd794a4b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820164120a222a05bbe48fb996885b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed82a9c778614901559a794aa77d49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef75de88da1edc1e75e9c2d6d6d674c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ad025c5255de8efee042c5701e4a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8d2b65317256007a1c59847ed0ac1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168b1b1ceb6f745cc97e61844c8777441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e799faa6842cc2f523ba3217b687ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee22c2798d9d95e8966c9ff28eccf63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a8a3b3ff886bf9cd003494ce35c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c12991c14fd377cb5290c3e791c6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cfa3efefc6b2973431d49b3dae885446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3c8a6f70c43f8ca0db4abf8cebc4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ab793695dc2e37112e5707dc35e43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4befec9ce3d2e40b40c2772f69903449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434d139206b3441d59dd3f785b2eab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb2a6b155498baf9f95879d8c6495451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7becae13a97bfa066617f8396483d9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d241e2d6e602b629bf46851a96ceab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb8f7d7efc39efeae13d309431c3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c21df1d1d0a62fbf5150a29097c240455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d29b205f530f64898a5dd30cdb108456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0405c7aff9dc7d75c540d324d0aa76e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f265f605796e9b8ff6eeb69cde601458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5fd264d61c022dc9ecd1f951c07f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5dc52ab6e08e4b777df9fe1118bcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e3f039f9b0aafbf17fe0e0e77b4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ddbfffd51b8589b5d594b8dc8ef1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b748abbe09fa2e218aa5253e408aca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e8fae5e2ac06d527c615d062c26f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58bd40db794311b79490d38080022465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adda3bdbf04657aca56fa0da3019bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a2bbc7ddf1b059bb11bb04a746331467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58358b5f0e8492ece1cfb9b54b11a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e362994557675b300b6974179d24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef701300b9239433593b0fc68a119470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8ed898ccf7dd7bc0a3addae4f094471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67cca9e15cddc45d68f30d683f6f00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496288c697da94dce625a5c80f00fd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bcae90eeb27b42a1c75bb934320cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01725852d6ea39df95d57616d13a0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dceb52e3becb5adf110920f8d61f27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946d019d0daf47f9872cf8f5db3201477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31e17db4e538aa548d9f9f3a8351be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4145798377d39522da06479113eb023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56ac3a555c0999c78f160108b4beeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555887ebbe7b9622aa99c9d6de35071481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac35b8418a16571020a48612abe8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689099ea1f2dbd443110a8a04551bf9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9757e276c501dfc4a133b50f7ba00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589f214c637137f9246e79b84e3266485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ed1e63329cf61eee039d0f65c46b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ded99fd4cf5ebe53a070e7390bbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c20638770482dff58c3621d14c8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ab98aaf16fbac739ab729d59c42b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e090f3eb6c36f7e1aa1bb6b47b5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204d04eb7bf9365e50e8424eca94953491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1402f1b692f5c26c95ca099d2235492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a831f3d387a337fdd04a9f61ce468493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f11dc1f6725e54b1b755bde9349b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39a312a862247b26aec1f844bf4232495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771cd82f42802ec7467aafdceb293e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4892e0575de888a08e3a5248de97f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffcaf87bacb9e7621819c99341e38d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8abb9d46316632bc98a8915ef8a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1cd232a623f9dfb3ef82b44d378b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55621e55781299cfb104351a9b1903a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739232b726fae653ea28795262d41d47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea85c8e662b0a8fbc1093f9040a12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2912cf60e907a5186e7b358f9d1fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f20f96eaea7d39a4d70cc39e258e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4c99827d608366711204a852ee4ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c0d6e67d63feb83645dbd2981862a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f051b7aa80bb6bec6cdafeb380933508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf817fb4c759806a01540c542a40d7b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a693cabca5c28e848cc2203418083a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace63ab527dd370febbf563268104eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936721b4ad85b20a991760f9c0001f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfb2c319bff77decc427965754ce09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318586b68eee81bb5489b205456a2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094a973b8e77de6faf3ec193a16ecf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b93a904cb8c065b7997a861f5b438516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8131ce4b3fe65f1ac71dbfdca22e49d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3603e174a71d00ccf3ca3736eec49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351470430461e7e18390a109032aea7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc4737a71fe241273e3ef34286c4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914d77083e71703d4c6b2704f30566521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac7bff8368e9b7d178a05cffc46bc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38c0e407fc8c57215fddf499e71c74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0664174195bf544aae9837542ba46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24843424dac5514ffdc73ad57bc8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174633be6fa75e09dd745b0b680c8e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1655c86c81e16792de2c94117077527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b9c047d75552b8f8bfc158bb0f57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e95116e16aab4eefe5f950f813722529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ec23490886ebff2bf3c1266c960d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6974895057b80a7b347a6d884cea6e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c0c73978d5bcb20e65706ace388b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb73438148d1354e45498acfda586c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a7cc1b628d7f7b2bb1776cbb6092c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b4506881ce1c20e3d378bbe37f6bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3c286b38c6bf59ccf17b6218c724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52039b570d9167981f765b01fa4c4a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcd71287ec7e00ab908f50fc3ed90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81faf44d08e248ef8207bd9cf82e54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581728fceb06007f85b0e14d07e9a89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2e3132ddf83f7804947a551d185fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef70bc70cfe96e9c3e0590e4f5cf7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e556d880d7e90875d26ebc7b5ab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185fcd494dbfa45fea8068281fab48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9506bd282bf17cacd99efab30f6f5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11cdd4e1e5855da72633851444f2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a0c1ccf1de46086a04cf361bbd096547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a0bee7458945bd8e221042b8f0e39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809dcc0a0e2d486fa677f94ac953c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056fec74823216a00cbe37a310ef591550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b600300ae6d59f7b2e3d2b4c0e15e07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686dbf6eeb5ffd32b2264056824e281552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fbee8620de0f56aef2a32120feba1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fac5e239bb95b6bd6724fcd278a8ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462047140541206f5fd1f6a3a3188686555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecdeacc02f16904af998c107f00895556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e7eeb76629e7aeec8113256682e3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f3102483449c7549cf5e42f06e6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8ba7f22ab8f17464722dd2f31481559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962be69b9187c1f7850d2f8ca5a294b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09f024cd8a2cc9a1c8ae4eed657df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba3b9c829bdfe2ad2f44d251389b35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf17f44729556f41bf74d6d7fd39e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f57392fbc6fd82690df35ae87e708564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84468b01214c4aa5438af3c136016a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b35b7b4789a3c45af9d4a157e9401566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38692c4dc480fb69809160f6b720fbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c31f1ab9be302b38747ab6ad2b46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523341ad05b81af5246eadd05a6dc324569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19785932d6648223c2e84f68b23c968570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7778318a6c41e4321f11eae32eb80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a663c66e88ca83602a7f7a0d3286b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50eae098bdc761b002fb5c31b1377573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a2b1feaef8811371a6320264f7f6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db12b6ee902156458655381e936dee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2a7ebe931c0d1bc5adc46667ba9e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20840f8bf8d3634290b0401347ef67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8cca66ac5359bd2584779739b2483578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f62440166f38a00fa902d97a23ddc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c6fcfbec644c1de21f5b76e3aaab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf4015dfcb6daca377ed407c0795e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626976bfeea3d4b66996aec820593f0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab160c5109a060c6f8e630dfa6807c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9212728a44c52bfa9a6d77063fea9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3bb05ec6b9eb56de2624d1b314024585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e31f7a57e887f70c73360a871d0fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224618df8ac9db018522b6012c6b3ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17444799d004f362b29986ee7665a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa79e382ef9a49eaab90ea8526e89a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8796ea720d274071126af4508510b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d2d95c5aff5923a7aee05c14f438591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b72476f588629587ec3f0be65f467592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ca37d7732f343ad526333a8f37a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535fc1b339aeb43c07d98e771ba0c65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766393a3c23ccdba15b7e5f8d336dd2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02014d5dbd0cac54b9574dc4e6ed21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85efbecd52475adca4f41db31d803597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382672a2f3d963c0a1086e031569b317598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11f284535dca31f9f6a8727bb38f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15057daa17950134f0fc628e67aed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3857b34f28366e14cfffbdbaf01ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace02c4a0701e430d2330bde34fc1bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d97f0a7ed4b80bdd7be607907e79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db8464f3315de6850c7a3150e9ba29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8137bd357b5a936c72051d788318605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feeb55ba87d6a3da72092349e3ffbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc4fa939c5ad1923aef152d7454a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f317d5c4f3416696a6ec672d7dd74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc233b4cf01bd4d5ef07f3e2a5ab9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120448559cd8c440f4ac916ae9a1fe0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35a57d1c582f95638c58ba9656834611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea262109cd50596c2e2fff99827cf0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf2dd9221eeb64acbc8d45f3d58446613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a346aa39644a1f190a83735172d52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca180917ad0176d301d76837abb63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3a37a9db6ed0b79ccf7dfd0d42bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c81199b2aeb2e93564af315a6e85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b22d5363f6daa1591d8772d371e96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856ad4319c9217300b7a0c27d11be9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cd041544e9d1227e1e5a62cd0356a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f082e8debc7a8eb5ea6dac7daafe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f5262d828d139579239d98103521f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc9ae2974725db7c7e4f6c36ec1013623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e111d7c7071412cc8565674d9766f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422dfd56555ac8bdf11951817eeef8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ba429eeadc43ba7160914adf5d49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20166731c8bf18cfaf9867ce2e9d4c21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07b4e77d1939056c53366def7f7857628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e259c7eacfe3183762de570297425629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c35e7c66c8095cc44c548d87cf40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0169a41abcbae96d90044b5a0d25f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc886cba6b7c24d3e7b31c1cc7b743632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e05798fdf4bf0299b2524158e163cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbaead0c392a20e304be2e1f256a35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f4c63b2516ed3f64ecf33d7a1363635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587d7806db826337cb537bfc3de7601636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0d2d2968e0255294cced7ca56ec8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05959930fca8e6c6058aa899ad456512638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d45e1768a284a4e68b4a48aaee12a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a1f257196e89e6c860fb3e0ec758b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed702f72f387cd292fb7664ed0189ee8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ca7d11cbf127d0cbc3cc608129289642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a7e64b393279f28bfb4b9a2c35ed3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3e45ddeb462f34c0ec016976b58d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292a53966ca448f85a0c228f02b7d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b0068494b4c390cea0f2fb0be73c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b30a81f830b4da4bd188182393c2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a071e6c2b6981ff70e3263d83c99c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fcfa91f5bc7cf5085308bf5197b72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da00bb166f599ba9c52fd53efe7299f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726ef150e15843d1d04ad803b975274651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e033d19528548fd6c16b582e7bd0a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40018a0da04e28c0b85c28063cf5859653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ed44a2e2bd1149794c966a38ee72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b5fb2ec5f376bc1e589cec5206777655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b276a0fe646beb427774c854e7ba86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19d5e56f49ca248ca952220d014822657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8e00197633e6112cb25568495c88f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fd79015bb4c91e0f4297a53b51626659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759dc212fc6970195069a66c60a96d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ab00f4395bc43add9394a8aed71b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0910fe2e76634f0b368940202c122662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511563bad7d50e6fa92c90760a8357663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c00f7e00140b6e67c181056520ea2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e44747d175060cc3de55f403e5664665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfcd50d60b81fd6b48d6d3bea1ea0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f35b2a7f2dc4b48003c8027ae4ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339b96ea1a896ee457d488507ddd8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9515e12c924824581bb555178ecf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e5e0b72b2ffd8a5eaa7d5aca16b74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819fe7bb9839fead9a4ce5d6f80a787671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b9fbf6fa53ac7dcce476265b1158672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed49adee19931f4c9ba5ba108dfc59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788ef2711f0b923849e208277ee39b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a336d791c7e0e6412677c6165dea7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f92c6bdd11ad8cf1d8dd6d3f35cab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57909984ee5ca52a8f42d5c1df953a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f09ef64316d7e5baeaf63df727f520678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11616adc1d96312d135a1297b8387f2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b6b4c7fdf2ba811d7d987ab40a12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70e08798dab5d8e6c7aee7218998e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e4afb6b0f5e515777f544a1656e29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944499288113051dd356e5e76b0900683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd361a45ecef56cb55bb6c4aaa88973c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4abab88de7c4575fc236ff6429bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaaea8e0e123ba1d5eb75300363d10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f0e25fbd29edad7eb602adbf0b91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2549e8ef58d86554ba1e1bce5c735688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1ebf6130079ac1e442fb67390500689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15d3fe38dd291feb5aa9a3881f979690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa197db6adf2031b9aac4e87af64949c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538fc05080170ef6a0f3c481b57e9bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e95dc4dd0d637a21682f2ae85e5d17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57a4671f961fc4ee7661bf70a49f8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b7b61c46199d828173d1d0a884b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61bd3b4ebe9d7393142598aa82efd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863afc80447fa239441f14997bb2fb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb771be3790fa4a08cabb7690add08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b6cca7e4bbaf8c18933642cc35057699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fbcfe23b3f6899cd2c7b461b077c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a329d2245363e2608aaddf6d760a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e91f18879f6a78e7e9faab6896fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbb43bf7fc277296a17c1675c89a75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f1feca78ecd70fe92aeab87975ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a839dd3188bda9752e483fee45e28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5525a858aa5ca52d571c6486b8d5661706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68943b9e239bfe670f217c91d6cc3cee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed2b3f97ba069a3625368d125c63dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bc19f1cec8f1a9b03cb6984873069709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a284dd52699b455326b8c84805b92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d355c78205d8f6356f21c68236fce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10013b1d82f32147808e890695e73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b90045b882716532b43bfc142fab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff7c63c78fbe2948597d1bfd0355db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e382d1326d094657dea76438d905ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1b88c7c8c904325e4d0059ed16761716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3dd0d73f34ab16c5effe3c3d16003717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb6c0203ea140ae812f2b0cb0510ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd440214466399e746913d80f68113d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e84e151564a4501f0470bfcaf85f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42635f295c0262c6ea4c475b18ee5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95e5c9ea3105363363e05abb252b2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7a1f2c94a72f584af3eb3ee028f2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965284d1aa883b85dc3e0e3f81f1c5eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93e87f440a2b4378c3e3dd566d25d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16778346f4f1b37f68270e90c63dad80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55aa6e89790bafd8f9265d5b8c77c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd65aed539afb54ef8055f0a251ac8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac199dfdfb1fe984eb50da1011ff3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3598bbd6b9b2b7f56413ac52920031730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c045620e7a20110298d46705034cf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219eb83a91998740a8e50144883451a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db4be07735260f5b0f52bb434c1a0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4548c6f8af7764665649d27213a4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ade07b8aa5bf47307b4988b78bee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d33b20e549fb17090554b2f72560a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec452f3e384153fc93fcf8af9f815c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617373f0210f8f42ed2a8b66d8caf39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f498ae9b98382b5103db40f62bff821739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82b5b5c2351b334ca9a8d602a104f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee6395df3d85998d7286c3b1d9065741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a13106e2fe34fa54016a7bbdbdd86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc4ee73714233dcca2dcabace21ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b7c4178967bfef8607ba66e8d075c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387cb341eff54b5bbf2467f37a5976745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f0aebfd47c17e0ae56189d934627e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e33d10e65eb503801260c048e30a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4f00c79268f12180f6e706af6f224748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b886da269e1a313c8425e41ae98e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1d59c85a52652fb928389a0fe63d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dadd5eb29be26184e71763ec732f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e183d17008dc6c37970fc05093ac3cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cef2fec3e41f476ef2e419609862f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d17580d16bfe2dc7d1411399e4710754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2fad11a10219ad66b5dcfff281f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e8c0e83f5fda7b8d0134ae42b974756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbf64251e808f0be5dbbbd67655bfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d5b4ec22428cce96b9b9ecffa6b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ad101f73911d3d37d491fe7b9537759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>