--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3f2d091d62d4a3a356984f08cf711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976281f17db8f109bf49c78e43d7b0122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e78dcaa8fb4353e4c7fadd7c89f7a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ebe9d66bd6e5a2f6231035531d0ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb48ff968a2dcc0dfc698a83a7b80335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03356068cab7e70f78523257805761ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902b3db63ea1206875fae7589ef42e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b27ca42d0ecafb3e7bfdce18d92a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92588118987a931eba234be2bfe2bb4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439528251bfce1ccedadb214cc66272d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd333ed1c11d74af22dc3963e039411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b86fbf0a20642ed2772a573fda787e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2de42d95f21f3d45f8438734bb6c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835af7d294f0a34e1410ee4eb19cc2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225da7b1e30d44dfbde274bf5e5ee39b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9acd806d0bf30ffdf300c7244f732516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c239607edf38ff4cf651f3a0758a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ce583e79f9cedb0105e97268cb7e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd1c3767d0998001867ccf312ad8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31231649c779aa6667d8400c087368b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ad5d7414ae393df954c111d4038221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe69fd174f49f78c83652ae4a4d0b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef6901fbf2b7d1f6f6760bb046dc2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e7f43f318fb7087f5398b93ea2f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2270f677e188652814e98e118b2cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3238350249b17fb4f11411af58de326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bd90ac9900b8eff9d8b5143fc97127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510c8fd50e7fbec41e599920575b4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfe2063dd947a61142c6e08e6bf30a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11953bf1ddb6a7b5f3f344aed4e1f3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2fc8d1de2ea2870506070a82ed04b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8708d1699d9e6cb5ee6f1e102936b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4626c1b85134d36cd2deac9a21aea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de96962dd6fc66781a35c1bdf21ba9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e2837586652cea03c40dce03f68ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a000d6777aa2c4e60228b8d9e4d48036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548122c76939a311a1504c01d2235b7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6c161d14eedc09c8aafe21000f1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3788b7d72f35428d9e613f00f706e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613abb894e0a56d0dc7b6442a21035c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2246f7b5f4926a27badc810c35f19841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5180dbe252e5481bbdc92da98bcc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c147bf5572ce4c4386f2cb8e6db0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892d2767d57a57784e36287452df9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f8b6a3288fa7e2a62efaef5c53fdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54a978c65550dcb638844037f83d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe63295490c4024ac8876ec84811947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fad94cdfba7bc0fad6cc0695c63aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53d6484fcf8f7c398e66eded254ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bfe769f5af7ad4f9bafb03af5327750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe787b949ea3cbaff894a76a3f604a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cee7c4286b7fbcb7ea640be3ff43752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec967f9919bc61e4447537ca4b15c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5d155736d2b936e990bc690ce19054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa07434227ac8bdda79b9a026b3cdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8e85a0a50e4cdc51b601f546e5de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7697c8880d45f9db122b4de112ee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ac08e69e7bb278d5acdb9560568b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d448969a24d20a94679e298b2b23859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d4563f8244dc3cffc0dea99c4b89b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99139e5aa18212699196f11b48d7f0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711403cfaa96679416513e1bb5c50f1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dc0bd92d0a186a24c227dd060b9b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c80f60eb3939ba10439c84f140ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d1f663b431c348612cab5baa4efb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198072239c2bf8dbc283be27b75dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab41b56a8101a55a9711d5f1e9f1f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00b453f676017d42ff181cdeb2cb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc445645d5a82f132106ebbc361e3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3797472b676b79feb3c01f045511070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774de8e0416fc6835d1a3b3049d696371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80719c234c850a727161782f54b1a90a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d005af05ad23ca36bdcbbbb09f7162d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465777ea102c705476bf1d45344215c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7569eb172d69f08e345bb6eb963abae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200938e4ff1ed142024769986c141b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f3cb3ee27310387c7145b928de7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe1dbacc8f4957648278afe1dabf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf703b58f411566bcd2fd6834cb10ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20cf0eeb3f74826d090348d208b6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b21f0cd9b531278cd4f1bff64e545b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c037bbf7acbd9b8d718a34c0e3ade5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c7caf99b774739be06b9f4b71709583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674254e3419210a5945203dbd742caf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda02c715af6025138434006d3b19b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741852314d4e970fab73e6008843c40386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063944a71fcf2833ebfe9e90761099587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177a71afedfd80761da4f6d21d1c1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bae428f754dbfc1076f9e4e8e1c1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c73fce5162ef209b8adfbd85722cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e07dd2a16dabb861b0dd6f59df36991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a758b8f6bce9af8ab4fae023921292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a4cb65418250a4b71c0309c2492393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d8e7fafb99ac875658d4dfae5d4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be653204c7e9fcdef4d6cfb19015a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396f08e30f3a4505d3420cca4375bbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b14a86956c8173885a2fa6fa7350f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014633dde481113c8727b432c537efe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493980bd2d84a5ea616a4742fe02c4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520776948c5d67982a2a908a0ccb8b01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c8767cdfd64a7afd21f8da6c583f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4125e09ce3a11666cd7ff0f4a063102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d0bc92b136e975b81cda9db77fb9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5a67df3edf7c40b56fcc7796a89e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace48daaedfba9fdc9123cbff59ff11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ebf6f97e091bc1e3bb51952cf44c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a71aaa1f2d95585cf1cd01a1a59ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de7aad556e2174b254d8c98897d47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b85568aeec9e8f4a7cd196577ec30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb31887122d2c0e691f9ef5fd935e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4721520405e672f5c94b3ecc611e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc11519179c48a7143098078d3780112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e001d0931e894b28e52cbfa4db55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa90da67f16c86311724288d66c9061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e6f2be6ba4cf015c0182fee77af4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3096b3658e6bca7fe49245d6abf0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8598c545909f08545fbceab12793a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51664687d675bd5880b9430cf88487118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b7c572e50c315af3b888fda95049119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88226811be71e8479698da4f915c83be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f7b1c622405168c6680cc9bc7940121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d56f083bf5706e3b2a83ed6e2401122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b152fb4d397b90ed04a78dd305cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf024707392362be619564fbcd627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d8b1ddbfb9e181c9a6887c6c1df33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008291f80e3b6d610dbf979baf4885126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98adf44c2a8558020204d5fbc22573127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3c88cb0f52c81ac5a61284ebad7a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a9f217d46699ccccb6b61d45c496129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b839a562251ff8cd0b4caeaef2c79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9fb867c716e8b665bc185220c59c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678852c7129cb15ce1f67732768d6293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ab23cd7ac22dc7a252074c9226edc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689e52b01ba31a5154083eaa77f9de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec533661f8f630f965784e608b84915135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d321b87d09cbd4a5adfafdc164ce8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3576517240b3a236c569e9c42f4b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a77ec9923263891d798f2912c803d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd48cb6ef74dda4910808fd3b7cd84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116dbab772b0ef9b326824485fdd41d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb356eea7d397e0054fa50f77deba343141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe275d582ec438685d694bb2ad35ec7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4d5cbea810797785cab3758dace7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd75db274365512bcfb5de656b00e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1473cd4757b9b809f01210eae0981145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa2b29afaaa18eb99142528044f5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6a102550a045b5a5da97586e3071147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2045e8d7969b1d91d03f6441386900148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26418c1be79efff9a622b9405834777e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496343012b0c276ed9e4a33be4d4645150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298efd15f5aeece9584dbb4c49ab18cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9021544c2c3e2b6ee351a688c379e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717bb487a006ec9aed780f67787ba71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f6dcc72a67bc881a04eff7409c7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7e9de59a1ce7f451e779b9f9d8e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e1c1175e54886df3eb22117051329156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479bfd6000a61999b3f0ea627ed92a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7a8f2928268ab17ce593445d32409158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a8c9f4eb1df0c1d8082b4097fc0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6920ed4fd9a622e230b23386c45668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1a9ad2490d0bc277e9ab9ab8c6e31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720830765cc44b6901dc187622d0e46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76137d254ed2039d23cca37b864786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2f8bc5059d7d92c09ede729e1cd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3d228ad092d2d28449a93e89f0c70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74556d1c88daee78f0d350d600f42ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c259aae29e9d56ee3624018cf57329167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259fc61a5d31e8d91d5d24470315f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ce71c17f0eefb8a34b8f5fe9bed7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5b9508b0766aedba7652bb06fc0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cde9242c7d9e9717a5f264f58940b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b97ad721cb9721f9b2adb449dde118172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855742aa47e1f27d028376d24c61aea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1d70f549ee83653ad9fa4ab86f29c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bfaa62aa38f3f42cfc3406409ac2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490e995105510721f1fd981b8b09dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4ad09aaa4c23dad7acd68426a313c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78af1a399dedfe566760525ec82316178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44cc7fd5e1f8b9710fda6d0c87f038179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc4fe81d21a861d44a248979d26eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b8512e742d3183ccdab5e704a008181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cba558d0ed0e72450c4a88db6bf80b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc3e40972332bf7e5ee0ed907b3ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0003ac1cea5c00747310c07562e55b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a31b51cf547a9051d7d7dd6019a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0658efb07dedcd0d0bef6a229babd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18b49e6c25b07a563e159832c9f965187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f4ff1849a1825db13c4389367be75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50138b698d8aec7789680f0cbb92fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e4a60f3f72d56b2065f8f06261fb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edad6908e86e0a38fed67d459cc2ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e485b65d6b157fb5f648d8e687dac9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd93e9d408058bb87a0f1cd5d8c327c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd6702071ad749206511b37bbe3b85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b563b44c85b664756c28b3f670b6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e4a328c0d63568191ecfc4cd9745c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7107c9f11dbf6c5fa9b8cde5a57357197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ffd8a40d95c619a3ce48c126ffbf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e545fb5fc9b0eddfea05e0c3e51aac3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b312cf2501cdcbcaef5a3f5b9a9436200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f9916dc9c37d9e83febdeba34a54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57965cb241c5049b4005a41fda2633d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1267361d9e4b6397d24c6247d25040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0457af63e8589d1882758668ae3370204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d188a566637d122e0a7e246fc586d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec064723bd3bbfa4ef6f70b31ea9e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb096cd54e87c840aab2e96ce9bc9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46096b24d4f0504832d8f2484ca763208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d118c4ef37eef8c70297078dcec76cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843bf2d3729aa5388e2313d6883d13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586683461482d695835fd6a84b09ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919a970705066f940125e1ece41cfea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd4e5fe54f920e028e873e7774514b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ddeaaf1a9b70e9d91deceb9a4e047214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed00813c8fd117a81444a7ef8b3fa79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e22fc659a76962bb865b05357e988216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0143c509c34c557ba0bee8235ae2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d7e3b6f173d4f84fb1f2cf6d698b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4822be9f65b0eb121e6731b61fb00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea9c89334a9625009f0ecdaa02aa89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73be17902a0e320cde07eab8732baf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34bb3597aaa6264db961dee28341a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ee97fa33b1d8c5f35c026fac9dcbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77fe204a6eb478a015759b8547cf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323b79b91aef382607dd47ad6b27df5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e972e8b966b9a3538740bd75c0629226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e14b9cf9300a5b2128070903a2650227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135127640b840f9321ea6043a1b3a1f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562678c281918cb5c6def8a638e0a3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa614f7fe6c32557290575a700bc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81a99516dddcf76503d889be5deff1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7b713cc86b4d2941d59aba531ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f824d499c89192e3234d6d09dca06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ed5c56c4d3dfa03d75200bb8578a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621388137ebb9142af4343000da68ba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf95c4cee3de242860d7888df832594236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee028dc8e7da2833fe061803a48374237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9a4bd5d6420171e9ab92a51930c1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a908f688690bd2bdd2c44bd633df38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6ecf55fd21c05148fe1c748762f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a53da031326c8fa4edef78ba8d213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327d332cf09c8c705a04b099b10319f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc275a307fc4f7ce4395d064d0af1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c1f8d3c9bde6d35f9ba40dcc7ba21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013388f1e5816df7c9a98d4d44038a44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef377d7c20d1bfe277f483f0aaeb39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a889f522a75beb52cafebdffc15bba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c7c2b7565ad4951405ae58b71b66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b49edef39894a6b0dc1fccf561853d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d9a58269b8ba82036bcc95c924175250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebb69d6a7c27712ac6066d662a1f08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5167e48c1789052acd71cd6260a1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e44b6e4ff1393279de521fc8b3f28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4007d70ba7ded54129cbfc4ab1b5d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e30bac2d116ca5b8e411bd7844f75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe6978d0981376c32aceb117d5ca1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250905df0432c92534b43e1a64304950257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb27a2c850a0e26561af82a72eeeba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b71e9da065f5564e7bc1b553ff95f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc0d71eea91f62ae595781827ab24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a4bb89868ee9cfa7bfa8f85a25cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ad7665d75cf3bdabe13bd473209f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1c1a66a8a20ddda839cdb33bb531f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef21d88580703b3d68d4c6e6fcfce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a753d99fd44a5ffed1943be8ae2526265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2237447a51573762c7f9eee9c44b81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c5f1dc0c8c35047b829966b758f1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545265db15b19fb6bac398440b09af05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939f2acf4cf012061270fba8d32836b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628fb2d52778d587126f7387f4e61f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d92d4dd7db252272eaa1da1c76686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d08c1515af73596e4d2c6960ff8df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fc155e8db2400ced85471ea87efc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd565adbf82fc777481e8f4ec4a28b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114344ae4f9078bf812bebb0cc70818275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e342e01ed57f99e7d024f12027e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022f2072587592899556205efde0217277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa952036dbee8ee87a7667f03b7e4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479894baf5b3f3211558ad54d336803279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a47974e21590e36331c055471eec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff3e33d15a43c9e2931d349805bd2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9d0affe5f98aebcba0ad900b5628282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd2338f38075bfae2afde5101c159d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5abd2b4d2c620cce68f2c268903df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197379123a88e00bf02961fd41365b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96853be0cc7f2a5191545881d7d2e0bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089256a942e7bb697ea1d05974e8fc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f527150ca1bb50e80c141187d6497288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec811f7d5ba02d1dfcb899ebd9b7903289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9c4966350064ff6b3aeab38354b7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552760d1182dbec44750e34d35d716b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f59f3adcd0f04e87c8c6c068572c4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec29074b55ab719341766fafb163e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf830f637b56ad7f8808b27cc771823294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265213795a83d7a4844d019b67ebd5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a9e09eabc25cfe7f0f84cfd0c236296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b1f26175ef192af500e5fc04e20bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d877cc8d5df706af650beaa99017df3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50001034224fc76a183367f9cfc18d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde494a2930a54e75a1c79cfce4bba38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f3bcb231ab737d7a388fe1b71e1a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe33ebc66ae9de60ca5eecdc4498d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63d4e210755e343aa418aff859095c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207fbec6318a0dd464401b78df1915304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b7c928caebfe60a231d74af17d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec163a177f561eccaad0296fb1068306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba434e93bfc1abce0e590441e5be34b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca69db52fac3df95b470ec1e53263e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc9c2db10103862fabf7a201b4a39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0a326755cb9b573f394671d15604b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edb29d5c59a0503cd06a0fec2bef5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0400eedb3a53d7a5db34273393166e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5255601ec09d87cb034fafb0c136b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88badfd85106aab9570cbe97c377309314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db0b34209ca23ebddfa6f7ba7fdea9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89ed8871faabfc9e962711f1a3445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205734ba7025600359d699e2c6731ef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc2ed64f0bc73427883991c91a2857318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a9b06ef832363011e2f6fb9527d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81873d84e8ceba30963c18cb379fda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0513e24451b8d06a570cca8d4be3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f1fc65b8a32914c6d5374e77bec23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17ac2f9b35c3c9720bf6d86230f37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef58a91ad28938e61c3a0592120d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ab6c0f7b3076b4d21007852ff7b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47ed1064caa57ed59e6661fc412e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd93b90d493c869b268b847dcf3cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1ae04a6ce38959763988f7cec65ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedefa5ab0601d168170805f0e6cd71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c914d92389db88777cb2c31fc3b4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea53458f53b8f24572d22aa283f49c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821c8235f35cf762b26299b94eb442332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f049f056268c5dd78a8bbe5c62cb12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5368bd5868b4857b5526028b8682aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f17fdd1f0960d23f6bb391f37f80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381fbe370ed22bca007523ac1dbe4d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b94559a5f3a769863c38001e4a62a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6365ebc83de594fed30dc6f413dca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e9be37ca9219920ee208f577c1f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33c9b090c5414e378b571fc1d70bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88db178bba9ce07697b9a02eee3d57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333d6ce45db03149e5efef7d15d3d07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e106bca49ace32adca827da39ec77d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221211080d8bf48b8bd82c804d9bb27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e241c9d087d1b3ae53554867122f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e4a9ba2036197c3c68826981ae327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212adcf957637019cceeaae41a8ca7f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13f95fa1a49aaa0c46ff7383f04e0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279bf1db554afadead219ec9dc36e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d17a22e2c4af0c4e17cf915cde25e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bccd41b9fe04e6394b721082544543351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3679e9a9aa8c8461f6a6a400e839352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a6216acfbf223707e4c48c17482d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dc4e16e36880042ffb1f76d1b189f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ddefc258682db3563a91a53ccb9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5360994542a355a9c36018f4db1d815356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd72099856a720443bfcf55f93cbda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ebdfb1da93e0b1382321c9ffa577358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8df01cdac1862b1132af78a0ed3077359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c3b5bf8aed8a99b1a2c9bba535831360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa7caeee5c5072a8bb8647dde56ad0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784274d73b6df65ad292f1163264db1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400cd04fc7539b0177012080933ffce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a241f2967ba13abba4f6bd8024e928364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa7415182454c31aaa7341f61d9305365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68d1f00365bbc9615dddab3402b8dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f303743b362586f2f5d6fbbe6a72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e12ea5b328f8d39ab4720f76ff0c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96c4ccd45db16f74278b4e37be2baf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24b3b2d2f03b0a6e68c0d0af7daa1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ba9a3d1333ff4550e235094ac2cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc017feb189fd75db27c5f68d1d6b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53447f343d169ac5b5efd30faacad7c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ab2494552437e9b80b228de75878d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699fea1fd9ff35a72cb7a59d33ba55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbb2bf4877840dbc9324c85e3a7ca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465495fc0e2696b6a41ddac29724d675377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc16b3e6bbd910b03e6687cbe42a0d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882227488cc4d6dc00005a09494f24c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643db100ce8896bf025eed70d1007d5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342f6532f968a666a7898fd207a2257381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b610f4dba5f52324c53c1eb19802382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757551689da3d7d837a562e6a68d8a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697542234c23fd69f407986c274ca7e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aca501d9c28c3fc56ede25438bda5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19dc453ddfd32c112347da26541476386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc4b0b71fc4d09e77deadf18d2aa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd92323c4952833f17aab578d06851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a93c8fc837cd903eb4cf06e36d7d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a67ad264ae33133da350883d3652390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91a6b50199c3b6531c38f03a10f69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa07fa896f76fdb34d9949ca90f60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0185aa2a446ffac3e143aa40d76e70e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d78e7c37e105ffd1487fb0ac6a08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eca247aa566d64822758d0ed00694395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bfd2aad0d6046ff731f2c3ddfaf30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec9c8476ecc8672dcec9d6066b22c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba74b7b37f2b4a30e4a126aa7d5c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c8934f880ed0c960c618d6b40a8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1c55681de78f3306fdbeaddc20f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc10ee8f2f98c89944298a216bbc703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5e69417d5f8b334a37af131540e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6fc715fdff3de0e15cad6bb9f5b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4353b340d1f20d30600d0e797dac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8ac60cf2ef109468e0ad990723051405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739ae5c2572b13341b7ab6eb772537406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe260cd90e2ca1864d7e6c6ee9650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486fa2aba8cb893f0e0b89d380fa55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548caaeaf6517e95da474ad8407df9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d141d4dc26afb18e7ed893fba95c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2802949ef6d8e2d423ed2ea2e00263411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c80c627042d7390a7d39e4680e8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2edd17f647c6ad60a4637fedcde9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b27468e7756c8dd72e0363606f92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad233bd20301a1601f249ad6fa49501c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df5dd8c544914e6e1d95318d2c027a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40a3ceb7eb523ce4550ef436e2087417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500baf4a3cbd0495beedd0662c1ae21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef029452583d50ac1216112015477d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0010713ba10af6d9ec28955c86188420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbeceef97741ed27a13708ec86dd03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba8c656a14742056809b823cbbebce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f4e32c3ed1a53ac9d5235d31b78cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce35d222d5eae612297fb36c478a9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3fa3b97dc337120d0c4068aaa61e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfdf369f6585ffca06dde02a9be2fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25677fdd2beee4dc70f31f6e90e1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b390a12566d7a8b2390dbc74c1e42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874eb7f1004af4242e44a989be32b45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869d977358c7688dd68d490f3f5399b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9b4dd69edb6b63c88ec24699b9abc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1f3e01d045c2fb21b45e62950c75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252f878e8c8a23a579937940b61347b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f6693e4fdcb64fd6ea1975ad86644434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481fa2a423351388a2e52557e9ca45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c42bff85db7a3b4711420105e77a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c81e8f31890feba5a1383d7aaaf2aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d865b37c7a348b19177e130d95c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716930d1dd138db9868ec6b12f537abe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094ae49cd74e92e7276b4035e4bde0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadbc9614f7836b16130b400e2e4a13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d15e15719f64ddf1ce5a221987374442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ad910798a2ba854dd895674617bb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7cbcfa50a02e4f3c0b683dc30cfba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50c23d7e74ba44a1d498b726bd8fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba1e4cdf376c1c32d38c9e0f1255e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2955d07f76e630e232a765e3a18e28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc8899545bf63226ce4470cec4e1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a22695e656e34fb84e2ee6bafa911449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3880551e23e74d0fd4588dd6eebe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb564d5088708865a7b743a892d3477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998df83b98e6917b4519de039da6eb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c184d7318956435726c203ab5dec5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bd066d1252998e4aca3e411ba0631454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e51ca38863d597c1e9720d3536215455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13315e462bb545c7c05346eaed32f84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a55bdd9497af4ed238ca83678121f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023ce6471a2ecd83e68ea09f3c78db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873feb6790a0071c04df460e0bfe270d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a5f1378d78a83e1a40355ea2d444460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8173108eb2399efd03e8bfdbb7e21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2021e189fff14a74d5b018eee71e6ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ddb528245dacff889bade8e7e2546463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d354027b885b7e621b10a9afda4726464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab84bd9753f0e27b9db323750c69075465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cce3a55360d18c4749b6ba0bb70c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58a013ccf0d62f344766fef03ee1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94175a696259b64e40009192d965b04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7715a33c10ddd9ecbcfc225366963469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db260e8be6e81d8460dc2ff0cd14f5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528305c2a91e72967470363d37561a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f15702feec801e70a4b7d1e8ee81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd26183e74809c4b9695f43d98d96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e25c0f7101b642ccce99da113855de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97188132d71b38a4792ec96ac4fb9c34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3442530b85a98b75c2e47b2504006e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1ed77fa2958165313e727cb158992477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c05612b56438ca64fca9760b8e75a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8deec55232cccceeaf8a656bdd01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9120666bc7b0f7472174233f8777480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10531a0270115d5f79017864e75a36b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b67cf2335c0ce6218cdb3a68855f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93528cbd08044a36e0f5c80bd3ae9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e11101134a90c9ac34663dc150d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cbd82a95b5a2a6b3dce89ace6c0d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b467a77c2a559ca1aae65c5341fa61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5290c16bde84b084f637b79bf8ef52e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38672f1f0633909bfdabd0766f789488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8b86dffe9c68fe1032370b9a401d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d2f7a32a56bf87c04fd97e15bb21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733b8c141cd4dd272147f0e2a3e014d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951cf640d3a4b2d2fb2ebd58ec95847492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef98fd68337be47886d4cf33d1de30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3632f76568d89b2825e89d9e7af0f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a040f311e0aa1345fd6a6c33dd7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407468b5bcede116306b911e9df454496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3a4c3b6912363d9fca577c542af1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e4307009ea7630ea519d395abdbe0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275b38598fd10872003b76c702f806499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b68f07ea6900522923156c8066dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de52e856aa4c7d6a952aee49a5526f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670afd1a713ef3090d0510b5b4487f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819a7f857a09dfcaca0a2fce177fe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074982673f9abc35a53d2df53509238504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec456d534eee58718b6070f891091b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21bdbf58b42bb67481d8b34a1725b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36be5fc5f0ecdf3c14f90c1387707507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3624d1cee2c76e13cf1167e782c98e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98625361b8f52635565d5e3331bf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3eaac7b90b0e6b6f9dc503b6aca0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df2cbd2ae5b3c37eea701d3c250427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9b2ad89c07b8c9d2f19c7eede363e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4cb650021d6ddc4e05d730e4aefa8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c44e7c0b4026098227d5ee3536036514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549073673cb45a2121ce3127f4f0a04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21f7d3b27fef9f6f0c13cb794cdb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74438fa00667bd8e7b0f420fb6872bec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43de20d3e220f79ed4bfacd4d3da294518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2290dd53e8ab8232f1867f138bb47c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a425d74da5ab9ebd22f00b6d425c53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fdf577b22b143075e905495da2288521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c478ca926c8a57032ab0de95241f98b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a906cc58f95597208f33ab614e54c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f35c68aa8a29fb9dd475acad5f059b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f37db03cd17ca384e5ae4122fc95d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1b96dd53a145ef75ad0e16398ba6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0bcfddceaebe3fbf5c343bcbc7f86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3145388b788aa4f57bd94d9d82c25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d393e28cf1cbcac2a6c3fd545bfe75d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a6003bf97e2c92cec27c86044038530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd0b4e413885077322a1c061fa8dc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534cae3e70ede5f44555afe7d79d61b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a4c0fbb86b662e4f47710dcaf2470533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b04abb4d6d4a9465ca7adc5f9fc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37078a3dabf5bced9b5a74575fe37c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68828de93d9e713d3437fa7649f1d4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe87267bb80dc590f107f1a2574a138537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acbd353f16878b097e000f9f7d2e66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73678944e07d989c3b02b04667539e65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48cf7c7c4178854daa7fbe24cce01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233de0d11b5409c86b8e8b86b22d7f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce49d3d799522aaa3963f5aa97275ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde70f73ea401852616495a0137991543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd9fc9c6ba45a1958d0e5b42f255d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70105efaf135dca3ba63431e6bfea59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac2e2681ebddb938177fab45e6995546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4103f6ca659c1da45dfeef8f4a98d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e5437acc3a37e481fe7986b065f49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245786da8c6510e852ef102b1c55c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9019ced56890f0ea0356197a8cdca3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bad6923f03082641264fb2c523543551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5cfe1711ea354a149e6f4778f212f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f055e6f9fc1d87b2087fc3fd056fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d63ac7bdd7965133e8f7e64ea11ec8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580a0c701ad46861169cfea5918a24f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545da23ace1b75211b37c0e73245a98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f69658a9d973075f202484963c3d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0df6600860c2138592824e15d600a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46951221d2e132d6cb33bcca20f64b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ac2e63483690439aa71f95708c4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc6bacf422f0a826c33b3f23f6fe6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d80c68d15f3f8a623848cd153809d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11fa505f6d227b08d4e3aa462ce4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e36ac7ee6d9463c80fb360dd4e914564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9c12594cf9a1bdda9d06fca88293565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87254997b6943cd52e615182172b5751566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4b232a11972f9a11f7fabffd8576567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528364afd1712c204ed4406b64cf65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2acfc885408380c1e6f51a5266da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccb9e7c46dcc15880108fd317704ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c3ed038f6c53f896ff0eeca78e4c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd20a23eadc7f149ccdea63bc0e1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a4f9f6882f7ac0d3b11fc32043bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0ae178c4041b30848afcd93dc707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616766aee6d9a3aa42af4b9c30e4f98f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a20ed674028f80cbe50d041c90c9cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547bca50a348ef2151edda022570fe7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b689e921f8a82885e8356a0f6e683f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4158c75c63ac79408f6db1c25c4d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8c2164521f4e75ee00547b5bbceb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8f4cb61f7d1b1f4f9b0cf5e8238ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb4e4e63abe8d88c7e11ea00077bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7864a63f4140df20562f7d7630cb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e1a1e56a51ef40dba93886e29f53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343f41b86d50858ce33ba3cf9877260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a51b06e13ddebfe914004efca98ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e188e21d9164763af58e2eaa1503d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce820cb59af48f864bb290cc2eba07d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2595d0eb26cd6894727ef0310ec4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8928493fed7895a619f2bd73947ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c85cfb8d58392a59034485c6899d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99600cddc40e612177fe6ee2c340dcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415a9c24d5e26450920aa73f653834593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168e21cf521cba7bfb7de86c8fe090594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6850dce8fd2b3fe7d98cdf655c53d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc4ba19e1bf6d23dcdab39bd70202596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283e9621dc0ae1415337da45ad4f2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39e7dd8c217c932fc40c8e8247f2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91b35d511c1c2cb7bdbd255ed90be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d667c1ecbabfc35e947ef8c3a09d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5fa703745334119644cd4c1961729601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb1d75de0be4c664c4d74dcc256a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c34d1a6a8c2616d972127be641625603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776239163c2c4b126df3ec6a85a9483604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb528ba7b07b7eaded66fd3c92814605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11d6a0171bc5e2ab6cbb38c355636606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b93e660104f7aedd46bfe81da7a7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d34a6f08eb7729819952e97ba90983608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0096d2927da154469882f1432f6574609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e10446a15995769dd6c9f9ca177118610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12a04d1ee0ce388ee068a8b329259611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c70694ac3a5a59ebda3e975233ea2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407050b4439bcdd901cb0e97170e03c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd89a639f0699e7517aa3f6e8183de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e0bc3c4defe7891d2c07dcfb54062615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac35e229472157d3b2a3aa3f511ae8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4446da42c303c29d63d788cdb735bd5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3034b01ef851e32f8ec53651c85ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972c2e08a62771bfe0bb1f8cf265f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf50c6ea2b82d4ba18171e41d37b9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55732bf8332a911803056ffb5db5a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa58c6ac83cbf88fe350fc8ff3e91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f447fa1b8793f0cb00cacfea4d4de5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48811a083c808d586d4a151da1fc7fdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6394305cc653386d50dbd0b751d77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d7e4acddacc95ce69c26f2dcfb314626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5eeefde8df2869d1488957f35c3cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670eab7a315443c7115ad4c77277975628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f6486d315538a43b0d5dedad1b870629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c95b7330ff66c7f3ad81b7ecbe4b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5b98c91e7e990f7e3abd81571f2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63a0a81ec563c062acfd5f720bbf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cfbd4569b9664501dc96857489b3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86751285220b34c46c98f121f8880ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ddf1cbcf522eb1b39017105a0a88d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f863d7bb5fa1664ec09bce9ade3bbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01dccbed5c17e9b9b1ccec1bb6b8f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf51cd217cf4575ec60c0f39f8f5ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2f250f48b95870cedc6835d14af0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ed0f5882df3deb35485fa79054b4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44dae8a710b3d56c6c947a6ac9009e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4319aa53a3f3feed30003eef08115642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc3818206cfbd30d8021b98936c7b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b741c0905623c8a87ab3e2a85ce6f77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202f55503a2ea197fc857643449b5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86807b27c21baf37a0047d5575159646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b197e8dc7f22ad3c838df219068d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd89fca4358bdde1d1ce5877f04d12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2e8362134b40019b6c13d841829f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b318b885f45755ebe77c4eba08c3668650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a84ead704adf62aa0e437ec3de9382651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f59ef0b74ddf2c36870a277cabcb07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f9e066552538684539bd9c5000ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fd756e8b5ccdeb23b26fee552dbdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b7eec2b1ee3bab73f2918fce42c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664a17a09dd6e72158374e11eec5ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d773e2945594f85f218c51e4b2689bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec4e50be07bf6ebdd17b3410381df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ff0cfb710c2da000749737698ccc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33668ebbf20bcf3529b8441967d6dfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdede91eb4b92a942f80c0bce7d80b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acaa19f90c765df7d6b9f0473361a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfb5203d00fae7421b9fa40e544fad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680eb020c5135a3d9605fc9f658952664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98494454c7479371713487a467f98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829864b08e2fd7cb86d0ef5b0d9648666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce1b6d7bc7bcacb8081ed3359b6eb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de5e64d7c4b9beb83b0ab64bcaa75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030863777ce4a6ff370f20c159a499cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60e66c78c174ab3791d730d238f3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3a845d87e76e623427d69c78f3d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5696a8e9f94992c2e45d484557c3e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8649e663326c88671769056ed8815673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817280c6bd2944f47e51344c007d764674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66fb3181ae6cd945dbae5390074c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317157d377412033069a3545d1b08a21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847355e5599376d6dcb389fcc0ede567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c36a9e8ebcefc18f0cdf8b3223dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e40fe74a056d8ceff3fd252a2245679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49de850053ca6e29c7ab0440c2007680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b1c34a9aeeb3140953445d007126681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f4b6af6fcece222e9a5ebdba4df2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b4168e570179bd14c6adfc7216cb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae33432bab4d43e847ff5314aa915a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec7c71e9b3dc0fccbb36a0f71427c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf19c4d935442e9d1b35da9b48fa7c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dfec95912fe7a167abea4d082b590687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e5921dec08e2784bcc20d522d4a6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9924975db40c986f94df92abe953b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf40925c1259d850489a9ebaf1720690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720836753f8df6a87a3a3df451652d6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5468daba08497e6c59eb4a62d13c111692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555cfb48e1de425e178f7c3fa83fb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10cf48101303de1f2e5ec6ea912cee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210b4cccabf6efd1d4dd70bdd476324695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e94de26f23adb787f47f816f7c74d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619eae62cc15539a14af4fecf15a43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee409fb81f4ed7cb69f2913f4fa8e2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b003f71d6d393bb18abf6dbb217e21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7d67e35085295e7a93f201d27733a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4278fa6f931164ee88c5234eae2bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2430e040d7990b5997f063f1cba1249702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9ccab48d5c8bb0dbaa7938f78d38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4252213de05eb998a6e24d5bf7f04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dec7bdf7d8fff04a8b6514cb46e4ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fef7fb35aa2d4f2ab2bb32aacd9fd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370de3886623dc8750f0c5d79e4571707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2ebd25bea5032112f1e2c4d4d42ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20fe99ef84ddb612fbcc104400f790709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba65ba47b6d9b1f82d6cce0567d14d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b633a43e2f9bc13d7d18f927b4c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e3b504d2d31214cdb51cb71586b55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de157c0b6f34cf101b1f0a4090ed6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13452c1dd8f8ed00cd78ec77ed478714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed1d7aa26da4ba46a6634a4362c005715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18c8628fb582236fd191837b6f1a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272e0a553b815e9bcd654d609d47b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc8709ae5192579f2b6de1ca64ee5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e0a0419ed6f44699e9c79730e911719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee7eb1b50735cac6e0335dd38a9607720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f1d21f8960f946b3244aa1304a5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7cd90796e06187a89592c72eb951e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f3cde126ada8384922752b1a2c6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a818a11787630b11d538e7c3d3aad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82e756580cb79d8c2e4c8d534fcf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ce4726246c0e16d12b9ec079d184726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da28537c7ecd8c181a54c3fa153de50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28772ecbbc65c5fbb707fdb8c33c790e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8d88738dae1ef8af8cb06f05ae28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebe9e3e52faa86aec6bf51d00611a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a44f1729f172ec4793b29c5d77bc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82aea94708f39315c7df89eaee4b08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed95c6bb7b45ea774bde2c2e290b87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c07c39883ffc4b53ccff58dc633a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00194db26c5d0848400564fdb743c694735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8cb40056ea4502151f83978d300bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200b2fda4090906035f2caec2e1fa66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb724a64cff7d80e216d27eeec9de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d69b66268549b6ab17cbf5e274c70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a907de42acbe09160df7cf722b7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff339f247f7b008710fe58c12252da6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28691b308029d507993616e719237a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394d10feef16210ede8835167bc53f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39863a752c2912fd5dac925115517315744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16295c11ee8a92b3cc48b5cb9b6e429745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5b2992529b741496c15e916b2e9a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63268f1cc595c2f4d1f4a41aff11ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b4474abadd7ec139f2fa6b6c88d0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6a660958cff8958dbb3ba7981e74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94aa84c8968ccad3a430c8c44fcd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9912341a4a7cf67546b610b16ae047751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd33bb34524a30c956911fe442a31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434347a0cecc844411c83d46ed6d894753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939d458a3bf44f822faf2ed8008df8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295011ae58f3dd78fea40e7463ae1011755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeca3b87779737b72c9276a081bc96b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7718a33769df190e2f4f50d83478052757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87897e2b3437bc765797a18db7da2387758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308519a8c7fddc0427ec3323a93d1c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d07713977da4ebabe4681c5c873c601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244e5b7e9b44a66ff3aa838e6a13ce32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4f27b7effd12b2a2d97f661091fb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231b6021fdad91e5988b8e3290dd304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995e084589366271c6b1403327556c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc1b3aa0e3b374d27f73ebc408d67e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c624a1cdc49f4f4d46c608cf958e587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1f065bcd2cc276b99ba0bcab928c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df26417f95c40dc3e2a156735666a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623d1be20c93460d1fa3b94524953010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed71906c271406f13cd0e8bd4034e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611891196f9cf2394dbc5984bc2ae6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2c302c72e529725de84a3be528f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24c7bf994d476961ef64711fda00b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b67f59c1391c09b5d6fd34f14019115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3a61711552ead89eb82dc7fb9c1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bec18b87151d1a22b2d9715e5f67b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faf114ac319ab94aa6e8de937263cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87632a779045743045ad56e7ad0031cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ccb06e6bc12039aa5cef7cefb59f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988240f3f1c9760b2216335bbafcb09221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a53d4482861796d42e5ad6cca09ecc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b953998f16bf65da72215314a3a63723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af63ce3b843679c785e17bf1a54e9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7111021eb74b2a989213b86eea72e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d30ce726bfce74a41a9ae52c756a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52312669e6a10fe91438ac8e0975aeb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126dd3fd5abd70bdebde09ce4b779a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29fa8c0a329500b0a24844aede6eb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195ba54300046cca2b36b509ec4d9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b874b59d3216eadc03294f92f724b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb20a682446a0d1e36df77ea1eed04232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800922c9428f7d5d967606252a868f7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058429f38e4ced2f8f404b9a82722134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbda8727824ca5f0016960e171f8b5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e23e9d75563c7eb234225662193e8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80429ab0da86c07e78cdb42ae38f6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242260fdf0f074a2af257dda02199d0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89852cb6b1bbbcf691258bdfd786bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0755e5020bd8e1c467588a7f8243b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f33b9ac84c087e9d9f1aa156d917041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6774de89bf9ca5c0ac5e6d0a4149242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644737c95e60b56f2cdf8fe746edb0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5207b0030da6bcbff5e438bd0fb58944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c082691dbbc25bfdc1127eda938b3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13504734ea0e7d632e4e997e58dc29d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923586a3e3968387404388083f8a3c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be757ca39ffcd941e687113bfb2e1dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f693f7e66911ce164ffdbd6ae68605249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721948aea5d4b40eac5c9ebe0b7e4bf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114bc14f9725cfd0063601aaadb2d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0810b6be38feb9046516fe2175597c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7346b83becadc45257fe15d41802353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afcc790f3d96ad0db5067ecda16bb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f7c8409af1eb3effd3eddde987ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3fc9b2760a9073b207423b350b41b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c58a1ea90418ab444e62bdaaff1de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e55315d72a046207d756e933110a1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9c3967cea617c103466441179d3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1225172b2c75705fd9a6c9f863559b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fa39522bf1ecb25b6e9cac5cd43d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5c6354c5c20a0237396370f72cd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d7baa153009b9f2664b953166c6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c10f0bc05717eee45e2c1d5c4abc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5631253d6b2302c9c51bffa6f1be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d80eece269f3f8e195c76582d3aa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c5db0f5584ee0f9cba002a37b595667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a855990ff84943b2a4fafd68db1cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db910472b873adbb8ae5d66f24034e2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535725f0184e235622e509b89ac6644070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6809ddfdf0946190d08a49bfb09e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240c6671f1daf9b4d79ca152d15f2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ee016cfaecae93bcdcf4aa717c8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231090e5e1988b8b8feaed10b12ad3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeba74b61a36075c1ec34f4c7f07d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4931ba1c3efe6dedea1be0b54860d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3509dfb3c748233bfeec741357a88477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67584133f81d55c8a29dd0f2b8d3cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbad220318b7f922399343ef71247c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4198e34165bbec1204da3fee95ce980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2f2509c1e190c7ad09bc0abbed43681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa456830e1f3b6b64ef583b88c637bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e6c9944ff946fb328229323832ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb530ebc098d6ed55c4971a925af85284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7192ac57775e8ed54600d8d0fbf8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf9ecb47c9f15d087184940ce61b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e4b9e0bb4336dfb8dd7bf6234df087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b7e0acfb6ad331cc009b3bf14322d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f8bf2fab63b9c68cf66819eb0986889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0eceef6ce7d47988fa560f8f57b8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc6aad937367a42930f622cdf4b9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8441d7381a53d593be004edc9622392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a0c237c5d07d90b62e63f347b0af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707630f0f0e0d2073ea0de6cd4af5a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5860fc8486dac43fdd5d1843f83ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ed5d16f2c08ecfa2e90d9aa7cc1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e026204ed501ce246ec7aec93a3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c7f5f08a8645aae40a36b694e9a1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fa7ad9052b2d0a8f89733e07b969299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e901d7cdf05288e131d09811c5bf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c3cb1ebf73e8ce99b86630ddaf5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7015be8703d8ea611cdf94498f4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4684799c8ddf152a4cde057164899f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a54f5653caeb745842cb1c054f311d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167e4f9e3ae028269bef40d11c2061105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d237111d512e0ab47c69bc30cff2580106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2dfabf3bf2f110cb2e3d3004e6918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b92fb26660e1824e6884134faa77d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8ee621a181659ca7ed17c133457b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bc5d81174adb83378f1782572dd04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f744a7ea673bd98e2fd41734404dda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c04c31cb8116d21e1f7aa2bac4619c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7fecd8f97e6e3225c4bf64881fbc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35857ccdaacb71c45f79464e1f5ff3dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee634145822a3606ffefa48f5ad411d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4f48c0a8ecddf27941ebdd133b9a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5c6db45e5085268315659d812dc41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f2c47188f22e1f9de12f39a584db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d964d52c02d72ae92658b1604176a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5994020f78cd7c8213e00a52e446c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce403aa957000623332a7143226175de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c0f9c75f4a62f6ed6d3d74452d3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e9c6f603718d8dc6c4c9d938579e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f487bdff2501e5261b96bd8343154c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ea67f31b2b5330b5c336f6082eee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbec2e133044eb6c2ae492588132afd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280002b6084766dc56deedc4d13300c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673e44f6b8378d601deda5ec5da781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827727f53aad342023f76d88cd5c18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3195d6de4cc907a545160472183b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64583552089844449951b6c9e286b3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8c69feab689b1cb9911f83d43e61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a2df054593f1977524ba01f3f61ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9479233967374ede0294c2e41b7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7fd7b8580a9ed2e4fe72788cbdc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d423a7ca8386bc47b94d329fb04c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e0c47e23645076f60d1b05745440137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25629fce57eadfcb8c96cac93a8416d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b537782c31f1936def2fcc3e03a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e369e93482886662cec1b193a619e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710aebccd42317a3bcc36b6619a69c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f93461a3d84753d1546066bc51b751142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262743e360d5618211edb8213cfaa4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bcd6bb74aa4d44c48714661eefde5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab63656c49b1461f37911c93f6f5912145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a663fd3c71bf1162a67fe681293659e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1e166d81028e74ea4cfb1604a0e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979630961e6761171e8bcdc9d5ca4ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ea8b30f52f50962d1dac81cf3b80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c7e91a311082dcf6b807abf2ce050150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb873d2a1ef37855045dade6e606e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a96601e0198433444574ef8cb132b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bce89bd3a0e0836f531ae20bfb15c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e61c2165924aa6c1b6c7273284c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6cad1a60c60ca61352efbaec38744155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3800f9b675807943af9205f930362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4903bb9021a85ebeff360c87f7c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa719037579a644fc9c579ed1d3cee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1abf0e12b68a5670fae2b62fc63268159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd4398f028fdc21ad0d61c8084ed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948632e85bbd8576d60748716d886a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39788becfc7ad630cf43f5f62830e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cbd2c6cf1385044ac9dfe7b1832e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c691bc34a4b708328845750f758694164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88710d38d6e74be12c36946b2e7c25e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e794f4a850ba678f516d2533d19196166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfbe441ce63864c4bb1c1ecca689f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b505db4a390701bbe810bbc5ff33c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf901b4eabd89108ed7c435c24c6352169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a92af88a415c7d005a969a383f79e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7d8ab458b69a68a6800135d3afd21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe79b3b9514191af3e73987551d32e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f22d58a9a706e4b392fd606b2b4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861cc7f29e70686beac143850da82fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9e613d03536d2d7ba5ea513059ac3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d0df125c8c554be8ae092c1b3831176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd422ec9633c9d6fe6675fc24224ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033c1ba6625cc3c4b31595de5d93dd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b10a6d6be346ff00cc977471f5493179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939a4d8a68b4fceb225a872526a37f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64428e708fd7fc5f2ed8ad35394ed0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57014e4471721fcb21d6f26c253798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adc769ac7191ecc3be50b5fdbe07c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56685ddae7787af62a90d27aa43ef6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbb5444bb48ff28a5eb047d8c35d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3dc2969ca6a093fac5d29433704e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fbe7104bfe8edd1cb08b4ee6a08da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c1788ee15e7818862951b4eb38c38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4b691b3491d1774643a2281f496e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b526e305162db36b217362f3d943797190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949815f1308ccf9615017d0c184bdbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a2831cf72b2673c533a33f8c20ef0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2549568c0214cb616ed51283c066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13508f55a74fb45a9ec1b2ed687561e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812c60b47233fd803205e46c3df66b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e410d4c67a1c70fffd0e540684bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a4856ef06fdfef2bc75da067a06f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87225ef64c33c9a8ddd5270376633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492877839a686a4c253095b5b951cb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde7bd41e4ed8a146ea4398353c6228200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14264d3a13e548bcc27580277b5bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba99f64846227626ab7ce560002b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008b2b751c0c4695511ea0f18880dd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c46dc34cfa74569f3c890bf50218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b2081d1e642d382e8d1911af77c87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87467a38127117be2db3e2582362af07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d6d3ec5c182f849234efc43f8eb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99008176418a6f508643654c8e818208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7151af08b3e49a1944f48af93b338209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cf28e763e176c5eac156e2484b7cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214443b24e06c5f9c01534460a301e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dc2040b6f8274c5b0b2cf95c90079212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744216d56b01f0db513c6908998cb52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f1970fb95cd64c00e2eee822f05f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6da10242b9fbcb65fc221a49bc2da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652858aab616ff511a05c798e299f02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d4e8023e7c6bfe5ad6bbf787723b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b875992ae5ba3b730f368d1a39506218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8318b3133d49a08b356435779f065e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908dcd6dc92b9bb7b11eac36110db5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549c031dce55278f4465d4ad940c00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906c57a030bbed2688433f4d140a641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76a60f098d5b063e63d3041a10352223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635948c58281fed06aa8d3e265fe2fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706f3678c546c858f861c492e0d075225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b0776f40fc3d4b45c65f3b031ee9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d168e14e6d83a68e2178c58aca069c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5d800ca7afe76ff4ad8cc582aa0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffcfe0fef9a9509d3841d129a8783b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2810685c2facec3ebbbba2070de14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ed76d9228920e9e7f965ed02070db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f252a7d15af83f0e723bfab7c2f7b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ac5d3b69f28da459dc4ca7bcd582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a28871d99d44b755cb7b9c87d6ab6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f689772e56ee002702edbab43f6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747331ca043aa6cfc344a46b6b0dac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8210f1204bc7f2302739e6042dde17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e087dc1f5c8159b70d1c23a82a6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d06f122274cee788157da7a064f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04bdecf3f79d739bcc8b6e9debdadf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b478f72bc264a40409cb1f31a09d6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4521179f616b5b39251925f789f05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ebecd8e6c782f5db94f52db0496d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f2eb324c676a753edc5070e73e1c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547fe3793f0d74b4fc57128c3ff3e5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b680c2d31f6171ef6db70b81ee72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6e4bc00024079cd66826ca9645b57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad08dd7c10c01187375772950b8b54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baa83f97ac5db7e77fec1ca65e7992249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173e79a2b1ba85707e69fd70ad24548250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf566077cf7f890320d15a5a0e9c01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96286dfd3a0d42f39160a7623ce361252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc8716bb2c5ebcaf2f4c3f81298fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f80b1954d9caf898f63cae9ae978254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6183b00c6206d36eb1cd2cb6f5309c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de050851e25287e560a68aad8a687f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf59a134cfd9e593318415b826417257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35a4050c0d3939433cfa04850766f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa53cacb83c1d7becac798831720217259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840ecd303aad5da4581a159ac4119c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3c728f8cfab21cc99832ca11f370261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ff76919eac79524e164c8581cb476262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32637b29340467280d45262950857335263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d5ff7104c045eb2dda6733bc6f055264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75646af0c81bce82270a0303c15328265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9a1712e83b57f39e2d5028f135745266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ced4548f5e31cba9ef89c700d5abc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1675dd326fdd1b69f9c328ecd7af5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0019961c72ce94e96f2be5eeb6299a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eb6f28a88fb5774fade54ae4eafbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc57448602dcbee87b2290a661b009d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d8426edfd88d6c2f13be99ac9e43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bd907e88ae664bebc13b160fb853b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf1f2077c2349cf3479fdba0c23f1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b274dc4abde0c436c1b62ececd9fbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a75d31317960c705c1f47da26d33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7611eb8c2eb00803fca374f16cf357e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd14bac4b1a38f75d0b3fda1923b516278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f747b09fe4dd163588613ee39b5c86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a32d5d669c3f478ba341a7f77405280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbab863ff5a66c0bbe9021e83f6bdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21690843fb8a657e8cf5bb987e6f7c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb601ad48b8383b3496500e60f5e0ce7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b6cdb4ddc518a6ede45c448cdd580284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0c668deeaa7a2eb6cd68e861d2521285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc60d4acba3f545bf17467f1dd24d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927982507e5c16224fde32a6c5d79d03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2186925943a04d03741f94bc8799e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ddaf6099e5b8f6fea7c56740ee32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598905aef378c964fe3871ee97c5ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e43212b44a7e8b00bf59000cd9f83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93db07fc8afe9cd11df95dbf8139d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611df4c09be554436c5797515e08d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff05a6a9c4e682e89c835d103709cd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ec27ad65dc8f2e2291924b428d5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94db3f5f138c0ae0b397c48132b21e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb08e1cd689abc3d43992448ef07d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dca6256a0c99bacde6aa3e36f52d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ef192c7020eb167a5e374a6ab7c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d58b9e5dae2c90064c3adc999d4aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40a24722dad91c3c942a25620aa6cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a7e3cccae128cb783e0366f12aab8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a4fc805ea9f6f008743278b9355a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b53cc0ad37ed2ff25d48efedfcb17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b6b064619123268735c6ad5f00f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b77da8c2fddedb39a32cf0b02c8a72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ec3647634c48ad9e53e0a6e3670a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94406ac32fe130e2ad1e0f319f59600308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce28da06e3c1c7122a3255608d24d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4dd4041fa9358796b81d81e359f95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c673e0e79ab9a66093fe796f0d26f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39b250ded43bd30dd20be7a03ae37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556b3fa2538113dfd724b8100e7b08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf2e07088acf7b32577b5f833fe400314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b38cbd7e1d504e49e9a0fc2877632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e113095bb5a96c235e0b4d799bc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac4f7d7d4ff079962adac2a249fa83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2583e204f942bf83d412c244578119318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd00d8c24eb66f7f6ea7b4608e17724319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f0c08b7e5b9f33cd80b09211b51d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6774cca3e1362e7ee5924430d959c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f159420d9a3151befa82264cd9acf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320da02be7e6656ad7120f7450fe343323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f653a2bfcba4b77dc8e4eec2803ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00a04933da93d58d9bbcde56e4328325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774f303e7b4bd92641984587e046560326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd26a4992cc932b881e308faf879c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a95fd47f3ade29c5453d87cffb925328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc14836fedb38c3b4436b82a98b63a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034ce2f05d0621491293fd73909ed78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31216e66e1d56ad5bfc28a66e55d06fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba650a20a0a31c0b95980b2b76fba369332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf3227e40e6f5bb0b87d6e148c925333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482f573562ea38efcd268c379e5240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013e69284c9aeeb47e08a7a5b999271335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9d5a9e9e27ae80c12eed5a0dc702b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89241e394bd6a3e07dfd092707e54d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a929fc1a8e22d3a46946b84322325338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a573555985786b2e0f21ada057436339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378889f5795253732edf5ad2b1ba9ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b4fecdfd0adc77860b2f34104701341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248676eb5985deef3086990b7f4109de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84e8e720d3876e255be884162dcfb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04deb6bdebd4895431b52bac72c8e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860f9624f127de6b34bbd3e675a179f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d937966091772f03e5fc1739528d952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4d49c35a1948e9bfd5437a71fc4b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e362e20935dd5aad052ab80d6749cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c7d4a703e11deb5d948f5f072c72c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da66fdb2e77a0cab57de0987ba0a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec2b5a00e74533208b9a055922e67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b627dfec16ae9c14fd64fd0edfcfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156b3c984cab1358d737b273f246fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a1949026177cfb774c1aafe9624b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c82b745a84162bc5114098fe3f607355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73f79449f983c77519052fa0b09e67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b928310da95c478e5a8616a5ee50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04212785ff62199db03f5f72ee3fe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5578dff3bfe2b4d826b77253b8a031f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186230a3f598d02338bb494a3725f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118e81ec54493794b7c205228760a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204022d85b3000e07986a4656346384362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a7f493de49c7878dabe41a8b522a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c8e38a695ee45996ea221b4f19a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea4877b957e639f702122f0398a3bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd05ac3be03e397ceb5ca846b4e8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053211f2e4497a8050e41aeffe06fc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b0938b4159295604461e563ad6102368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbdd4d281b02cecf43e4aa9be6f349369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af003fa9a2da02a312ae3eed94c341df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182396e54319f30b85ae971873ec53f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d5542342af42917a3615529b92c02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a63f84597d00eaf746635a727b699373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf4a96e9ac6c81772009fe4823ea1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea98a9afb1ea8e9ecc44c007b731be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9454dadf581039063195e2f4c2eb56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac9dca7f14cc528b99d714c1f55802377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995efffeb0caf1ee74c82091d1806c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8707d80ae398bbcafcb874aa21ba3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e83bfa67f46462140ac34229d8c67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f083914b20315d0ff1ad5c0435d8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35dfd58b79b991b45382053930e00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e21c2ee10a38fbe9626bf2852ff29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab84b9bec5b6f508dc24561feefa22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df7a7ab2f3052dd475b33f794f8cf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e8046d9da1ad3bc91b29fb48e00df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff37f951d4f3402362d1a35861ba12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b312d1994bc318301bc82924a0c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cdf509f196e5fdd4c072ff42fb063389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43449454cb9a837c08f565362c337d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d3c5965dc0cdeeb4bbadff340b08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577e2d871b577db91c311e4221747d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2929a4c552599c8a113a45845cdc96c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa013bdaff8ef94eddde456de95e6f16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa9a2f75deba80aa0afa365e408c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be76bd867848db8316883999b0ea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fa55761f251b24528debe628b9d06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f5966ffcf87817d934c89fa86323398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f9fd49fad7f3ac78cfdc21476a59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62904ba6a3c1eb7f30fe78af9a1f43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee5466573922b502e882f83c8976b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfac3d22e0b4e45aa40297800253d82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af46b848bd804433e96921d3cf1829403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc2b68de688a1e7ef1dc7655ae1957404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cef1e193558ffcb9af13f8025893e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92befa99d4046daa9d18a2335646864f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8807b76a7e9511c6d41bc9c16d84b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe55a1c2f64578f04236711d202ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd3fdda3745638866c82badd112fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f48d128a5051ad5d03adee744cacb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bcc6fe4243b226270456cfab0191e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ab2b374007fcd18424b382a835908412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d9b36a0fab61a3bcb42a691291dfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c254859af6f84fc609f09476028d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4ad7fcdcd38c5a865535fc34575d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f89c290435f11768af00de9b77f32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2aa120f7eff2794b3a38f07ccbf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d995a2e56cb8a4a16ed5a4052cc4db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3c992d1e27a74b2f8cb82b5bf3df0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e4c65f8adfe73f86b6d39b92545d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36802954875f524bedc3ae8f50b06df4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217afbcbbf33bb50630501c8a1b411a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb973894368203e8290b83ce3c7258423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df034005ebbec09db0b1561ece34d5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c564f39aad49aa856bf3ff7e5dbbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dcc95ff4ab0dc89bccd2f190f8d13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb32a67a856079283bc11af97e760e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584991d63635a4f7f81d88e0ee542de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721780eeac1a15b9bb5b73c3876f2c37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6b050ba15193dcee128609daf32e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433605f64619992d6f10e117cd469eb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc5be7fdd64be450fffd02bed8248432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda13c85eff6e94e8064c444b5a0f4df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18b9cf07bc849d2a85b651f8f93037434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3afb7cd39646cb9f8076506cd82c20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799da0c46ce886590f09b8e9bf109e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b78016fee1e4fb39bdfeecfee7709a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db7c6748056d0e24722f4b99f715d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e8854408aa4222dd6da6a8eaaf16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1202f50c685cff5969ec046bdd800440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cce4e5f41677a829b2c1dcbf692e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8f44f96aeb2e12f8264bdc81a550442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b60ea4fe51f6072c2e9e204ae97ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3c283083783fb2bddd7bc580b1fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3e8a8112ee9eb863066049da125cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830825898e87a039f45c558030f069f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf6aab98ee90061c0e442b157b468447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b654abce13f2dcf4edc83e5c93284b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd9e15d844d11842ab72a112f0cdf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720545fbf1e3bc446e6a1a831f1236450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619487f77173896e2ef0f2f017511e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba37d6ca65159b391e8abeb219f05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18492bfe7c63fd51fcf8a0b09969c24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e978e4b63a3697ef81a3e12ec6de2e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead452b527c614abb0360e7ee84961b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e84508f94674b088479a50977b55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47dcfbd5b77f9a3d5bed55cdae0ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b818c9c3e3f2a289df5c9963a8570a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72d274f005e1d86bc64f0271bd789459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1633bc5d803b864419f4f302fc4d7c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c47728268d9446f4f80f50557cf3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315375aa536eec34c739b1bc5288b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90363be01675cccc4601edaea28f80e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b9efc9988fdc7e0833796c07e89f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d740299b015ed8bd8dad5c162fef3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46ebc4dbcf4b4c35b252e36db533c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563ff4c99e5eab5504c8975ab69a7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d131020ee32d5c684c85de97a7efa6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c729ff25ddc28c32506fa853d37c93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe0215e594d11f7d7d51802093f3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ded8d7a0a90dd0fe3577e43efe4b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b74769ccc4374c7854d7b91f8d37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f5612414aaa9fb5bf1468d442af3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331a412a2aa3e8d1390dd391d5a08a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd8e2ba1bbbdf8127a9084b35a84e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb263c8dcfda6ca668b1e27a3db2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2105e2411b1fb9fb1279d5596e33de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81c48c81504186924115e86707d3e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91680ee1a848f6936194ece5bb0331e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9dcaa3dd2474e11f76ae1b9eb7951480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040645ffc9e59ca0826c0c06e47fa0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4928664dbc86f5cb258f3b1b38fdfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d7a4d0a2d67a4348c08dcc4b6a6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55edea3bbe98e8b06cfd1f3c7477ce2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1da5f62e3be069a875751d86a79bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c4eaaedcc764a7acad704a656d55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3a30ba6f95fea2f8a43be4ddd7efb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9309b4dafe4fa731498d070946d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58242b9c2530ced5def03dbf108733489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967987b5b9666d31df2b42a7fec9271490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df046f909d53bc26bbfee25e94c141491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9083add28f2d1ccadc782cfa9a8a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d3aef31f02a00e481afb5e3a6b769493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f59801280de7676b8c2c3200f3ace494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1c1eecb7ca60d2d721a037ece680495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fdebbe1b27b3643740800cbb86e83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e20a25a77c21a8480facf589fdc45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0cd98c945b970b8c7db9d76416721498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101f071112391e632cecc530b41c5f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c9b4cd64d897c2277f0c84ba03a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fb59b706fd11c007a5b9b250ca8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812d07a0f983b82fd1fc5b9612651fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c660ad73a16f1ef8bd7936bf74469503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19781d12924a0713ae88db61073273f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99124f3215bf5d1c26a9589e27753a6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0cf0b81de5880d8025d503ac0129506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2413093b2b2afb7cdf59ca38c0417507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e30c038685b3d1603ce06b1ccd80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886b54eed0aa7a12e55e66b79b4a039509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81da87db697b6ce96c8277b76b67cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ab630a9a5763d0a0e4480dc02ab5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d988bf7c0c536938a2a3c35f136dce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a487d8462fc496917d407da97b57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df94c45625832188f125e556f199bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f25866a356615b77dbac33880a6c8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601689be180f3dc12254b9d0a7be0410516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58323e2b94ac67cb27af36425cb5c68c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e9da6ff389019b2519133df00181518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac88d1ee65eeb05e3d6601359b035d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82104caa660e90c3daed2052fd239ceb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13314a3511f3ab8c324ef3199188b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2bb360622927e51d484aebe3a173e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e17ec35e57d13cd10ec88f29d2ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5278d429cbc7d89c5a436023ff5ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69940490d1a2e55a0a42bb64a83777a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bfcf0cef99b36fa7dbdce510f6208526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ecf7950137b020ab6f57d2ff99e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087ff86812cbdf303e07d6727fabba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0417ebda9d0fb865d5d92bd5d960529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e8544250495648925fd82f5511ea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870989583d64c53d8f4ca3ef98f228f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634dc5f334c3eb447cb96dd52940807532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1be745dfe35ae4e6185a49c5b8e96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1ed0087be37779a7f9ec0f4a5774534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f57db945b2963d833e200b5ed4056b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315fbd828f3f008b934736e86a3a23c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cdca6ef9ee28fc5667babf3b6f774537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3315147d3515ad47077c385e09ca2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d60ebaedd32c4920a580694a658269539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a557b84350088ac5c70f28ce4b0b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084132db7393303b930e7986f1047318541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93853beb0d22441c3e86b5221d0fdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fac0145d8c693efc7d22c4b217286543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1bfde8d751b4dbe87866a5db82efd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31eba16900aaac639024faffe09cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32d93a02bd161585e8057fdb52d66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e733c63626e3f314da9188a21028547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599288dceab8a571d45de0b64c74d623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7257563b36b55fda2ed87f193c180549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214f2a58629e4b9dcac172e28f74ffb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72872aa318e6c7847bacba7227dc1580551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f26b4e3d46bd72282b3dfcd787def552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdcc3ffebab6ae871b3aa0497fc66b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afd45eae554107b0b00fc59f0f67cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecca7c7b6dad6bfee6bd7f93d0e622555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8254c17d46206837ed20b97255b58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733be24bef5cab7d0af64bbb5585678557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aead2d6935d0e53b643a8a67b53b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7658eef19b0e6362888afbd2e7211ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0eed34388e30c052455c811cae3f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e8b545f958cbc7744e21e78ee5467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82c03ccb09a0848eca56d9f28956a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cfb70573384ab8a7229678ea5f205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552f48c439ea791922c2a67d07d0b76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f988e29ba18a85818411d2271732565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4ae9f923e36724d1fd87a0da7220a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c620e5e46375cbb1a0110d3d0a73e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed50bc0d8b080a10a24b44999ee619568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fef7d061f84924cfc9a3e59bc7b684569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5fbff72591a86923c59941185119570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f06e59974f8674929b32ddb47ce8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375465b2e7bef24deb116f538ffa95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5edf6b5d7bd8fbb0bbec023aeef3a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3b912a2fb3e9f71e85f76706aee9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148ae11e57924c9f1df7d5821c41e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d039c73e9d705f0de93319422ad98df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a3d7b0a1b97be4c11e0c3d083d9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadab2bc63a7a8415a077387cb51feb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc1fce64cf01af92b2f5697c51733579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf70614a355208865888066dcbc6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6921eac0d08c67a2ca23b258caeeab2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1295770118515e8c409782c40826582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f93c82c9d50ce4a34cd207003f1d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b82eafbdad626046e4088e8ebcab98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728246beff3552d2170614f432445f89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91880e748e883d88d67c3a6837eb63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7ae139a17ed2618ea0432769c61d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f98c2717735afa10c5247576563ed6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44455ddea250f0b91d011e1d5b728f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faed229f1132acf162961b450a559f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408f3762a26029ebd1480f1c3caa2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a33348b8ae16397e0dd8f4237668d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8bf5ebd5d3baa88669ccfc2705cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09411a347ca47d6aef3816249012b340594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f97ff6f58fa8886144551327e14b8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f932c31d8062d41b883df0951fe34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8948b99a28a870ad7d3bf0c44d32683597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dce07765c52550da368387c2cd335598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f91b03dfa8b9fde2d67211bab7a08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aab13f6ed694c2fb27a0f7f922a49c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b9d8de3bd73e58021f258ff67c999601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa98a035196d492abf1be6032a4f59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab45fc7e8223652c329fc5f802a8ae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af24cd1a532337b338e676ee41120604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9f43a07d74d1d8012c80ad5fc78c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0df7c5120ca2ad412fb4c104c5349606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2851615c5c776ed2b47e9c2826914607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689ffa72785aa01e95d0a831064292608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06954a8659681fe264c52aba12707dd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfdb66eeb525606e27fe5b9d80cd27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bae19b390dd917dc10ca288d744252611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9043b916807e1763033950a46931612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46c3a44a52704220aabf016ef5bb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407f74ffe219e6c86fce1532d95f8a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6dd4ec3242c313b665f56e7816d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1026086e4ab388d6ee18a2b27420616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647a1f2cf88e133e4f5b7753a8bc8f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558fd64c784d6026eb0bd74cdd9060618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118550b04e464e218e45b3212e6ec34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab577198e804f5a74b65dc66b555ba2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6e15a2a9e5c3327d141ca4767dab3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af1770cd111ae83ad27bd86cde7ef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40a7c9204c87855cde1a82bb4d60a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1125d725537762f96ab4507359481624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67fcd1b452e9fd58d718f7b40b703a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8692e67d883719e7b009e789baaa541626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a03558eaf21b0defb4a440a0f44d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f52a42d3a66831675bbcae85078829628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ab6603eaaac3897f38787d457cc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128aa9aa7555b180849c3a6959d6f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2c09c72798a275d6d8ae2a51d49a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd88b36594c839691d9b60b2214f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1cb39c8254d76af3e7f733d6924f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a013ce62096ef608866c974a62aba1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dcb6e1c01c5d1e8668390929387c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb43191a72485c46fc52293233f58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f49bb35bc324cc9e68fae282a138637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5880473e2fc2cd56aa3561bb1157e74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797e8750f91103625736d5da630cd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef7c23799cdf3836680a7ab2e8d4d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4d82b90c61653c47a65c5347c878641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42363c328027c47d6c8eed6503cc3d09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcbf7aabfb7398f2d6191b862cb315643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116217fe3a50d0c06928816fdf7e6b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd2b86f0a3fbaf14ae1c70bd170aad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675dedb16ef1fef5e38c45ca8fc5c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d4263c29093a0a88f8976f58f9b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a42f003724675ecd571af1e04c059648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503093ba9d76466cedaf5280ca3b2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff211c3195caed52c90635b503d88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5455146934c0b3be4221d6107c289c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b754737f227029f3f57f233cfebc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56b03e37b9613eb33f32b02d97a2b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ddb955bc4f09c04439480d0af9e76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5606019b0b8099a190cca0a9babd8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eb5acd224ae2e10230653cbe03ac3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4bd6e097ddf0f0285e8c706d7836657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4a14d47a486973a3aad8aa26fcf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115c2dbfe1a81b237f8ac51d28de35a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b00471fa7cde1b5570aaecf329be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e88d9d88c357a06eeaf22b3b95f38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b559d851e5705ce9afe497c40717b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378608a49c1ac8d072a5f37636e3104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e389b2d7ed57b16872333d9ab05c46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8db02257c920fb91bb63e787ce970b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b1f0b572404bb236320fa550ff8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede169d33b7b0d213ae26def68e1c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422c82188eb7365dcc48fa6ab56ebd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07b1e5da1b337ad283315eac8d103669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0487873e39c5acd72b02a74b365e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27954b3b0a4e49d27c987a50cc646c6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aea98a979546ba7d523f61826aac2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d0f1a60692612dcf2d410262e690b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da66c085943e16835045c1c40e47a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12e2ef0a3bff43aaa1a0c3f41e955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ea7a3611cb0f27c12a918c13c08e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e845bf497e58a79352748d4dd6ce6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02c057d91d04f76bf318fde2cda33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba313ecad3a70c465515af71971b110679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eda0f7e613b1a5bf8ecc7958203d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7ab19634beec840b0559e02046c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1c1a0628c868158e995eb2a5e510682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159654bc6a06b5b32acea31f62c73d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c68637107576b6fbcd085eedda042684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2fb6212a5cd55aa15f90635ee861685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ab3c745cb3013c2950eb174e14ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a5f5badd13b3639abd0a172598ead687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e21b2c58cb26e623d43808de8f043688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5121bbecedb441b4ebf59a20de0632689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931d9cb30d35836c6c95eceac2ea491690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86d2fecdd05d75aa69e61fb326521691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e99c68bb26078b1a6998337b12fb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226e44d118d0363447cfd050b4d1d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2125a8358e09803384ac3013a246694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374e1447b897ba7a291e9fcab38fc97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a10386d622b46588e648e7b8b4b781696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6280594413b47347207ab9c9920291697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aa0560ef1075c8f8a24d40919277f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ce7b7c91fe6e4338df412f8de29f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaf9b0de5964b834d20fedd7991bf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec794290f1696ac31e28a6e76bb27d64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f3aec1e0f91bb7897b49ab7db887702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cb7f53a5d3a912f1cd7532fc73dcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d35272e1239fca5c21ca06fea94b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b94c6500ef14b6abef5664845bad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2332d7e254986499de67938ca420706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403413e35e906358c4e6557faf748b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abb03ac48e01aa5008c7193c6b888b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed2a569a3bff0d1e24af409e0a2e85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff803064f3e7a0296f8cbea2337187710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3d97cc11122ffc3ae2113fab1760a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11e1dcf65048e426c00a8635c73dd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc11a5f9f010aa79291495a132911d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449dac7eecd5fc216a73b963beb5ed0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5359ddbae3984a738e0671609764715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06778ccb6f29345c09f92dc6262e50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8419944391b009b82fc081ee5c423717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac09478d00e0b3e71d50f34bf7f5a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651824abd186bfd2f07bab39ec203ef2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85da8ce6e2a7c08220c587c8ce190b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86cf4e52923b80c6b96aaeda3f2d61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae77d368e1b7667aef86d827064ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73df008c3201b5b717d97a639d6c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4a3d4ff5f7b8accf094726b5bcf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41eb533ed7cc6d6398e3b8af28690e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773dddf379d445e951ff54871234b1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db3cde2494777e8d09165ee6d35a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb6c879a8b854d8ff45a96d034911b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d021c74467ed5343da3e379cff5d84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf5ca73b2fc17517d78c77c501c09f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd326c3d851e26d52c8e05fb68097acb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aeb9a3b40577a9f04ed47df6008e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cae4afc3abb01211f3e22c76145f99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148784a707de10bf06e92b6177db3d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158021652017932c9f6a935aec3c724735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf0bdd1c2bdbd1addccf5a89988d30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e41b064296e20e94ad5cc8b96216737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4b136bd699e0415523c7b4b50d08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1133b99c8f8b91e9d98b15bae6ff0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351dc4fce06f6d6d64a3029909b632740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6ad7c0474cc7941098d9f9025ee48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349131c0aaf4f1e6078ff2f599a5dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c7d57aa941a8213577dd03002f17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9a7573650d0e588560f6dd1ebff09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77cad7e36ec2e4a9dfbb918d6f54db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697bd7b8478a34f4a62a15ead2c316746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa0f8ef4e056ab02e26670f56ce2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474acc5094de1024243462c8ebd08ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf07e8d38b0c13015795ed4ac0eb038749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f427ed2e2779b77621ef4161398da0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13813f7e21032598f51662529c59565c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44141bada90e0a6147e03910689eb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88318a4360d29f2656bd32f5513e5759753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfbebe13edbedc3959962aefb029ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc9ffc4dc5e0b47832357d2283e8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c4272e02d26405072a3cf9c2eeee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e8556ef1f1cab2d1dce985760236757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b355a784e23d43918ce3c90799f96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d529624930d283a74214f4d4b5a18759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>