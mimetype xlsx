--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c796cd107abe23dc350bc9c2e45a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213d9725f1bdf3c50046a8f451df4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527187a007b0e98a1d541d5ca7ea9433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249378b7793a01569d65b14c1397fe024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd001d4c7559aac024c97810b62cc4d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc37734a42bf672d8f999109f8d8486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42157e6579c872542668878881ea77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165cea081bdd1b699c70afba2bb32578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c9f72c89095e46bc3994fc1a83489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36993183ef2e66291df404878def0f5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb4cba8d4384a4dba4bec150692bd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69112fc78993cdcf3e12ffe4e847e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d32771ba391fd93d12cea3f42e1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb97b107bfd11ab5ab1d7f57942c2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca1bf1b5f977692c265f01909f832f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4562683829c537981638db85ee611616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec05a9ec22bc13a61701a99f72af3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1430b1494ae9ff4843d9e58fff374218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d42653c3c022bda6702285773c73819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e664fe04e9971f3fb8e42604087f7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7262a18be53b94531adaa0eec632821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dac4e746da4011e0c11c64aaf3c2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db97fb1f06d7c27f7e9c1c238024923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed470080bf02df9cbcb6a8a934a2352024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdae14e38992d599ed9355803975a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd0cbc8b2587bf7bef3761486d4b9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e35e90bbab69b27b2d19a1c27e1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e506fa13d9f82dfba9e27d0368536428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691c32ffb366f9b27f19a5806447d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2146a94968c5e2b93ecabd814f874f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b233c70fe754a3870f8b6a75718b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d248f576f6baa6b3f315aa3b7a3f1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8104449180e771ebfc67271d03d7ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd060fd9708e675573124ec635bd3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949544cc099c9b0a811d8e714b5ae935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a46edc24b39fc19c5d6779cee0b75136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099395a3b853480fef5fee3cac8cf3e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb4f7cbeb911427e2f8559d453cc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c62bdfb2e2912d0bf1620c9b5d1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8c197fd421e3cc78f36943841c74e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366cd37b1bdd787b880796af981b19f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf60add5a69ef088ae547269ef51b4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d846f3f73bb926dd7ef49bd19e049943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c4d8c37b2994e6bc8dfa26884cc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ace8edccc6e864a86f9b024ef93a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed02c184d005d2b98ccb22600433d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665dd19b9038205c7c1c13b8225fae047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2353a71f3f68fa1da5ad0bab5b73fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc8f0f095c716b74fbbda087f669e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aed4dad3b8a0acd6ea79d3a46fdb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d16e02c8902240197798fdefe323c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f4bf9bd5dd83d240bb4146a34a60452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43cf00ff3ab4026d5a1668e233e11253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d1e368c8fba7e05a1aa3a542310b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313ed5b4b3154234593200e5a5f4c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848e9a9643968a00294cae4ce5417956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc845d54ef5339a12a1f9496313994c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cfa1347242973cf142b130c83680658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999afae3def83c91b52fad7cede90f0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7faf56722ba3417d151d7e732d9ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0f64440e32b5a7d2a650a0f1224461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64624e59d3cf067723968eb9e54bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c00b2440b01f464530a8bb798f1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b662332a53b29f117bd13c534395ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0e94ba975acda0403112cdefea0f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037c57e5b3f8b490fa62c248452cb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1fe1970334a7308222c7e538fef5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfc86a4b0b788842982a1f6cd4513068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d4870acc599ccff08e131b1bba0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67595f3daa6ebd36f775cba156d3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa7200db634c542e0ba76d0caae1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467bb13be88eee003cbd1c03c28d78372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67a754216d5228cd35a8edf4d13c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257745e21cd24e56c24159d0310995374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2cc9941685b6813b4b2b0012cfbe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5514926daf66e438e4922ca556a30176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b631b612ffcaafc4864d3ed16564377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee0a5b126c723744241dfd609c9a0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2c8266e0bff4362c6f69b66c685e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166dccb120c5d6275fd9a450b5beaf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc53dec2793e887fe7e682395d5e4cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f10a47aebef1040cd35627d4633982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c48c760991b2e5fb267acaa8f91c7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae9eab429ca1bc6b187a41625037084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d8eeec74226e836f34c07de7b37f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed223ffecfa8608f31ba129f3dbe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e878bfe5129a92341f5e6c59980699e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af57ef6d7d041f96ce53b9e0d0899e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b68799ab63f7ed856de2cfcc31b1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44651b28dc2733170c791038daea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a42415c242281d71243d51e1ce1a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80408f729c66a2011287bfba4926c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba505006cc9fbc8c25625af7ea10dd9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08443b3e4739ef731c91bf9dfd60394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9fcdf332ed94751b3dcca595534995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ce2853bde31dbffb88c0ed81ffde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356969d05e058b39975b9f6f30617d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec625118ca74b28aea908ce1671019df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776110747441ed140065ea45d79d37099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e96207a447bd1fd45c3ec7714376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e8fc2228ef314d385bd4d887b5264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c66a913c4f4c632e0476b5e6ace719102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbf4256bd1b03d971231beac1500c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd9df45967541eef03a694a50f9a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4dde81de42809ae710ac015126ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86bea5448e2c941e5bc2151d2ddf6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba7f578638dbc14486ea015d9736d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d343796baa407c222d1cbbff8fc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcdf957ea6fa03fa8b7f9fba1e7af6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0722832d22189557dd5b35067889110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817270d1cdaca0fc7b147addbd95ba0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a69530a1a0b4625e659ae7463773112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098637fb31688446d9c00196c44acd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d24bcfcd805adff4ecc231950b016114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81096d2b625882d6a76a528cd2b02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae632f25e0244a1f14f8ee8dd6109b3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d0d13e31f9c357e137d56b8ab9399117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031838aa0489c373296279518b37fcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631832033959c0b613d02a5ea0cebcb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c1df2d5dba908fa2263b349d66ef5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4359ca079dd57cade94ca714e073fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3af6558e0b8cbe3aadf9d46dcc25d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e033e38553e640ce2001406d542922123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce152e13efa84409e9f34ccaf879ad81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6515292166a73e8dd353ef8bcc8cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c6ba53ca8fb6aa246d991812be850126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f998783aea591f240ee9b4001cc939f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1374ca62cc401b4e16b14708e1e0b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf39f6beb355cae0290a3672197e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd4cf44f18865dd85c0c381d0812c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163e322a3fd4a96414397d917bba664131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc9cb7d2a02040b0eb343d07aba354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7bba673a56c65d55bcbc052045d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a22c6967ad8e962c5ec4759a973a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803daeeb3939eb03d41e94fba2494cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5c7631e7781fe66a846bc45225e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df68b00a4812b0979ffd40b37aea7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c8db660da7f10ee4af751727800d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19857283b32ff5b201324618eac1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ace426b724e8e152bada2f731d9ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb0b0c521ab8e1a7ce35fc4dc5a0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd765e9c76907badf5e16488aee4e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc0152a3eff005f861b2cd7183ba5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5eb2634d2040d6288d6eb19753559144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17048e7b7381daf6f38be577402fa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b032a0400fa0f9fd2fba1b22de822146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42bed70ebd02354de472d897bc0b8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36efe29ca4079c478c4bc4a7fab1a7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfbf0e647e68fd69590b05525ff696149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb18a2356c54649bec91537f1ea13b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e5f3cc51a9dc5af46838beb2bfbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0bf8631ccdd39890ba41b7ff00aa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda831efe38b488f67237bc2c2b7ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e3714582d2ba2b0e0ea158f73e6bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66e6deae420a75ff8157e5e47945c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f39186fea63b7cb185c422d7a94c3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ee205db906851cc50d098e0bce40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb2db55daac072819b066566a37f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4a55511b05909821c2c51cf561fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668eb7dbf45c7093a4b1474223716f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179de993e3223c6caaa13b1c3d5a25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f796bbede86209f8ea7cdde632190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0917c8b821814893e3eb7b2626908e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a3a5c22907d7f2327d795520c0c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f94bf06fbef6415fb55fbc413564165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4aa53055589c198f757e9bedb7f61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eed957bc03b3b494d79d750c4b8b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082ae080ee6bde51c88f80a9e0c9036168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbceee922abbb8e7715699a5c155c86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119753950076c26f693b85b52bf54f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b1c8ca5d535ac2fd0f4e0a698cf67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec372fbce9aec2b73ec514135802da96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe79f784f050cdb3e86217579b575173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd97c1f78345678002663b3500cdc85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347028eceab2dac572fc6f8c5cbd6071175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b7c970c512e1ac4a2acdd542981ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad1e5498002094fc904eef8c3d0465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d5019b86fc1764ad916490e293a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87d1dd8c8a142d5a0273ce3659a05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ab24497a4aea0bb2ee58e00f144f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f592fd133cffc42a7318b732f6be124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c79ecbce2f1c3a91d813fe73b6957a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55bd0401d8de294beef1f9ae1828a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2047545fe9c712cf96f3e8ca9e22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e0e555dced6f3e519975509d0ce3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9538b07a7e756a09bc26a52ffb836186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a01fe4daa92c9aaeccd5d85d7915187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734a11f3dfaf169cc9ef39f41cb8943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8369ca44d9d55a052c588661ff311e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9beed43ec0223a6f25b4b0e3c681b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95101cad69338c6ebbbb1b7c0106011f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23188f7c45e998af11093840f403af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d636fb288a3d45f340c41c6b6ba15ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2336f07833495fc2c8e8b366a05451194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce320600973f362488bafe68608fd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6645ada6c488ad4a4b52b5e22ec6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a78f6a4afa38f28306760fa23122a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6598d738ef46af949fe596ec28110198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eefe890e364b257de43af310ec336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae371e4eba08f6b448d17aef8c5ad5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e477eec84b1959ec16a2541093122201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7d674f4650301ef729619907e3b4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4516ce208092c3ea7f014d9b4db397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0803481fbf8b9d815ce93c42101d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f7afc4b847ba8e5eb0e9da31f516205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5151ebca977aadba605be76dacd7b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54e21aced15daf1f2909912898fa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93194c6a35938324ef6f705816651e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c201b0ff51febf118919c3c3b6c72c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7e92a9d2b40b20d471a7655de027210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd2c47bbfe3978978844fbf809e0c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e3d6d6357d14dbdd0b2cc229927d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147caeeda06092b407c8cb3e7d7247b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe04c986267e08ea2c126c068617ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae97b83604fa23c344da9b1fae754e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea79b9159f93995429f27e947ecb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce50d02c06bc90d004076a7c0617156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78572c425378f4ee87ef5c4594fa9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307f5d831a1e7d653597c2e426ea72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63c0608619941e74ec3b622bf85902220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa777335e75c7218c51451ab39759221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7af6cc8a39b938fbcf4f8693974e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278ab0f977d93a328f18cac72d0bda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7eae5c63847eb93846e8ddfc7f605224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf2431851a8886e851b57b1a24f70c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea6931e7a0cc6478dfee59466e49a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5b73260b3b3bb82953895cf94df32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26072d038b39bacc3ddb4400fd57d921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0b7f21e361b561391fe1c36e6714229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea9d003873b04a5aa23a05167b077230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2426acbd5cdf5f3e811e45ae69fb3ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c937adf10463200aa90506266958b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78009bace617a1b18f447899339474d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de76e9de08f0df05464edf26af23c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eac34fbc31a9eefb4eaebf1d2e00c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71bace0cc4e71d9996226b8270e22f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69634d8a0ddc254e7ae2d61fda37c0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cb279ba84ec6f3c517ff5a0dbc40e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15957989ca18d18c722fec1c49ff742239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc535f32856fec20045e8b3468d43ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d181b4e8204135df46e471dc62808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882d2b6d9c0552aa77b0e5cc86351c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655e983c408141c0c1ceb89ba96d96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8ef5ba05cb710a226c4be7b39117244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5881eadaf7c1f530c49baa9fc800245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aecca41b6ef9b9fd1ef485ead14e2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d3f402dbce2fffe7ac0ee442b6dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae115f47986f8efb0da10818317a28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e618c1d00bd5874308d3cdba00241b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac476f359a0eec6a9d97b2f54a3ef47d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e7929b7e041ffba836f289894f57e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38b7f6ee846dc5ff506e94faeebe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4a6f30e406d40c3bab862fa99407a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d1bff6b0487b2f8ddb6096513a59b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8ed26b064effce5df87274db438b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628a8aab551bb98a2c99376843871b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10402a1fbcba0a05bb0889e54e0bb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde970a7a2de8e3d88d9e7934371a7f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5da7517f5d26572eb36916891701be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f15525835721a4231f463350afd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844174eeb4dedcdcbde4fc80a5bf230261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75dbfa0fe2ef6e08b7e922144afacc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08320da09fc3dd5c91f84ff114f5efd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d3551343683259b8daec97487e0c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3cf72eb99d15894fae5a3fbdf6e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691abccfb61791ec836b8443983a45b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085721de1d69d6edf6e6c57d8327bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61083f1c2b200057ed8c675fa55ff9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4f63a166d2e7e4aeba5ad04b8166269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa497c19545f3edae3209177c7cb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eedd2366bd53159190429ca8fafb55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184d48c6396a4dea8815622f6b21a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1be291acf3c93a6089c68a477fcef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9b39efe4a3d44091dcb85298aafeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14ee722a3ed021747bb4c8018655cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c81d9fb085f487324dbe3a2ba6480b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672265b7915e20df309b9823983e5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a152762b1f7638a2e5cf34682198c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300143e93b5ef8845b8b22e1cf5b3b28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb798b176c6dc59bf9467b560f037e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00a496f3201bbfca278ecefb18185a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baddc3acedd0278c1b11564414c67c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7faf9f65b5d74ecf3cef9fdc78caa3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f616635d270b6302f0beaa49d2930284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1817b82407914b70a84de70d90bda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbcc95457d329d77cb278d1ae80b62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c5a9204074be79fcc68bc9da0eb02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf926641be7746c705657c93141b0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467c2215602bb71e14362b19b92067289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fd40fde61f04ab779900d9df72b66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d06ffa37ca10d6a47057bcfe72c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1699fa2e897fffc27c8dc7c5daa935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548ddb467710ba20df8dbbc6c8db8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ac0eb940d27ca7ecf381a8b960b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514687eb34483a43ba6f5c9188f8da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515f48610ad86e8519b9b010d73dba8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724a30d439e78316c6f7577166bf40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c409ece6196476cdafd8426e9d6ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668af64e9dbec2abb0b119562451b785299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2cb2a3cb80058d035b62d500c7b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424a4735a679f3c49cbccf495325732301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b47519c7e12db7f254d17aa3cacad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d482947548ababe49e10d68f257c3a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21584f12d2ff35f339aaee0b8ead66fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a91ddcb026479fc6bde6cfc18be1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda08694f1aed4facadc53ba25b231306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f894a962d58178bcd299f6fc886a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e720f6f6e2508f3320c4e6fc79c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e304e371de300fa97c8bc9d5f80851309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0a9347a94a851180569546cc4fcc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d8ec2482d9e1134501e2ff798389311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e8e20e5ba158beefa310fc82bb38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd428d571aa16f9a93536d4e26cfef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2b66bb69470f27abe2ea74314819e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf47537b37718d5a4ce125e2837a52b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e247dfb337019badf9b78aa164d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760c0c4d98320ba45835800a239d50e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26751f2903b3e93013e7ef7b17bc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f8fa9c830f80b284246f8d5c9257319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72117546253228afcf8cabdac3e43c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc99c0fc2db3fba5181e3c35a6e5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d9b7304a5b7a2bcff3382e482e35b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3d207446576117fee4effb27afa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7548bf678d577e69ef0cb876351697324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde37d12fc0e5b37ced1c4a260bb02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f508c9c733ced193fe441b3d8b261e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e183c399a15b4a003dc5b62b6eaff5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b9e6e0ef59990bc77bec5dc5b404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a1f090b21e8544a2f5cbce932e83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884d0af82382af61d3bb20385875764330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb90ccf324a223d108eb5fdbc9aefd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7911b27ca7536fc07d53b5b1c7a8d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ae7be39d4c31ed71526bc1c25394333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14a9c9aa0296b1aa80416471069733334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afd91e95c097ec474b66e6ef165960335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b98e9d9b76e6c70fcafc15540afff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028abeec407e760e93491ae7a25896337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d5091c27b732d093dc1482e3bf059338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a6929faeb9711ce5bbd70553e0f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924612f2a56038ccfa906eeca0cdbe14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c72592cb248d38e000688be5ce379341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b76b18f4f5e2c9770e75b96b4db15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330408b3295aa7bb5883233a206dcd4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12cf5b7cfb0155cc019f380eb5cc1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042690bfbb79a7f075f766213593a9d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a19e678877e5affbd8bf9d092c8f40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef8bb1416fb732000df712a8635e7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79370de35f4def080e1d3fadd4ffd99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20429662a74865ab85d1ae12bc0a48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c781133835e170186d1b803c48dd94d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e3723f42d21f4c88e8630bc34b6ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2b3b0bab1b08eca903fb854233a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab4c0dc3411753a40174b6f24dae06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd0fad95fff75eb1f671f791efca6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b4cba6d97e8ac2ae0bb46d740575355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb0a24bd42aa286ce6ac12509a8bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da4c71c51d31d0d217a9ef675a6767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270ad6c9debd9a7b9655bfd6ee557a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f294fb607eb66841f32d97248b9299359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281db537cb78d455673991ca6d5afb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591db2b94e4349853a5527f1b413382361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114d157f009d7843d7d78bee348f49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29fe063b2fb65eae500d714999276e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c9a7e7d47a15272bbd217db953b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41353bb921f81541a4d075acf054b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9aae8cac575f1102e3f54e303cb05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fed3cc5e62825b7efac9fb49194f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d664281d22282238632038f44e8c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be096b924f35525e12463c79990066369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec6c6d5a8af0ab392fb97b5a8c2b28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cc67c638e99765b7acea5efeff42c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78325e029014ce60802221b1886dd87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0933fd483ce231be1b737c400715a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54ea8a9a99ccf85defe06b2fd8790e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dc48916288117fc5e8b4ab5f9c5c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2217b1c34a11e8ca61e273a222a77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2279d0d4d12578c753b95c40eb0e03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36543fcae0f5c3d06856951361f8d18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bba6d628dd349c4a99535f4dfb49d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1aef57489ada7958f2d0fbeb1d9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849795f8a40689a14da714b372da9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4063b191f7bce41dabdec27023a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b02bbc785bce0e37176352866e50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5dade2b89bda7f00a31563ff6eb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0025ba35df11a8f4d199782590b430385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4ec89f0bf21ad1ec72a583ad6c2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fdd93c7bb84652f7bfbfd45a672a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0077bd85e4c411aca5f85cde3deef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e375fa3c76b41499d014eef42e8a97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bcc649d830e444c4e3127a17384e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f229ff1d9c8e6b024289fa29545180f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78af86dff0221a4cf47db6cace653bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e0bd5e17a6be3b5b8fbf53eea624393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbb92f8248bf3d16e96fb99348290394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7a64f634a1715b2f74bf0c10b2c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2dcde1d9a726b464e6ce7b0a013e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c84db6101ee6733a5e2837e540d08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f10468fab2db0aad5f6994810a1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41807fbea810fdf57c478e051deba89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b14cb0bd75cd915b851d4005f7b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4387f6481f2d6d668eb7fff73bb07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e9132f9cb153cb0da8dec8116ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43633dfd5914192b96f07993ee9cc12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b3b2b2a3be75bec10137b22f1173404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5eab74fa263da88cd930cce72ffc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d627f302e7372b5fcb6cebb7acd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f70c256330db5fec04dc6ad244a76f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84c7c8c9f976f3912dd588bb349af3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128a2d18fe040b17ebb269d0b6dcc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409010b71e9bec4bcbd6e0c3f57dbb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b173d004ec3eff72d363bbdad82b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6faea1d9da84250427952e1b5c488412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f438d6343db2a4099683b40360ed9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f95bf4b4675fff6aee74bafbdf5949414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248911c34fecd44a1c0d79ae0e1bf72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b369305e1b777116d4468d5afebdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc29540bc3ff1649a60f041699f28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777bf955c2d77c0aad1d783857068d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e83932751968228a5a4b7442a602419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ca2317d8e1e221934dc18c4b99e75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453b14b7c5c5efc4f0a1492df345af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51dc67ad43076b54fe38b78e0ec34b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f42ad5be98a8bebc5f1adacba5e5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae7dc4d702c530ff789b0f2f950b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725261ce3e2a7ae30dc5f649e3a9eb6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75293d00c1c65ac8f274baccca2791426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59265aeed61c3f59e88c16da173e62e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6e2241524ea7e94cd56f5c7b6b5cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dc3e25619d1ef61a8e5dcda63fc56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5c13f57efddb676851ff77df5c5d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9f7f8bf9a86c867b03ee7bb29af3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34488cba6bca3e1785b57c385f56ba0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc51e8245f5fed971ca7f3864aac2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db131ca6006bb0c3f7cc2d58be8882434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9b1e41d72f0a5996eb7ca8af86b7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b081508e5c887386d468c15c26652a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc4a5f4a8f39b9b5beb4941e8633f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c86e348d71f5560ccd4c10c304fc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5575608c469e53911066395e01af48f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7670a03bc464cd6c82649ea5780c29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8678d630c0093afa78c48dc6eb0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a847aaab89d413d23120b99188c7aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fff9ac8eca674c91db917ea19afbe1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f084d5937e20352555ce6ddf74d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7557e6844b98344457410532143f97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e712af5a036bcae715b6b7ba5d241446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52219315df940bad626ea6290b763937447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff0ef53d1551545d2a2c935d95995448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27df054b1f2d91515ff52b90236bca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0f456db5bc31a39795f3385c1941450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220ae9acb86c305d49bf09aff06e39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd96260f7f5601f93658dec732d7ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e04719779408698378054ed94f7a0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ca43158fb43764fee1eed9c9ca28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae4a6119c312b2d911f3ac966e2f78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317d29fde8e6969aea5778a3122812c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a83d7d72669424571a3d674fc82cc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac74d8708482a503a92e940c533ca24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb5b413c0c0641206520504433fdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fce8c5d34e560d4e90ebe9d447d78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c50109dbd169b9268e5d988f36f80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911252ece13c3b60ed15a7a1941294462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44abd1830a322e3f9b2a21536df13ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a611e54f7a9b9e02d1b531d4a5ae00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cbae838279b0de7247713eb66671c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb2b6992cd2179c51ec035068e644466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc54467c6aa7371f4698cfeacd0858467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b65c7cc0fc9d680befd6fe6a50ccc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352375d4779a3f113dbcc2530ccf5ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0e77588f8676eace2608cb493046f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f8e7907661e5f4d29232511ac330471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69efd8a466f3d052337780251f38d5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e847b5183a10f34e322fb54ba94f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010cb1f9f508d3018ce19b8fefd1afa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ad95daf8f0deed51a3afac491f5de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef133c7b14860316db7e6388000522476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ab79dbcd5a6c0a89868ffc9d487c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb50a478b4caf4379b636ea648ab918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d368a0c6f2a35702aae2602c7ebeec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598f0749bb772ce8bc62bea1ad2602480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fb1cd342b70676dca838777d80c08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b716501c0573d8f945423314975d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee5deecfb47dc89ba0e4bcbffdb67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92385e22522bb67a9d4484e69afd54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d06aeca10873cfa0eb20e53e1ded22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0782b655b665d765254bb3773e196486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754593aa11ba023083cf69d12b3c27e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2f62d347535f3218270da76889cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035369872582a5244adf61028fd14b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc02bfde872e883c40ed7f0abba2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab53542cc7f532c9af553fde624f1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e0a3fff01cdbc0815a949a870395492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2c23e4c3d65b89fdfa1b569d14fa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289343f0c2dbb0c66d9d0b06ee17b76a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4069a3c4877d997f7f491a35673c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3a41417280c2c022fca0433678c38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd721f086d147058570d74abc10782497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b63ce6c342fa27b49db961adf4aa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ca44f278c6bd827ab86327364ad4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceae6a14f6cded05489f453e6387555500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eefa0dae3a05b6aa694582b670b8f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29772840e1b8e624079e0a25082462502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6696b1c8c59ea1a0027cb5ae864321503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507cd92de8c1f27bcc623c0b77d073c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600005e149ac47048e0e9718bcbe4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ba18bccaa361cfa6cd7167e9e380506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79537e97cc242aa89152af566ba98f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a7fab3c2b3839b3881cdba50be05d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd90f2c08a2a92a3db4511983e0e56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543a096cba5f31417ec85cdea946e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08f90393333c00734d46355945b0c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff06131b486da9823de94c16b7240512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768927379969180ecb7753b4197f0987513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27b698134645474dd13daf3699d48d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd97077b719de37e3a2ecde03e9cded515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad94fa196b596d30ae6588448a7d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6bb41dafbcd16e0acf9b5be9e1755517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ecdb85e7fff4fec77c146315b4f63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3ff8cbdb235c4ef4f17b0884e364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fecaef5ed030f1975648c44dc35099520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1ef061e886675ed3c0cbedeb606f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485adcd4ebb5470a7d45c80dd23b24a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9c5e83b4f1b9336df8072e5cc0fa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e65da53cbbcd2f74ec5ef9a42e1fc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d0f4a51d0d2907137f452ea99e90c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f9d071c8fba4e092fb925967167cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604458cc4e3fdf6d3e34f7bc4a4b539d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec168f3dd5398544aea2d3cc363226528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e46ba3bd6711bdbb16013a09413d0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c2271c3d9b2010b00af6785303a27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3dcfdff866d157f9e25dc0123e964531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e78c52f51ad2e66b15affa3dcfeaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f00b6c2033a113cbbb8ae217bfdcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debde070aae3acfd47da14cbea1f2cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8f5e7d9e613dc1927b83286d3f9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33a59272ec62f6ad9c27a17f3638c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6192fdeb179f743d79d78f0e2de8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd545bddb71cd03134247a4fe7edbf35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06785e0b5bba69396920d2905de082539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285911a7c96af3d84254b71f0dc06c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b88deebb4d59215bec7d74739ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587bdbe953248d5f8d75ecc4373a76a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e6201c495acbe8ac6a8ac189147f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2f668b9363437ae57442896382b2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b9f84a2d47697afecb586a03297e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d2b4997a93064cdb901c936a3718546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d3f14188b0fb5a4335f0bf6e9e3d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf75572cf7637354fbe581fdd8dbbd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02cf81d893bb5f7212b6896d1279c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98835403a0d77590389232f8d804e2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935762ac982b4471caccefe3a19e77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43005f084ad773b5ed4e5bd262cd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeb2bffe22570f4c8cedd69b5dc706553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0a762881170560018ae067a39c7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5003f5e9d60f1a2e28886cdf925ca7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645213a434d1b625f176a8908d49d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b0cfecd5ed2443e58c500d1e67de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0db23007d398c7882c1748bec5121e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fdddc87dbdd5f01738afa195b9f4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5851203da2dc319c89b3e8e4a25a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e34b2e5585277992fcbf66b753eda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879c6dd96fe4cd1acdd44c923ad4b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6812aadb6954db76739b4feeaa9172563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18577266bc50372349e8558df4ef86cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44554b805602530f3b3d093408618b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f710e945466135ba56d2ab97f1438c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec54cbd8b56e0d72607c3cc2b348cc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a86397dd7623bf974a9686e61f73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6b9dc5da2154e4d23bd9be2453e2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0311afacde2e03c82f2ca7e216bb94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5577c9fd926e9427fef926cf60d8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a684d02f73781a6883925011ba181c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01021319b429626e1fdb554019673a46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3499c329bc1cf19d6f1d4abf2e068574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf10e18ca93581ea54f1eb1e218fbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428919abbe03da9e0b788d2f35b37070576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e618409811c869163590eec3b7c27e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab385193aad436c2e5f7c616124e744578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0507e99958b15d4fc4c2192a592eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe956f7561a9006f883040d58872e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81acc652d3e428661eda0ed2e23d8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cbe9cd021e2a2360ffb855ed2e7ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf5684e6f7e834521c9961905576b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79705c2d301a25046aef98c85356889d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562bfd897ba88c14f896305e8219273585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377c6279ee5dc273fe27cd5f5de8fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d87414827c2a9c8809105a98dc55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112593cbb921bb2d0a9fe7abc7adc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dec26c434200d94d0e5256f75be8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3826269b9a170f2653d16f0a0b04d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d237f27ddbbb9e6a8123edfc360fe6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c35237c9eebcb45a4794c730e1d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435f018a1859d3035d651fb9db6ca53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec552ebff24a21fee1706ebe6f8863594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3e0236ea774ffaf6599a12e6f32f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ca2f581a64f3adaebbca1bee744b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f548555e3f68d583c501f647188f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880030c96de97f8f45dd59a9ac0dd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45a76ed898ffd13446a7bb53bc12f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784aa4d5def8ab7fcacdffe7bdd3581600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13bc13b2b93d764f40746c1284dce1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e413e339ae0f748f22d36e5a8f1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315dbe25fd0f713135629233bbd80f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e22f53e22d619d8e087712d3c4b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43feb3bfd6756b32ba36062034131d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35014c22d53e2b55bfe9f82e766ea358606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3660f605452a59aa1692309c60e6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39de00f7264f8b81549b6b7e3158ad8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da423a221588e88f9d35f60de8f42f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff526d01cc4b1e7485a5ef5b4d845e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf28333023f7220053afefb46390da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe456d23a8ec7bc710d48f4beb3108a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50c80d650096076029d38d1b36a14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425589428d0dd61e1fb7b2937cabf71e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d02af2275cc2b2806ec64e4006e19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b1b193a66893617755fa9d767273f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad302fa3c73f36b2d4743965d449c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5155217429f8397779b308a74d3b2ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26883185b9c6df0008f5bcce0b06fc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac722842792fbf939d42b9133a61ebd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e71df751e78873aa20096f4b72fe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11c9ad09bb59fa9672c7ac50a0dab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df26836f76c6ab48bab5d14ee88fe37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a315b58de929fbb2ea76485f8f69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00684126ab8c7a0c10e8fb5f23ac166625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04416857de7cf5dda9ce02705e8fe512626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bc2f23167a44b8a0f56516f2815b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a232bff66e8dc018c4c0e63d129b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df9d83eee7ffcae37557d70b3f4d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65deea336edfec30bf43139cc754c30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dcfa927ecceeb3103bdfb0c148293631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c3695428fb9e3c151d4ed0231a5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673368aa14d75fd2d4c75adcf5d2fe69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14825bc664605b48c444119adf2c04b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3d262e2270d40b7401e8d4f6cab2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74215f3ddf21b6879618c575f366375636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d637b6908ff5afb88f82f3b6480a5a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904b25e06392f5621d15e7b92449c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a04f395fe977b75ad7ca09c0a9fb72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814acd1bbf9b7036768cba82b35c395640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4721fafecc7b154311da16f253cea22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a6a58413faa19e0c29992ffcf5ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17307c7bc60ea4faa62f4de2c6156e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a820a2e6dbf8772a92dac35270e4c5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9925be9592d96bafc1096953c62b09a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7536d1e02c67f23399ad4cb6a8387646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1eb70fe517984730045d6b7577be8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221fac9d2f46542cb29a46bc42de613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb957634de6a217f13b345d8b4ab61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc8879cd6d10b6d102c6568a8873e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138259207c395a1967d4b97651692e37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbeaf5be62e92e3f1e7088a4a4684d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab846643ab73ddd83d1a73051c3b7880653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb93dedbe2e683698273cc9bf320e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0de70c0df8e3d81f70991c846a3fa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed75d92855df59634b37979886eaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59e602ac7fe87b870d22d7f98b2a94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf482c7a5b2a53417621e30920949f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5822e101eea045909a2ff7f5cb764c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997dc5b87bed6f0a07912d79c243093660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb4857c1119fc587bbb16b9f7620b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd927e689584d8d8fe4803141819a017662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f9d4f8e9f1c27df33de9b5f83a08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c89000d411b97797c90caeca2fd9c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cca766cccb2691c8e1b9c7751d400e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d38df10ed2c2aac24125e8dc79d116666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4888e9a276a27175d5a45d2bc7ab3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42713583839a6d762aa2768b17b8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314412defa13e2c0d54d00de581c2824669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a895ad0f27e0df6fc2966f61b9b4a7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee862e0f997c5c25887dde455ba587671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83378580400d79daf101975db5ac09c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafab930e54ce2a34a4f24f76c26d3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7445d96832ab1a2119633182a4a1248674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d24d18ed0982cadca7dd487ae1141675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b934a9e75a265421428c3f54a9af6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f504cd132a332fe86fd60efb47407677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d657a0f464c26c1b9fe704e61ca89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ad21298e683a9aecf0de80f3dd9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967662a6313ce1b96995a20920f49d75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f969c9f480076c6e9d956810b58b03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610a6200fffa11c4cc3e4d04c4c360682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7a174b834be05f83f8cec58d33a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d905e91645205474458b16c2df95c83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c749d5c349d5c00da843ea120cd7dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba60a6faa5a85ed3e3e054ae7fd7a26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639714ad401d7013de82f0b6427b7158687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80725687b8eeec35e690946d084fbb03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a72f69b845cafd4caa098f99e6608f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431dd73c10499bde34ff72d3300bcd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260461d6a125380e26cccf4370daa9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6789d7f7ac9ebafae1103219eccad3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0714642595d69ca42795ab528203693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078c02b9fdc33ca692a687eb2b8154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac15956139c172e1b4cb9ddeaa127695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae622881fba0d6121b58da4f33e7ad2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57a114ec1851b0e21ae68579f6563697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198271e1901e9666f59f7e564253e89e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d4ec9b72030324e570094d9af639699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7af10e49cca884b517d7fbd4e99de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596056d7a3b49a0b632d81480ebe50d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b029dfdac16bd6f23035ebe9ce4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503fa8cdcf751982b1684c193ac4b8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e7ca049137e1ae03bd17c70a61bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cac22171666ce1fd9e7e1f0c23ddb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd1d5f23142fcaa329d8c45fd1165706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534166e82ef71c927a6c2f508236dc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd2fd708885dd2c0c32e355922360708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656456af82c4f755287c285f1bf608709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d73c30dc1a1986576207e0042b18a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fefda6f507a32a4df0124c3ce0093711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a771481284c5dc4bf88c0e40e59ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87453071a2c53b1e1a420eb0b18fe0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299810d0e55177ac13e54de2bb120a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b154e41ac59070e71e80779a72257715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b75f4bde2113d56e6e8eafde41d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e6b37b948e951934d383e9b405a07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef4a91ac5d840dd342a845fb665a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f57b6dfaabb63189467115ed6025719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e789eaf586e980b7b0176483cc2476720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519dc71cd8a7069cc1859ec0e5de018721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d4bad006c29f3fc1d0e7bb6aedd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ebd0ac4ab333017565666b7bd9ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a2b174d519cfd1698d62fb14e4ce4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c73e579e25f4e49c58a8b6f144ca8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2090de4efdc93724a4188c4dc4e89c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420dbbc5726813a80224e4ceb350666727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26977a15223ace10c1ce30e214f3298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608c62a4aa71819893c06efaa68464b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861089cd8f038f489e0e6ba106e8ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec723801d7af8b0e0647baa7666cfe6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b8fa7e338054c04f5a8990673c56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734081ffed95dec421dc72aa9b4f87fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19edcc25b33ca6a75f24c66fbfd3dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825bdd0141a7d46c9aa93cdad36d51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc103fad798d3bc6fd5f9f281b29d57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbd07d2f3c41378690b49373ad9f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b38388840a89c171a3d7728347ac25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509fd71215531a31e63c0a1eea75902739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2b7d66dc700d25793b02b216b1217740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c8bfa3a49463df98e115eae98066741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e072b5686b773c1e58efa0bad793742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e7d4dbef2ab1a8cb1b2f7fde126e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67f01fd3785bef6ab380e94f0f5f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34365949acecb173d052025c3f5d3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4defec98ba33030a6c223278860a1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccb8d9187b7b8c08f3c5ea44793609747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e81265c0f11e7545550d4c04a56a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4c07aa2640dfda9dedbb24b2df3fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c7a3c5d5147b6c9df466b5b3fe34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36b1ec8fcc301aca5c89b35c7c999751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4501d67bbfe4c4c24a61eef901446a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb02a51b3074e5f5919b7d8a4f8b86f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1214fdec4396a73fd88e0caf9f0bf2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff23d21192aeefa557b98d6499293e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a5490857b58b02155f2a2c3a9488a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abacb0905035fbdf957d046dfc9bef9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17eadfedba55170ed551e3bdb1385758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a10a02775d3427b604a9c1319b07b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70497325fed77dfe85b50b13eb94ebf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd5ac7acd5569412e6c9f1692a15fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de76ebde3f2c721093d2ceaf93f4b2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799e2697805c4c15d4c605c5b4ed4b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337acb7b22bacfa1dd36b06b4cac4625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d2798b4163c631095e7ff4cab6136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133539b012d7bc20b6c2d7409b7fd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c904d67ffbd17e74d15ec1219b048338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca460668ecad338df6d99248b34da9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a364d1f74d980c1bc6a2d2595acf5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545dc797fa5526421546c9f7a58cc9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f191a58e7e90e8171ea0d7b3db78412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab38686101017d59d37a2f5847c36613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af0a1e293563b01d6f0a58fc6da7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c2729a304721b1f84cf1d8c62b3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3450f4983b8dc010a6fe979a24a4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c03f3eb468b888d13ff6ac1c728ddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae58937a56c30d505a9010c6bcbb4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd7b34173502d26ec147f6536782d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a69aa7aac315a3eb5b8b97330d8dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04528b3211143c86825ab4772ff6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914cd094bd20f8616d6b53b7dacdc3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd09d568c285200047fbb0385999ce723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb04219f572874321549f5e919f7de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4717018107ca86a55590df7600f4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ce98df67bc04ee4727d0768c654a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d881fcc7c3eddd4e7248617940c7b7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b92cdd764cab85768f6a607ea8b6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111da565811e228d1b30813ec19fffa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a753325acb5796ab1bd0bf6d5155d3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3486ff8d330e40195f3c14bfe059a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b62cd1ade0d8c0766e8a46e496e79a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739094461270a89da0afe70a03b8bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ffcbe4e485d1b03c005ecf5a37d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180841818f18e837d3c3a7430f290f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c141319ab7606943180df6f5e6e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae6cb8f76817c071e6f4d39e2de49e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432d3139cb5f28a938d98380386b12538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e98c4cba0add043d7edab10e12df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f04ad5614f19c8942406edafc42df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533df8aef7f995ae9234ff427cea35541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f019cb34bb89901dc7cdd40fdb287342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b19039c365ba3341d43c1ba84969943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba59dbb30283917563ad0fdc4a6ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777e6fec5825020ba530c1c98d1acee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ec7196af503ff280a44d5639a17b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d2535bac1a11ba289c30fa267125947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0622ff115332bc3298b293f00fdd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a132310337aacc5c78f070c8668f1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb121f295630b41cb95fb2ff8ae214ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a88228ecd858f7cc3b7d293c131bd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c190fecaedb48ce542d3513140c8dc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e608a6c3deda7be799e223d43de6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96e31be9003525afcb965acd37f6cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa43fe40ac589e71ca2d318bc615255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260edf26046c60b5c68ec85127ed10756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f453b4680c244eeba21a872fdb4e6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147564910118b75fa84098e06d25c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756cef794913ea52b55528996f20a3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470c5a5a3e839e9784b77927d5a52d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c98a0626f39d4bbce3a2c683eddc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeff6fe42545576b50b52a7beeaeed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37113a537558a0f5e279bc85cc738e0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ada1911c47e834fade4f06a4200d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374761d98300e6038c6d0f831bc98ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960213c175f73dbe552dae4e0fa299c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55c27bb9f20e341535bfcf8d8a0ee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538463448f1abeb97a650fe492a79efd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d44be017d98cd1e1c6daa8f669c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600944c8837bcb88218c43cb73f631d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28504116d43faaada4c59e10fef5f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e93ca46d1882f57efa33e6e770d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671099e9c4f39ef5323c5a26c7c04f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c1b89b1712fe43d5cf25bd41695bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e6d69270b944a79013842cda5dd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6f1062d1a33dc5586422da19a5f5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b031a79574af012d6d507d1a4dee0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372212b6026cee9124b0f360ddc822eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6372c10a261399f66c9f956fd2b55979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c38bd8ae1e42bc500c9dab8e72048280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601813187294781c4fe3d8c916b49bc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33731e8be338ce0e3029a648dcac14282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c83edce60e04783e1579c6436b66c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346c813c74e7bb792fec6c123e0222184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1bccf11befdaf9f7fde834726280c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf75cb5f7c713d922679cada09168686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dae4d32f7f4cb9c0c304072c31d1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc90b93c24c4846675bcf0b7e847588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6b596eeb7671559c1bcfaf4e13e5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01a0b001166b6a048e6166f021caee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c9bce920e9f3c18e63f1146fb30a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9319fd69d222fd98d72f12734a5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa3f0317399a03fe771922b89d043193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff940c8d46ea01bfae68785ad23946394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0b30fca94a4eb752d2ae3c27914f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f550c05df010876c1e765d1f90898f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a4035bd76a0d2146faeefff7681797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc484c730ca826d7e71ce6dd06fd1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846c546e7d57448be063c12b40447099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299fac83570d8cb6535c6a07556dc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728727d1ea6b85426fe82c884624744101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5875420315972a4c7646d183797a83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023778bb6181866c86b8b6e745ef10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca75defcf30299334c304805c48d50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc5e11c41c33ed4d0b5cbe15caa628105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619dbb36b2e20581e144ee56693f69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ff0e00f7f526cede19e02fafef221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49bb83a0217dd9df60d357eb60af7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc048d28d23d37339530b75019337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03752393ab790cac44065b0336386c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787b635e73661c47ed15b702d7ed25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea23b48596f0920496c5052a038d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb37349d15df3822f333faf9b5fdce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c6b8e280a1c2c71cfd6bbcc07029f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba033ab51ce170959a76f7fc3d69e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d3ef5f0700e7bb74693eddcce3f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e6ad0204a102723f9b639da3b731117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0212960e9ce377710e760310b5586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563bba3bf7c00516528c8ee24deefd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143d931baf33cf6a60751535b2f648120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b513a590b16e4ce762216668403d894121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce6f7a7e91a5bd7d74d2fbf9d07c79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ad4661e95412edf6a0a70a2e8fd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b54f9a3922dae3e92e3334f560565124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1eea3c1350ea7655025e17038875e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a930fb4ec5903496d02bea966cc678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420919f6a8b1d6b54fb659bb41356e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ec17522674a2f6d538fa137c03771128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aee4a706b95f067b6283109d2151e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d5db01484b1b71b1589d16f36ae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be610b0c2e65f86d146a626214c2643c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d67b75bbb085caa5f178d29efb3be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c005d2ec43fb2a59ea109eebe3d4468133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9983cfb08dfb18cdeecf648e85c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5f90618b59eb1b680bce05b375d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b342fe405c1d95d80a77e39e4f60bc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774bc777f9586b457e4e4e119365a32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b7ea65f8f066fe01cf83fd194ab6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4684ce4e9f8aef0858a9bfe42bf77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782aef59e01acbd57b754ec3ad5b549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b27bcc38a97674825583200240e1a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27648b40f505da681d53cb6e5c7c7004142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d46834fb9dafe7797a84950aa7076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6394efc524f76c3d827656011920557144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f10e3dcb4c5b4621390bf26108ab2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5563537da09dc10b92501e11ee96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4006622ea8921b02c5bc80a7ded692147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fdc30655dffd148dad513bf1d2c4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5294d8198ba91de8b23ef3cfbdee8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e40779594cebaca5fd5c08e8f444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa18d7fe836f394c32e2109681631151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375024e1af05a315a3fe246456534c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f950605d68266e779c2958004ed63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603e75f04ce8eb7880bb2c36c7fec1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd3b3a2263996ffba4965d353b224f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd037f48ffa185ffa7490527b79feff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b11905738d9ce5548de5aa35e207157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354c48938eea2398248add868c26a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c36ce75f90fc41adde5628aa66f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae652bcd24c2aa850350f8145aa04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201716fafd91a1af34e693aa2b4d88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabafeccb982504de6908a00ec9523cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0fc33972f625b365d5cf72ec02483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8bfb764ebab3a4e6a65bdaf9e5e0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca820a940b80a49c91d041e0fecba79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f3bf27dac6783ac8f393e053cda5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbce43da03c36e6fc64cb077c2d8b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ba87399d5b1a4e21e41286850d10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320335d6492db24b166f9bb4abf87b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb95ab058b298aa98c76990c2e2912170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18add4949dc21fc3bbd99575c888408171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573755839ecc215e2e29ed5cc0dd33a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb0ad16fada2d5a9cd3e2bb1c25255173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac89754d62a721611e6e7cca261c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b835066420c5e1efdac78b47c46663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5abddeb533df4ff511fbb7b684a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baa61d31ac116d23a6f73f8e195c6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d68fc5bc1f37d8424952ecef5bbc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a72fb091ebe0797b3c1d9b9c92138179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875134597ef05ecb64d10fe1ae9ae87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44601ae183242c6103ca256518f47698181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c6e1942ce43eeb106a91cbbca930182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa6e1768e23e22f6730bb34aa3ec07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5517084ef06294cbf3f7cfdae5d49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69956b0c6ee91a609bf352ef1cf25d4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e4b9fdd36cf14bec71132d0fc5a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e629d9a3e11970bd9a54958ac334187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158348014f844176eefb96080cd058188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480b4c6b80032344e3ca7ef1652cc80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da209b13bbd3caa1b977d0955ce98fea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435feafb6c15529a00e12e25ecc5dd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaa60832753249c22d03c86a0943e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657ff81d47a9ddf83f312af16582323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b6c596e3e269381f25c70a4e824d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d7d0e0da460e95296c138dcb0f80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de92246c787569f74a602e11ad9b242196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ab3f017756ef3ede8735cdc89bae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc6a5da205f6a613e44afbf957f44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161cda9291ae270b8f6cf1975af96cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eafaac6d824d556bd81fa8dead10c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a273408278d6cb48274352bd85bb3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd1845933c6050768c4743b91b5e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd20db02ba7aacf25563925b1bdbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8afe58a4a030a9b9e967704f05d4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2bd5c6306a337aece5a5bc84551ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c0fa08ade2bd98eb9d2d7450bde4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641a12b50789099c298a0f39576401207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc450c30f0a8c714064eb67b94ff532208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a662374a31a5d4215bcea7acd3a0a97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b4200f7ece9af173003210476983210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f01827c68ca47424092b6e29f905211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd844bd58f4d913e818f76119ee599212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d892464e55b5485cad8feab6fa37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb161c79d3fb1d9fb7b09f03164d68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4b7b56f748d88eda72f097c63fe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c778da27d868dc35ee1d1ccff926216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f20b2f5addfdb2b88639f7ff8d47c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba6d1e3e5215079cfecd602600f5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb95c8157323321e2fae91bc62e5b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ced3e3096935b5bd5b50d7f0d6237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cc813df159fd9e6633270e563f764221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51dbf733388ae7cee13fb54e4e5b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08f6a73958428b809102825cf61cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137448ab0a6c7d6a0e8effebd9fa47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745c1deff16fcd8a223176593410e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a44a3d48c43332ffb42404b4d9b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b605100fe2cb375209fb73dddf4ee6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d0ab330fd666ba28f4554294dadf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0fccdee02591ec6f68beb6fdfa1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc14b4818a3f2e94a0793156c9bc98c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96baa319b188918296172cfce13b80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df08bcdb1eeb4aa577f3babf18714c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e35a12148f94bab9c5206628d758233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13df691bae882c0c1d6f8ff6f1176f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5295f5085d9db399ac4c618973fb31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca6f125e71dd3e49f369b3c4fd4792236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71aaa63c366216f0164c9e8e347dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfddfa150d85c52fc6de2dd2e29347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16801f148b22166a0668f1afd50c085a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c24edd3e60e4c54ad7ec448ed204c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b6a0dad4eeea4bc5445c56ec6e83c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e698a7242cf37e57f21318f21d9b2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067db894fd3e2d53987b0e8be0ec37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53cf16433cbd624204c52fec8ce4b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413295982402c58f6b77b2f59bd5166f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359397c1a7ef559f9ae1d2613856e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e30ac1be07cf0eb3193b2fedf1e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c64e07f6d4fa42f1ebd4d018794d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890fb5055e033e9075bf65bfa66de96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d207f7fefda6769b2a0ec85b49982250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b74fc2cba7510d4a1c366154e49418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67256b1bc813d53067c947740bbbe8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6ac39e4e01190782443c04dcdfee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e461fb864766117daad0d237b7c2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0413ef4b961f9788b8735f0fe3f585255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342fd099e32c3e5dbb272845d7086c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a5eb2071b99f9d71b8bbfd7a3df9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db8af31658ae2b83a57bd473cd22c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64062fd18e7721d93fe539931dc67a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a265d10f86c5014cc29140f59cad23e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036cfdd45ebf561806de873898ab6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b962d3206d004099be8d05823167262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4813a93727690286b4a3d5823e93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e08186048123e87a82ccce7d9c0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06337e65a83db7033806292df87ac2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86e0221fd0a0938e86c501d2fec53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b00e1afda8ea41178493a745c9f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdada6419dd7cb2af5e9cc783f9538268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc14297ab2f661cdb3b9391adc66ab4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3309a551a7f88f9c6173803b12c19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9f23cc507f47663fc7852b21c5c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcee2d4a807631d676acef7173da8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6264ffc0b90a38e309b40309fe41d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d1923e48925a749039ac1ea8481c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad279d4420a2d4b454ec7528e5ace768275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fecdb5d9e6789b2054d7f98df886a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d0594c606b054d51b30ffaac5df1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea032fb8df1c11272428e5865ffd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a125ad332acf76b52a8b204e2ea0ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ecabfc789cd82f1ccad96a6d2c48f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50bcb6f76db1f256399bb342a7b4af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550d2fd6a23e8f5741d637f309d602282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450ca82f8a2fbad8672f91b64b4862283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995f92c7afccc98f5a253f091ffb4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7946710dba45b49ba811330b0536a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe79df167ca82eea57ed55f026765eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200a0822cd5e0858c2ed5767dadb967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618cbd53a9c432090239febb64bf45a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa746ae117ed3fc8ced21c01763128289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8dbcade99964ea00f012056ab575290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9e04eb11521e282c2bd33d1fe8a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deee93f360ce64e456e57e9a1c8de7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc59ee58d4e09a5603661a40d4b321293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d6c77ccbf5cf525d82ee98300e02b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6aa8e0d8b3eb735f7c54a18082cd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abb94461af08c14af74e0bc069b205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91c12ffa9a877e346a089f97404948297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fead976bbed80d7615d5e167f51cbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71722b84883edc772ea463d7b10c40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a3726bb04706a4aa65feb4062189300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e09c7735bdc498a64e9a18658914301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d94255881ed98f8e6ae923a51e37ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107328a47f2ad2b0e894be94feab8356303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939727ac49f768e58e753ff1d8ee36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648dc90e387ce7af33cbbff1f71a464305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b785d108d3fdeb2404cb2c01c905306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cddd465435f282338526e6a0802e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b6d1397b423718a1ceb6457600b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563427238e63eb335c33fd7c5f97b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f82601a5975b0ee86564f03beb162310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f320ac83a4bc4ae459f3a0465c83d0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626caec77c4adf10ad31042b2b579ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5497fc9ced5236b6e69c19170536313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbed88b1289867d65a60678381ff54d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f9dafa40e44a97d575395197442d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c288799176a064e6e89e00d735973f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d70e793c782023ef4282e3805bae6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b623e3e6044f1bf5f892ed8df792318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac400d1fb6f3dcd8a5c317a9a6420ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8d9bc289b820e6e4042a33e9ed3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c7603c2aa2f01145af501b7ba6f51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec795841f2f78b5dac20c0554567ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cf3ae1e51941cc6f934034f9c500f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8772db1c40b647cd1392a9234b4a25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977432b46d35f29699445c14cfcd057325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e185d7a1090b9178506a8f04d933326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe46f3ff48c9e8d730257b1827fe371327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ac69b38f07ee5449c33f0b4f6eac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b56fb463df422107b82710ceb23ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4914d4f09c5e31af72da49246200330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c45c7074b4ceda5f04b49c7a3cda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71c6eed7c6dc387250f7cdfdc7df2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f7abdccc0f13c7668dbb06430f7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02202d4ce8381b8cf16422bfb3517bfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ac12fc5dc47b3785da48a803b0e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1c032d1f33e13a2cddd67f65f3a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a8a7e00fc6c4eacbdaa2258c4f861337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fca4605c0754c3a2007dad9609c6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faf69021308eacb614df73bbcd4afe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21401db7c90441ab51f536a43a7aa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb90c175478d2c22e9992ad1ca26e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d30b54a83c0d5430fc22ab676f72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a5f407430e73697b369e6d1c7fd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec0d27ca79a676400d1356f746357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c9cbff3f41ee869c2a4a7fdee4e1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de0f3c168c28da46588edde0fd3b67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b92ab384372c2f9b1918729db55d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f8a60d3814ab652af8b62d932f2f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f0403ab35b9d20507412b6ba2458349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c613e362eb44c9c33ecf697808b256350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715cf48dd606ae0654ee14c6d4e2b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d4053490306841ba677fa53d2693e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f1fac2cb2f9e337673d644169184353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b55e2e34a5ac8e484dee36c0c13174354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528ae8fbed3751c0f3e8f0362c5f489355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d633cad6442bce4d73e2e51229f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80695e94c12999f002e0f403ada2e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e01f9c917c0809ef265e385b8977358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dde89587ef206727bd5abd2688940359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d40f6fb0bec0620e37be61def59c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9fd3304c21c923a955dabf105013361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeb78dbedb5970036184db5f18fbe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075ce2c9f0198b7654db15da36ee56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6914584eed0b3dad739ca80c48b67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53daa88a8de2d99f8b7167bcdb3939e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133070ac0d9c961f7e0d77eabffb6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb56bcfdb2ac3726f6f326266f5a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91f19a93a195f3a3226c089158aad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ebe6caa79f41a388522eb146fe554369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc445977226d82b7df96aa9880cc2bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d96e6a2a3b3da673a2fbcf5af93855371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38d3e20241ffd5d09008a1e75fb666372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78040344120da8217ce26875964fb10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c80ca22cab49b04047598cfe20e73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b8708b89d8b77f06c0a0104cf84c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826614a02b09364993d06a88f479ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e928995e50c42d26fe73472092603d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244fed0683dc84f9941d6908647493d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318ea0e7cdc4955178a88482ddb414379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377180ce59a133976ff63f6761a97658380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455108bac6d889725457a119e1e9d87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada3e015de26e7ae1be8fb5d7c460a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d881e4e8bc1cdcfdea646bfb115e36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a6e46a1b86bdabe2539b308ddc1c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a93b5bad3a95cd3db5c607e07de2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922b50d9b0062770e4593d5f7bfeea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432e1047d21951ac232b0f345204cbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24631af33d30fafd90c1adf8572d32e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10662591e705eef8555566b56b7dbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f6ee4e8d2edadf08df3bbf340596390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0791d4456f300bdfdc5d479f8551391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe05743537839661b156f6e364654392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68db933f9dca5c0ca10ef97dc94b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955c1afeb90409e16a5426de9dce36a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2777cb94c4ba2ee65461ff0fae49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509f794324f52d7ebb28286e530a05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521a7a2c01c9942b8aecd6a640c366397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3209c295af61e453eb0e04b81f72d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5db5dbd4c288d579a557050f071c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6241879edc2737e628e86625708263400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476006dc7ba5637bea8025d533d6e3ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e73d458ac4ec66867a60327381872402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27286cd49f58e8b2a9305c44c04a8f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae263018feaee3d1a8ad9212d89fa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153402716c61a25fcb13b3eea5d61d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704517502f646abfc7a7287eb7819e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06b6cbe29bb89a642e79681567d9bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cbc5dbb623be30958be74159fa4a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0c99455e7cc2e2590f8a8ec634e75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65bd430f4f4335212073324dfb6283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c810c44c70a1b120804ac7b393a90a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbcacfd3825af2b4ea5f591353f7d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32550bd27c57fc3ea7576e7a17bcd3b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa999fb6dba0a356e90c4e1836caec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a026042b0fbad073c3d3bef6fbde45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c688e07414404b1cbe864d97bc96047416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771f0ac5a181f74e565c963b065f6aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aee065b154d6f628075c75482ac45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988eeceb61e001d3b2d423a94a0e7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86f4abc860fc7bc8869518357e1b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea76e5c8f79e21f38eb9eadcb5b562421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cb004c7ea6c697b484042fd54972a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fb1826848372faed4c82f04ee3445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8895767a2409e390743e0e4561455a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5759421a3b46163b2fbee6345f371425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23074188d6554a919c8df9d22780e686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb0b0fb774d9f1e76ab72a893a17b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dc438d155560e6c8dfce5a0df54b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d367c817c34e5964b863eca33168df7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918387cad0d56b9118362092d754da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07502b81781c58444dd6028392a130fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c40036caabce4db9d5ebce3b6861b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1d7ad6c4722b8a4d4271def47013433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a81bbcdce75ddc8cf9b36512b5491434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8396931179454d8da37b6599aeb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a360340056dd2775b2514e6613ac54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c340d8bcdeb301da52c82b1450d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bedbc93c41cf6a5d7d6437f188712438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86adeff241a84f0d71ed6af5aa2dff4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d53e69316e9f0db6aaaca3c86f5e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7344c9b737008c10a5d9151b6c6d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0caa8cb1eafa300187e3eccba8e0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de2dac79b917ba63f6a91059e76a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19ac12c8e37c32795ae310b7e56b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a43f5175d3e2dde1c63644b38d997d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93594e161d6f53f114fd541d6bd81e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aa79d73a54585a44d715d9812b035447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c884e6d795193baf5ea6265572f5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f902e49a057b94728ab04c7ead049f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c37cef5e5733a1ef4443d1e4aebe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c13c90382fe0ae42c9b14a8fb5336451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932426e52f71bfd3d3fa5c4e14d0bc92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38718b4b9a2bc3c8a6b40b5bbec3ad5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6985d2c3b3605b65eb91f21825227e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ee361163174a5e47756f780fbff16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074eb70b14d63981c4a36e2dad578d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29cb88fcfe3f934cb564239c2ad9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa984c2a73748e09dc7dcf733890132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd187250b00ed009b2cb9553d28c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c183409118550266b15142fd459a310460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47605999c08f9e99915dc5966989cb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b8a4090df3c58be9c8f42f52b690462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48167367de56bf64fddf78cc1c815d5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40664e7ca74b068f365a01b85f69c625464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48df659b3231180f95dec9d36c3c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c383d2e980380dae3dc054c24a673466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adff363020e1edf10f43d3583a74bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377e7716862eb4c089f885b63d27ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebcc963afb286d5431bf4cca665190469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4564c4e97641dc49e3d10a8a8c61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc962f584b05472d45abd5abafc8cab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e3abd179996ce082fe25dbadb5f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3271ac1e44c0ea53b9bb8d06066216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa239a82363a496308362191c7a4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70f20440a0446f1ad00f32671461e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b2cdc9cea33328824ae2eb18fd3d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707031f5a0427ab0d4749a4433d73df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2302f1439984ab5247ded591e0518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ec655cef3989c3d8200eb50a040d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a6f576338a5203dfa1f1eb196ae1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac334cd57ea9df215419923a20825a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab0a588acaf86d8a3cb1298b566bf4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60895b43306683a508819a0c011223483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73f9a1b89799fba50b40588d9d0d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ac83f11eba6ce627613ae926aa27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcdd7bec24363fda7731c88d4585de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727dda7a47efe13cfbc07f1ae692b70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c9151a99114c3fe79fd2b4b968ffd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfed89646d39aa5d3cb75565869087489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c8c69933ce6bd63b8a832b7c9bd7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b65ef00246ff6f51be7fd51966181491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab4a0f60d75b581938e5302dbd0a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f7f97e77e84ef769ccdb92ec6ae58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0653d12064a2de3bc1c609ab244461a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b674b0ae40dc28ee120fc0c24209495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906736cf00fcde16882e3ae0b38d83b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd227e31c8b1d3cf6f70b0e5c196ad3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c30acab030b3ea060da717ca4ec91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3291801416d8963f3d6d8fdd993b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e09391eee5e43ea2aa9282a6a84e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41f442f48a69076c62ebf8cfa103b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e75d0aa6fd952803054b4f8dba784502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb169b91509f6f1f921d6f70e7ac2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80f0564d9f9b3bc0c782f9134df42504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a3c2bd6f4da825b88ce771bc433b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f53f57ab9328c311df1ca49f90ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d4bd9ff29dfeea2ac53d7b7832367507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac5e3ecd6fb09b25bb9c8d1f6078b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599ff459de1fc1a3a6e2050aa9d63b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e726b031010a048cbb966223c978d85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f051f19d8b8718938b40e5a66fbca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3501b8bd02a7fb8f46dc0521319f48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ec1c07656cfcdcf04c9600f03fefc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a43bb6d2b0ebe2b6aad923b36b81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27dbae2a7c41786feab8873ed7e795515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f2ec8fe64786319cb9b88e746609516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483906a8638fd083df15a81074694585517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39636841b35691cb272cfc6b3de1fc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb2ec35ca1050f2041da848ca2961e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c01346100a51199d8ca4f8e796934520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120504bf3a854f810902929b5641d2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daead4bc02560399d322bf0c1fd42c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66add4f22c6b6e9ab7f6ea6e21cf07c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d8427016518d2d4c0010f5228289524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccf6bd4b3acffdde590c3b7ffe189525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288464bb38d67d6cd1ba3308cf14ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2085f958a3b3f3df3df54e977636dbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c71fae8b6ccdb59865ebb2e2cbd4ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc002217f70cb7382d74fe8e30db5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8202e72e2ea9384bea291d15f19ee4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856300035a1b4a0cd7738b1ddb52bd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337bdb6ae0521a116e0ef48b7fec54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2b1ce10f57ac5901cd2467876a24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14639f0152909f1243050a06b778d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c083019bae68d2b998ce1257010379a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa25a71b4aff71f53d17b69fb52ccb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40bdce8eafe4e30729a29862f0128f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b9320b533e0a2cfec97913409bb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c238df2db737ff6b4249fd6e65c64b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b85dd6b25de89ed96bf1d798d2b83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a3c2dfb1cf98467216b044ca7b95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4762d028ed5be00aa678bc5387e50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6471077d782dd5db6f2e600bc238543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a03743e5a789b7e70f8577e591a3ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8cc956b50666dbe6fcc12217c863e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cef470b5529d57869de865c8a576d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9111f1159d83335f0ff73148b563547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95469f9d6791e08f2fb55ee459470888548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e27c4cf754ab4ee8f946d6e38f797549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819fa297671daeabd9b06dbe43580a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9f28dff1084fabde21cf61d83a4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069872b48f215c0a19bfc451d7e64b7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e3ae63a89918fb5ca299fbffb12a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f6c6f95bb47cb51a8a43dd77d5d44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd305e73ca45304e4dd23cadcbb37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14026f1163aeaa8ce2139f8dc6accc0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e0675c4719fcbe57d243d9adfaef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8964f1e7b7fe45bd0c8ed748d89f30e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5586f83142fd68389d0e4471d29c6db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e153ba357b312d0bcad0088f589f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd1508989d40af50473db9b0933a99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e8d10f2c0d47e1aa1f4a851b54e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981947c383efaa533fed1d10763bb52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2dd94451d3fdc55af6e2ed4fc99ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e664c738a524068350d465c1cd565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d1ebd11faa0beb20d8aa77060577566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4a1090953baa5de1aa7969f7d38d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b1c1575166aa7c7c1ef19cadf31b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69858328c710b3d253149d634c39412569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11460c56e16f995d9f41618e886517570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ef16b0a9b28729e0f44dffb6d7948571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849fc4e02e5e6b09b3722c878297032572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2ba5e91c37280b745a4f4825e9e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49a9336e31d1618e58d3f903640b39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd313b9045b625f206511685236e7d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1fea8ead0542d2f87ed354247e883576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516fd31c817c298180d7a069db975a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107554c8aa25191bd1c64994308ae307578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5f0c5eb1a101f767de93cf771840579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9412c9d3bcdc2d6008fd28248494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330088c6add681a575e130318b9d3d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f1c3e256b74dc7e7fcd78ad77b09b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a9f283c3c21068e60bf2e40eeb86d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba259f686cafb482d44b8ecbfd99bca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb6109052c0234654e61d741851cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb9da1594627383fb7899d28dd6ec3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad14b6844f4df1db7efc423d68790587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e986aeab175843f12051f6c59da4c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb727815bff95860abfb2d1ac5000f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca6c80a46a88b22a0c86fdfeaebc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907efd74ce85f03a06af0a5017348b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c09d82650260a0095b863d49420b2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd8611f1370094194562a9b37c82a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b339abf07123b27624e68751518f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc64bf5f2bcc66728755c72997ebbb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c012814f075e24c82ffae2c2b7102596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8bd0c5d4f30e6a685186adfd3d6ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a234da368807f43690bd21208098b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669831b1a4f6218bbcb36c2e606419599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c958abb8b54f59e760a7ad6525972ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348272a5443e10c4beae89ff6ea53e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b54836a71aef46116e1346cbd83fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47282efe65b8ac7ff2efb6eea758c3fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5a07f6000dd06409299a766ee9c1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d46bf2919826259473cbbb3ef5ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46746b2afda1d206c2e95be734a0f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69c09cc686a72f49ab7b31418f3bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c5d78858fe85e8a7998568c45855608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a13ca7d8f7004b6d4c817bc411e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a3c0e70f75b157ef643ac6a78ebca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d9a283239b0c0b8527792be63b5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35db67902c49ce4917048879c4e997612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012521b27a3c0d6b1dde47319c8ada4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597a982b8ca4767ae41284aa215f2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995763d471b0c80e66388783fc72afee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47553eb55ea97db0374a5773bf7c8868616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91f7da4de6fa915f18cb987782207617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d304b093fe2bf1fcc939a5715143618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e08d41319c4af94fa5cf62e3db5a6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a97168ee1cda67a01b203657c402620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629af4f48ce68b84e7b4a53a797defd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982381ba6e3845712b88451e5beb4ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa94edbe36956f64607bc345a8e1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74884bf514ef5497035179fe69e489d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc55022604371cefd69d4ccd8768907625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac67d535c27537de4012065c3338db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6fe1f0dc3d7bfbe7f776f4ef25e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaa449681e4a53f689e2b74756bc92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe6e692685ae9cb0c5518e047d0c90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e39d3a2a6166953352c29cc425a40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf1068aad674761d724a9f06fae4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be673d5b25157ebc293066084fb331632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5b1b448033b039c7a2398d6bf1b0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526baac8e18cae5f76cd2e1d68924d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59720cc3ae7ea1149d1bddcd254117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9ba8dcfd0a32212ca1d46cfe8ecee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de61db47c626f425db28db88afb8e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a30f2ca0e427c9a572818cdc24693638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c4991b8397c3db80dec012358b44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a10dc6d5594a126227901ab72ce01b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba4ceeb6302a34c321bdf15dbe95c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a792ca8b93872ddf18fdc973c018db0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2316e48d04b640d09120bde477998643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d2dec9d3218af941782fe88a9df12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f508d9dc8dd5a1a0b1ef0569bef428645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e658623b4c3abcdfb39f9773e6b33b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43019eeff4ea214a4a22c02a8b7b8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c23301ec888fd9229a6d77390d5f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32d0dfd83f0defc6e043f84d156e2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b76f937b81c465e45fecd519ced57b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dd9a407d8bc9bc585c1870c5bf308651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021682c2f8405f75660fcd941804a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd9fc71f91bc6feb66cd70b933f41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001abd51dc95468c0dcdd8934006ccd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d7f12a833f09d73926aab64f7dc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d6936196967386df84df6a0a8309656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a5dbc18fdf87bc7caf3f4ffb6ff2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203200e44bece06c3ff6deda6e793b98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cca3a785aeb6e8be076efebaa2d19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869075af5be5e34d73d06a4ee19c96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8543fb0b7a92184221d3d4cff03f6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529be64de6f2429115cfa85112315e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bda1a4a45cfac71f2e51fe65cb474663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032dbce668af71fda953e94fd255666664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a091e90a178f09f308e1a28d51680665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d6863ee0737b9c039270e4d81ae8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c825ba6024ce0040a9d66c857c15d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be2fe75ba9e6ba05d8092b9e12193668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d610502e17daa3e1be8aecb89b5f71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5a79e39b9a8a65e4a6a949908a8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8642d5684452dc24bc38bdd4b09a559671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce5dc3b64251374fb21a7f7c44599672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9f141870b3ce7009ff9c4a15d2a13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786370de0624cc87eef0784a5fa5034674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9462cf8e7fc7f5c65724f69cc0de1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d3b06388d23f988b838dbccd64f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102984b74bcfd23d20a8910640dc568677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372e84fee0a91e77cfba1a3d2e5f578678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf581aad50dab6ae62ebbd58f06c44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b73624fd699ca49397596639568f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89fe8c0af5ee7205128aaeb73ac3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f197518d53b64800754c29e5ff7428d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e23867992af968b759576f41ec73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce15c2b656ba0cd6f22519be7edac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc3300166f30ec10e509875d3bd884685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f1626cb43a6a1a57b17b6bd1be4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223c15caa3d56e167f9be2ef2fe4a73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188741812d9c3c96eaf5c291be3ad358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc32755b760311eccd040b8b21d42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee217e4a6a2f0f03c5056bf6ecb3b070690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e2ceaf13f0a5168a8c17f60a8cfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6cd4584ef442e29d7bbcf982248d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d76a67e18cdd6af952831c6a95e17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c00e12d24d93592ca21931618345e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f58fef70e5e470aef545fd0e97f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619edc577fc46e2c5e833e39d2308ca5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b52ce3dff3e3b23f5d97c426eeaa8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e7596aa8733611832f0f19f32b64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b26f222e8246da560bb9f638d666699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45496100a8c1346eef9cebf5dd4056700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f56d01bd4035a3894e38f39e2cb56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c85c59f768a6b696b36f082ff8cbb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dc36c4b64404d572aaef94466e59d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203434ac1f76b43fd873bf4a39bcbf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3fb335d2188661455d04d7627ada0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeee5bb3faee6a22aab585bb34dc3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb5d0aaac1bdeabc6bd819c5b5d41707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896a8180e3f93ce26553381fd0aba1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7adabe10d11719e1744281e68e4ffd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647a14f7a34475a19f9bf3b04850438710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb19ae00b2b502064a021f87888f48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacbe40a177921dfd368f41ae3ac087712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14228462a2c230955f177c779f53eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83407d693ad98c2d36ebf2d1a6d770a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e371058cb9da7bd77be00e5fcc0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b489fbb37609dd556de94c17fa7917716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac6f540720c464eff1f8e1d955bfe8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c28523028364514c7b1b9d9e3300f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005f6c5dd1ad975c797300f920d64a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b8dc4d44d2b9e1ff8f6541751d11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd664c6eb94cf580bafbe17d0a51b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af3a175857f1a11a8a28a79bf5b97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa075b70c6c06d9180398399a258b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd3d38d4aaadf78a2686d889c25894724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4e5777c8438cb69ff84d6eb6a1e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22484a6a7384df894fa5a1f469a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea39ebe84f5aee539aea9d0b974a2d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f40f6f7668b5b2f397418e452466728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da71b008d9c41aee8407b046517f362729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b335506848cf02040e5dace988d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f596a4f5f71856417f18601a45c09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37448c117b1f541072a19e43bb50c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fd48487020ca70a82ac6e8b0bc6e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc2334d89adb68cb4cda6bb0d5364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ff6c2fc3aa261eb35acfec26ee98d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593df89032d51cf451de259d30edbcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c757688e5371c2ad309bba5214ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1707e3d678e4005c2772dd5f4ad429e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe8e680df6ac102411b6097631cbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9f44541c2bb7eac1aecfb0f4dc73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136928097e549d5a017164ab6f227894741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159584cb17232db6adb4b9a65ad84b6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9b021d2ffadf89bf74d697b7c23f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230eb98deb8f48fc50f54485150e74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf165a7e37a7ba63542bf102e6d08dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e47096516b5fae0142b9176f9504746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649733d886d97cb814f39765e701848747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b63f201906cd6de0a702e5899b52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc3066069fa54707f29a34fc622d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eee981f2e4f8d4fa2e8d68555bb94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e201879b156719964e75e3ef9d7dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ccd871184d682b1d998773818c782752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed444f09c0ce81aab3f09de5a08cd7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17184f7fbfa48934654f0ebd84df84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ae8f7fc8497f2fe11b7f3b864c324755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f6a4b7a66edf5ec8ab336d2b5f836756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d584f922bc110779a6ad63842c45e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d41205b4ac46c0bc4748cd24c8134758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496c234ef7fb1353982060f07535efb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>