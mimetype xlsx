--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90d8251afb7c199cae2d6fca798071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da53793036cb5561934b6c07d0ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160309ba426d45aad0d93e7cb62a9fec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37dadda68fbc64d2f4acdee9bfffbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad257ad4bc94e7577584060c790199645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e0c5bdbb5ccdc9ffcbc1dd2d02c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81767200a4a120878fe0f7727f78f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ab5bb89feed13b93a3d7d0b47490f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7348d4250e9843c6d387462012a23809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb1a4fac3517846ce1988c5e2287710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a73a6a4ab0e661cbd8c74dee2dd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e94b1a12d7339abf9fce17d42c4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada4f438111b88eb79e3ab927a2e2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de24b9b53fc020f1ba5b125e777348e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3fd81dbe9368c0a5770332645dd3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049b733e5d30bcee14e74bb0556c91416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9950e5c1080403b7884bbdfdd893817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69080a570f3136c1edbb41a29662f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb022722a2ba36059a8d3486d3c32119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296558efb4297832535f921d51f542c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adca8023816c6b5a3e044f5e714ee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e210c451f9b9219dfabbff783d307f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b714c5cfd2cab34fbe55af68a82699323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62aa0e184f6a3fcf29089c61b22a0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8320ad1fbd49bd75ef303cd6c1d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4829eda90fc223431b08cb83904e5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf65af758227fdea016a18dafb297ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df08bef4be6d2e12a87a6c787180728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae364f27f7037640156e7e6f5f39bc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6141462806d2769a048e8f0ee5a7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f85d0682874743c4e8e286f4ad17b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f5cd4bbbcf2bd377d5a26d0159e1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158906c812713d59c2832ca50df3abdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1078bfebf043fad669c059b8d5b1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270870fd8dac045118d480e1b7832c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b09a599be7205444841882d905a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8870ed22111e936abc2405aaea16cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08480f109d715f0c7b840c16d1e6c8a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be17d5faeb0386a2bac2e0ae65417439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57cc3c123c5c0736605b9fea1f885f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6f773a87d0077500b83c5cb85591c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafafe5052967d33afff1eb8e0e9e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e123846d4cb949bdee9d7307c354043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88e002b131e73804deff4e1992ca844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a6f006ef671141d5dfff2b67c64545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a56e95bb9decee05941de196a9c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65df43a43b87b1a1c35de404a16d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e4204b5b60fcbe2d18daef2ff3ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90feebcd1ebd245cb97de3ff922d98849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4ba92a87e9b58e9ce2e708fa1dfb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4d4d10e9748b1973c3dbbbf598f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83131efc5fb636006f32a9b0d1b1046752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254e7b6907f248c0b782387150d13a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2bf07bb6b618bcb9662e9b65565a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9855e9f336d0722139f6427adfce26a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e50762d4b8121827db05c2cf5a674756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d69a01f32cec7f4d521b981639a44957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b6642f5482c6e736a0ba94b7e111558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1308b03c139e9378be45892d60b8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac5a9250fba42d05c187ad37d7c5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6b92436e79893393ff296ea7dfb2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740181bf5081d5872d084e772943b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e461b85175c3df120d50efa8aaa05663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0bc31d897130fc7fc876efc970b1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2d4d6ff5bcdfcb3c243a774626ff365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c50aec70ac17c44a5f9487345376466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9454c5fb530a23ff05a6fb41be9576667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b5cf75e90f3c0ea39cfe5c188409068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a34d7361dee7c3f6b0c4c0c143a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc885fdc5dbbf6b24489bf45aae6cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3708b04f2c4cc07339c5413752a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbacd9e7d9a208800292ddf075b68bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6876746b0b36d90fae78dccbe7879ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56760f458251989006a1d100f0cf1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f85e70f5e1d033c2e5d66116b8f4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618c6d6ad04b149aa87112ddc52379276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1306dd4b9399f797f9a202bce87877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c7023063b6d849fd56ed447b2034678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b17c9a7667652fbb864e1cf2954f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab4d232610d6988d32efa5540f6bce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aafc9a4a99ec6ab8ee90947a368b1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dbadf71966e1695f8ef6594c85c8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d93b7a7879f9b28a772f4c2cd9e5a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503953dd5b476dae6392fd5758643efa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d2f330774efca1e212c836b2e3f4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd211032246a5332f54bd84ab32bd44c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cedacd9404d4f9f270162982cd0bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b681e9f868b3808e84cd6943472a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c94817447e54075ee7d17065c0d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391d5f6fbcda01d926fbd5d54e6c32990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a1e7ae4e193781193bb88bbbee9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662d97007c7e16f78eacb8e0dcedac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c041261d1995f70331fc1ff9527ff7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b56edead6cd1aa3a7593731840b9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7922ab31345b7dea83ed990b038595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06cc3d2d4591131064cbd1a9a97a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a22945191ca8fa2efaf6d102d84697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6c0e2048424ad81a886b8bd520c6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb211c34d318f99c472c9039623b07f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189a9a3be2b86fc8ab6d7ded57ecdc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a195feb04601179ec7264830e209936101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b0ffec5cf8c1a0b758e0c1299c95d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd290288dd3c73028dc127c9c2ce82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29030517aeff4ff914e22809fddc62fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a0ff886c545618452e94e10b18e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb02e801795ad24941ed0170020b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ff0798fccd2a1358141c852aa52a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad614357635346b5be58864e6623c4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f792d9bf16e240d3a2c317bee34ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a158bb74e7cc69513dfc223f58b215110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0290a375e914c578f968a56ee929c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa5e63d7391b7b2f450b66d6b890b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c89f727866906f2cdec2137520de8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33c177121893f6be40b70e90e6dfe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4bde3d715c0f7da20f65555fa8ab3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50242cd85563815ebb2234d75f702c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c32caf0d28d38a79276c62acc68d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a662a027761c6444e5b43b7a6c174f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00983b42d4f30507731cbf4ed597ab26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782413922a4578a5c15e73e950c93dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d6adf7843856253832adb810b4939121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98dea993dbca7a7a69d2de4439732d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a84f6c8420b6f9e17e594df43e8f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598ee87bf3ee2d8496619dccd1819d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b8288817c5b74e5c219dad7e55986125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f6fb83581f79edec85cdd214a383126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122a5cea3bbc8a776e058903aac13d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068150488f6f4c04038d8a6ef62f7f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab500f1eea8039e2914d0dee04f45c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483219bf3ca659d03356dce8ab1a5f8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32efad96aa2288a4d95ee08d35c48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0f6868416bd6fc9d3998388f5845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7eee14300859e064919df31beaf5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026f7568794beeedddab4f9c8f8e49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c691bad4245edc68b45cd3be9f14f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cae01945f3e68a7e11143e57dd424136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11855c5a8d1711a10cfc72c0c730964137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ccea9dd672ac8b1489ba9e286120138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90cc1904a9c23bca359d57e173a97a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce29859f5e1e9fd0245ac48f51759140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44c9386e83085d142d4f6d7834700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f3d20ee02f47a30784a391470bab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9983f1b18b10b872df95fbed750dae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429f8203105e11b3cb4f4d8a608166144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332ab6c03a3dc48aecf8ba8e70ffbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd771fc682dfc665309a1c71793a6734146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adca8ad0c30aceea39f28e738c2e12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50511c0e1769703331e2ccdbddb0dc33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1357caa601edb87a5d769a75ccb8bce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a05b6c1b4aefe14bdd214b0f1845d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ea6b7609ea4031426cb0c698a6f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2273747f40f088761347297712bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c46de5097ca2a42242b757d32e204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42abfc0783a2ea5f630a532e7eaae64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049382d11957499225dfc77e57709dc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42085c64574dc2ee851fa9cf7749799156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9fd6e84d75c1f482f76465dfd188f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520708f23e7788ea4c83486d102ef7dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b524ffc5ea64429f00a31ee4f5840159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a0b3029a0b64587b562d0c980f87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d8d701dc85073d6f05ed336ab17c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef0a68ca493a7a441bc7b0098fbb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd906c8dd41e5703a48b71d902e940163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6096fb21ee3dc1ebf6901d0bb257d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d8f6f6cc065df8215c4419ac24e23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb976211307451056b5b7e03acaa665166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac17d3d3a5743d3a069abd06d80c00a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001ddb5cdc88f3d5ef3de67dec2174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c933dd3dbeb02007762c9df48f92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67ec578676397490a7ccebc62a10c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc82506f552683b265ad2a36c502d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249272e556b3b1b6e07a84fab5d9145172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba623ee61536e9a9fbac3563706d63ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e565ffb154f3d1f765726dbc83674b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11610cefaabf9493efa9a996a1dd48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01292e3b63d0e3bd2cee38c37483f54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a277af6caf272f9b0c75880ac04dc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bccccfe5978b71033d551705dd8daa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7795f77e16f74f5ddc201d7b57c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd361ef499d00b0d6b8f6ab47f9dec6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97f4fa93d770d526db8eae90e14e46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6058084dd4d9a9e2b89e631c722c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0891909261c9b62db63b8ba8ab51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76060a5c4f842f6c5e68633bba4395ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971bddb3d68e84cfd0ebb9abdccaee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d3f9f0746b1143610c32e2adff39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2826650540d6b2220dcef7b66708d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2634137fa0d0f13d5ba03265170df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768b78be0d57f5d3e4e2bfa7924262189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c159f4a5ee16cf7221ec77cad36390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c61ac5d2ccdfc288611dc28e6c9dab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22a0f3ed425258da9649df6a2d866192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a29b6cd1be47463e5890324eaeadc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7288bfd5b03ee0bee10ee00be7b72de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d497fe60a3ce70965d47577940da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537644afb0d022e4f70c04924fb47f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730ca21f45a6edd728f21ad10eac89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313a20b3817259beb3cf0fe61daf976198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d70619efa9f1626c0770ce93f56a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c32059074dc6d64b4cfd5757e040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65691def1c3277f2cfa1c3f362de2875201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b7e3b9be2c13bbc6cd75241096c7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890a43cfe08b5ca38df0e7d6c981e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec86539bfa337b116c38349ebffed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40977d131d0a14702ff93f47ac18d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20017565aee7f98b4503214fdcb1f04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd497dd43fcf5698c4eb8c513aef828207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c33be88ffa8451e2930fe159a801e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3c22389e6a5a6cf9cd77f6c89ab3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce456df2fc108b9d3809bdf0c5b40b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7b69f2a7c10dc6e8bbce76c7f903211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc3b1fee8accb89b0af259a9466cba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ac73cd2b0c66982607a1eb69f2f79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980c2dfbb47180a173dec1bc596497f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771a2242ef04dbc60496cf3f117d77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba73fcbd34f1203dd7bcbed0087af0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653bcc1f8704f8d975628cad809ae68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf9d1e9f28597c98d071bb1aba11c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b5f55e8ca677eeaf341ff3a17db5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284cd3529e0d1e8dda35b1d5ab3efb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b77059d224e84e32c32bbb027b31e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87128f764b858fe8c00c7dd95cab492f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aaa76311328386507e43cee128e5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143f5c0b0a0ee1d247bba0690932d81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb27c90b654403310292a6292abf05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc7360ad62d9ad652fbd1137ffc50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9365ab326fe5d482febbe4d31604e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e9b7cbb056adc04e4e8a3af76ff0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733855e89d240fe5d658e0dd5a2129c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b064514ad9b7c810f61969afe73aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8f801520cc6d9fd5d833d144aff0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863fae058c12c282a3655a5b444b2ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1686d4c27f0658e5cfd143e43954dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e630849d7c18a4ac3f17cdc145380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a39a12c076554d72fc05df19bfb24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251fb5e6315ff462485b8a1d425389e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc596ba092ca59f4845e943c822935237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c26fc34a243e230d6affb7203ccad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a3103e5a9179dfdd3d34bbddb7132239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f0f309999bf429e4509fa6a5c6de7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2235076363b12c7aba8d1c6be719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edc74b32dbfef653ea4547cf95060a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509e6f606194ac8500840b2782ecfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0cc0d0bf171e49f374edaa3933ef7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660b3c2a019bff546a835b1923beb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831d6402792e5a5a63f23ca21425f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023872cd335156571cfa4d50d07e8e98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89355f4dcc43cdc7ff0db2331cd453248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ba5ee510055f14a2cf98d340b84b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57b9ab7a11424083a97d28a9a55ed1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e723faacdce725ad5ada0e600d7c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595b0df3303572d581b1ed53fa5a4e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525509f55238fc69af86fe3df27766253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd96688b9460aeece148c466a9bdd04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88dcd4bb2ed7c5f1ed5a9f4a26082255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455081ecd06bb7d64e8032dd7f8181256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb22d45ae70317d129637b72cbc6057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc15f343c0f223cb2ca471b0e4103e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2281f718f6d027211b218d283d290259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6c76f7bcf718787e097ec64d93511260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba954f2019b30b2992183c049cdc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e26461494edaa56cd4227fd6cbc36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91b5060dc2cd15d3094f7b0822b96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad05ed85c2149d71d986f819c58abd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1012d2ceab3f489919a1ef864234265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf4960fd14f838b76ae89c4f58500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09281ee2d1c97d6a0729fc0cb18f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76903579bbc9c0da4b903c86ce506d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a71681f646b44a8d455c4fcf84e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6dad94bd79eb4116aaae34a6d8597270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737da824e733d14a32713b4c3d02afe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64382b339fd1a485d918c36eef92de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328da7d7f53243cadb8e0281e907529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6b975bea8dde002814840b570c6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2597571994ca7e7608acc6df43c82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d46ba26b122316ee030eb45b9640d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143db6ca58e9a1537dcf632324e9580277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457259424108a78f6e4e528c33748117278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb50d8f31b94ddb6aa256fce44407b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9b1b24fe9824aacedf091b54d4db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ffdac45901909646d69270225089281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8846e037eb764e231e487453224d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e79bc00531fdc3c72e688ce73119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ef65bad3e81a8721943ca7f04573284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aadee64ce0f6de3220f47674e9d6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fd4e005a4bd27e8fd864edc85e517286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bc380e027711d2b4011cfc9fca8bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a3b7d4b111aad3774b6d3c94a9fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068d9c5f3e8708ec8ffa4144e5e5b56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8a2067ece7791e480d26f8539cc44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86115b947a2a60c7ab7a6bcb80ce8678291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e6d52954489f25b58b44e63ad6317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27864c38043e8092dc7d7f36125d6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83c062f7b9d974471e5293d84bab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bb4c5cfce447004772cd9a35c4f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26634ed3a62d27614ab7ffcefc031ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba66ed185787e32fafb9f4c6510a22e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d998ab84bbdf0084bd195c191a1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89ba1be7352347a38bdfaa1355c6ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a82a5d83881540832b0eaf15806014300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c78c3a3ec83cf40fe5a8ddab9ed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0791cf2ff3d70bb1e741fda1a9d7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7edc528d4053c1c39833ed85037e54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3185718328ba0b63efea78d6d48b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678268e3ae10659e79e9857e93896872305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7549cf3f4338f53877e66fb912931306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8840bce1a0cff55378621cac39f4ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b87025f5f6775ef9326faf93014450308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6e64078c8726971f6284099c322c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d965fd9a5bec56738dcd7b6d649f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69174515230e083681fdb89e7ecd47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9468b23817194548f052e63d895b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877bffaf8270d38ed8c54e76c53cc6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452a73c14962c0011dbca94fe74768e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199104e87207a0ed3429baa53a896a23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d0bba21e3762df7836d1f4e1594a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d941e0522b0074400854b7b5526e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac179d1d6ef5341bccef36d90ef31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d26a8b6d3c52602a6857316c47a2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c636e41a584cb08ed125978221e70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d239f1fa864bd0bdcfe3273aaa71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee8ac214dddd7fd1f85a1aad38c21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cebe51d5de0daae87e9b6b89236ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a6576ff9365270ba41013f968665324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee3f9c97e8549fa2f97fcc5b8b661325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2324af0ec6ea7096b1f8a65e549bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b92adab11a74ce56cb440aada9a75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b3a240b0ac122a1fe3fac8870e0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aef09c7159af4f92105d7360d9a861329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737705b9c91b0df086d16da24b7fca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f89e8459d4faf0599bae6a385753331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81d30b8660da66a565c0110ad05f1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcb6ddd538a6998fdf0c562100986a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64035ea4b0954d891a45c3b4a7f21191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa351d0a0bf2175f3d9ecda86b113c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95916b30a98277222ba935044cbb1c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9b551df48d34e0fc71db5b386d72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aba6f40d08c7e6135a2b45b4c03fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dadd41255fe993a50ca9d6ec2ddc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716ad7dce939c8a3abcd580eac7237340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2a3359e04fd2dd4728c8ff7a34c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceddd79abc53c52f901e1d71849819d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee07616f7a1294b03220ac846abdad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ff95e7a98566c2da5aa58a7719de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd937e6a4ea0df247712b5d5ba04fd6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45fce8299f1aa60a3cb07d0efdb5fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508e22bd7f0bcec581c2084658dbbf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5731f68c235034fd37092b9d78639348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97316d2d1ce730e1cd928bedec11fbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d324674944089d7ea9d5f23eb64ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479a903eff1877f2f78103179e6d981351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df9715dc7491cae72ba8ab32c34255352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b21abd167d9103758b7765947739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e99c6e05eccb7f479c4441cd0bcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708c38454166a833ad047f7fde26da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b70e58139b331ea515072521bf748c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1710489fdb89e3188ab2ff1577eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837ae0eeec69635808f8fdf4d371d73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bebe03c4acae85b6d58202ff6db13f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a850711a74cf60b7ba20cfbb8b475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94b2a151e8d244175c641ba7d0d01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878931f9be10465cf6b5332d325c151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d1193dd932649e68f122486bc96e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b479d9f672df39234322e64d57091364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf8c9591bac01e056fedcace4e089365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9191578621b615c2999f0607eacc5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3f2bd34c168ffaa8cb3bf7095346367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c21ada1e8ebf99c1844585f3a71780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6c0cc8a4b97a5bc86ebc83d5e2aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5375d08ae4c0b9a71c3289a5e019e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e42517775aa37520f3b136c86d0ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbaf340bec3975c61f671fd73b3598372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c89470b0e8096b021f6f9c293246373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d1dc2ea7ed33564436dc309ce8dba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3fa0c7925d3e2b14145aca18a58a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5add574935eba9fdfae7fc216238c30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7a12f16d916483d2424faf875b1b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9391411f90562a7dd7e2a8015b38863378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c236cb2b54c903847ecb60034a91d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc4c23e263ed6162fbcd47b6dc24f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d35c72a4431b47048df0be0c8649381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d368e7abe56df6a72e65c0beeabc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba34ab38666093f7454cec26d75422383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781461deafe7d0cffc1b3afc8eb27411384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab34cb6d84cbd84023d84930b63377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7125b7ab49d9b2823ead786593e943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd2381767b7817dad3d42e0e52ea7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f4e14bc517337ab9443d5504cca1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6592dee34663076f9e66d86a8efd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef5f79244424d97378c26914485f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e07e28b5a99c689f9533812cea6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425ea039098127a2435eb5a0205b56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92522131dffc3c9fc52dbc18b5d69499393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2fa7f1b475fb2890ddaf821036a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a4cb3a8376323b3ba92d1ad8b6681395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae7bb5be8e256b4c57620813f150c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4b79cc1ee332a97440411bd4689b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ecd7aebdefb6b97b4e6d249a1ac59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a5421ea4353a56f09c6399b87560f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d9d7468de83b4beedb1e4a35f36e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae931ee79841d38c1238cdfa11a1a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13aefe27047e9818da34d0db98a75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4ea032c8fc0f10441c2a9d66d66a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486efa9a61a6a235cbb7880ba9d93828404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46515d554493524ef744edd8ef6906405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc154ff9f077c1a8e154e82f03f831406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b49bc3221fcda83104eeaf418105d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750943e5435e1b64db084af19f3d9d93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ba06c15dc894e024445e3585f857409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807720a4f1e5f63a63ff999b681a8e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c78cda8090262538d3e336dc3d6df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85123aa5a9ca45bdadfbcbaf4550f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e22b2c5415b37ab85d77077f1339f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e19db791f5946a12c94c25f46b1e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82bcf78801a2259f943a0057659818415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af857239edcb89a949feece4831fb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf87f5244b3c686830a8e375899cead417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d153b1feb6062c28e982eb422f757b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86945ead9a55b42bebd6955ccd9539419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ef8aa7a9748431ec533359c28f7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa70849328dbef0213b90ff62f76e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc382d85d9f7fa18b2a890a674b72a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320374e7ffdfc718aeac4261668ae46a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143b3ac31dce86ca7814cc56678dde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47a84a4a8dacb1947306c6595a585425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fb62098d10ad27f1ed2a7d2f3163e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fe6b4e0e5b0d252ebb148d852f26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1794e6863eefcc1710b33ab6242b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531645767edc12c96c1473ef6a5148e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356d530b7d92e372de5289bb25faa2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f5e6ce5f6107bc2124098c82f44b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d27a87fd96900de87d38c87280d5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41df036be59a833a256dd71cd2b22c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb5f063a735cb3b0898c3b3937c5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb9946eea3351a06d85cddab02002c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12893aa30c24753fccfd9cdb62f94103436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af0229ee0b5f470d1032dce2f24ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d51eedd5a8fb96b3ea3c894689b481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25173fe9b697b6b4c6c5422de69da5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b86b362bb27f6a3bc471dd463b74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d895b9d21e9f1b7bf1d51da2f5ddf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d2c9ded4a58ab378a54cc6c77ac4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ec1aee505f5eb58e4880a8a7bf5ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed0d54092ce40f0eabf71ffb3dafd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2766c2589adcd2febda4c340580e19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26082633eb838f4b7c49d4024491a2f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d40f94c3cc2e1e4cdd33e3e9e2aef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528a4760be90e421f94e97387e42202448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d5a417f89af5b34c07d25bd1d323449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669caf0061071fcf4498d7d02a91774450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d24d5f448fd3e9ce6789f3099660c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0707837bf38b0d92330d3c335ce2ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a2f31236f98c1a615f4b554fbfa0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533629d62267dbd27f7ad1c2770e1f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e46bc27ec3a8bc94838f4f28976eec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fed49c0bb10ed6afed8fcb757f480c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2b25175180be8b1501c8ae75623c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8774e637dd31476803e4dbfce2006458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb56378881a06c93052dd3b975ebfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500c29b3d2b6eafb822c95e73bc4cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c9130f96a97d96c91dcce13d29f3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b6ab338881c93c0911dfa5aded43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0316242a74c081fcca30a7023a8df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170216ab29dcd7c16eec0ea2835d29c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eed2270a174f8c79bf14006e3ef72b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff7f5a7fa42cdb940d314bb291f5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa96b6d1a8588166d75271b203c92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142eaf4c104df833b345e5291fc6e97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665a186017dc41e18edf59d7b5cc0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcdb498ea5b7046bd194879e0a167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb6104f0d493fe8ae73e8247c25ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3364cf380274ac53da8469b68d01591472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c76be5c119408cb0b3a16387838b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32cb76a1921d6c23af9b99953f073474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02487292a71f2808f7d570792d2226a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99ab28dfe39086dbe0c674c4c1e3dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440495b496a0913deba960c9c8ad9c23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa04f35b915d37846783b82ef059696478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600429e072bbbd203ff71b5151b2a7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b6b15c4f77501a4f01bd67ddade5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f7ac8b0553640ba23b404a1c3129481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e341c2690b1aec3a413b6a90b2e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e7773ef2ff8a2fad311f43b655b40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51afd7655b826b2c5daabc5fe8a8ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d326b8ce79ec70062d93aa8b3796d6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fffe247e689e362b140fac7e4e136b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7778e5f62eb4c5f23583a41894a7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9576c43ac3ef1520379df55552586488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bcb5ff3e40e8f91453093b1d92584489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70db0a4f9325b7922ea7a8fc2460e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a55fe36b84c358908133aad4eff66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b02ce676cb5602397148e8242dcd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c3c1ead56a547c9d7b0c5c37c519a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6164d246bd6aadd5357ddc4758e354e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f9c64b14d2d1aac0ec4e973618f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23317e92f04256b0ac9a7b9f215ae11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb75414685feb30c419156665841fee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b7a0e5d81f5bcbea4e48ae85cf00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d25f32d68b03aa6fc6e88035065e8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ba47010189eb9a6e87aef33bf5c8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f8b59af3139b515fc42af54f2c78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f45a10e0273df36a303da4769b63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55655ba76415cc09d964a3450348de1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86540ec96bfc1a9c168c1a37abc3c99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e4dc1081be981d941f06d6025f05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef041a7932a726947de7e6ff759a01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3ad16c186b920c58c820e3d391c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba7a447fc2c47d14363832a150298508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b383cc0f7956145907cda55a0f2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295625d60c23a00a1a65f55c11ebcbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f770b576252f536e38e29d92f58f86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f893966622267ec0ad2840b8eac30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb617469a99c5316de50a5bc1d6545513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae3b84746a9da2ad53965a7518bcad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3549beb052184a4f09c60a664ca00b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a195832f6b1770e24c2cc0330d3a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c015826a6ed974c7f78fa2fe18e9775517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab04fc2c3021b5b478c9e678d765c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0104b852d03342087c8357d8ad3c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6429a82869aae8b668089932e332284520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90481ae0acc99310b0d2314c61ec5c7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899db7eb9dea30f81f2ac071c04ade3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558351750e7600043110205ecdc176523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b159f9e6ca653e21af025b3c6310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5254491d79bdb864710d4113037be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f859f4b93d54a99c7156e121efb013526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de117dca36f7b52b7e09cb0f3eececbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b48925d8410a0cd336651cd8c3f7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c80c8116786d39a3b7e2d0b60e7c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a6d584f2838ccf0c5e4557bda289530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b467f3d24753ef250350130e94c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1e9a75e960b9af6067864cc60ea87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123593e21f36e85a36c1b8a6948fe7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc13776d5553ca9fd974bcf06ffac4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320593d855b0c2e0d3565b22ea63568535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c599d3a353f12512016766c0a479536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9b4932e820e69406ca0d23089e14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa75d64603199f54bb6d6d237170094538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8ccf0ef33d45f4386a04ceb68692539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6c937b5e689c469fc7982573ad7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758c201a900914bcbcaee23945dad4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3be9142f9ef3e820a1c8d6ee8023542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c108c39aca081994185536f2c2de7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac7a8db3e69147f0ab8feae6eb05d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ffda2bf2033cae41964735c4add33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e516d80023d49a9824c020fb62947c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753bb5bc7f9993283cb658aaa089c2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b65650c29738dee0e54bc34f598c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64dea4509d4e6c60dbdba6374a8eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50433cbe239473b2fe9364ebd61ce910550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5885f4a90372c664a631e6b3b8aef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79300a28f4f1b5201b6ea3ae4a2e94cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d366f9ad43d0b423423cb71096ce1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0961315f4d397b0749480ffedb51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746741031b1f713cd8c000bf4a2fd92f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c46bb60702b8c1236520b748c66fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d513e4bf3e295806b762410562c79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba70e71108f04d2ad41d198146ab69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5376e52bbeef4d2513e7564bf7b9cdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c307228f6c53ae28c9e1fdeefa673a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b082fff2fc2746d4ee64381a8d57f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736583eec4c0c588d8ba01a1985c6226562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7e5ee876e8763dfd7f1d15847db68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1993573585bb1cea245568d9fb4a84e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347414fb68453880fb0d68fc35307da3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de85f9f7173e0ba482b31ea6daaa54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95860b54e89762680297409c4584701e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edb48c7c64c1c4dc8da894d47003f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792961196c04e62d845aa2d66ce773f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ebb4f4ed047c2c29511e9e8b8263d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda2f28b3ef820366fae3b6eaa4c79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25975e24a2a7e6fe5315b546f27f42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872203bb8724375a64ed8d6f60371d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85efe1b027e2af25a7cf932749236b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7097d4efe8d24ebdc9baf5f880b16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27921b9a26d78ed6d841cace1808413c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b0139c74529553920f187d8e9bd9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df68bf72659e13d4911ac7b2b8c40af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c4533c68ec5762be2b31b5ca1bccf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bfddaeb7525271e8a0fe6babd461d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f2346c3279ac39c6b7cc9afd6c958581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a361b78a39363449b0f56ad6ab55037582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57451f2dc302197fae76ffe942ede95f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e5f470534084bf8f2514b1c775ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd711ddf998d8f4bbfc3fe560c50c992585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ba0592547792a1369052813da871586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3687a637380fe44144b487edeee92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af0c4fe86791012caf4aa59af7ee2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becbbc503ea0180e362858be93313b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e247e57671e1dcd9bccd5381edabd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f13c95062b5b1f3a71b546e460cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eb0cd9a13c6c7b259a59645fdc6e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff370f9a56455d2efe7f389651e21d8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef561bca342ebc2e0cbf377269f2842e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049322c3dea300fc3082575750ef055b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073508f3be81b717ad28e5f01f5c00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91102afd7b0481d8c192a32149591d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac88cb9672fc7933d3fa1b912ca583598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa68aec2cc1294679a6a529a93c6b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff481bcb630b4adeace5f5a232fb33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9132766dc47cfa74bed3c2755f4bde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675a91614845c513b49e1178c4b996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623679de63412f9ceeade3cd6d9c9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe856d8178f97e452f97e82586710d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144aaa5c27e04c33e2fc3dc974c9f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09f909f2095bcf419a4c4a47a497ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c9422ce15ab07e188907e0626e5a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25734abac28a109c1d40a8c43da6fe2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99408fa4f9317326a3cfa065960a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a88a22de55fcc83bda3e6bf355854610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94f5d8d96750b55f50fe9bbf8897a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded02a528697942a00b346924931be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93764d79972321caf374a47e077fffd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bf8779b8bbe4e2200fe778a953c32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eeb920c4dae9792c2f90a445b4219615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ffa12670922d09f8ed2aa65ab4af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d6d315ea8ecd2f3ba8ef12ac1993617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b2340f33026e095feac03ade7b8e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d91933add98802b302cd75359075a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e1478648bdae025b129f78a98954620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33c49392672190f41af05941eabe4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb318350958d420d1fffad56393181622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147aceee5153f7eb64514e024c03e3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbb4ddda9ed18f9a31f3bf0f2f4d5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cbcb723e32f29f5662d92d5757db3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231fb1e31b36e95d32565725a1bbeac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6820a9360c507241b5b7b23f7ea7f7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0b0f04a4ad38a40417c628359944628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b24ebc2ebfb8f8b39977b56d7213b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbebeae3c5e83e6cab7bbe74099d79f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b317720da9c176621ce618914f3a418631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794d023d388d419d6e32cf42abce035632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b1e5b4652565a28a88b00c0ed0b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86353e5c82f8334666824dfac021ae7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9493c148deb1ec351ea92b9719bfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea0c437e4f83e1d16a79c316e44283636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c300542c964bc84c73387ee6ab0d0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784f05771b321112e6385d0feed92a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f11b2a6dce6e168a8bbc86b4fc2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977cc0bac8fb08e162631c85b6637a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce78af8e6bf1d2d34e8089146644cd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e834128d400c615e84dec8aa0e2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a1b5c62838cbd12e80186e880ac4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee583dbafcc1a05d0b14b3042980a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190bfb1e58059fe6195dfe9568e29d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae81b5f44934ccc8cb714863eb64ede646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af63f0d2ba1bf9d0e649e6d7ac2e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ccfbfa587a101c16e1b177959e6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bba6359c0326b5db2a37de747a068649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0be7e1177be77fbf6fc67afc087b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a4e686784842be7506adc9b02152651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3224bec392ef2b861f58ad4f6fe3b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729075c456ffa65fb7305a1e866b30f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2372f89ee7e6ea28bf0ea7dcf8a5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e915b85c5d3b903c872190f00f4e40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57040e521b456dfbde9503ef6607d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb8733f333cf5ecf1d3bac7947f74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae3e1a5b126f30673855a9c0721934658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b6090f21efca8966bc893bc9aac31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd1d0295af49de44c3d2387b9dc4a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754be408f33227b17a6b18fa2d74cfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8181e746d3041adeca8e2b84265b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdcdaf9888707f9819732dbd16c7f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c44028fcbb453b88212cd2545efc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8df019dfb524164efbbc90517b83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed4908082c3bd4b5437ff6c9daf3bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b23ccddd01748f92212fde0becb37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1286995c5308af6be7beacf0e8ceac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a2c32c1ae6c47334b7e8e1a2d83c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316d6377733b259b9c6ec60c89786d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c994fcd1e4a26d05d7699ba6738c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083f8043be1417a3276947437cd9a71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdf182fbfe290d991d73e36d10d8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20b2c8bb1102fbf5b5df924668568c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7fb8d123d365cf3675c427d738dda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33528d6b9845b89cce087e653313863676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4224381219127b1187e049400ead3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8359d6323f0b724e98730dfd18dc0c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d307ed88c24b9335c7f9f3d4f1fc4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06aea9ad56eaf740810cf2a5c4e33c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3c81b811894c71f0f10da85e7b00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3375bc015f0afecb87c85bb801b17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320ec8ff0bb5bf09883273fa4202dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240ff04fd509b80bae80546aa65579f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a329fc9c311c50707524dcb23612f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509ae07d584dffd794be4baa6323de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6c729d884075c22edece8cfadb9e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f458e3c4d274e9c6a31da007f57837688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58c36c16ea27e96b1ce3afb88ee70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ee3c8eec6e5222814cd0a6fa63c69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1e0f67339cd59ddc5f95eb461b44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd31ab6c7132ce956642d22d43e143692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859e621474f4b97ec8824896b9bbef3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c99c25fa8b9fbef9746067f2c98f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c672475ff0e414990fcbe7e0968bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a9acdabeb75b1b5b3a04653156931696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5366b82ac84fe8ed9e7da943056808697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34797653c81b85b289ff83bece6d34e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e39b560a1bbc208ce53c85c39e7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1419bdabafe8616749d7a03193c1da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f158dd18254a78afb61afb13ade77b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d05b629270c4d9c147c5d266f98458702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d7666bec755ad68a615279af6be6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536464ef63a305a665a237145515704d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d6289582878c96e6c3b2db507473705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95cdd97905c3581f348c2a3fd6d4b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ef5af140b8dbae37c6a264f49dbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376fe49dbfefcb91723d771a08ec176708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275949b2916cc9fb2ba396eae50c408c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9093c5808bc4ec659da0c64ccb631710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb395bbd588374513ab91091f5ba44d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846856c19799839bb2c1b3454397dcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff095fc28c8c12d40f43372fb7303713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894648514723d71b1c2314c192a0900714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4de0cc5bdf6dae66fcc20b443a38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d0009cbe89d0666b2000cc2c4b8df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608f10cd1998f7fd61f8b6b1cc37b7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719342694db378e5f7287c4dc3601681718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4283ebe02c393be245ebe602aea05f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6498f2ace5ae7f48267cc39c7686720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b78ebde5323cbd53338baf1d4c663721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0c557c559ef044cf5935e1ca4240722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e65313820486c8b216e7023ff03b79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840516f0b105bc6446b93905ff9e1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382dd6df63307e4cba21fdccb10a0ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d810d5a9f7a41cd26b7c35a03456c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0cdf9279b0878dbf3ac8f7445a15c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83adfdf6cd41efb61cf1a8b4f5d3ea5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bc047d6febda181fed815dd7b5bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98e5d1d701b4839e142c416cbf323730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7c4988768807d297de8d1887ab354731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64ee1593eefb52d9b70b3d6ce5bec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db4aa585a0c823a97612977eb6223733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b91e3e3a7bf402e9635ce2f36b6e04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd7ef7a04656490c4a4b96ada8561735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da677bae1e1f7446e527811b2625df2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38431778ff453990b0eb28e7ae1d9589737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863817736beebf9448f822cb456ec33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbe75cf741d873531d67aa61e296cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5cdd996932d91f52f27872c5876b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb019f1695f449f459742b116aec56a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448601c8b045d45b1a8695cb1eb8b5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f35963c861ed39e5e80a789bdf2ae2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209994d318220f68ed2eac7994ded83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd69de74ec347078db3ceaf08f600745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0360cfb224ae7fb40d3b6a965fe655746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f73fd73f71a69d6c1da5e1bb24b122747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df1bb7c367017d95b8e3ab1f2b2643748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d768d9a9e3e6d873ef8d7bb7b16a23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1394191be7fdb1151471b40f5871750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bacef0840f46167e35bcc3cf806ecb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148a0e0fbc115de292c6629424c181752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54e1c0c703e926cd75ae98d92248f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee26b7b6ca1bb9111c62d233411b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876163c33ed0a08193739251922fd31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bce30dc25057c13969a8ba7672b75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dd3d25d5d4bb93f96bb8fd45d9176757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a975532a0f6993337c8cf42c14604758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ed64b572c2ae1679e4a51bf8f807759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af737045446b5a1cd8d7562c7df810571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a52b3bb9394d65d9b0b4ea2f0a31a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32dc0111ea130cecd25ec239930a013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1af18ca6767e44378e3bbdf955a9044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d4b7b2d481a8982c8acfdd26c0515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bb39865b38724f7e2d12132c48126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ac0dbf22e5db92715093b2f8ae6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73fe317248310f95de4170075db29d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7908dc577f0888cb4a561e1ca6d7a689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4db37a6d306f796ec1b461a394c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d50fcb6595525192d7247069719011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d2b3fa1da77b88e1c2a31b25b160c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c291fc33a8f7fafb30ada2219e6c0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544d5848cddf552ed2f8a1caf09838c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774631100a33f07060c9110c037622d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f32f66370e7f32cb12d913d19263d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb905836bac4b5b7b2f7da30d9a4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d794ac4f5b047004745422e108302fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d5ec051cddd53935bbd5c9e1b1d2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686edf897d9f93e8fc977da6f665ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd680dc76d6ce6efe75efda0c59f08421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910479bf39bec3b3b723427bafe549e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae731e6428a56806a0a524c3cb43e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba71e51cdae8ccefe86d2b764925424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d39b8af949a37c6ff28424d9c44525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90ce0580966528d0bf2cacf63bd3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3013573fd77c1a676fe95f83ae4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ab44652e9df5af86b38fb25834e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e8d1afad8186ac8be3a6f542b66329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1322deda175e3cdb5bcb9123a3a43bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b82455f03f6db64fbccb27855100d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52188753e9aab2ee2927698f38d4a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8179618c303f4254fc71329a7e48733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c67e1bbce9df7267027324494be8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213c194c0b0dc78a360ee87a1937d2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0484278924bd475c5aa80a527c1c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9ba54349690f547dd4df6ce2032737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ffff07559921753e46d5c0ecc2e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf205253a3499aa516c357e6dda9fed039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3e7c0563aa8b4c51bc9bdca4099e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3820c03fac97bb15c744d9290724f6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69500c3299d4f3c899438d4a63ac3dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b16a041ee038af6949949244cabc8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dfb4adc9c32bfbe047dc02e9cf69744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125ee88417f7a0158dafa96291cd4ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d451ee410738eb2ff9325c6fc0c39546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe794edd532450036121a0d5c8be24547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4132dbd560f84ba2d4892004e19048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c782df61f05fbe8bcc6522e4ee083649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a4b1c06cfd93c5e6050de250f02550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3335da37c207cde728cf87aeef55b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abc85f5fb3ea0fa938e0d67b8fa8e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c9f53078ff37572e956ff8462b9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0c17e25950c629c204b806ce5b4b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf0c03d08c07987acc98dab47122d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b19ec47ceb945a562d79eebf9d5b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b525a2187bc3e24fe4e4732d62133657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e46a727685b60701c2a4df8704bcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e71f3c69bb0da8dc1b20a957a64659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca63a25073c7581e0f3dc19eac3fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb1c304e4673ddf2404c7145e7241161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1175118af65cc50f93aab085215462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec2ca1a2317f6e675b3fa442a36de863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59af187a07bcac6db222ae773419c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3c90924a29dcb457ae4dcda8d71d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93fe1015151a83e36502d8e21e7d3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05eb2d2d7aa4020d53172f2b4bf7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e105f19d50cb401c7d690212af594268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5558c0966d1a70ad2d8fc0b0252669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45cea9893217b4129509eaa47f32070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2fd307d877a8f6a34cd441ee68da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac42a5fd1fe253263ba0acc72338a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd27c592db26fde6f3277b3867b0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0e03f0f4aa59780df3c2e183af2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217adaa4fb0b18b0e178a0172642d8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebacf58d04b57b2d091a496bba2c8a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc723a99ff9ceeb7fa669accbb07077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b495edb72a7992327fb206da5e02b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dc7d3189c90a0d17f6cdcce5021579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a827bffdbf8417dbd319c58db8726180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efe2de4058d3be7fd4a6041d517e7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74d17a7592019db43c6d866169b30582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76eb17128c78de590ab4ddd53b578483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c879605b50576ab7947ccc02dd0a5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada53cbf79fa5d536e362e3c939d4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce75b2d031c9f02a25586e610a31f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a0fb79d673e5a277be6e59e74f3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf068b7c0d8e4d9141c42f9179270b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f21f4f873a32345d4cf02c2097f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801caddef5ccc68e9719804dbb7a3c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669ac7af07f2106fa1fa59a8ddee86891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02503c0495461cb402dcb9b9fa70ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455f0bc2b7e769d29b373b3837718d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f04159885109e02a0c23c43342de2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0d156143492401ea726a486ede38595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c32c6e22bcc9ef99e83c17c5e9d0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2776b97021a2dd22b7ee19b472e4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20752de48fdb9fd7ee75c4eee4c2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463492a949acc998c943f7e25e5380b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad9ceeba4505eb8ff9da8b22479b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c582eb706da14e074217d6322fc27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a3c3c005356fcb2c50287e217dd7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea21a1b39394c8f261db4fb72456d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e107a2d4ddb9477a1b70c9269e09368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708cd20ee7a5ef8b3e69e7952b36b58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee0af15bd968eaa310babc9a970457106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c561b5fe0789a6e2962f51a6482a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd955f48c20a118fca56ea456013d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff9ef425998d04824062bbb0967fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b4d65b63737cd551ee3a34b27f02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccf27285b32c59f22dd9410fd83b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8ed468af3ab80c00dc5b64e57c21d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0bf226a1245f76a3ffab27a953970113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2154378f34f43b83e9fbe0af059c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9cb477f03b92cc8622ff97dc0a5d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce6afd6544a43b1fdeec7abe82f87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f21c240ab33d8e66a14200dd22a55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fae79864a8a2bd23d247d4ea30d9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55b42125e7e38e837bd4e2d780c5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cefe16eab2ba2c1908b5c845d21023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d240dff40e24845da79b9897f9be0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011fe9978c74df16823d4ce6f78d73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d020fe23bae5cd506d9b69f012b6de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fc2e45b952c2abf0c7e9e5b016e9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300c4e55d6ab7e5da6c4daca57422a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e720d1d4cd6cb3ab93c7f450e69c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263296eaf0d9904c7d1549f5c6bc6300127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba95bd9695f343ef5352a02c68521a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e3e12b61ce0a73aa64d8ca782c7f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5668115ab74188e4a49f6a8703b396130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf762335c085e4cf11deb5d810c5b6c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c207d449265e5a459f148f2ef11716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0776d1749651d374bdabbf87d838a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326fba23c3eae0a663580fc73489ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b202d2cb924c3e54b892fa584ae9c66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec86834ae166dfdca56cb22094db8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f9b6e283c5b5e82238c64281ac6a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f7d806ca968c4556623aef52e901138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca9a67d8e6666f2f09d0e64d4dd46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eba658102898d4004a0d67a15f7cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a0419ca281113a163a114ec5e8b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a05950e986b360811732f97401c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb45c9ab1456a8399d743d47f95dea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba99d98df51f62ec7f33f5cbb1ae24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53bae60cfe2c1fd8894cd29866db12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82071871770e1de35b63ea239403896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5130d91ad45d58c4f17ed8b18420cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ff9b70535e381ede6d7acfc75a1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75c1f522f7297f1be85a98ff95c355149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4867d81c0fd2252c24ae0176621002b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f30cd58b493b975fcd50a5ee9b463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc662bba85e5e24a6024fdf91da44a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a0752de2c59d086cf4596a52a3fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5420bc126da30ff3410f5327b43c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87b41ffad425df788677ef2e78e2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3710cc5c821326a5619a573d1d0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb092a1ef796a437107d3721d9ac987c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b7238f543b01a20637e1aaf11bc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692924c80bb03a63c936919e8c1b7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16214bcfbb0c879b99154a79b8bba7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49588f968a38a2b31ee55693808bf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a56ca7bcde79b22b3bbbe6a6ce8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6bc1f3f278d1e38746a5b20b3ada6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03fa70d525c5e4294124a2298133b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584f917efaba7e8ae55f6175046c780165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6876fbcd046dd92a7e55d5c9e07b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef0a53cfb7b02d9048927e13ef273167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842391cdf3450f117f9e9d67879527168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b24d95edb2249908aea4f20a5aad8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b874a3a640c9a05b3424c298f14ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc361b8a75828fc0a12e890b936650171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b90d61b24bfeb145161115624e015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb2d7503177f6d8ec95f6633dba018173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da9dd5ea61372dcf88516c88506ee8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914157d414061ee03025223db13728175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ae0f91d95f3bbc62f760514dd6f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d948d120ece74ebb7103ffd5b7334177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633786d9dcf48ebd4eaddc98189bebe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859d8f285b2ca0cdb010d09aa83a62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848840883bc986e82c663999d374b123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c21b2e12e62109f3ea26324959a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21a3827c5c92791b318e06fd4faf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e56bedb2316bf3a78181700997ae0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ff395953d4a90c4e54f3013fb40d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba97a9f7223ee6854c811b7e1a6af8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ab88997506637f94aee7d28e77abb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932d471c267dd2a2b0ee4961e02a69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28836344fc50cf0e1424a7510580ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c476d609138fa905375de696998808189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45221b079433784f55261ce5f2efc7ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f3330eb0336aca6cbd99cb10cdb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b3a39a35cd006ac8f4c83851409f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb8d67cfad6697ae1f4e2b6a56cf60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f52d6007a635859e3c9cfd5580e62d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a984dc41908a234067313daa19206195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb21b356c073bffbcf537976f4aecc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac06961b2383a949da379c13c42fdf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162acfaf9654d8167e1b16ec9f1ab55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fb0796ee427b392d0548ad03efdd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a487fbad368b81dbe37162452705a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153402e79970cfda725a41624b840906201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935db60f904676c98bcf887207ebeaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472077f0f0c355de49ab50fa4beda0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671af6ce7eecdbacb42290be9f3b63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b535911a901285a5bef8abcf703ea4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9759f16ad2d34e4e0e7c8111fcd3a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f04521c21660ec116db6a559a9984207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd36c39575fd01608e670cf0201a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcda6bf8f16c7948a973396ff986bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe7c85fac30a9354b838848858e486210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889082bc5b4a4d438a3eb37747810e67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5b8e6b7afae79956b525f6bb540f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aa28982f859ec6472c8315903ae08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf125cec45dc2e143cf0680374a2864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce553428efc89ef479e7f7f2f02217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485b6bb8d7ab3f9726861806064a9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f267dcb03e1b64a63e57d8a62a70ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ebcaa40279edb3f3a7abb38903770218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652a07e1bc1dceef497a192def0195219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26035078e02a5fe1598cdd47773d222f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240581222690853c0cee63b9a2cdcce2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17d15ccdc320364101a429a220b7b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff7a5edd97c8094cde5f0ad2d33dfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d1539f56d554dfadc7df0a89f2ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0dfc57936f8c8028f2ec2240526a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bae8654752779034350807c81529f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1c538056b8fc85814131b19ccfde8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3ba8677d0e6857545af4042d34d05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c61572eb0ab85ddda4a479e8af934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970642471c3fac6d20743029d9b8f35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b22c18002c7b0d09ab58bd599c954231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd23847f8ba3b99b5fc066151570b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd6d8948636a7a7726ab6e6609bc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ca1a4928c9042dcc5f9a344342625234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4604110d160c93581f86bd9971003235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937db3f12f2c02a0e2583ff1dcc89a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03d3af44d5fdffcc8f5c0f7089b441237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998d4b42d0c7403177698b73c48e5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43026eb92580595d3e22276acd7e4ef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2942d4e514245f83c06187e824b95d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d3bd7aa756e8261c1a0e211508a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a77167110b0bf8b787f923e401e894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b82068acfcd045d09ebea585b3501243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb0471968bffc66563e7bddbdeb09b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154020ba00ef5df5715f253754d20de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47704fb67a4d283a51cba826fa0c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d2db9541855ec3ca89dc43f48d7ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d403326076be05218f5401d360959248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf4ff6fbc561d3afc96ac93e8ec99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e951e984ba397aa4e5fbce2a618c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a2049e61356419c548249a73bf840251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e496f9474be50d1e7d0b48ce1457252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4342b28f33bac898a2c6bc82a024957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469cc866fe93f013592c0dc5b3244d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ac001f86458db68d9390d85894fb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536cfa05bf2407f1564294290f0c6e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b89281762e5e883edc76c3e2d244b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7472b632a96d520601dd480b99d245258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b003acfbba12be5e75c92225d3cbfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b066b546c0dc45bd2828987a7ac155260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e906712a80bdb236ea6933e92891981261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e9109d7973dcb0ba9d5e15daf90c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb903ab353e2ecbb048049c401f4d2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c83b8e06f1fc52cd5bbd173ab4ab9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef0d813f03f6aa721f1c959fbd9d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9e095898181d1430008dfdce30c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16a11fb357d929d6588d8f486c6a6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcaeb59d2485bb2e685fdab32494cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9a0a9aff44d8934e5b6260b081c11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7428b595d863420a937aab588d62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dc41c55bb261168d5e0457a2982fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5bbd47e1c5877d57829a854352333272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2afe0996d1d8ea9e65987a5906b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277e84aa055c43d679147425c2bd9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d036e238dc34fe322cca03d84e275275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341fc8456b073b12798729ebac3487276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb9d6506dc7a713d86da0cf04f0bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f9181a650a36784e7968f2afc8c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6403a2728bfb43866d04f9921255c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821afb6eaf1b317f37bfd22e14fa60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3aa51fac48dd443d47b18e6fc75db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed12ce9f42fe8ed714dc9fa74cea9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fc0de9344377e175095ada4138eec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94688ec5f33f0f241bf2566ef6974d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99162465fe38fa850551d86bdbda81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1640a368fb783ac74c3d2c37616e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31735034353699ac12efda43761e48d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83baacd8ff4ad5d37a78fd651c8b6a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899e122b1f13ed229a1cdab96d2f251289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ddc9b4445bcd102a2efcde451bb8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820071641706fdd3ed4b2a649f7b5c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109838181a1fccd7b2ff0140fcfca140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221518064af073b3a494bedd2a00dcb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0330897ba5f656db871111f0aea20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a3b68f09f99ec07ece0a51f3863b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e87bd2f99b6b193eaa9fe1b34ed50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78329afe47aca61a5f5b76d93ab4a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58b0e465215163201b986e8e77cdc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ebdf9de5d15e1d8b926fc002bf5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bbd24814ea1cbfc75b6521b9f42c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4281aa775cd1a9b69b52fc2c640d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f49e330036c2f93aff206ce2eba9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92965084d7af0cc6ce5611ca2854cc53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355618a6593ccd59be087302cac8d15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd5c2a8da859752ff5dd59be5bdc22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee253e89567b8d036e6812b1959e5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996c1a6193bbec64367f5bc2ed12aad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f7495e760bb879776ccff7c840095308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4598d09d381194c6588557423b4999309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994bf7b7b1a7d7d8fa1875029788f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03d4c32a08dfff5376a155ee31d61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c429556009f51f71d7cdcf8bfc689312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda0719b07c1558d9caac8f0588c22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a253fb7b3889997338707ebe59dd58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e4220b36a0405b1fd3ac78ba70f67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45313d245b9d68630e6f871d1bfbb8fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02eb3af3d76417b944c1e9b72a625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4eafc22c9b1107b1783e36c8b43c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14192b52a5a29850874ca7bd1a4dfec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb406f5ecb0f936e27e7765dfcb4ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83a4afd95e8fa02e6666a1980b0bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf2e55342d4c44d5192f3c655f1e42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243892f3a0853192c23e355b7a1afa77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db1be625d200be5cf0b9bb4416cd4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cda17e48230a9d1585b4619dd74e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff27bcc5aa54d03437630acec6fde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b49b6d8fea960de0551151ff9f18fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7003ba5819dafc3513a0a4f9413cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe16162f4b2bbcbbc167314d44ef2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d155dc05639ed4004ff9434440aee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d3389c24fdabdc3ac0266e8913a45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8d24492f3bd8f1d840fb9065d243332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb296b11359ba7407788d6d778cfa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591fdd4ff3e7fad555e9996e0193e67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67308a28e0ecee1b6519030735ad39ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a40e833c36de6c0c1e353104451fe4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac142107c7277e94aa9b93d963f15da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f4a3972f8073dfdfc4af637189fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029846b015ad47290c4a7ec3ac852787339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e83d73e33e49792e4a498c2b8b26c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eaf2ecf59197727601002ae80c5af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f80da11de1f092778347c2d16218342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef71906e0e41bc092955a5e749a5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d50f68b13cea6c7f4f07e42d7a12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced3f9cfc236ea981d989e4128fd883345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ab228d19377950eebc1d927838e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f373135ed75aec6919bd73b97091347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27294da36af165ba03f483cedcfd979e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396102e706e7f6306a628b8b98020f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcdd69a1c6d3b02388e2263161a416350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef4b3f5c2a73710b951c1f6b02083d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4689db68e8ced0c777929f0dfd3c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4152ad3d937a343f6df99930b946e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126cbb1bd0ddabbc3bcf74fa1d77abf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61831e8fbf50f1c19acbc8ac6debb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf1c0740eec96b977acc54bcedd2d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a036d27b7849b923c4705fa4f6d6e88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc39a4468b2aa72f5a08b0d66810a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe8cfb17e0ccfe3836a1a74b1281d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f19cc2f0d25aa46e908deaa7925b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285bd54a37529bd23ee3706ec526ec0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263212893f15b7461e2fe60eb6cf2fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3b0fba9c89abbd7d52052e6ad689363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c114fcc4cc603a1203c718eae7ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae64f398fa8e4944727fc89ba826f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c26ef58fc5ec190462d83aa817cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96265f1fbedb277f95dcba9eb1f0d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf2fa306086acb00ff198e366055a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98059ea30284ee76db0cfb46b2d018369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14d4636571035b3086aaf997450fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dce01a87f696b56c07156eb956d0aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23176bbf0565b7b860b8a0a24f2865372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7ae03917d0901498ec05268d20de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14f030415a7be2d67b2d62f89c306374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa12866d7ed7b56db59731aaa705ad8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d985fe6e257e6ff1c727f758e91384376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e61ef0d6615c550ca356a25addf59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9787c3125a0cc4bf757f395e59f4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5122447765a033da8bbe104d55000b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d0502c19ec53194b9096e521eabc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce805785c74afe54703c92848f83a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2dacf3ee3d2401173c31b41be443382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fb25b4751c5b5ea15c24dc5117136383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9cfad2df8ab28150eb66c3d10a5d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a6e491c4324c6d314622a6605f608385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c237c98c828fa41e2f10732256464386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09af69e8bc96ed8277b26474ae7219387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dad58da57110d6a8a19c3e2b9c9c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325f2d57e71bbfa3acafc30e730344389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853473fd2af3eaef12ff453bb29a2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68405e85c31b3badec45bb5584c13aff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5eafa1529d2f4bb4947677ca1c40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c70238497f1bbeeb4a5fa7507995c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743da968f3d870e707c1e1fac01d7a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855b97063d8611cdc739ccbbcf590ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08118a93747263878f2d482e778254396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c169ee0941591bacafba0be40eaf60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b2f58d9f7f3f623b55b18a7dc4bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77270051bbf49a9c05af934083734b8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe5f50ecd37d0d2c6c79aebb09f53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0bdd34b760d3b92e70cb84e0e7d32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd31d36796edb11b23426ea9a8b94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ee627d47fdd5f7444077f3811299403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927163a2b93db3b067376088e0d8f52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b09ebfabbc09a1b8f8a8ddd261a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6441e594be04fb5952f0232852dfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef58b8e5e68ac17eba5e97b969d21dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8bbf96049b06105deb4ce942a03d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9400f5a20bd586663413ef0504dd78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce3a43f07dbb2939b2ebdfcfec3f03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1547d299b4400f340dc59fcd38592db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5f56effd622238e2bc7ff2eca015b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0b34512be17774929340b6bb12d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac525c42b6cc7e1a4cc7230150e57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59936356424b76320a7b58e9f20e54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b531d411a39e0e535eb9ad7403f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a6c09e8640836bf5591746e98561417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462778e00b79809404960895956c83a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8ca304872b416a75f62600cf2f74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d1161ea5f6e6b0d0c43194cb2898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6743c6e51a6f8cc3f0aff91b7b75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0ac7eef25507835c471b6fa164c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdad769506def473d2e3625fcd7b9bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dda35e4a2926f2e56ca08c6f04292424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b75d838fb8fceaf38909ba7167f122425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60f24da47d5f5ef266a90a4665dce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac154414f8a8e154edbd92e7cf9a6d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4bad53d7410d58c8df6c2c7493fd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b710013f75dafb378eb729bee63b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534050e15a7743eba98bea9a27973d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb123b3b3ae93d7949a1bf989386b0e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b667ad218eab70af023b0471a76f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02d9d708b0308f2d8045cac68682c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33262e8ce65d653aa6419ab0271877434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77a47d7ea533b21c0748cb3683afe4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df66b44860a66ea4c6f0829addef37e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3746550ea560b178998cfc72210f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dfac94f869d946aba775a553d8053438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4664eb8711059b1307e8f3d9f5790439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c05adfe10fd99d6e4ae964778c3e81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8b024791a9c6de6c60753f4828acd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea44eab4ed1b56735486c54022da29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264682c2e018f28c6b643dd176eefca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb57c04f6d465cb6a97143ad75ee452444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba8ab26c4622fb154083da1a547a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e127a29965b69abf84d38474f84499446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409fa16a041a53c428100c91f68b184447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e29864e6ad346ae81d8a22c850043448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f2ca27977fc652e2c391e7d119ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed083527af817751d5528ca6e5997e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb1f741233ded52d0fd344e3ab2a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5d30cae5b337958c2c9bb2d81877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c30f5674b50c512ca5b8dc88a5ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d173ffa8748bb0863841879b3100e94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d313d77300de11119a78dac5afad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d917fad4c6dffda113455c74ff3675456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074556bb214a9a28d94964069d28381457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918f8bd28951073bccf630ffbb005d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757187a09c109020f047f39413d481fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69a35fa3794cf95eb1ddd75d9f4c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120ddd309310682cd3dec725dc9b409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dfb96a8ac5463627a2641b9b84b88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6579ab766d4a0bc43519f972866418463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c92d6f95dce37bec7b277859f2df3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086fb93d930beb088b80bfa41b1cb09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb184dfd40c6af0be5ca6a83c9417fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852375f725eba5f4d6c2d2c6fb0fa854467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a97440c7a473a698e36b8cc11d22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd325abc1f8e5132022a3e74673a09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a610d6396b429f124f1e6d5921443d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac33f637c89fa1c168c40fbeb75617471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24212b7dc4922119a48a14a222d438d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d0e3ad73cbbe662e60dca5e152f32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49219a6d23fdc362ce32d6bd75a6c8cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40efbcaf61c55e76eeecfd1aff9e33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2cfc93a3bdca5238a0d6e4a73a32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26805d2d726718396838b8327904ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a336a24cd9dfed7086c6efa5abb44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f4b53b2562fb9c299ae7def9b84d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bd48affa7cfea74a3716e75d6bc76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328d02cad6610f1c711e29ea998b96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c529cc4a91b66d794b04948e6448a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fad16ecdc6997b97b380267e12834483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19e6ae117a337d3e683dfd2904ce0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91084189d6b7536ab35f4f1349812d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6425515116aa6ae81a9ee598e9040ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b5c48602c8231fd8c0be68e3ce07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8da1b486e0060f8e926835a4199ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862919d3794b78c81ab38c415503e39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b50729fa3104481ea3a8a296d5cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f193a5a811aa5b8f50affd823debad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62faa47be2b1e25c7d0ce103c71fe5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f3d9b8a2bcc5dbfdcbf00e52d8a1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727367f57ad994ae78a83bd7da9f7f7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade0b54368c44e75c6b011d456e788495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd7bde1a5594f69b7039ed11559b44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113f7f4301d0ab6f04cc0ca75b4406497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394160e26f4b964e8e915bbb81bb11e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d606cb51a5ebf8a9b614981f3cb39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6a4e0172b43169498b51e7c1faab9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8b1a9345b5dbc0e8bad487a47511501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac7a7d0c5b5ee23d6ce6bfa1d29ffc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6e8201d98a99a9bab70c1928312ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb9d9011137fc328ac3f99f07fb5bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec4ba6ece822dbdf108357f198fc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5ca2b2b23d9966ee7c9e9861684c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d20c28758c0238016b4fba1b2f39b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c308cf297a5cc21d5dbee8c7219e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba8d35ae58a4ef32b335eed39ce710509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f0a7dbd1d5ce2302c320fb5e58697510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37659f8f62657f0e6c258a2f6acb24a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e518d6df18574a54bdb052ade4787512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeadb7afda0156e62a2cc9f89ca2b89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3785d3dc0123af796d74e9dbe68b89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d485ad46b2fac0fffbbdcd6cc10316515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba894031e8789b1e0c2da00b87b86e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949b508b8325540f0387e1b61b92e5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00478d566a057d01d64a9530df7fd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7512bb23a6876aa03de5943948354519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a902cc7666232c527597e0adfaf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984c32bbe4cfa01ba8b2eceb127b2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e94518ac16668dc6d1abf3177e43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de2298ba73a3d077d22a758c01449523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f575c0d19eb1ae1ebfec67eb4ff4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fde84887c057c2f6a1a33341048544525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b2b94f3472d78fbf5edecbed91d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f117109e3532510e33182de62597cef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d72683be5dc725121badbdd11ddc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7196b311a9e221c5f29c80dadd12f1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39b23331eb0f8d3709af82c356885530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de2ea14e06bfba722668849365753a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ec3c9875c799f7239c6220e9c6ec1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd94407e191dc6cf5df7dea66bf6558533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651addaf13811125c49c1c156885428534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a94d26b9013634e81b054e0ba8e39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49559bd9531e76e83bb22da8a88080536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396249d2bec32fc418023c216c411554537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c59e0cf254c74a6f95e1441fe7a12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac24edc7a0992cae1df923edd3f724539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3087c7b8f2c9236cd94955ca68f3c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dba04cdb1b9002f4aa672ddbd1039541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d134fd5ff7dd6f6f0be6570bcd36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80452b50a4d3d063cbef08d35e5a4444543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909682b250340b0b1c44d9945bf458f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d715559fc11c4dbc3eaacc514c41b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89cfd29e151be89f874dea1870904546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d895e3ebdeceb6f3e798ba595c6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e075363c74c2bb3dac3b2e0d1007841548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31fc895bc33fb32c3f6a5623188823549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2117ea60fb22f413687eaff3ec002a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f299ace4be196d1db42787e78a0fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b289c50ba38b397bc3c22acf36246552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d010e11bc9f611fe6f1590c402ea5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9161b4fe9cf40077dd5d5f567bd21f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba44f44e7b53182e04535197489dbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fff4ea546c2ba36c1e44d0de4c944556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac49b81eb3a869d14ca3dbdf9933bfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a811c2a7adefea851b514668a004558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d0b50bdd85af1cfb102cf81930599559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c87e9e820c2ca0167abea1eeeaa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e39de9feaff7c94ca772e4998400e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc0e9b50dba7ebe73416a646ef66c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3a53349ecd76dfb25bee01107636f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1091d4b996798cf7234b2c2b1ea74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d492902d0a0a6e35cc01a6e2bf91a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba7407d624aa5f23038bdac98ce84f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c3517ba6a16364fc1df884b9ad9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e185a8ffec3aa83561f92241edcad1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89c5831fdb36511c06a906de9c2e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6f80d99099f059ae7f2081acfb82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacfea0b95c78a2c8f67c15cea800f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5867ee491d6c61b14bc481c5d1547b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21352f591384e1076626efa2e1d5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b7044ee8402b7414adee53a623a59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83de7c39c53bbd3f0f215a14776a17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823415408b2d0f671a122e409d1f3e75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4842cad0858c9d9fffc96a861a9a99f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda4ca8b602b47a0e9ad00bc405d8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61569bdd2a543d102826458568bc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0acea9af07f37beb43c4c9fce046580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b590934b8a880b74d25c232b40d90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a04a1f7a28fd349c0b2e46e387164582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c362a9938c4dff9b6e5ff72b0f13f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125d62cf240e2016e3a258bab3b489584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a450ffa66cf696ad111b75ebe3b7599585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b3118b0a3612544035479d395e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4dcf7030bceccce64f345e0c075f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce6fafdf729ec4b246b11c6457394b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e29156ccc4109000ef17b6b7e1005589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded90231f79c4143f9f4ecabb85c76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906934712109f898956dc464f64dccbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747f088a5148ba2f7b10e095be9c729592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a315586dcdd6c345db5d0592b3e351593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d19d0b6253b5dbb51491207f259a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793d561e0ab66202b82da86f4fa1ab9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4565b32ae6b1e2c726fc900f4038a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255c4fbf1a50a418ce99edd4e48fef9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9427fd082266b478a53433c356a9aa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56baeae82cee61ff17665d3cd79f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5f0a55a67a1d8a8162263c02efe96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f50ee985ca1666672d8c66267132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54852e6c00eb6f71ad001554c5947602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fea8421ad0100f08a3f4368c7df34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e5476f2049a64dbf597743c85654604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d277b0d08e6932bf0de01bcd2af28c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b7e2681a7c13f8e602fd6dbdd17c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231c357dce24411a065e89cb7d2fae7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ac65727518706d7d923d3819bb1a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87acca88f01d97c38a4afa72f31ee6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c79e61bcf374c5ce116c57722a7142610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa187b6cdb8bfc0983ac10834a5c6e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377dbe5bd77f724462a65d12f6b30ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff2d2713a80b1d9aee957258b75ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cd2275039f51a4bb7afdc23ca2dc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e0d9458fe7d610612b3311ca3f40e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee9ffcd901d003ea30b2274df5cb4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce31eef0bf1bffe8785d6664d61fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f1d7967511c4c5d486df5ce1807b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d9254155af47893c3c41d0af5af3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00617b4e2991a14f68c1899a66e7812620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a9e5b0a5490f4e477ae3b7fc1b93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc933f843d962cd2ffff2d8dc0e829622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e9058fdbe1297809bd6ca537b315623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde8fb622d7ce6a7ade9c46b3d2eb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912160f63290dd0d14344203a0bd95c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe182f02ddc4135ac8e6eb3970a1dd54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8fad23057ab993a94a4bd4eea31c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b727db09b0ebf70be2bc54858a9f5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365265e34c5a8595bd1ba33d4d85ef93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da754891df4c55ad311e630bbaba8b52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74c699db3d0da40d07043874f4e73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065d58c333507bd23a40c8b1e908489632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc251c87a44f0ad0804b0a0f199f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf9dd979de7b427e9161db0ee57f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299da7daebca08771b7f395d1884028635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027836c3486fec7df14ccbbebbeef71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ecab8a50de748fb08e4c3e6cd093637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3f420d1627781ad0238b080209234638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83fcb051483f42c0a581b649052b2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf86fe4833f07c9d9e14925c9782f03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790334bec647eedb2f1e377cf2ea25f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b319e4abbc4edbebc8f06c701bf33b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11341545a9bfad73fd54f72faa55c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876507727c5cf7b878eb851e464ef37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d2d5356a2ae9096ef0d0d90027e20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c9bf0eecd65b5188433ebe1ce9d60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1bf9db7665a7f3bd83ddb2f8e61e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ab5f11272707adabd3c87aec9d3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395896d1fdba8687cc02393124ff6b89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b54c4f25c745c77c6c613f0c4faa00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c1eb7b4645c1a210dde7753c1c71f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee173ad7cff1650f8c41f275606cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1edf71d3b990350c1073633f6cf80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341fa19bdd2cd68416199f635651ed5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcdd6791e79c44eab3404df75279ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d926680b0be24b618908772fb1c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d91659aad1d926ae7945a1d97c29e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91dbbebdcef781682cbc5fde0adc4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f2581889709c423cb36afa419bad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745406b2267c6f281808494ebd079712660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bec2c63f649d75472020342fd58c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34f84a5b755fb6bf3f176c1c5a95c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7f27ad77f769ba221084bba6f0c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97748d679b915c1d90f421dceac0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe93cc6a97ca2168154975fccf626665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80ef23c6fb7d531458f53d7e76a2d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0dda33cd7e01abe348ed902543acd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a17064231c7b82d800541a0e1fde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34b3eb9ef88f7dbc45f20b99bb2a35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a043747d144aaad85b3dc4b0c083a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca930aef8886beba6cb875fd1498bef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846338dfd3e7edf6a8c7049bcaf4cc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f550fd3ad0bed82a898854ad07d33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa474afc52d195301c9eb588247ecc89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec558b98265162d94e57653a3fa822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463faf2f4f771f14e92783223b5409c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9555d748fdfeff789f37ee88587b56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc7e6058d46dd9e72aca7d12d2533678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e1323af54bd9ede7bc409941644f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92e64c554c6054a90c80993a5831c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc7140506eea96438d7d5f54d26836681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10cd8aa787e5e04c1bf76f1d4d2b72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2555d1ef38f2af43770dd76191cff9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57277fcf37c7ce170a771061b7c014684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8bbeb22aca0f1a3434dad46850a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c01019719400d424507424278602686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a9e37d008c9e68ec8cf4ef6c2a65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38658ebc1e421a6fd7ced2374edfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39362df89887af57df821a5721efd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a35e5e40a68125a03672c42c234f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e3b6a916a0a0de15bfe66b21c983691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ea1608346c9a9ac7c1ac158ad41f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3201a5a3278da617e5c34fd8853d18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01f77978166ea575af3db2b2dac32d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea8afad9ce54801f2caac8f9075a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04142b75d81ba4a0d7aaa999f0b74aec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc846376cf84803a61dd5c8e6bf486697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690a148a68abdb1910b31043f23ff4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378d335b86e370e89e77672fcbd9608699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bcbda91f74260cb9c7855f76f8c20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341359ccb9b210256a52ec0f9c3cd60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb187a9219007a78e1600bcbef33394702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e0050ccb0e183918ad0ea25b092d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97329f00c40a67d5b0fb6c929cf57d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b41dc1c184872303cd40cd22ea80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359cdb7123152e7e937085547b981c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0981f56a0a24200e92411d3cf5ba8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400ce9ba1faf6d187fcda0ee818f5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5435961371f800768e34186552151709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d12ad6b22f6a5fdefe704b1eaf90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b242ce61d8b1f5e11dee42c150fa9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64e085e251181a5b5043f64cdf8307712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab34ae5608c291f5ca912500caf415713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac198163aae4cf19c2039cd7fcf07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3daf90d29699d7d537ed9c2a02a0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8dda5c10019de933bbb6dbc422d67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738d0bd4eb0f3d4cadc77ef869ba3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3e463b3716dba423b655d8c1af5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4dd2c9edc9b4765997ecf49e0e74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee9347000da378a31196079d131a85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f1652e8b178083f9019563037f91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9394aa7a096c6027af4681cd593ef5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42cafee36c437298b93f5694ec1c11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f4474134b94e13a5e9dbc6cdcd622724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b75f2b217bcce585a936a85f1fcc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a39ecc4ccaf782b6e82cee0cf8dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c34efb04cc6b6897e70ebc1c8c15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6419fb9bd13b25335ca67c35d7caba7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1faa86f92e09cea56f6b45dc72ac0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e71650afaa8582ab2f9db5d7f51cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0a2786d579326b28f2c93123f0965731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc69d5dcfecde80a19b8dff9b3a300732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c970e848109d96258d0350c8483a64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005e317dc7b674cad02abc45154452734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13af924a4ec0e1f75006f20c31610735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0674f3f48322f4e8dfe2ff4a679da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7649b2cf9af1e37199db8b860c6584737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0249213a89acc0aa1c904c685ff8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d9a1e841a94530c5148e485f38cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595518d9761ebbfb92b03d4bfc6185740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c9b5cee1b636fd2a9269e0d08706741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f33ddb5e68f5fe8daddd1b878089742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed264a4bed966917f44814682bb0356743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e136e695298cd30c8580d11a63d04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07086b87cea9c966abdf24e18cca25db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb81c9d9ede6ff21362b13b99f9a4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb8df3937e5bd73bc7e854c8f6726747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4aa31d88125c9a85aa2c85c8ae8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd8a60e4de15edef446d028598651749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171b55a0360d959a2fe72c58458d4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee399ad562f797e45628c6a44bc944751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57111fad67839f5c7b8ffbff759a0231752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba148db3e2117afc8ff20793d7c8d082753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538adb034b4b5e27f889e4c2fbfc8e7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411983969f65160c5df9a6435fbb2147755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c552be42d2443c14f343d52c1abd01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fe021f9632c8815d13e4f90a30a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4714a56f0cf3fe8a3e5562e6701de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888b23ab7354bf7bb638b3a7506540d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>