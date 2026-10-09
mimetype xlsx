--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79343120fb1baffecff30825f3f29f681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a0c449984fd5934621e0df50f2a692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a6712909206a5acab57bb93b4b643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e58b3df93ce4151cda04104f33dc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366352778ac1727eca93a8d0a3a1cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb6e80410f097d1e9563b7e83f38f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63fc643330aec085b3c8f047f84c5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63373c720918abd9d9f4242b0ba72f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841e42d59d830540f585e89db751a329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2432da362adcec16321090544fe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547a5b4051457fc3bf496ab290c11911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010edbaf36dd6639cfd8041e823f8d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564b6a3839b6134e877bbdf0946f3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a524efd5cc9a521d50887c00897b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc3c35540ac30676053356a3f116de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6b8ac5c603897cae6687eb766dc4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f56b6bb44552e56f5e6809f9e00f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7bc3b5dd2dea2d65ed1db876a6db418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b81f1023ac289bf616fed72a04d1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad2651e30efd30301488003fefed5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93848d289b64443ed2c087560d86821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff267fa239c1b5b6ad8355ebb1e44522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab21da838317a5b227d5ee0f365e4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f58150777ad3e30843b8481ed9b2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770271b1517800bf1d8db5a6702059325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3c9978854e9a45cecf9a41584fcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647fce4e70d8df31501cf46e5412ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d80bb279faac07085f20fa650ca6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5488370222d1326bc578656281d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b2a89c8b6fc6ea2dcd8dbf67f40ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3b8deb39781c5048ad5be6d05fe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33306bda0e0e33b5effaec963d4a69532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235b653d85c1f15877d843c9253f5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de46e76a27f5ea0e5667fbc9dd68db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89edf2752b591f3f6becdf34484d13c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be94e00c475f00ce09a482688061736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866869cf9c881045870f6d85b412d9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc498b3746b8da7ef6e6ac5eb5fe8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a49e3330d8a663261e655d2308cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c2e36164b11634f7027f5551135840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366266cc52a945684c1dddb30a5a4bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a34f926994e51450b8727f0fb41c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fbc0f1f7fc580b8fcf8cff54f8a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39dc5a278fb9d97f35d5c3376970ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa6f826b2c7e3a5b4cd6597766ced45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7524c237c2ac7607fb2efbb8670df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416121017d37a4069fafec677596b1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6147338184987be0fd78df2146303148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833c297df5b1168220b842ae21562349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5744b8ebde1ebf1e1ecafe3fc624050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1571b8acd4ad3b300a4215817fef251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d1b058615562050d3a38306c1b7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a23ccffbecbad70648aa8a01cc7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a15dee0a43d4003051944a5d9f1f5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568a2d84c23c51c6705a7dd3ad94ebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20084826e71028bd609caa53edad256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0eedf3717f528fa19517a3aa871d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2acc4dec8a8322d1f561010be0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7924ab6fca421b115969801e8441f0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ce73c814c0ef9e7e8eb53f2307d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c75c517f7edbabb779309fe2146b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb198c84f92cad4744785c1a0719a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c4f4cfb141aa0d6e1ca1db0bae2ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c771367d3af4824f6f59a65ef594f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be53355d521e3298a8f7035fdec4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e088729b1ef28209df579b0aa66066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7467dcb6db7660c7a83e9a40ad1b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406db599238cd4358d57d9bc8fac80368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d37454ff396d88c39bb7bd70185769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0388fdbeb0f402b29c9c7d53496475f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3c51c49f83eb3544a2d137098d9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae4bd57c237404370ef4a58937951b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc919d706e572eb3baa5321a26a2ae173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b596bf75fb6e55c39f93fb64d925674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e47596d1f9f14633848160bacc6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07469b0e83cc0ed8960f57706e97ace576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947710eae17342bae86ceb9fd0d1c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440903beee30cd61613db7d9363e68178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649e54a0c86529e54c0b873e43ebe579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e9211af9029e35c7b5e3bf8f0a7b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d89a58060b548c5af7863be0ade6f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469e723f4f996824802e67bed17b3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9929d2600eea85c8d8d528dc9aa4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9562824204d0b9d3af8c1d2a2b3f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ccf1642471a2394af325999b29c9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123026c25bca239196d83c0a8b882f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87af21ebc8d65ab119b073937d11187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6542ed6dbd1c1949927e8c73b2e4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937db60fb2dd15760c4f1ceb0a7cc22789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa23ed3e7ca5d26e8b8136df8f5b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af4fb9a9c14b731a017f3ca84d5e5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406dc54baa97169450ff307badf75592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e89326cdb2b229940ecf8700a4857593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11a1eee6d48d664c9fcbd598f11aa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2dcda1a2d5f2910b45ad8d6a2aed995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7902b6b9e8816d487189f3482097d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01e1a84d8cbd1e87f7d602b1cece9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc83465982b7b1278c57cbb98899a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317d21fd73e65921797aeacfe3968c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393c6017d475ba7685b1175ef87732100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2150080cc15f0b4d48488e15c749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708084be52a38ce71abdc5f45d3a5c32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760f0587831dbc1aea9cfe30b21292c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362085cc8e3c3682ea8fa5064c3b60ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb94981e9abd1ff24881623632d54a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8066a79f25c2c3d964f4ab9ee20b38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c210b6b3182188a1f5c3ff5ceef09e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6234edead4c2784d88d033302b00c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b31c54f8c531fc021808affb3461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b71157993f23f62a1755277af7a880110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb68812bc3d2df5b3d3b16ec85fd81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f577c93586691c0223d4507db33a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb107b3e86f4810ba49ab4a4002f18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f68e2ce5fae97d48ecb27d8bc1f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c8819d06e0e5f51d775327fed772115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a643213c1803022dc9d890cbb339c83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34624fc33aff94fe991606e513cacc9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4040e71a46e4bb25ad93894d3860d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533216e8154443aac64dc67a665d120c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a710c3ab1c22fc420436b36bfccf5c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321687f45b2a15f1b6ee00d22793f75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809b26bd8e07199b8fe862ba99eb78f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0931a89fa87bb481da5d41beeb7759123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001229523c411cb3c60841b296edeed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f09133d1575cfbfae53cadbaca4ac3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa7dc8cbcf792c0ee795d622f8db4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428787b43685470cfcee6cc61aa9ada127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67949fade6e943fb56298eb48247a983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ad2f4f2b94f27d0a186dea2849e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a49681003e410cef132582df42819f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c157565f8a06a90c41dbf92862d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8620317d4bd6dd5d4906bf3924045b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12833dbe99e7d5e5da0aed54d56059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a1a0f361a973b48f6630e3f493357134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d48f311b4c567d99d9ca2a07fc26e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a3c8d4c266d0007476ec2403d79c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a06b970768bee6be974991de0eafd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c19315ccc6071006383cd9c6964458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15655eeb4f700fa97dc7d9c38b697d41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159383efe05ae681595ff018e1047ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc44663978e61ccf69b864ed0d12360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b4f3042617692a5a8c26330a590f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76edd38fa72ae9ed4ebd12d08647a2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204244971fa7fbf5fa2557869880284144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44303ed1b6774891f338b9e4753d245f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0abd28bb0625da95eff6caca3090af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefb4e2ff82480898b30e61293e9216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c531757e0e35229927e2c8198aff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f782148781aca712f8cd7986724248149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4e5a03ffbf5747cc62e4b9fee7c17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fece74ab46670ec6ced4def7a6ee0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6a630c946f3309911df6752c2148152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe1d23417d837358984ce564037a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1398e543aaccd78cc57c134d26f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06699e376d8716a035e4ff2021ecaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbf74ec34368885335021e9188e28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180580a59a75c98010ef78236fd2d86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0da283329dfd086bed69f26916c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951b70e8f9a6cae4370c72645df667159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fcfba5f6fe984d3e37798cba663b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4902001469b217ffc4a90ad65db0cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942f81a121c6270aa4b5915168290a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6e7959145063bbaa89888a8b5a46e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83721391158535389f6fd183b02c3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e854dd54638acb7eb945ff5f3b9e6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0f538747d63befa1b3a4e11a4a255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7622b58771ff3af85619fd5e38d692167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495749c28959fa39812b7d1b33efa6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b6dbf04e52232df25e9d7090f1e30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd691f0f27688e69458382db1aed79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7c15a27870e2952015955a9d2836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff871942f0751358aba6df63bd0f42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab57469f3bca14962abc8509723503173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c72387762e2587ec0c4ec6684b70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b632f838344b7202f351e99f0237b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0147d0948a0e0c93807158a180890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea52b15a6c7d4fc5bb9d5ee2ae5603c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f449e444e071c2360c63ff1c367801178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f426aad002f0719364a1567a1bb10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c1f2565a5355eb9a30da66ade4f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fca99faf590b639eb763aa8b87a51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1f922a96deae8108cd8c5c11094b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d401dc71a6fdca35ab1814e827663183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401773ec951337f09e74716a44776ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912800443b49dce122e8fadad2e8130185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ccd5f67c5fb21e699301b2149534f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da378fcbc3fb7356aef4d00ce129c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffcda01498d1f3226cdf5016c1efd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca343d6e3f3c3041a2c0b461dd5639ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdb5cc4a5ff60688c2bbc554b70ee2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009c3a16ea147f35080e22fa885a8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7157c0bc594775ca8b291ecf3787c73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee89b851f2b33bf928a8e36e2cba16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d8c0c34ec4d09f3d5c2163576fe7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd3f2e13007f888207ae7af431530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d78ad3b49cc0228b1f9c5c3a2519a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73026895049eea906eaf087ac46f68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba866849ac5b86892c591630d3680198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb0c481a6aecd3148ef3c01cd6f35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31bdd8de9539879627aba77dce368b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e9e2a035d89e33db057d947ea50fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf518357007dd3393bb51507d9716e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3accbe285f878a4981278d3c0fa6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f49074fe7e8834c824e1eaefc5c4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7d44421a235998bf098e4b4cba21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1616b1e4b76fd8734f196c95b21a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b15b4c145472596589337ee8bd050207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2573caa5f26c9d8d062b6909446d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0c483e6c257bafd59f1ea35b7741209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d36b91988fd2aebccede6550431797210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ea99c29b47718bf767b887548384211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a618a418755508bf49014660a41b72b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87491a3928d7ea5fe0a2ffe5b35ebe2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731810642174ae3ea4187619c1b3c09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107095e245b370a5f40d5d341dd509215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d9a0e39cb9fd3786e1f2d97e7dca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51e98e0c3b9b63da39e45cad6fe27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33d0232df58a95ccf808ca913bc3ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db6f4151682c6024a28d08c26afcc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a72d592d76a7cffd85db40062a64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802924785a44e3496e2a5afb0c5615d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594613d86bec4c150487c02597c323222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957cf4ced8c7d958a2d3332a57b26c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13598c28f45a932a3ccc860637d91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f801abf2a009649319c155ff362568225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf2bbe0e0cae4e7f8adb4c44dec5a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b1202f59979e0319327fa5d3aa5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ab1f942845dab08e8c60183a5993228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665fb879bb3fd1b9055e312f29a0296229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7922a2edb5dcaac9a67740fbb8525c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f10de7182562cae85fdc8396b2f09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7cf23cb960251ab83a9e5a9879726232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9523493536b0e1d7f8a5562e4f836cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aab6cdcad16c296051fdf9fd3d809234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e72c8689d18bfe74b76b4b10ad928235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc81fa389d4f4675b8ea57326f317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63372342a48021d936e12ac2fd5e01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17839d953655952985b773918f3a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf8f612351d32ae200295ee8b526d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713f92eb512e39fc0563b7fe6065ee8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80d9202a68053d1edce1f80c87a64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc345e21b95a8a1875d02ae66bdf39ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9defff2e862d9d76a86a402aac87a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75850aa1cf51815c6219419f6b0e53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52c0c2314fe50c1e5eb1657789ebe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9890d9a78031c0eba5a4fcad2a0b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0ac58cc07af10a73b1a36d1e409ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00aaacf0a6f015577cd6412fc57c28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a74bdc382a3aa99c10773ea0e76b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4ccccf7ef5eb6ef967e4743fc88a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea734a91622f73a95b0f1b971490c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185780db9ea2caedb80941c3e1c07dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d0cb826f9cb7a62bc9582932fc90b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab89440dc8bd68ad0cb7ce7371014f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aafc1507e8d6e7d81b661eac54cff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c16980a45b8a7adf12b1f5069d79a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e21f8215bb8911a06c02853f4d688d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489b87597ddf3f410bdcbc12be0caf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc640560752f7835bfc33dc7ade01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f63e80adc1f21906a99bda41c5e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6b4725c7d466fb6337f19c74f612261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6b3447cbeb6ff4a6be6c532371fe3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2df4c22aee884bf062b49abfa86f21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e05249fd00313b144700396f89586264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275391854ec04fce2d71ce2d01d240e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba0ac1f7f83a70eb63a64204c58b9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce2fbcb0f41170b569c09eafa2911267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e68e19267ef2d69b3ddab2b6ed17b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f49355cd77682bb919db93d7e7e288269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a20ea7f1bd700ccc0adc6875b292270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10724f954cb23a4ccbd88f6dc34e7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3a043c5c0d70d48dc56b476e29d6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84196e3bc402444dc243ea22a582f48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d2c4843bfce1409fe72ed55218623274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b596e32564008345cb8fde601f777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005a1150afe2655bde3ee018f19ae1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231f7f0f02b62a4b95249edc8292a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ede37503321dcc9382249ce1f551278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137379e236880af6f3ff520fb6547013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91c8a4a724a48cb15b6affa5408bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4563fe59c39122f245706735e240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedefdec6044503ec7f470fc0cfe9552282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c3a73161a42ed07015ff545542b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0490be6405427f131194851af157284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04dae0b14244c57b9a3c039893a48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d305cf1b7962f8f5a690b62389f7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c05c8b2d24a85e39a96d41e4273d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf20f9845b935b8c3a943bad08d9d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c2bdbaac208fa890e549a26db4416289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74480d39b67f239a7928e14a34ba831290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4a645f7fbfe141a95c3416a2e9a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a375340d0535981badfdf0b652f9cc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba37fa3a54fbb0c14ec4095f964656293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147b6ae747ab4d6f060655d79089c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019636b0d42aa8aa5fe8f6f17db6d6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fca7199e2861366e18bcb1965590296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce04127921e014ed3b0b759b12bcd7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f5cb801d4649f096a7d878a4f69e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9dc8a6f79f9a9abb33228cc73b55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b02fc33eb24493aa9c69399fe8b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31297e4ddc0ed00b4e20e0570d2262d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cf8d927969914287522b52d0d2b96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8569fd9d3840044463575690cc26d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8944097c4c1939cfdc62b4918a31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a3f46ccfe0fad255bb40bd584870305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774dd429b1ffd59c3b81bc8fbce117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d1338b9efffdfa72fc32d3c7ac2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ea55c4364de53e2b396bf311cbc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2adfe8769cbea58c92ee1b3eaee37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d99f4f150be3fd4a80da07c3d1a70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091deb6f1370780137f69abf74cc534311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c92575cc1ec6ee3ff9d6c68e3e3c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b705cb589a87df0caa622f57e089313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6567c1560f7dd250cfa5ec3384d9c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a05a759e26ac19239c37d1f572e187315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc826c259489d4dd5ac02dc1e52bd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598487471ca134c60c2e86052f3cfe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0520771184261207ac6eea9b029e95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfdfde835a52869a311ca09700b25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521cd9202b13fc8ceeacce5f0960c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57b54d50ee35afdd9bd87129eeba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724178fb5533265c5fc36ddb96ac4ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183219f953fb39f23a6cf0e8adfb9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847711493d97f51d00f9b6ef093c2b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703da73cac7fb3b9338aae8c556f901325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de68b98c5a0fbc7827203a5774b14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258220abb2f67c0f21172384b9fcf72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417f4721ebc8008b5430691f8b699b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3432f047a44bc534402e8be9b60793329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d39d3a495dba91babcafc14bb0ff5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e521509b589db2daaa8902e7a2c2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c994f42740b74185de0bb18c76aa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba2001291bf4144c996b453706c31e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7490c793dc3b5a9a8a8254d4f77ed0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7ecac9a00d5d7c4ea027c38683e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596f7aaead175aa109e9444ae7ed66f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df034e15841a0ba5845151ac733fc49d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293487af090b2e9530c9bc05cf9116338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c498cee86af2829a149983377e9fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b16095cf96b23ec954f45cb093f6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5fe76ca1ed4b2dfa37082c1cb969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3758249367da071125a2dab99c250f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3caac3234c0d0aed8131ab0bf336343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d267c44a23a2bc34ef80dc181a719344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d15afd490f92e3ecd0c94dad5e3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541fe0a1ddcdcd0c67ce16a4f638ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99049bdda893da63515229c735c4915d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e26d0ef18cd30c39dc5bb5debc0a2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02cd8184957b91e0e4c7eb97744285349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35ffffe0f744ec82da142a8f20307350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b59c870a23d49df7ae22c35807b8ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390cf9ffe7f1f5e9abeaf3322b5ada5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83425e396d4443625846189e4448848353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79bbe2806e91be0129b6cf353a383c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a1d06e83532a441f9e78143675b3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e44294d960b9613a40984097189eac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d620bbb230740aa610eec5cece9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc8a51cace066fc8e3717f67be69a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8129732590359fdbfc11592bffab6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0578e5cdc8d9cb86f8fb37de3b8b28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000d813c20e5c0b289fc4abf3293785361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4163ef9cb15cdc1b9f71d610a6e54ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4f9527cddacf68e236204ee0d68a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e5be7e7d85159ee275199d9b129cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b4ef13fcf506547691b323110ed6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1a2dd33713a943fc606f8c04aaa3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526be7aa1f042844c6024f0ff40afa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83410032edd966475d22fedea27ba83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da847c8afe8de36580f8cc9a55fbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af4c737ba10ff7cd8b491dfdef341370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0501138289ebc462ed4f4fad0acc8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9b3c17b22812e765200fffc1c6f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9d87af87058af141dcaead4e9900373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fe8a4cc783564a6690dd5763d73d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881224a37ad25580ed44e727048c68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a73f8da1fa07deb985ac514b7ca7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0079c58545fe6355efd66d33efa5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2735da7505b4849c5e8e5c911786d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed5b76590097c9ddb01a6383b58a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2fbf4e9758d8fc2b0096e6a3488f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615db7174bebbef294fcabfe55a829e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6adc28c336cd2991496ce441814fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dffce894c0ac0676dbb11743dc25a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d40398e8a38bdf376ed09978176abc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371b171198a08078a4da146af01366385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c056b2bc9a1478f44a835cf143cd55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8215e6e92f0edf59aa60b75a1aa561d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178275c7739d7c4bbcb5f2d86e4450e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb695eb804becd1e71972a984bbd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffe85d75e47d66b9c6b9767ce5f88e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1cf1cf5c51080cb3fc4a96a7b5a12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f91523b637433a53447f756c3b1bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943df0a0e4a4889f68d04c7e3bc91b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f520fbde7c86476775f8495d5ca87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84113447568525ee9812426c56882c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68519d570fe32625d1e5920687df0fa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1e9fb9442cd6f842b1759c2a9d62b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be77752355d6734e4a0022126c8a20d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4b4073285493f974152bc51db38e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbcfd0fabaa888a518018ea4837e16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e27e8948bd4a9c9b67c60c6df7b3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5387a0cd8941e9206ee673481d15b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0223f2da117a758ae4d9632ffd33877403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57ec5ac77bb55e201f3e32cfadd9e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cdd0292c0826f319099f46dd11ff9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8003ff6a5e8445eddbb7511c74fc92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752bd4f41bf796420a57c0dcc0de95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f650b0b8540767d51fe160271bf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee232ad8cf9c492d5b44717c88636f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b776e22fb57fe8bda9b655b439d567410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde38a937a452bf6148a7f6ca7e5cf2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2921bc0df1658a77918e9606e6692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c69fa04894804d1a8706cb18165ad3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04baf7beade8f9c112884045bcc8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de17fcd5b4ab84e36403c008a77b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631218b3bd99d5da2797432d1728d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75580da3bcd19f65ba132cf44050722417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af904e9dad696d71e8bc388a0aecf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c88e0eba87d9b48bba5cc5aa383b1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed54f3b495e6e392cdc61bb5a6dac8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec5eaa5bc8a398655127aab472ff77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf5ee0a6b087c99c62634190def217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b51b63801116c187fea9f941b7dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb62b598f303461d6e690a47eabe75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffdf0a89d05da86b8e87a64f2591fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3519e8b7affabaf7cb6784f0216474426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5658bf2777e3f1b3933e0fb74b3e7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfc69ce59a200944e5e35da6d20d12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf25c46da5db1fc75d1f9874d4a23b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817283afff997d855ed0551c688c30d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830582575e067ef3f9b48acc5dd77b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c98410c72a1e14d00102a7d7ac6dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb78742a9959ff38e4a8e27006dac27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611bfeac5d5b8aecf993d59a775549434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ba476ca1bfb43c8761c10f9fa4d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ba63f7fbafc291b5a43cf1da46463436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b48581950b13e058b434da999ce9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10fc22d91f69a5b7b8ed7a3523af33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24549ae56ead27b74c0eb9a9909e5fcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ce5e6ab36f658dba1fe3018210d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a914c922127573e5e85a470141e741441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5694ef3e38845ff706d5969a66b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959ea8e05721133cbe624d4136e91e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704200dbdd76067330acda15aaf670444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e37bb4622b9d0e17ac701a490f067445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9da98155df65ffdfd30df35966896e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc906a2b35b8f4f3fab186b6dbd9eb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d1cc9eba403920c18b1c29aec9a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863de1aca0296a7ee35db77045ca290449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddafaebe194f3b30c7c25294a5edea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37853aa8f9c334785e325294a87e1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea5b6e7cda28f3abe23a3f0325cfa5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c5b139abac56dfe7d964823315c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede4abcb3e5f4530a1f96a9bed2bbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae1827418f4764412b6c9794dd068b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dbb2b0556ca6be7d3d8b76c9f3426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250d62d26856594d17b56fe6137a8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8b4f01b1aea7333fa51ee3f0930b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e187c33b3aa4998bce8c9f14a50c85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee50053fe22386ba16a953f4adb185460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c235ae4b9696f269b2c93ad608fee32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9317f2722c8c65839c27f3c280dc88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f347a3480e514430d51b06e3a382463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85a59513cbfd43c1aab0102363453464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0275022e6f50178fcb1bacb9b2c18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7da5318eafe7dde9bdfe5f7a694c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995785cbc5593a759e49918a51cc29a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42f837c41e7831e328d4e2a7b0bab9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15abd366e56183de205da7306e7dc3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8b8333b08d1d1087fbf6067195a75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590866b399c05e289335d111cf6457c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc16dd914711519fdea3623be1dd88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505377828bcf23e4e82579890821073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0274221f976d8c41c79ac8e341aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ffe561528e67729c08554cab37d43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8edaa226199b7d46b2ade2ea7c56ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f11ab739725fa00daea208c549cae5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109f95262c5523e769507e348af1e76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a55a8aeb683eb393efe43b5821dc98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34da20971e5cc7e2e10d055f421247480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a260c71591d948b4e32f1109dbae7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7106eb4f2de438f7e53cbb49b471f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5f26e344546756310f5a4f19819e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c258aca7209a841f355c63b190f82e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfd20112d2ff56d3e31d7a2424773485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94549780212e4a0e114484771f4d0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4135b7c092d422d413cd62015b52a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab57115946641cecaf3dacacdc5193d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874baa7835c2263f6a76f6b24324f6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7107eea90f052f1e10cd667f86f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c872b72a9e7a15884db85f6157896491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5a04f5be18f711258e79527e760f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60fd7ff1de5455d67a44aaf1ea30f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23500a0a64585ef12c84231de29abfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cddf722ddd5e248b2e7a26a4f7e09e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13234d1ce8a6b3537b367a798a9f4e3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7f28d2612655d4980c2373bb60fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d5081aebd7e0133da630791ccd86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ce7502a97e8f55602531248df6aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edc778fcde371770c9a2303be43a60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c4042c0bc91cafa40aa7a4087917501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dbc77add1f138db072830a55189c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d88eade197077a63689048a22dbf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bda346eec5eca41a2ba30d6b079ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c556f542615b42ae21ba2f06b812e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d82c681ecdd985ba07d157a1bad3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0efd486dd2fba0e4fc87de0df6ea52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b9666ca814eff7984fac07930b524508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3854ade0077b6fc0b278205d44c1c6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c9438e6aea13ed54c38d57fe3e88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef82a784741f3685598de89e45dfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7248f739e8f987f82933e45c78fce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266274cbe2a872f678447ae60d3859e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b023866a5e8dc15372f499779e30e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72f5852b1ae25af2375a3c1b0263f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1318af5eaa9c2c3b1fa6665c85a13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68bdecb925ab919b730c32303b666517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cf14e9649471566af0f300936e14b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f32c4c6fbcfb2b60921d21ea1136e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed044f3b1225112315894d89659a54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf42c74f89aae6848f7ee09c4ff661521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d44953f24918511cc65f7de8bf66c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b92af9364b581fc24b9c93ec87c51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98990209b5aa2cdb2d3b42f8a460292524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9145c33eeeda6818df3e785d13f86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4292a52d15738478b9a8e6a8d1e1db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfdc0331238256d90176c51b920ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfea6ccdd22c144eea819955329727528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b0c89f06dfb5085b55ac6ae28eeb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0faf77f2854f0579757b33cef6503f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0dd6b608b002bd98d4fe75c8150b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d718d80a819ea24d7ea6833c69d71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cba40115c8b9dcd3a682f1be39e23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9d75288759ad173bbecd25098fcab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56539c80bc2f922aa06eae28080896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3cdac952a25eea7f244c7d6ae9f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03677cf8bd6b9a309340df8375589554537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e823a48890d6cbd93eadcac5c0333a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cf180132848816556781f66ce3b15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ccf8777e92dfcc5fb6c67aa59ce7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88bd8503e70523cd45a7c8277f97b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a46687c2c77a6f2e8eb6dc19d8dc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5a2486afaf351f5ed3bda638807d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f485a7f66677fa69af1ea572aa14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717220a22ebb694d51883ed5f47d6b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0835462a47a383159378a54e2376546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2ad18c03a5f457dd48bb28f113a98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbedc47c5bcc52de5f99e15bcf68c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85877acf2b5cab58633de930a3ba95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b18e8ebcca5780fa8449a05878796d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc9ae4ff5dbe032906bbf9f2ea5da8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29407953da3a3fa61d79ed99857e5e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3328dd78a83584564e6d688fa9d00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db8ca0779f89190f855ddc6df1fad4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36554ea9148bda7b32eaeae2c1586c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033a8e5da13f2fb64b1d793c6f2cbdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b5d7b15c601da8b0a70be75483ead557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617037afcf7372b71b861d314e44401558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2f06fb29e31a4ecc0c01ec84527d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb827815b1a11a1dc02b3a6672588c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6b2ef03afb547f3aa06aec59431a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b5007aa600ecd2b6b5b56d71f7d7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36931f39ddd0b05703444dbccfeabf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d018a280eb3d509fee0f18ff4641564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c84d7ac7d2eafd1226d7aabb172885565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26464192cbb7155d0d8f3566959e62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d96eaf458ab384e5ef2e7d2fd93b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996e7a153e78c8c69c6394041bf073568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb98dcb6d0371278192b95ec6b823f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445efb5345ed1a75a03d05561efea8f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074df52f4dd6b81bc7b4abc674e153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aec0ace35da43193d06c17092d8b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02387431cc9c81b1d387cb5d835b544f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3e8c2d2089b1ac7f88701bc18492574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d5381fc4757907ed2b4624078fbf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e25d1e431212ed7727e02fc48788576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37ccab5ec1e753957a5a3a4304015577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b72b35d8da6883b13d1b732a1cf22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c498d2cdc8bb7b01faef684e61b50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722a7847a6ddf220344cb6f34c26bd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962946791db9023d38ada853f48f517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c49b49179d436ebbaa82fdbfbd893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb4c327b5ef8f37c5a6bbb4c65905c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3018d1eef6c56582f9e43182bf3ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42011467a46a23c34e3329ed9924869585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd68f5a290f74b6645969b55b2e35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef2dc4c0c4de979f8b6a0b4d96e9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72639acf5c12113802b1714f142527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63f31f1308ab9b1e1e911712b4073d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03702e3f4b132c4546844357315e75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc95e2f5900dbfcb9a0c02ca158d41c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ff25255326b32b070cd9ad24e774592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee4afe866f1b8592919a84824b2fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329234c1ded295dc3677edbcb204b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c063e5ff5ffe919ff7adff2776a648595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a30bd73f1ccf21c71bdc90a97cb96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dce24463a4e9e073cc4128894c20a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749550c2fa5efa04ee4395625145886598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6125951edaa06ba7a114e46454ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afba51367e6c09c161bded8c4a802b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78868cbb496779b94f86c5bb61acc05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933165e60701c3568e2c56ff68ce262f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fb61b79eb567a9582680aeb2d25c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe36f31c33512d927805de4a8fc575604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f6d1d78fc17ff7af871efe94e3e44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09c4c14e405bceb71b6d2a74f58b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4553cf94824e9e3b9d68f007a67d499607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378538ba456483b7278850b15e67bb18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977ed07662fddc59fa2f894b60a5433609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64b8955556a72d9a225e2aacf0614610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d90d3f8b16977a93547bc5202a4ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261c5747ba31881e622bcc835fff594612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca75f082baf02c3118219de7fc2662613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab309675d87e09ebc85a1ca43daf17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202e4d86bc871124c82b0159ac1c87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e99d3c982edd33b37dad404f84a7a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7d1884939b57646ab0ca27d06f7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63805b2d322faea2ac5bdcca143bd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079119d4619c425df4a2392b89468bf1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0029c341428a69ef7681ca64e38c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b7e93a4bf47e6c25b00a48af3611d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c34144abedbec637b554306160ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0a288f758f459818e04e4db7d2e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd761dc003fcc3e60be92a6d25fd1f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef8c2864aba6cbd93cc3113d498d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8cd2dcf04a60a216548f88be61c2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ef9f233e0d44581d44d706ea05ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a57ce2a42e7248ea2107949022ee6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a86a92f9bb00d6ddd21703afbebf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274aeeebbe1923afe33f65dd95e625b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b9bd230a5a715850d77b24c8bd2d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd7dfd9694fe8f34885a01fc11462c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b7a25e324d2e3c48e81bc87cfaf3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614567932ed4091508d9c404fdc56f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c25fcd188df1be534d26f8c7bb8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc2a00eb3998d6c49416e02959702636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3619f67fc66bbaad7bdbe0ec97fe40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8cbde3b49f65199c011e5407deecd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697fe1c94a542dd71ee7694dac2c56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c93d862bb6ab646d7d2dbb80ff6a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f22698cb4d052e4da47eb9c1985c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e069ec14df1e81431d6383f284be0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ccd73f072f4ade4b9f89b35abe63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ef6866e8a0a75f88a233d6df19ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32b9da8594e543a6986115902a620645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ca3e952e7795883c241da31efa13e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4707c9bb71c5268e44eb3555b823647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce27ec6d66f92c39657a9ff6300492648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a963eb538881695dcf90567dd4cc6d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284741a22f29ca967f07f669227905e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac23c785d3ca7f14c3bbc0ea3d846651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fddbf06850eadfb81ff33a754e88c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb08caf6f1b9ab522bc7c619dbbd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77631c4bfd4a51d1584591bbbe0f8b54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aba269ba15f81139d7e637a97b39eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580151e1a30d7c3fdaedd2b6dc3078656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c573342da36e7e62c4a44e86dd164da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a938dd8c99593417d8f306c25251658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db848370565b93ea61e4f9a70aad742659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ea0fc3b4c0034ccc51f087327e3b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f184578f1a33e9af45179d969c6322c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab9d5d4112139486c3bb288ff947c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3b23bf7dbd4a0f25a4360902294b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098123798ce8dcf0c6d516a948052d25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07ce8439f011cd2a99e580e8345a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fbe07f2bac6718ff996ccf643fc5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7696fd86492c39d996fe882c2e9cc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99416baa9ed0c6f3f8210ac15e4f5df2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcfc790aa389e0dd90bc2ac31b79ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175270caf86e047a720ccd93893b4a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988777bd598bef9f1e23841e2179e55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f399bcd660f25bc8f25081be91d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddbf56fdb4ef41d714d95f7593ff1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f6257e85be990a40c8059e04600db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae240d133bd7d553773253dcc47c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd57428c4f5e399d124d4c95310135c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abde5ca634e5ba734716401255ccff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f931111874955b75acbe1779757855678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1e71ec257827ee8c900efc234bff0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10a278f32576b6210c5d5523e50d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba35036edc2a22e4f5d75054c92fbba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a942e64f6fa6b532aa1b5933426ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeddc167840ce22e42885b212699338683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c09f9796261819f40240f860a219d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ee32db7200e11b5dda354edfa70a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155ab6aa4d7b24cc3db2c2e8ef7c7c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78862a50c4ed16db2936a79ab633bc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415919d2c435b0ee5fc8dad46c9bd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51408e05f6b146162e657607de0e547e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f211e468e9026a3f95460d9730b7e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ea112accdada918de54ea3bbf7bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9ff22d9dad0699ae3acbb04e1a53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bfc27851e0bd8d299dd15efae58e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6677564b539f1859ad15bd22221a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc46ccf1d483c0f3392d8ab731bc0e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714c10767741a8089dd7dae78d03b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c8d4e852cf23c3587e0f9893adb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8661be1779f0a01d909e70c70c461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd544f634d178eb22b97bd474ebb14f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f33d6c71609e3135783798db83f6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df8f96bc8cf184d01fbc5a9367b943701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bab17fb7518ad0412ca334d28a76f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacba7d45e962375ec76dde6b1b085c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4290d5cb16ab7f7523c6e365a9a0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b66213c1b2d8a02a5913321280136705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad049ccdc230cb8ec00fc54b1494b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb126b37001935fc99d6ccbb5ceea73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16551fba826e8f57e5378d67dca9d363708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d893b1c602a7a78598c6a2ce7a8f94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917469a01930a56c70581a07c0cd46d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3336962cf59326adc38c04f14434ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ffad3b4df143630c72f4c50c6fcb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeadfcaa6358a01a8b6209810c9418a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390ae6af4ddd1d7039c27545c88f4c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b016a6a931a7a883d7d976c6ae067a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0aa19206816e42443c99500b24ca6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b22a1c9054699b9060ad600518c22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e90f1491645e752137a40ee18dfc89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85c2fb8e5273ffb35a109ff2c0098719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22d613a17b78a30e7b7866b91deca0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f1c55938860b82c739470460899fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3c02a7135a5754a758938d6819c6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3544dbd5a1097455e7ce02a7f865723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85340d29e5c44ed5d550abf4f021bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a638e9aa6b4126d2af071a95be3ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4d3b33aa412aa09d35c074c0d75fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b11789ab445152af5f2a2616959f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6972d37c301712b8d4db953fa6dbb16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ffdc51b6d6f43f987e6f6a9a4c96729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30f14e065209e413117b1f218e8a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51f3dfbba98ed307ddb417e03cfdeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7da27ad4bf607c6cef9a517973ab6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ede8d6220cb8d670e8902b1b9e00c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df2d1693858e32abdd3a1cf6bffe91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309188c81ca23791d4390109321d4965735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9cdb47fe2788c0d8106d5ad903760736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa29acc7f44aaa999a4abb58c70d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839c671952651e7799fc749a0cf6ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7136d93a9e4a15188f6bda83575b3b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd30d55f255e2d4ef021951390ed8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b701a66716cf1de8804eb55bfc92e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d9d5acecc23368cf28ba087d430a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df27e143457be0bdc7e82bc0b86f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788970e828c623754c695e93ca7adb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b117cb38ff41949bf0315232bf1ba32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e9ce821aec51f8c9535f9d3016047746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1615add5f2e73b12bbdae7694bad762747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ee9cbf58949c62cd54a315b9b3ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57677f13000a72327e5ebe6ce75bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb088f3bebc8158ad2098c24bb59f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed847c2d664956582b030813e36202751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bcc1e374b9051f4a8d302e411d76c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf2068884a95fd63ff61c20df72525753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74c9bcf9ec2491d044275d06e1838f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a1301b80d8aa4eca4885cd5050dea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98ce21d2832558d0478ce8a9586f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f2b6065bbea4c62cb2b80798dda3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629181e2fb2cfc40b87bdb32bbb1fea2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff47a5529c730e2f1a20485b6c31c31759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5a8b899701e486122720aebfa9a4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae181f3a1c17a87c66c34c0ed1cb2322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e66731779ad3a620e80506cc833d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8f2ba334ffc62049644949625e484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795253206954b6fde185e9bea7e38115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ac41c0262081b86f69aa90d8a1856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fbbf55d3361bc6894428499231d737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba770defedffb5d13aa9d66e80cbfbf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1039da856de0564dbdf430382782719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b659165459b874a08f13f220769e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c2357677dee2895ddc0291f577e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6da3be86d9108508c41b412837fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b40af391c8f03fe7a4b41dd166a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a3b39f8d62d60fcfff5fff12d81514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d49568afbb745b3df641b81538adc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003dcfebb32955565610a2f854d279e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8102346c8f2b416cb998a60e0f8729c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1cba5e1cdef70e014b3be86d6a8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b2a95beab0eb8182cc9cab272b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f5b0170f6273b71e11588c163305b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5081055a8eb7415accab5de80fcd97821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef565cc86865f0c61e4f1bcbaeb9d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547107c7b0dab91a8539400f703f5f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf9f26b643a8872442af6f850cd47a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e0e76ad8e10fc906cc117c3dca63225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b4f9b5d3df4d088093694301a060c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c222d91e3150831d094198aad5bb8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf3327e4ca8ace60d28a27d593f8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e918d21c336b77578019220abc4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1516c4bf419f149c8b329482a8a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1fe1c3a03da6b8112df7e5297362431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e44177fff2b0ac7b8e7efb5120f5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196cfd8dfafd97049fa11e13674ac8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597762b45da0f3bb132dd390804d8bc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f1dc804d75dfe03ba0dc48b6d1d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf443977ca13592619acf9b1502cb4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228654ad9f25462f463430ba3f5d78637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c12ad2e2cb397dc79cbd37c1941b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a188e96e433ea4a0ec88807745684939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced83639476093e77a1ed477889a6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411acf2e36611604ef625df83fc74941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e3342e23df97199292762a14887bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2dbcd3d1825f2f9290881089c775e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2739ac563530525fff3d5df920a916144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f20be90649afaef86bdb7dd7dcd9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65491105165133ac79ff1c883af7ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405b9897be44b610acdf3c7c2feae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aaea350443239c7747316448eede848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673c143c57ea85137de790964e9159449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0de89afc41f3f0d8dd2508fb1a7df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f23b4b1653df88601b5b68e6d10a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12340bbf855a4488de83e5d54b46ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e6fe06e291fbf5061da651ae8d20453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03527a47a7a8bdcdf63126a72f71cb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ef7477c2f9fe4372bd86a6675fddd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c3def9efc2e4b063921d872de6ea456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a9ff6225829441ea62129fd2d2b7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f15256ff4a23e02938ca298fa7a2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b98ecd966bb9b6b44fa43d564795b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72377b6ae8ab3535176e0edbbf47dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96761e063351caaa0ae798153097fc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a31e26f06ff4576ec567ddd009f8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9dd8d27a815bd5de5834b237884b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c454170035ae56da33e3957b519a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a4d81c13f16217d4f51784d91edb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cbb8ae4c3901969619e610aa3782666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76247b388a71e2dc84a80c55d38e4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689189765e2e4d444971ab2167ff7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5893588063decbb1d36778c0ae7606069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ad263cca84bc5b57df39e3a79dfc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424b03c78108e0e07d7a3c2b073e35671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e516bab77f841510fb04a71310253972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284b1e550385d2dfc826cd5860b77a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99382ea43a35c6a32eb029118a61e1a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206f170bb035eaa9cd073e6d2d743275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8494ae815d3e3db1a13b7248d3d8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6ca07d7b764d31adfd67608b938b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bb7ab881c683d9425d7422d10d1dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f275d6ac606b2facdf107a1e5c35f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ded10f4c2c64a689977093c5b68b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0fb7d5211c30d02b44c107ef3173481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff87e218fc11938a09cd3b363a936d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb43eea20aa201297e69629b7f21183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e3539d563db0823af71b96eea3e1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b55c359f898db69cc2923c9ac78a8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7784525f783a74c3ab11aa4a91f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e1e484cac5b463ae89c54d682b3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daacc78f13b71d3153e34c9bb457d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76487e383e3114ffc0856df59d18489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2734bfd2ea3d00ce9254a42962215990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85bb5c4109a1e84ba2ccba033e15491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54aeaa21cc45612f307dba9a61644492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e378006731c194fb0415a7fe2079493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a32e19b456ff3430f8951adc80f9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2e3e41c9a09fe92e2c67c5060c6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f602b40bb67debc9e06314838575de096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7ced8ae289f3b374d98d581f701f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e31dbfaff52aab9d9f2868e7eb2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a3a7af982ead0b7e0944eeb572e5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5eba2231ecb22b6dbcc6447ef870d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f926100bf0cd7c75a49b0e7410989bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d323b9c21696112f1827d3dd7166102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634122ee7c083b1af64c0cc05f94110103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd6895bf30de30ec4f197c21c7d123104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bac2e71a2c3710b8060bcfeab2bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1f0fbde63657a671008084af0d5a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa226b509fd07044a81226b0520592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a762993397641f0a1434a987556082108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a08bae6b760b37bab3da13dbbeaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c21691767da48ed75c49fc519509a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cecd57c160ffed3dcde8334ea989c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a73ea00177fad6a3165ddae72e6f9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d175fd4dc0b91c34da1cf02a2fbb61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fc8ba1d8240f184b0fe30854f6dc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98453fda7e54a30047763bd4c8b62df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7051053d43fed9f950952474bd9388116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aac8cf09ef061c84972c9c8acee1ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5273450fc7b9fde5706565530797c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa30553f3b36f58d92c58fadee5f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ce9ea9e611a9590660cd7057b03a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede0fe91d62253d0149d026aa05b9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29e133ff10ed27825f4efc76e4191122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fffbac449b7fb02feffc0c75910ce5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4803443d8392d639c45b79fbf2b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7abbe9c16a10bcd4633d30f72dd572125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d11727a303477f3f9e34e0e50daf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4ff3e81f46d052fa911d11b169481127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed039f6a4ef3859d219a5ceb3b632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2618872b65087acda33462ca82fb284129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a241b36f2626d1f2a1181aaecf6bd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ec7dc8aeb3e72cbb8614430d12d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063440afc173d95f90779d30a33ca42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a69d934c9b9e4aac2365e09b78cc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2e680999259bbfc148aa4fd998b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416899fd57b537c9cefa873bb5fa3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77890407763b51d6ce3638161e9d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb0d280e1a8fc1c387d226b003b689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289dbbeec7a0812ab9a4a5a9f8bd486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33cea74fd4348a1094a431496df64a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c2dabdcfcc40e32e1f48275637e0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be2c45796cc7b02e25fefba3eee6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a84ad59fc2012acdb2d39d0140d0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91baf30220ad0f5774b2a5b244ed3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970becb79978088d2e011332803136a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d549edcaf9b562b841547463310c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492190aae333b404dffb22fe83bdbb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397dac1eb860b2f673f08934ddd828d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f85e05b0f73805e498670ab9f4b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72637d6ecbc0375cc90ff110df25ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf48be4b23de8fea3fc0ce7c162bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa5de5b0025680b5dc980bec7edccc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9a997087ee213ca4db2f446bc7cdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bece36bfac9f95273569601b65560153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf313289370387143b2b20b2bcb2682154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d635938e17ce6133f0e0667af5a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0edfc39f38ce78033195bc98cc4c17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa210a742740c2385e8a425df1f65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5fdb0a876f19f00033c53fef3a910158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09503bc4ea99158dac9dfefd3d7f8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ac667cc38b9bf1cb11745203bfe9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a34855f4e46e537c06c49b273011c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc75700033dcc77f56bc86ac27af53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc0b75e8cc6ff918de7ed3eed0fc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f220512581f8ce70a7f9d8bf90026164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce1c55fcc0ba9a8298b5095603c119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ca4ad703e7a5da70c40915fd23c14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b30e570b71cb4155ba057b9c89d87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7005fc2d390f8d2bf364dc14b61f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc39dcdbf6d1d1860438a81a1e518c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d08750844afa7c9b39c0ab938ce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1d1fefbc3e5e991e2fa48dbfb405171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad44e7b8a126803d5085863a4c1e2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5368f3e65e55562c97d19a25f690173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0d62ff4f1a4b8d1366324f5c702e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404fdbd2ce2f4aa29e54c25146c7d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c36676e90f8be6823ab010b1cbb5a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02bc0fb4c662158ec93ec179868e22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69dd014e3aac101bda664b9d6296bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e20c33a0a984cac4d961e8968a49f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981cca75058cbd5af77699b4aec0ee0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b4ffedfb39d64150c161c43be869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7b4bddc0aa39b5c896a0768e9424182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9484eaa3decaffae6ea73241c3ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec199a50a91d5277a9913f0d3c362da3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154e333f7bfba3cfafa4f640faa463f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c1026bf41432b98b0c9fc1a3666a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18515764d8afa324a6bfe715dbd72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6a49cdf631182b2c9930dc6d3ee1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb82948a8a2bb31c21e344a1a4e632189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c705ea3e42b3627db51c0e78e6d89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123318a3aa772ef3da3f09318cff2706191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4aa1ebeaf2c111c03ab0d032352d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb35b486e0469c22cefacbeff30bf93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dbc57a4ef9cec46422df38d45e115194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523db615ef9a5e1505ade824fae965f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0476a1de78186c98f30b5378ab559196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af8cb423236c5327e4f2194a30ea4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae37735a2d6a849fcfa86d4434547c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350591eac2feaca45a754d84dd2c8df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99d8af6945d631cf8461855d8c6f08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483b14c42e0a749ae5122245afe03e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af96cee57f87e65639ea466676473e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78f93a6ba5327e38a603567812c6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95b1729e045b71307269f5e7a035f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc78345b0ec536b0750d39b83bc80a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae366deaafcb0c7f4a1b6e0b433dbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6cb777fed2d51f8702697f5a2c846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324259785ebed1831d1ea8a8465a337208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426ad52d2805fd3b6f87fd7cdc7480209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27453a00da6575adf78cd503c2fdce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654862b94df993a7e40b67666efd390211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e122f76365b94ae43437791fe971d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7458bc6f98ed4cfbad6c0dfff4e53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf6de44a65bc63ebf4b127076eff4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404646f08cd4a4bca1e6c6bac8993501215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016d5c475d2ec42ceb0151f1a1a76d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858cad7215cd9c24402d4d708382132217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef92082c0d30d8065dd839754780712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d677ebac0d5e84f214017ed1dea2fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753e28c128ce42271160fa9415dce6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a1b335b36158dea0f608180c5700221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68410e57ceed8ec2f2df53d5fc0e6ac9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0dd6d8deba383834015fa4ce580ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a015ac77c6da8dfdba91543154d0da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb8f873e747e0dfe63b3d4a09dd6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66c2d5b61240208235ca48290d82a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026e2c436fddb93667017a1d1fabe0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129dffe6126bf95ef894de42a9fc89a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9611616e96f1c6c97362c4096c00640229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7784aeca82aa711364d6ad869eb74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd36b3d2970e8e7675c73d56736a2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f00d343adedb9fde35b264c64e2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587536bc2fccd1dafb0bd8df758df6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31957fb94ed500115de5ad25294ff91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110702f8234419c08a86686c50c2cab2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbedddc91548414f362cf02e42a30de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b832e515d7c844f49d9e40929af195237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1abc6296095714013c4ad9a686ab2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422e0a23326671536ca1dbc9cf40a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b358c5d87fa727bd268468c1f136e4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11414f3f39f36e2187b6a8e4fcd7c82c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fccc5f56072a35ad29c4dd2df66373242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79f4c88b716fa495a3cf69dd7a09b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e793e53a153f1a459ac29ff48249e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc941bdeb081176fa8822e5bc2c9aaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcb479631108c28d967b7788c6112246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96724107a2d1f9e58e179cd0561c4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d3ae866301c1932fdc99c3851aac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc0c05c18ef5b52a3b287a510ccfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf7a37182051573fd814b3416d14ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec7a879eaa5d1b2b93ad3757226518251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fdaa44a0d878929d5d482fcc8cae8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9c71d428646ff25baabd22ee8e373253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752453cd81ba116cf74e9afde6e97972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdb2687436f1dacf8ec85dc51a881b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5692593cad66cd61c40112d2f606e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53758308e9a4e1e1eac494c20efbd0dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381877b69f23f7d5504783be5ec0ccd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12e898f8f9992b72ec96c8abfdbe3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f4201d3986df294249ed301e24d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2f31d82966edf53a8b9d13dae6052261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e9b130c91c01c381de6295c185a4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c9dd37eb1d66dd3775c0740584cfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1093ef1c69e0c95cbc2004b72d2ee9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17643556edb59d0118db7690f6eecd9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe67bc9b95965fdc54d7c83d64929266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea235951696e3537a39bae71ac82e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb58859aa39e1bdbd4472f3c9be04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046023e933168bc2b75e959283be543269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300c2a9b5159baadeda00ccc9e6c8ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f12eacf95b1eb05f0bb8d0b938164271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557183590d3496f2955682bec5bdba78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f032eda185dea4f70a7792b0e37af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe3a5ffe4af3afc72ff58c0876e95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e162112b46b78787d12c5db8e32b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5710d51c8ef87255f366474385389276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9146e211c262fd67c17e064cb10388277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c57ab3827c684abe49cfa2ec760b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ccb77c7c9ac0a9384c2423e50fd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c16597cd86c5a198a715754f4893e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d6bedeac2edd4f3c136c9dc12af5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab118f673be7d206da8cced18f6238282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c232e098c0285402435cf83d050a3a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd41e47d76506f54427f01c4dd1bb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a9be818479df21345c9515a130187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef414dfa59fcac891a043bb1f329820286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9670401c24c143b9e4a32e837df86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3e9c194b7bb8feff3a51034fa8085288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3481fa72987b6574ca719a6a4a5ed9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f11329478d567add303d1488960bee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6967adb45829fe56c858e0cade983291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba97b9ad13c529210eeab9a6a8b931292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8c2be5762a3abf4fe6ba7f9f35f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8145ee14291a14c3f2327f9177149294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5c9fc1a5ec5008e35c1365b7047c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5419f3ad8456bcc60332b4858f411c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633f13f823df8b04cf43fe3788f4228297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715fd4caaac67edcfddce377ec1a4e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531ba26e0d37dd87ee7699e8d31622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d30e3af68a9ed81d96696a349c2e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74884c7bf91111955f22c0fbe4967301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7a7cd7b6f20d04372cf6449e574d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b037ccd4d6be2e06a69f0983a6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6100cb2c3db57624dd7f55d153058c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843bd47f9ffad5ac3132f1431d2aa52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde4d7acd471bdace91e0f60bb0b404306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872064d91d0318f7ebff54e3d980e227307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede2cc8ae880e51154795ffd3a22c9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802bf154c549c6f638ca74dce912ccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f0dbc308e7e76287e8289ac93210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e174927fd8a2f787494055d230322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df600d2a05b228edcf32a507b82cb2e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d2cf8ad27e1b6ac7c498916896f3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010c100de7043d3518cca0f84ad4fb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6874d12afb2ffdb081a21dc1c74c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e8a0a23cf4766c976652a24dfc5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1545c361034e538efe3329ca19356317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b3c676297ebd22a1a8049de3a47f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78308053a2acac7b436b3e9fed0e480319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490deb13321f3cf82c5d60edb27f6af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c13a9586370c0c1fe9a0b1ad8c6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b402dc3725ebd5f9138eb6ea7f9289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024316b24b9b4f5cd46e705ac8739874323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0843d1cac543b7fd98f3b071ef574324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35eaf7aa2ec9d720a28720a3f7eac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8084419ba4b3ac0728782760cbac1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f8db127f6404176c396f3d11f031327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d881cd3d2d91649e291656fa0561be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fca1ab9df2dea930ef257cbe556fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93891d14b32fc68a68132f5cce01268330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7764917fd475da9bc5dd81b83719331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9066f11d05945b204149a9ba46dcf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829694147c9026f81b77bac10745c3c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd1abfb5a16a26bd9d78be5e73896e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba53bd1746bd7613646c9110a4442335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d570deee2abf1c2ffdc9ca4b7463336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837acd751a46620d3c0fc4adafa225b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be7f3d4aea757f4586b5743ec3ec4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c54f34e8e08b0d86c7ef97dbd902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763136fb2c29c0774a675231be3f78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2970eb2f0ec1a1edea1e4ca7e51d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ee8c5bcf9fa701bf5553fb3e5d54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211642058040010c8ed243c7a12baf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3eca3460a0d78e4e30ed328da4460344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a271082e28f7dabc398c170c2bff2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab37ee048298168f46d72361618e50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446311d8e4927be87e1e541ce3d61905347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66722d390b919abb4e81738c19c9f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf039b48d0832a6a0f99c58736dd60a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a47a648729f65fa5a8b75a5b9aa920350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e539976056448868813aa9fe5840f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560060f9b1e138efd661386102b4bc8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0dac1e2bdcaa62591d816a3532ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced727bb2a56a4a700ac5ff4c57e64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfaf5136bf78ebba815f2a465a7b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550dd669192b914c129fe3be61d4b1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28bd722379622f8fd8f8681940c72f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340127b4d907d6ee88b1d14d0432620358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8492bb31fc1d2ccf598317b6c592c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12afdb7861fdce14d85ebd54384157e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7aba2f1f56d122c5ff4be4cd5e811361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f0ea8132d54cb10bf84a0454a6d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ed3128e97eb74fc11e69f23886ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee043ff9fade4467a8f94a0391de36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10a4c2c76a8bd789d250c098d73bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376495cc190a663d4dc2ece5dedb21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e07c4e4e34bb4fd2db3b4ae4330a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5801b0cc442ee8ba3efa4e7a4600335368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b7dd1feb05928b1998c945eaa84f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629331dac52f34e3c67d0785bfae8f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72db23322555908e411d78dd47801a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ee39923def74da67e7eb599f1106372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a916b259260a7131c4a64f4f22a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58968f9c14be03c7149eda5b1916c981374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174117317a5f42602d577023bf8674c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f07b70212bfae50d32b5e33d9f06d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c458e6e5ffba1c241a98ca576f5ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9521ea4a1bf0a31876bc6f1711044378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fca67c56a5d9f0f02084c7b477bed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08038e92fe41844c7ad9c05c743b7f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c8f4b2c16a25ff8154667eca47cea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df340c289b1976196fec3d7ebccfd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c200e58cb80fb591d5cbc96c0f746d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f68a4232b8fb280f833355fa4240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba8833636c96f04b5f894b2f47e496385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a34c285842520278cb6d7d28851a95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f4f5f67023b416d4f8fc6bcfdc18c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd111f9d8468b31c454f6c1409ca5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70fdcf1f6c760fde583d799bbcd1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1934ab84ffb47c38b909acb54de6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1222a861792fbca0db1ab631f79dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b31e171c1a809d0814f282afee580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a597fe436d9473659656b339b1bb0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08400408acd7c0366b306591ba68ad6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cc2918b8ee34cdb5f54ca38e59d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de326a7bc0f5366770e7e6a6be017161396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f07dd021d49eea4b6127193c256d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768216be162b44bf3e685359bf351af3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc51d5005010d0362c7151e2da0d6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50169897905d42c0de672f5a7ec3a07d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941ff87508bf3168a65f70c0aa067c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2796d3142f0c736a171ff033ced93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e046e9ab4bd740ff7a0f056ae0e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b0b5b72c5daae99aec9318e2fd82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a97d91e702b81fe93629b3f84b1c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339c4f818ccc0a3c7714b8489f706c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243b70e7d0e4015d2c072d6b53e032407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfa7ee830797862fa09e8dfe640a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106d5e20f65e22f47c03bf139e1b666409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75added1b94befc7f9a5828f129a6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531d0e39daaa83fcc203e8f2e15e62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a2ea6790c503e05e4da6ae592a45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b27fc68f2f13012518949ec786de0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372fcca9d13a52e2112284f5a7ef95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb2c6333dd8e7e673c95dda30aea81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed690645b7efb452eea1f429b3563416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e150a7ec7783a4a01b54f01633d17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeceee0f3fac88b125fce5520625cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6826614f5a71b30dd6dba47909a8ae8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab4a66c75931382b2f251da5a97c52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac3d91ceeaf7f6db720950077ac7a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f0066cff4202e0a4816e4ace2c56e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577deace5b431bc075a57b3e4c1c1f76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d5da3899901761f0d8581b8db6ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4c8424e981f31cfc12cad03d3b380425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a760e7e488b466ad11bb56bcd6ac0cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf1a53d9bd522ab4ea69627db08db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c358ab45adb81f9a296db8c762b74f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde9db470dc404445fd63ce2a6479fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974716134945746104f4712a1b1d95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583bcf3018c4278dff77b17d1b4219431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbeb2b9d87655ddf7fd87e64a07d3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fdfa1e53a9fe6062a71143f432fc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ae08816440be09a2ef62c124a92ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837cc7c50b132728bab762263d2fcb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92562048ead69665243bfccb91238d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67108381b88edd4bf24010792f54b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257b3013ae01760a9e320ef77c7c85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ad154197497cd7ac100e9400c634439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0365ed7966d0a6f5c634b4aba89e0c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb75f35e30f2c6d73a462018730d91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014fe32ad04e764b8fc5839111e7ff1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4e1c8df0396e8c9bc20fb28d8ea7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057bb2a87c7ef6f97eec227ea7c5c22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6d3f37a20cca78f466a8892d53b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e53a5dbef44cc2202826904d60104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1838692b9a47845bf2c09d25837f59d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e54a6345944617c5b964f12a9fdad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95646cfe9c49cc3f18a83878475daea7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79932992cf17ed0aa782a6a325b3326f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59856a720af146e178ad6ec59d477401451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d5af1cf17b6fbce9ff14d34a8dbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68ee82ea129e886671a7839b8619b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87c27caa4b22ff9394b302d39d712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c935fc87457bb7859825fd2fa161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f9b345c78f976ead4652c96eaa69b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8488f7891023d509d501c13079bd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e73be96024c8f1662828ce779a87e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b4b1efbf116e0195ebb7b1019c8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a834091bc846101a2d1aa6e533db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1573d113eb4d65ad96faa4e418fbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf29c7e7030cd4e701ef54fb38f1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad6b457c0b60545de7c0ff691acc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3141ec55811d0f1c2211ce932b866464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16348f0eb9b9b682e311085814801f34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177d9dd4bdc11e092ea0f7fc57ae03e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa49ff68336881e46afb234cf69147467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf524def7ae50a43adb93af560817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a0d480707e83119139d512cacbbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ca8d3d71c39c7a08e3246d12bbaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc3606a0d4b70c17fd2526f88cb0d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d21ff1ff80032f39c777f35bd560472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a45a7116145d6cbafe198eb4ea0f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e4bfd6da1ff204a91c0efc1e4262474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b53dc4b41d0e97e31fa7de67b8e67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0e707feb9f5cb3e2ecb8f9275459b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7c6b79dba3ad36c756a36bb035dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b09f6743467cbd94734ad153bd9a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9afcf0f3f06ae6ea6289eb4cd5be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb52dab63df105b282ea431a219413480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf73b3502dbf5b18d84c45f5edf2ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479f549aa753b01d7de81cd6603dc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b80ffa89eff6b172b0d69fbcbe190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab1fe9bcd1e4f0335917934380bcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73c9a0466d77b643f6fed3fde5e31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bde954878e6f3c365d2c65bb4dae00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889d9c343d0df9340fd7d46e47cffa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdb3b8f18fb8da41d573c4253489fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed4e9d00dfcc1f2933fcc18d36c1e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b094994c66686e75661a3c174e8508c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e7f642f507a60c04f04071aeda76c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce852a85fb9b1e8f059fd63032e0aa5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf15d18a25a81eb90b8b0bfd83f026493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9a72903e34008cdebaf9bf031428494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0016df031a8e9b03c458d795fa558495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2845812180451bb581a61d69649fe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68844b6aadf0cca5cbf7cda017bc68d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19e516a53e6cb025732c8e85f2c204498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe5837951af0fd980a26c300d52c56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1c122af6a0f3061845b70f7b8d44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20367581c12126dfb4b317b7a7bea149501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e7f50dc7bebd623a6332d9e50a139502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d3cbf01984f7518c0d3e6c215ca19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69791b3fa8cc387ebe36dcdf7a6eda6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581873ff867547b50121a1245038f66a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666cb16ec3777462340d759afa7b4b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53862cead58a6951960363e38bcc8ddb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ef6fcdc6448aa93209b0002a94ef1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b5099e205a1fbb0d7a695af8c68c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a34b5ee5dad791a242d12abec280510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9c0cdd9cda83a3ce27471e8f2c16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca52478154fc49b13c24b3538f0faed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197224561ddf5116708df436c22560af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212ad6a324b3c4c846147d2ef575d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a371c34afefa310134ce4973950d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598036e4ee797a94ab043215da0ea3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18294e35f3b05464e1934b135a5555b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a5de068cc1b2d08cd5cee15613e2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e2ea8ab9fb53811f962f7e1f1817a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee96cfbbbe43122b9b247935af21bbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cf55d568faf8578d44d49dbd84438521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb9f44292ef73e6502f5f04e61b3cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56006ffe59a1ea4efb76f763c743c28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd493c35bdae379188e8ddfaf2ecf0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0e72542b74ad99135be7d9b4042f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53e88896303062efda8bc19d11d21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509316c1298d7408283c38613c9eb58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb079604b82046f42839edfe91124f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2177d257cd2d3c36556a49dab0e1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c30abc72652102954044a2f4eeaf49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed9759a9637f6b8a33536b00dd5d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e4dcfd38afcc6ea8964fa2f1b609e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e91ad0c3203638ac71b8bd8c14bfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6d40fde4ce7c73551cce8790e67a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff11ed88051d1ecf300e6581a125d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb2fd9c0caad899ee0ee00714ba9e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff9120fd186753aa156b384d1600c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255652e9b7af39affefc8939fba1678538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb268fe961be7859b791c2b3c7065b19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7d19a64bfab3251e1cb912adcb02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9030d7134d48eb93909ea15b6c914541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4da4af9a6f9e4f5edd06e8086be77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56ba135b0c86732aaebd5fc0d94d14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f56fe5907066508467d10a5a067c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc1645cb8a66679f42e5a876fba3b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efb4dce94e412e8abcef7442377815546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda16bfa3455578874257b6da3562e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee349b058d06a0d2d827294b8b4788548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374ca18bfce696579fbe074700d07f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85b71979fc135acb12f8e056cde423550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2840952c1c958fe0b06b65c8f07a20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9fb38eaaa3dd402f14287be12d73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f1e25dc232fc9766706c08d9b53d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a510c0d770e855f2a600410f7bd1b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0c9fe0f6354e298e2513d51ce218555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa810c3294d7aa68291ae1e6f5e08f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b142e359318b63fe193204d12e5f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5258f7de5815365fb9d3af5d19dc9ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd42fc510d85261e0e95a074959c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def836ee08725b6ce12d411d8ff5b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a43b0148e890fa568450ee8bb32e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f139e4c5e2965e736b88099ae2920562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0eb31c572c21f35d20868a223643a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc0e0f2647a80c6526a4f2b0d00a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceaabdb9ef8f9d3e39ccf51d2f1fff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7cd43b108094ef331f43c9374d32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659d681bf22b7a2d59ea1e9c549220567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36af690d6505c78e406d4dff0d8ece568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121403bd46db51838df2610b1a1c448d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a63af86dcd86da7811bc09ceed47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def293fbe3851e76c0a18ef5bee627571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9f646690c1ecf9c0377a3c31b8885572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd4b975fa6a56553fec0c4b2b8009573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a120a31253a0c3d047fc516216597574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d9712814a6ed073b8d9de854b19e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093bf364dd1fe0cb6d7072b74d47432576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3bdafa134297efd43b901853f3c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a627aa82056ebfc068d9090a9dc6598578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebfc4ad8526bebb0d36f22b5c53969579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f3e70a373c27523950012f48f27e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f91a66b9128d2c20f61f5efbffa7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abd5090863a38b995902ac856a3a85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02fce4193664fcfc31aabe75d541c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b323fbe89aee566527d5aeb76f2bbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8648d7fa1c2ef57ba0846e66017c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319d354641fb8ccd447a735b3ba8419586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84a3de332934602031a9b2fb09d034587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66856a75af7b76bba7e05b963a85c6cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeca4103e55acac7f0496358ac7844e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd2a1870db61af60efaf59adbfd92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19740e6e4be90630fda340115edbe091591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e68f4073ded98f23e5a7ecb2a0d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a38b7c52b9ef898bf0b3f1e6c3c5e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bb3f2ca22430ef24eef39c3c73daf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ddd4781c2ef06f72ed1425edd0df7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a56e31affebfeeff8f3d698e4116b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6fb41bf504393aa256c927f7795a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a69d2051c5e00a08c6bd92adc4a06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a4044fb89e9105c7399aec0442320599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9b99d1c2b12bf41c3bf966ffe3bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6997960910cb0fc7a0aca0ce91bd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bde7a038520e75e804f39b035d16e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668271a51c59c1219c79abe8024e215c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383658c440c1185cc75b1f8cadcd0634604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f797e1ed3a9aebe068272894946438b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3981e140f9fbfda1e070a25c6e400606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283bb9252ab9a191e64a5c287338de2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3568350d5c9c445602986fb3923e103608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c381d81d5b5d3fb8a8cf938bba6c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a81f37b437baec72123200934e2f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0f57435dd0af451cac6a19d09b25e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dcbb7726c5558de915d152066b8b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e913c4edf3091e3570f79a6dee6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb0da0ef336e2cd0901e4c5be01c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff3bff508e7a6e5bacda1f4351199615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e640d7ab59843f54694f4e42f016600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb02b910b50675da0c69fe85e2ad5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122db33dd0345ca693b1963d4a0b30c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c371f4753ffcdbf8eef564b940148619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974713a429e3c84839f8571905b7582620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc5633d8ea36ef4fda82ac1a30a22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7a8659729eeffa5292202a5a9b3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373fb202ea077ee9400cb1231db8237623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc038bae3c04f58582c93e88d21b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd705c8953d15a38483578fe01c9004b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362023ab7564bf5c1472bc97890df8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e169ac9db2225df04ee6acee91632627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0b45fa32d4b71e0b001cdad163c80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5075c84202e47406ccc9bcacafc29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fbe5fed28502901d39465d63ba91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3968fb08590b57f5266bc60bd9cdf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c740c7b291f0f0b2a9cf09a2bc1d2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845af02afa8ffa1fff61fce26ed697b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c2d717a89d16fce99d98f35d0040634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c0e2c96a0dbf20a28b0669860167635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f71509bdba6ffc141906141431520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f047a7a2e8902ca8fbe7bea7834b49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae720b18fcf39839852d156e32f5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927b0795b1b4fba119abf82f6ed421639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00a0bc00c7d1076524fcf26b818c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230790e256276138c06ff8318874f8f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73499cd1f5885cba060a18206c8e4451642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305cb8eab315bb0c1c027e5cdf6a9be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ccd97c877d3c4af3492cb528907b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05b808a8e6c9e13d09ee82e0e0b7ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0bedf7921a1a51694d7ed6ec9cc6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37367c548e225d8ff8e92d2135f73277647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b81f6d37e1cec21249758f1c5b36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5ee7058fe69ac500b9982dffd5196649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4014d015022b81682e650c038d7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd73a993f61073e80b4521fc1b299651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0311ee21341e9e3d27cf657b0ee47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31877c6fcf38a4a60896b0e144e0d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9558e496900b2e314a66cfe390f727654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e3016ab359264bb0f3c56bc7669ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9becf848f6cad215e680dd45d2b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e46c6cf09ca66576a82963cd223fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a38b782e0eb35ca1e8ab5e0acf07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680844e9a1693081781afbf9a8c1a96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdf76f138443f408789f3311a90f34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec692f04c69acaf1ee4d9a1ff4529965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01be029ffb671edf7ae6c844dab22a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373beedd0fbe1ce89063d1395a57cd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924619a551af3bf7790a54d3a8cb09f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a2b1aa9ecfccb6e4775b7bd038e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af58f7568c0127bf2541928f7ab2b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c34c84acb689121ed7c54fc3ce1be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2851ddaf207721e97829eb80adf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e684940db94014fea3dd4474f8c5f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb309c61e7fb65158d42fd2d27a9cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0443a2fb8ea676ea4db2526514279d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9cc35fe1576c83782397f671c719c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca676f18f168bd061dd8e633b06b16e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f787caa8e487a977b3bf9675eefae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b1e693eebb1575041b5253f345d0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9747500c41720b34e0abc1dabe08abe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcdbdda30f7e5dda916d355a1ed69a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5e6093f5f2df3526280aee77fb6ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac8ae3eedc3c68e08c0754de99e84e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf804dfa94f6b306c16c636420c84e6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406c66c741c732d60912707e897ddeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb36ea7cd73b3b5a8efdfecad8e39f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcbd99f621d22f2f777a1258925d39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028ab3084e3f20a29d55733b986efb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d351ce6ece951dc65abb86b6617f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c577c7d9798094bb6c98bf9e8c976d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dce317bf04216241c9ae1e97248e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d039ffcb36b86401472b682da33060688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df92de4a21828c9036d359f5dfa886689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b498dc4c5a0e6b797bb40286ba72cac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcc8ba76194c69d43c77a0a0d632d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b3bea868e2cea65e793371387f6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101930ac25c3e0597d9eb49bba23420d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385ba7d489491f61dea5846ba0fb468694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2223fcb6a9aac4a704c0d447eebb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba690ccb8883c3c79c0ed7879d3a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067fecb87949aed91247c657a147665697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a04eae2727a677c2060b0dbea466b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f09a918de9001e8e645f259abe62b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d17bd09f6855c292e9dc05958146b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d9e82eb8cba9e67e485051f4dffa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f888c78fcb249b7630c84e68d4cb14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de745ad4613b1ffd06f5c0abb5830703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a37ad66d9fef04005e4d3984e78f41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bedd10d14e86d540406609816c14c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75006d674e760c8a8c3685eb31c207b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a05355e747a96e3698d021dae079e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990c56387740a71bd823bbe3d5ab2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bf21ccff3ada39cd232c0d66cf6fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90be923a3be122eba2ed01d445bee65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a51de2fd9db30d468f4ee8a5aa37b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af4268efb4cb5ba9f66affd3c6196712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6386f7eac421b8f61e4c5106d6a955713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdedcf913793daaf511e7f75aa0ca4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a094d46af9ca459ee1c18166dec9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18203ee61d215800b77b65ac28767716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9ba4a2472af453faf528998c1a34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffacc0d3970906eeb34995591c36687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b046016a5b7527d13d4a1384de8b4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa3aa3e7e65e622ff6c5c40ecfdc65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20cdde7ce47bee1710f3b19367b5d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece5f56f946e4446d3928c0a025db9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b0ab2eba14fa2d3a317315cc1e5f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3343e642ffc8da8915249a26951b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1fb10b69b998e9c18ccbbb322b1b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8644272221edc446a9f586a13ad1e2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08dbef9064da75fe3308a2b89e1574727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b19a355abb4b2c036ef55b093126cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae06713a503240be95fe8bd69e5bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cba687ca475bb34543c95f56ee1fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24f0a28883c5c05474fcfd1787413731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2c11f0986223d8429387eae986a74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6858aef03dcd7785c6f4044bd20884733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2e8403bbd167b85a273310816d60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf4b45f6b28ff4d3c1915328495f43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb00101cb6b0a4d859b0d8ab7fb603736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3476c7ebedc0e7fade74a3dde001ec2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3cbf0faf5d39a6eee9f551ea0c3c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac936c4dd215e3d3b3566ee88114fab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e794a735961758273db5c99dc9d87e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0e77f37cbfe756ce31c1af8f4db5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585fb57fdeeb889e8dc46768023d4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076920c667c16f2fd35abc325765a3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b95d089a71cc28b317ef0b47b928f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fabecf1eb83fb8561229baf1437525745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a269adcb7c584d01ccf13e6ee992de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ad2869dde30afec27639ab91de84e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94357a9c3fe7470ea1896753d556bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e70d400a618f732fb6f4f12bbf34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e349c23b8c2acd0237e798279454e04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a8e40b12f6370c61fe1739a5c8f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bde04affefb83a4926e2aef0f9d228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcea8eb6a90f67f4eaad75f37854c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af35e58b0eb20984b0a3c75562c2ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0520b0691b0e3ecb42fc8800819c83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46689621494505ff85e35799d2353fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037108fcdebd1da116a27070bf562dfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55981fe529be4b5d6ed3b01aeb560e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c81b0e3822111d4111598b9cb0cd2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>