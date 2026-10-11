--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de75a333e84bca0c79bbf89624bc0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee3b7b82d5a7b3243816cc38f8b3052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4fdc1a0e985b2c4cd3bfaf9f1743c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea050244880c880f008e22fd7a21e044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506add8ea69eff7cf1d38a5bc5f5307d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944f3cc1f035fd3940a2fa7f0bd87e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27474aa97e5dd654875ec9470b0b497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7b11a05d222ba954dad2a445e4068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945f2ee3ed5cb2e2c216b6eacf40839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fd57a057a00afe155ce1fac8e9be610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc919b233af6a6fae288b8e2cf559b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fb7291e58eae0e46a88538ab6a74012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be753589911082172447768f42d50f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599d2582f7806f8a1752592c6fabbea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b80eb61312db5508218d33aa1f8b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc1e208920d2516c0c5845ed129e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b79a1f81080d9de8182b01136046517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ec9d2ef29f10c1353a8995eeabda918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6255336abcb95c3c7f290b68851222e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f2fec7da1a929fb64f5b185a0fa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1d483a61b8c78e986572f3674fc1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164c117164d1aade9fae9ccfb64b9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b6231f912dd875ef18c14cc8e29723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df7036a6fede2700354206f89ec74a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c74d8e9e53874bc65710ea4d6f1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d6a109cf2809cd388fcefd2a2b3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa6748d73ba56c1b2481596c1a3d6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04603794be41849881fe51713b91b4e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee59c97bd0d808660c8996c1fd3c67729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e719d43869b7336d6d817d4ce8d6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24676c149155164fe58c9c5369d558cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5abe4f8d1b72b5aef03f8b7c3557332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a0ab551bfb73bb25c779956a470333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9471407031cdc25c33b3d25848d0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bfc70bf4b3a5171a0cd507a79b0b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9932baf607c21db099a460b7b2bdffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf449470696e53d6d918f8576ec90037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c30a6fa4617fe822d13ec22bba2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d109adb5034ffe79911182d6e7907839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1370997bbb6d113eb865af9f2f94a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c2aeb111d817f83709bde70ddbd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e6525e9eaf3899ccbeb9d6d2d5be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d55119a715b487c62892e15bc6e6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb6613df7f2a6549a5ea67a357b2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9dc5ff4e833c2c73d3d5f075db2c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff46349a8344bc292e34e04458a8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf0cb6e7cad682bb5f2bca2fafce2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1020d068daa99f112342d8afd745648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280415187cf329a0c2b4087f336a282b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d950744a9dded8048da318ca9a3b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e1952a739231827cbe97995d6766751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f325b54ccca7ab6a2de57ee375cb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7507b6d5a4784249c6e7bf30d072053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92b89ee0696dec6e5d5c49cbf813ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d4f626965f9a5fb3738a27393a3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4257086cd77e6eecc9bd9a3cb88bbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d1556467c06a385d9db46e106b7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41af62d11a9b53a0c181983b64d7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a73fd3a10424bc4194b1be07f34f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecde36d07a3656ca6c7b3eb911fed760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633beab6f9ad2c75b900fcbc7493345361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d71d200b642dbfc8ab53341c6079662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae580aee8b4113e91461af4c052d2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6894d8cbb9eee3db03ffb5f0b11264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d2e43cd430dd26f4dc9d84053b0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5032ffbdf55ed189e4343a67e4e71f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e5892fb642e82eaea7c98fe9587db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6495c7e2504a39f6e2d64a101fda8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a3ba3193ec76b44789f3660b8932b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b93bba694705880e133feebda0d1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3b77f508ca0c6c8e30b2a0119f9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10be4467a73c9aea21c40ab0e57633172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf543f573dd8447091ee723184c0f1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daf5e413ed41642949a4529fbde86674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be262368356112519b156c3ba76be8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7621dbf3fc895fcd5a4575ec505e6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af208527dee80926d3e9b09c9aeace77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00faa45dc6466ed20ab910d771c62f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecffcb6e012fc895de49d66cace527f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca0a7cb0806be8db27c29556390b6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682fd7f31276663549171f8769d23a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f2b9fbf383debcb4c03793e7356c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349215bd2460a94e3cb98a346d7ff7e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9013e426029eaa0e3d35036d2d642584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab048c5d1f79e9fa510f6226f5d3d8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cdc0832a087a273d319b3128ca94d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9beb8477138c3e1a52c2f5f31ed3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b97d5469e92d5a4b00d5855fd65e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db99f4f349e67c2cba99e7147cf06b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae3ef68475b4d79f6132f546c6e86590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d43a3e729d0cd1455008617542dec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f9733d92edfbe6fad7b45c3b64bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45b06c40863e046fe79dfd9a79f2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c639fad26be24144eca55e6d490125a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa664db91c77d595e23daab34773efb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e90cc285f85c48472b565cdf182f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c99d5742c59955ec5ea903531025597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb0b13ea8685a75129d8df35b0e08198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b34fd65f5b4f0df7a10d51f88745199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ea615effdf8c5f0b5859d2202503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145c8a9dff5d5c5e9c0f7a7c395211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b42ca3911e7b266eab37f7d60f2a15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb288d344826a934c64363343273ee8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1f8678158df0ab30b170ebd98425104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d949d539c5c462e958c0dd1c26132c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2e1cdbc92922df766a100f7670f8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7945609424ca7ffc8d7a176c496cbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da890f85f6a27979dea9edd8c48f1bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c84a40f65d03f142f73fc4f2e7cec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2c68d734fb10bbf8b3463319eb201110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f77fe846623a83a67e51b797917e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477e190522d20b4534e7f098d5cbd35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84588777f6c2867932f5cf43bc716302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a22af40d52dcb6b5cde9c527c89dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865df69b1230ef7a704e81f0d9a251f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b284a4e248e3cdd9d93a07e4d62f073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7a0a92e94b81dfe46bda55d27155b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81c031159a3ccf84e638caeca587ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c8c95fa194cb584dd148e8002374119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdfff25abdb23de419717d6dcb42b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332759fb547e1280b43f2b03c259cd5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4a46162d566d7ee1d450765f48fa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04212b83d717131cb704810f823b92d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce384bd6b23f5f51915cbd9d578f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05963d4388f9bdf5dcf804f7e38cb908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cab7c49cc7c12ce3b7522c687b254126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ccb026caa51c1aa1b4e2102ee37f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac132edc005350c49956766b82d173128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a34303d5b6fb8bb55b578ba83dca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a73635f7b2fc9b2cf1e2d3a557c2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c2f7abb3a97abcc64403cabc786f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae022379c749319398e9307c52e38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32e9afe4cdc96f0023b721f7fb57ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6620859edb8d621774e26fc8aea6881134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301fd53f0afccefa7872aa470f36cbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5f94f88a33cafbc8127ab9885c0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021da182ac03dd562e3dd58ca33e248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4f5e60bda4e1f24e4a1204bf3895138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a3af387344ded5c6f255821bb1f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8be77788d544e4c6d4a933a42b2b42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694f210df0f965b8f2e0de0a0f8538141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e10dbb894133a159906051742f190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b5c6c5fcbf39e04436b677682d18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2d7e8cfaa24173d53a414db46033144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fd84195e72af9c7523fada7b0c222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c58485192ae9ce63654235019bc69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5531064ff6e24c3f39b35533b745cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70b1f07b3298d6f980f9026366eab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a7e2742d2da4ae5d43d4114495ee5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d74263947d4782fa3b8853cc9729150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda74be9571dcb4d11a42495eda2ecc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e810381ea823a6ee885d5225bc03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f1ae631850f6494c0588cc84ec38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16581ab827b6a2b78a5136e08a728154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af49f21825cd4cc9a2215525f77d92c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503659f058ed39df9ebd227d3105a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce27dc59336281961025b385abd4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677b07176a5b656fe62cd5af42bfe3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2326e1d4326188448df8be1067fab9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596fe624629cf2dbf903db23495715f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a72424a20d45ac617c6ed187444a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a6b7699cc3a01bc5ebebc252c5c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97222f42b355633ef167874690a0393b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbcf09920e39a16957c02ea4f09b74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50f58f2fd7f64d8c46168637ad3c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa759abbb775ee8de0bb5c535c1d6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a55fff31499fa747dd25155e9396167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d550b8349df6146bb6067b581ce21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d6ad5a290b97766aec6990dcf45bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f1a737328e25b6dd8a80742a46c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759f45bab76f613a6011ae7590414b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2927b76b4bab3afbbcc4f87416b9f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee6c06938285de5d57b107820ac4e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890dd0c155ac62aea564a6de893427174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a20a34b336fa8ecaa25b9cf31d9f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a13582e127aed230495b5bc35fc44f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb5a627d4e5e5c079b102aec51bdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e7704b74a642d4e7c3c69f81db22b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181c769f9d760ccc9e0fee1905023b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9ddea41b08e038723b3041e3bb96b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921e16ecfaf2951fd62b3813fbc55b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1848d41f480c812aedf0b8bb58fbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90856780736c6b7d214f43253b63847183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd2f886d2c3d71d426c8e34765fb6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d3f0c6183b2e22619d3460a97e85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac785cb82e559a999b9cd9738fbd70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81725ff60050d1dc3757e086e95027187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564155130e028a88070cb6306b8fce4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237613188eb8437db62c1be34459a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48683211fbb101d32bcb51cb2c7fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28575ec0303b58614ad004850eefb38e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5cad72964315b7699ab3d6ebaf6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e869c9e1b16d32367e8f3b65f98e35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac15fd871b98020b951807c07f83d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedce6d9d6118b2ab07438afab873c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac12572fd55d20fc172a1af908c47e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05468d00e9d5054a780bd3780d044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae22feb965bc1b83eea26516043a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd4cfa068eadb5d6a8647c0bed048199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09ab6dfb08aadcda2c36601992b97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba8a621ee700f962525a8d86d19bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1bf7955bf3a5e3bec085f49a1cdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99496750354c839bdc52b3471036ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eff71adcc278c2d7f36c5a98af10a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eacff933797a5586456001e324eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d6e5567cba915146a5a31414e49c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937399a95e580191f6381c877cbc6ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4167b661af53fcee359d434edb90f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407021d4205747256bfdbca6941997f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036a8d31936d81bbfbe368ab6138d00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd00c72164c49315897d50bc5eea1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ba8bd0388e521a3162804bc170d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545b8e8627344380b62f87e013f2ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485c89a8b84a91f81454e051d8c7416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9453b40d656775cbe8589a6fe2d4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75968e9f837b80566c7e215c6b5b2b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e11966305d3e21acac25f1ea9ee75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72cb3f1a26f746a8becd268f6174ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694af6e6366c0e7d02fdf9f62827d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b332e957ae2d8a5dde0b1f1530455220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a3844d92d8c1d1d0e1824ddf08fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075169db38138afbdf3d21a81417e2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa680254e5f72ba4bae2d3e10568b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293884cb923d43496265d928b676bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6eee442c7aaf2869d0dc86f00ebe1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb8816c3e1237acb2874a7cecd540f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2126e4214665b4276d5ec86e23da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00786ec80f29420c066060f3805e14a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f36d7b5e98a30ae21a9fa09d4828e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f7203830711eb7dd2a489727792b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae3cb6b12abf764ed624937a799baf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ce1df02e229d547c6d3f7ecf91838232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0a545b1d24fae112118554b7ecde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b254e645e5c5197454af447d5e24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302171c7596e63b4ed8ff686c82bcba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf89a62b29365ba62c739a83ca818d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444d7e0960f1d55008c8a75a2b7864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f654e3cae9d5adfb0b8d6951d9dfe94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6c566f93fd7b838f693881b0dbae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17f893a74ced2d0ba250d8c7bd589240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46d29c12b746a58512165414e82ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be19a484b47c645fddee404ee61f8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761565f77596bb309e752d593ebb916243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166c7cfbf405893c570b2f58b25396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f00389bc4e88faffc6e375bcbd9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa0410307de2b90c553696dc332a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd9a02892d7e043891c0adf72d256247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a5f848587e99c5cc8fe39452f4a50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3c0096945a2ff2dbfaffde04b0504249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d40851603fbf8e458c33505c6da2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50fb1e48d6599c993f53e35e14106251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f640206aaf84cf09062d2da5a079252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9dca73341301eade3c02ffe887e79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575f352855666d7082bad463dba14d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed61fd84e0e85499ad81b5baa056cf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606954af3137f6a35375422bbc595d7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6350098135cc0456386d2a2a2a70e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc9731929cdfea409412a9b1270c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3970c8450bc0f1ca23b72f17996e86a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228277f8df9170a13846e94a2f1edc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88fb41d5f171ac878b99c4dc2de419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c247b12750a2cc32efb7b7744f14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab75da5994b37a093f3cacf5e55467b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3fd455914c933df37e4707d0e4372264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ef04d6cc214a1414ce7ab3bd3c6de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfcae79f43d8c1379e3e96453db3c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3641f9d6345957fa957672bd2af68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91ff6b53fbd7a15dc5a3054640e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7002576f7dcc896148f3cbf6a7a91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe58645b1be978d7ea76892f7b78b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be42af87434fc20d7fd513fcfb6a34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33815ff6ca301633740ff0b6c2fc7ec1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf3a2adc6238b49a33e7e7f23d776273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2aa63a2f1b864f90d38ea1120976c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7135df3edbb95f4714960c2c1956d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f11a21441e1316b699d4a3a0fe23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0345199c4f554c1e1faa9ef27237277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9edb0289d8f82b9aa5b966dbca6dc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360125f5eb979eb8e22263b38b994377279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f77689569a61c763d9e21461fab7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167045ea17a01d4cc1c114620c57866a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb6f91ac5ce3886c441c25c6fa475282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcfa1cad624b077836808b05365cbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d355f296c9e09f194ce8f1064c8f5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7080004bf7ed7381758ac3f8feb18a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198abcaab36aa7b9602a18193ac50555286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee42ecf21b4ee820df669cb3795e66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266831af6b254e1cbe48972de2595bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb147e56f4956619d2920a0251bb4be4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540260700845a022914cf6943f9c541290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91030bce277fd98237ddd516deaaaa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d461ab41fc6e8e14f3b0b6d0b3b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f2e9b932e51c1732be75997c30e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fe6ede0fcf22a503ff97407fc8697294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62732586b93169033f72506c5c61a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f693f8747b98eca0693fb4930cc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c8faf79ccde2d92a2df37002e5265297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a2b5e592f455fcc58807b9b59045a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a98180d556c1db5444f16919a37b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae5dc95646a1c602a58f8cdf54b99e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648999bd7a906dfec688bf75bc2bbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45fc1770488f93023bfe2d0a676754302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d5a04f18926dd74756d58ac5a7dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e9cc229ececa9687172932d6d1a4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e655a72cde4ea03badae0802c46e164305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4961d628042625e3e85041589f371306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc872f6cd7d2af970acf9f86ef7892307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93caa99ac89e9168c31499dd430b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe431e29e4bcbbf81d232184bee0d02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02594a0c240f9cb94b108ca0654b7e3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de0f858ce676289628b94cb00ac93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9279ef1cd27cbf6c3ccbbb358df0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22353a91577dcd56d2a4f8f1e40850313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145db8fb59867a16356c83a9a9e5cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ef3ad8129cd4dcc39e769b8a8c64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07588dcf47118d0bf16f6d3201d98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cedf5c41392d38c4232a1c5d54f63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03690030c5b792fb07d1ad2ff4eeb3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba361b997f01b0ef148f323d4689f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9de4b0175535d944a1269128e2a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a945460f9a5467466356b737b677a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bed11536c22c72d3743fc6ef86791322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a315bbd1f805eaa3b2d8ebf6569f1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54a69ad77e14aab27df149b932a44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc73eb7d13eaa6d242f20b9e65d4da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bead023b52b1ca93ce4435ee200e88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf7dc634b6a9a569cfde988e38ff62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31d45ce17579ebf4ac3f44a687f39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0157876afb51e787ed6f7b549d5fd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fcae307eff87c5e13ecd6bdcda506330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e94cc5d02ddc6e09f8525f671f4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ab2e0dfe0bd824d49fa40cc46af09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44a3b551f9ba368c95041e2fc91b63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de2d9b46d54cdc9ca1f582cdcb5317334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c45c52c77af84ab1981ad75cfeacfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1efe0205f56ddd3cb82698dfa86872336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509af145dc798ae2e49e1daa8cc3fd79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fe68d19903f12720626d4c4c52cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac690557ab77fca79bebe5d91725f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864c0b3adaf0272fa1894c5c4b9d29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72688897545db6c8f60c2365fc4fb2e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e877f1008b2584eb5b649094efc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afeb75eec3ea3544729033f4ccde9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a5db2afdae6b6b3281106c76cee7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b67868f7732afdc7dc20880f127a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3abae6bf36515e5aa195d0eb98d933346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51dceb1d542bdb91ad2c1692e76980347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb436fb4ebe99680feb0bb34dbaac7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af0a9c85751c44be7a494bebc8925349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915cc4b955a93bc29318ca09490dd11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a2cfe14f702318024792cdc1933b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7b399ceb7824081ebd08a7fdebcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce829c72732a5f7b86855109ad756353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836da96d439f64184fd9d1202af1b71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4750c24aa58b7a2b91f8271ca78d6e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4d173e8e28141ab68768335a5787356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866f69064cc2e26c93f7a6e8a64b0b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12715585c403d63e12e45b5456c069a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ece90bfa5cee14740addb8ecc617359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b87c418e3580c7e7d5fe3f379d8bd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce678bb5209f81fc981786b4bbbf50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7475f67ff19933b3a179ef3327d7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce6a3b28439eb158876e65c74951e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e0f748186cf37fe791c4f973922a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7823c484c0f01408c801fecb235a590365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608283370566d0a63f092a05386417d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a728f61c6b6fa08770d19633e128367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe98fc388184283ff703771da23dc05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45f9b9bf351d68db0be6865995d64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76e63e59c6479535062f341a12ea7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350e29c7402c1cd179e81b5d60ca6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48227ced058b23df0487d6fe6226d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b8bb26dae393ca37324db9edcd37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5f4fdfcd3f33aa74b7ffc99b2f88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb9f4918a1013d8baedadb3bdf32f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d83df7cda1e9ed536e6851e0c367a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2edb4bd80dafcaf493578a2e357ea6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dbd34bbb38eb94e276453e4d952ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3849881d89dd1ad31bdfd2cfdbba676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b710d322e6e0965094bfbd67fa2c60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b9b9c00bb900b2ad908af36d8c6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a69b33922bd5913aa6f4953a06b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7769a4421a350979648bb5a550692383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863007c24c64333e4f2aa0bf2e7fe337384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83039cb06140f89676120679b647b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588cdeb5849c3b90e0600ce08bd5c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30732f971e3ff9475c0189979efee5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d407edaee08dce023e42e146bc7c73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636865232b4dc1c9282ada10f88840389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705de2b03a61efac9a7222b81d34b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f10ac6d2e8e4648f692f0f6c0c1592391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d0b6e78bd96c58229b055132d1a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc248fac048b5f5393c699ecee5b0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32698b6e0b225cce7cec2c0ad721d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949afd9b30f1c18ee3c8b49864672b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095b04a2e9c24484b7e2ec774b84adf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba739378d5e99b3fe314b999473fadae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541613e804c28621a9de62d1b11d61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20ac87ac776f03759be95f0b8cca0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9521a7db12a96ede7d470dd23af7249400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc711978574ccbc5c643b201646a57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315566aafa82a5b38c7c2de8fdc552c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277a672872c849b2a94a65f4e755367403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786256ef350838aade70036073011b8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73679337dab8370352b1b68885a2ea54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5e3bb99296018b752b86a8253d745406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9df45666b7f0b6a7404ac86617e34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b6e1754aeb7263891ebacc512969408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db3c780344762a8f934d138993d1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457fa671184aec2aa3b2bb73066d450410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27a392eac49bf5ac2b1c8497af8c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa100656ccaf574b95ca7cf52fba0c9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7fd68e019549edb291f13fd1d69a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f2bac2c84d6f14721952f4ee7166414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9106fe2d6c8e6851a3f8a75f68a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881640fb01d24952e619fab438eb2be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ee6e61bd70a3d7139d4a22a6142f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050fb4858fa8f74f821c0fa98edbb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d02b3f468feded44ed34117996d29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d0bd3754d6c1a137ce1a5f5b1dfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf7f888feb5d08cce2ca614d0486ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020050183c02f9dde6a08b3c66a09d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43052bc8cbca574b1b90ce1a255a3f8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87915659cb9707dc1e94c067cc864c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79adc8d52ac858ef0a2606dfc62290a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8127898e7f9cd05efe8cf6ac8550a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb3b452e965480fea41f6130ea3bb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962bffb1a4e5295d9fbfc439e324a37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4e71152ceda2fafb62b714ab7e7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438adb329bc75e21e42eecf30953a20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf14ad55d597f7dcc212de1fd793dfc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f91a48e7aa455e47cf1edcf6474d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ab993ce7effb430fb67793f3191c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca48c3592e5139f405e5cb8fbee54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3cbf9fa2202375f352d3f0d0c326435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cabfb6b085eeddc5af1ff8c7b62946436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb4c6d0c71f1ed8efa04fc672fcaac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2592edb4806173c0228963a13e185438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57515811df2a1bfbec755e9ad4caf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c9641a0b3c1553f7ff1c4c5bb47c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3247ecc6b6a94e4f746d4c75065d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01073199ac8b2d086d8f59663e607408442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10299dab345ab599d68db2ce07467df8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3da5b77c8e1a43dc17564f2fdf3a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95837260c450cd2dd1de8bc6767a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64f2bb9ae842c5eaccd71c37fc0404446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c7974da93a4345f7c5339067de47a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e901e79515bd7c986eb3b5dc931485448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b0c060e868c7bdb1b13ed3f360d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94798a66ea355865616b1d22da7e6c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ab394404bd4dda1ceeb509706a73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776539502b5ce5cba507a9a64b4bb8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9e02bebcb8caaab0a2d51024d1f05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a5ee7d1518c2ffb038e2f53e5fe31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6799df806a51b9fd37cca26b78c24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ad6615dcbffdc295ac3846c56302456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb77670383a3b98b951bdab3401cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061e5632b0d24dbf2d56ef788e2ba7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a828189f90323a1da3fcda800fa4f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f423380b99475c1ccaa2eec72ce32c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91940176f38e17e3600c8d05c0a199461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37631e3dbbf531dfdf6601eaa4b7f7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14ef10255f34a2f70350aaa2348d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f0883aa5daf0d672f827f8153b95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da3876627ca4e60f6c2d46badf3ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba94e56d1b917c1de8b9785c59fd11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc52054f0709c3c1675e0928d67833467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a12cf70a3bbcbc7dd6695cb8154b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b6d00e7c4486f8d3b8ccd2651337d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd27b3919b4ffc3586f3375648f7dd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5220bc8dc7a695293b0afbf91a738c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36dc861b7c2842bd22094d71146d55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e1f2bd0e471b04dd266290a262e7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd435dd366c025a8dd66716a7cdfa49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4cf6a52c7edf942baf8dd1cecc243475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487395ef7f4f2c967a415bfa2b22352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbbf141b39300fe22295f7d6af5f31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa262f39a0aa78965152753985fe2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c0a7d4343b9e4fb9f37165ca722ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803df55a479f0d1bf611f79bf4c6afc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194595affa6094cf97c97e93a2b061f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0bdcd1a1c36c8915fc29d677189f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391cfae359b2a5f436228ae3a3b3ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78be8cb865255a78cc53a37d76bec6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5c3be49256a4546b1b03b7a0ee9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6421e7c75f09d6a32fb95a6957675df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d9ee8b66211781e69dab40be8986487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad452bfe961e596ba0cfd3a15fdaba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de349b94da9c970121fb1392121bed1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b1936c7908bbbed3e1956f38b177d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cb5577ccb00e25d9b0b6918725229491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67a16c9e519b03dc3bbabcfe75beb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c3bda06c0fb3cc65ea09c4023c91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d81c0fbdd31f46f598eff50b444e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e68e4f6f0d2d204ac4a932043fe47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad9baf1b6bca732c0fbde5fc5105fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf52f2e47df08b495cdbf55dd13563497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899d7727c1e16256e424df5be4a0e77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f89483e85813a53dec23b4812915499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1779a971fac7e7135d14510fd3aabb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549aaa9a96ba03c837274972dfdc794501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b29a4fea640fff53c379ff6d1ca0aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7bf1bba274d63838e2cf8fafe1428503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bccc06bd8e4704199e805641601d8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b82f067f6a3b43cf3f4ae5f31555505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597451e3ed1a692d9f88ff94ae2c585d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133cfd34d324ac1cf6ecee98862440507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758a3166be6695043c1d345b4b5290a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b5a85abd2f01a42d15aa0f3d7237c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee76ff0837fa7ca13dcbc2112c2af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18f3c7a9a493559c60ab8839f9268511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b1e0a3f96adfbd13524db0ffc43d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77b19695ccbc0554be35c6f401cfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff548ff22d00637704d1d58b0e284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaf3e1597ef58ea77c2d3a9dd198dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f3f71b62327d16a8def852e4877a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d1105f1851247ebe71e83cd00a84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebebeb53787e94a85cf7c6f33385bb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a84df8a59e3deb55e9bc46b5f9932519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41b2cbf544aab26541660bf67a4b0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1eb42f309ca416d2d4310fc85b4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e042f802b44b8a7e7a702628a35642522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ab59e1e13da05eb90d1e522ee943523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d0de4d6336e6f951b70544ab84d3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d068f765990c096187b655314f60634525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92bf9da667fb1faa45533c66b461d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c9014ee2a7e6f77d5ec6d0dc26269527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba744f33c4046ef9d717be28e7db676528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e3f98c8117f84531e2c8ac433f27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4342f968239be340a2a4b441e132f29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c981c7ed0bc6e8d39e3f88d7b1a5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83adcfe2ead92f2baaba3a88722bf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b19b3bd7f885e485d309dd80f85dad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf30c9c1431f9cfce58947823515e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f70c510bf21ba7a3a3a4f2bcd1a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb43e4b5f687357b231a40143c87f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33316583adb7c7018844f3645a46f088537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e427486e379028476f9ae714e9a9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b1669627cc66e25cc5cec5d19ab11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4096d893c30574bde22d4bfa4704540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148aebcb633994e0398baf806b3dbe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92860064701ee603a41102df981784542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb837d487328cfb547e02e76ba67263543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde217ef28a584ed5997d6b359473a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e353efaa4dc3edc68424cb6fbaaabc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2c2e09ce059024300061b88a60fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0f4c97c3effb4663b31700e8b5070547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43cd1e19580e6bbc2a244ce299c130548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d29e17baace5eda47bc719dad6df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2221c227348bd92afe20f5abad762550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaca01a9d65babbb4d2d42ce069713551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f473a8f4d7c29b23788e27c4c4e781552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c312d3f1eb6cbf0b4f9b5475815b67f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e6a5d0a8ad2a3e468adadd607b49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0d949ee663f26bca2381d11f349a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573ae56f002b6fc904b6aee24b148b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35709b83f62701a63e6866ddbb2f3d1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf559bad2c637016134c4afffddfcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40813486718075a4e8875abdceab6f97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ccb18e674e5aff99759f221782480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6c3a50befe53430b7dae7d341c4ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5a416b1f1ca4b0f346fdd9b4b973562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c78523900624603b2a37bd08dd00f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ece9e963fb69045d72b4f1bce5ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1c73da2fd57a9ab19dbe41eaf3a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b5e9d7d58cf4290dbfa059b242755566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ac368eec1b67a0e048caeeda9f03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ade23359625b1a9ace5dda1cb6f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe0e1f99e3ef65f0b86d71db45f86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741ffc00309b0dc3c32160f6e92030570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b1b7bf33ab881288dae06c96dd2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4763a3461d8782be1e6c0400d85f746572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411a3f3470bee4809bca1de04e53a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a7b45828365a833cf9b4c6413916e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb4177cc89224bb231ef41aecbd32b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639f8d19b1295abab308fbc1f437cd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3159bec28e10e929ddd9a9efecf520577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023970d9b4a17912d5e887c0557d33a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5ff39d77433b174b8f8c86d357a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c765f00df6317227c184bef457b35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afdce40d70c0b5b239fa7847bf7ca0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b25b54e3133c51a50c59559b081e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44fee3e9c192eb2351c0e581ddad05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c111a11bacc642e33e41b4123e98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e8312b8c8e7d1c380d8bb812a848585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782aa140a00198822878a206ae80439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280dded7bc4c4e1163864a3d925652587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee436a76e4b5713a17032040f4082221588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92287a8d03587b0d999c8bd960837d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410850b4643803757b05928249ef19cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d894bb7e17422894bc615da73ad409591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969389a33dccfad5b9654ee8a780d60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0418a50903a638811b0521918b3bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d269397d9cf2b190ef37e42a6efc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ec315b865dbd576df85ce43ffd8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1dd09f9c868fb1228f860f66b01b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c66ac9291bbb60f416a48beff37a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5d356d354adb4120737429b84cc8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fabf19f5ad182fd990173f3bef76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b750d6f1b1af9aa2bad8198e45aacc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57964dbb7a55015e52ab5260fb90c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9afe3bc980aa62892093753088d8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9d726546b86f4c2dad7ff65eac8bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c98c757e62b75dab742c9c94313481604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5f5d205585bffd57537149be91e08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99b9ff17532800fb598a10db61037606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a5a019cf3289d11f8ce7bf0428ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb4f195d54b15a124db47bbad69e8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791091da9695184ee83327ac91a3e18a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6f006d0d29cd03e3ab27bba35f6d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c267b16173cc2cc8d816594eca0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff817544c4caaf4767ef6620831bab0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f240c6728cfefde10f6163a3545f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4fec89674f07f96e457361b268760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dba9ac56fe440f2c4617501a619e96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0ae76ff5d52ef083d812d82c34577616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7784248ca333624490b7d08739298f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75695d3b6e2625f5c4b702e821b3f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2d102ce1b2d9af5b40451a0a3a876619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858dfd52173b07ec9300d89ea172808620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f40ba7e9f38be698e6dea42994004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd227ae6d3baa58f8e99afdff8dd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b987963897af573b4ab1f3c3a52911b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06079250f36b00e602042f1639d60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93be1c2bfd1334b3587460b18e4d57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3594fa6d8e9d1192a41f4a25e61a23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5a2048ee5b98fc072c1efda27e96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386440e4c92c9c711544c03ca0ef735e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124fecf3aa8b7370036a1dbc3e35f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d582ca9b16ce9c4b072e38249b81086630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7bc436a901ed8b419ee734187f93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f83d97240d067217744015993ba3ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de16b6020d4f30d76606b6e5e389ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e266e94701b633e5cb5d3cb2e892f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9b2959e16836bd87cd90a54b7942635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4975b41074600f5d281ba2c339c8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704d1f70abc77668ac9d29e612a245637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffdf9662c56e26e48719f735bae561638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1c51a42da45fe0632228bffc645dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff6abbf79ff6204892799dc724cc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d76424d5a5d3b7d5a6bf88504d7e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd0dc087ba859c45f94861f300a24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442058e3e40c7070d43c356c379f0824643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d2c9f52d5484292091b6fc130b89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c940340f5b0faebd3b073f05b1a07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a1a31b738da8b0c76a8e8b847534646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab167baa09974541cfd112a1429a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bcda159ce0355dbd7be9e4ca05e68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5239d8d5d0f766cd2cebdef615347649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7b0a27f451530cf2bfcb7d1948e16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7ac441df57231ddcb8aecdae7f23f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d2fc7da5077e81df821da9d2e6bd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8125a54619d77b736b921fdcc3034653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf2682285eab2cf6780c3e44bc3dfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1ea1d43ab14078015484395f631d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7948a2a1d545f1d8600134728d52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11647c6fd861b894fd3bffb9782009657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11029772a7c0b6ea86557ffeacaffda0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d51db6a266283e47d0b5e1e62135d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545e86b6eb758dd49140ed453c8d1e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11978e2a5e4d3ed513d04872857c65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745f69cf07be7654c8382b6798b2f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cdc2e89c646ad8d6d0b84b4d49691663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc86ede8e70b68c52df18c44901eb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e745a16ace8e4e507d303739a28d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ba631195c73a007f45d1d7a6a7f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0b30aeeb4c07d9a8d5b3198d3fb29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de256b9619c508d465f438aba033c547668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923a0a60bdf6cbd25d885b357f0653669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e96a30a7c3277ec4aef7701a17c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618fb5f384d22ef506d34c76f86867671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5c3ace25a48474c74a0b29ca98a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e79bea0647cbb1583de51f50759c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7d22faa64412e56a530fbeaf4c69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de212d43f7bb8c1a6e2fd0e413b8a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ec91a1e94d1708061f2215a32fdb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9255fc61996a0489b31f51fb0e5bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30467afab65609361cbb682215607b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30971d0bf579f0096716faa0c226700d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079198cba351b6e1ef534028f0530795680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae9eb8a74e66ebdab7f68f223b9291681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfbee443f5e92040da3f53d5455824682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85707b75460934e06622f58080c597683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce2a96232aeeaf672fbdbacf35fb85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d4838f19fe03cbc26c41d5ac2f1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218419288946541a1b1c1eb7138b8e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aac9c4d9e10c04f03d338e9edb1728687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363d51c6cb0d16d2e3c84d856f3159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d6580a964913b13b204a56a687b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f786370e20a1a8587d7b87a599ed8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b86a905356829b8a6801bc16326dc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406cd4816662c96f7ebf10f94c5371692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5813d2eda501ad217b0143eedccdbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5280a1b4a032510c21fc12ebd5b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aba6b242b0fefd44bab78d9a48a0ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9e42ff7d04d06da0559058f32668696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807cb80a4b0746485a02103c4788e3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed9ed96a016c9f6c9d1ab2a3420c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42073da932abcb83bc3ca6cb6bf5cf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483324a9195547cb68e5f452608e76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552e207789251b62f0df917c22671f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d611fd8c4473cfee1276d5c8b2963f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ecf29cdd5734cc9ea86dcf197c60b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f830bf690bdb2a1dcf72a03a0126df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c45b06b5348fe8ef6f31e36c49ec76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666be837d27cea980252af8af0ece21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957de7c745476ea1a6c0b3c75d6219707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31ecbcd66be88a96731bb59c21ce4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b21065a18fe14689727a462136aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a2e4f3316479099bab483c60ece5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ce949d36d0863c02fd1404a91504711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2fde066b44db57c6f3aa6382a7f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd1d487581800b97eb1d59260a715713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872136429bd3589e84d24d74ca844bf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e66e1521ff5912f05a58b45346160715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a534da1e29e644423d3202b89659a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627d06f45dac950e663a8bbf1bdb903717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9da33eb5183f8322e63b6c9f5e2fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a612f0c1e54745c5145808924707719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4919dddb49ff5f70154425ea660f4c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac4807c1885a302378386e03f4e884721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae91e0a7920dd02a6927d1a1faff9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4519b3db3aaa27c0b50fe82c1cf1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374dff01958a08ea4769414d2de6c8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fc30ce5ac364cddca48bed0c78d11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e90da82bc7bc192000456799ca6a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c801c0145312b273b521255f5207727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2283d7ec39311657d8d4866123b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e00c63067b1ba19aaabade0bbff6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3703d79790bb3438ac4f675d04cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c16ef4f6eae1f541fed14041d340e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cee1db7cf9bebd99f171d10498de2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5324d676ab9373b5fffc3520b4a23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb073b69685ad9c1b8986a277c9526734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8d9e41e4084da5cdbb6f86b14894c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c0e80342bfbbbd5607580a61bfe64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b0ca715ffda13136d76535710c2c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a8830e460c098ea6a9fdb7340fc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7615f80e952219faf14ab9d49544596739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796669b17d36412493ecdfc6e900e8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e90a3f3a3ff56f2f5d3603d94f7f65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2dcabc0079118aa16d1cd935cdd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8029d3b9393d0bc3476651c4669694743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810dbf7cc3349779a2e917bff1620b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214da0b4b22a8a5818a6ddbe5e3cd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48bbd5b27b5715a3d55ccc9dc091c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d0cadb074874165c518914961031747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9d79903c9008556433beed2ec5951748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00bc7ac984b37bd9f2d1340ae20a05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04b18d742cee87475156717dfc9bce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b01e78dd65225ae9f50d95ca4fed8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537026a20cda6f69da28dcb86417dee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97ee6d212f01be4ce432f2c45e99e0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61fd2dab02ee4ae6b19d39c4273271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc36a4aeb899998b8000d5352b888672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f3109f0ce99b5fa6ee7c20198f8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4d328ed1f5309afd273256eeed20d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f1c8f6e8758749223106771b964a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a69c7e401ebcbb8878992e1a8d19196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b03b0e97d7faa58b8bf4851b763aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e406d76e8a6aa5cd34c6be66aa7188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da6d4d2cfb5e799dd38a061e12d7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d42d5611868f1f835fbe71183c0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b57013c77e01da56d01a50840d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a844a257b6537fc0f076b0c7da98cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bffa62870fd8fe95b48fa1fc145c7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4369aafa7782dca1f9439ef95536f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a72abe36a952a61f975426596932e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f0b0afbdd1ff63920c1c3f3a74c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c8624c1598b6a6f20e4ae2ca6fd9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ef74b458007fb2c4004c0b122ab4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c3c0fcb6131cd70c239a613ade8dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848b5cd28b4c8974fb54a739dae8ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f859df247b094e354bda84fa03bf1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7b04ff10fcb36b05a06e807c1259c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28c642446f0040b92881b6c1d6bdc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381718443f8a3a713b079a952d9ec124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332495a3c988d2a3f2ecbee28c377725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ecde7f2c0bf0d18ff0b3f1051e35b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbafa03062f57db2e0293b2f083263827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a6d5f0ed3fe759eec8403f741eda128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58967e0bd9ba759a3bced25118536d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6bf0ac85b03c09f41db5d22327e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e03feb8864d3bee2a47bbe6938fa0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b034d3c6473ae06ba3049353d561132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b5c2a0b24cb42a04a8521e957023733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4a162e78d2e07ea143b7ef04527c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9848bf9e4703efab6837a5848e3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc716e9309b280684ef32867aaf2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b472644366c9a686f6556217e91ecff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4fb94a58e26a6acbe3d4f8c4fc8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc3214ccd7d813e5d8c86f2e29da6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645f52c5516732cf7f8d333ecd5aa640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d15fe4ec7a565dfd3d9ccfdb681e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d10e7f2dd086b17792adc0ea9997942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8418640a57518ad2b1c96b9b0d0e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6542907ceff9e5d93d9aaf5c0a3f04744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de354d99accf853aa6c4e153c200445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa9b9aa232c193b3274a976d53908246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa08ff5caf779e89ac58e4fe84f6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604f325a22ae2db6377dc0d602f14bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a68cf9360a593ae3126d311e1f23649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f042dfb668cb497298198a78161c1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ab0922517a6551073282d691a1c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758ab16824af819c329b7a54caf12352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204e22780aeee0dc4d2e8c2da2002a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133a3fc558be28f328577346bf709854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b384663fccad488bd152e3cb5ceea8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126599f8de1116a7fab780cdffb23c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c0bc34e18e04d6ae68714200f84657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c2b2f4b1c3b33b59273b665027f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ed409416f70f273c32e9217b11ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe0fe45b0f55ad1da9df5e9a39a2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b274702e2e6463f129b293685c00b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb9c8a7484fed0a2810e665985af862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0442f34773916a4cc6782b01f8cbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7870d972d9d2bd42631fa51ddb77164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5435c35010fe7984a5650662044a05365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8958ae5fd755231c7bcf86a57856ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1eea43d6be28a4c63ac1eae2b2ca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cfb18159209875a42effb67b15a0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa073f5fd89333705cf6e6798f5065e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038832feb1051a8475e212cfb41ce2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f33bac5fceb17d42680da24ddeafd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8c97f90ec24ad7f3b06864026168772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5842bfbf03eb72b60a1bd29325f0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972651d3e35a9f972c66bac88242a4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3521a542cc922fb3e099795690d31a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487887905411e586c855bd359193dc9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342276b6eeb08e0b59b8f1c207a0c26f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54e6028725a7f499ccc0fdad02d2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35977c6f5db08b1b73b56173503d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611fd4cc64a0fe3013c96674532061a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cef678f3f12bc4ffddd21a867733b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83bfd986c17c09145c7e8b6e1497582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecbe30e0c33d32f76a8ac2ae23360183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909685ee3dde013a93dde35d657e1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02fb900bc68e1c0d8728643654e64885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb6ab87b0db9d9ce6b4bfe9fc1ed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03820f2d20f7c4b29347b656ebf13c5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100641f54d2269dc8cfa18c9d34aa5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be504b3f07dd86dbab162944fa6cee4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22054e76557bd1993e43c894bf3cef590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30203fdfb9de72b6007b55cab016665891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba732e3760d6c132660a07d3f118692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc830c8a0e3b29dc3f54bfdcbf877493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977aeee36e6d002b05d86be8ef4cd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fee5729a496e0a9eaf300ac6ef9e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1bac5bfe327efae5bcb51d80149b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b495844365b64749f7f2f30ffd933297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00132e7c97fbe400fb3cc7d90deb3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76b70a995c9f5634e8ae15ed3a73199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a9d3e46888b17ed76275c559a23a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a96a4b0d05c8c87a9643da622dd6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09382d4248b2def35cc137417dadb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a9aec66d5c60ad45700e67bec466103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a925d653b67a53d6b3b4aa259cd34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701cd75c1018043fae7bdde3ba1777105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a37165b4103b9b9f0acb5663196a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c23d13ff315bfde3269b9bcceb268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bbd61e7464db2e24bbff32ce294e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf48eaf80d946b0b70bf5f0b07bbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853120629b0e4fc77107b37bc6e3211110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd859e83330c2801fccc6b169cef0d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cb1dcda4ccb5e48fc7b03ae505905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb6b72a398e9ec27cc53a3cb7fb59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff50b234c3fc1bf00439c993f3ba07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff90b5b46e832ffc9109a863e08a98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde113661894524045e247f9bd66a637116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1d6e212ea51ee903da9711ddbe462117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f77ac0705441bc9e7690b04203b92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e49b509950ed913e5dd62d59b0e26c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c0c689a92ab120a809eab7cc3eb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496fe94eea54051df2fe83ba5c8f3c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4dafd6f9f4da039c50eb6b83c3cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486cfa1bb172922498e3a095c211da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6febf5157d71074aac048b473f98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15bcb706a94bf7f1e98388d86f4252125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a51e0c6cded7d805902dc972f8ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18eff0ca8867f6db1aa97f6e44c147127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3100efdf77a31c6d28d6dd697256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea8382e0b50354403fa8eb865e71c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea1b8acf13fe7a0f7ff00acfcc8d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49217b93add2e084d16ee28d978ade131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443dbcbd40e9307c11d236baee1920132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d97e45e465b45af41ba748fdef3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b8f01b744fe1cf6bec05a172e989134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc51d613299022670e48e0112df0d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6cbaf3082c5d45df7aa2b976d1a0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3456dba71400061cdfb4e8b0bb4f92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c00bcd51dbf087952374f0fdeb234f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec9d207c14df5681eaaea399a15242139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048e627156d626141b3aca0b35d61a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5743aa3ca6e33821298eb4e6be77942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2561d08640f368ed7757e2a7902f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2841325caa283144e3ccaac7a597acd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d9f3b94b0b505c7d940b17aff8b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1861705c0ed97d340189bdb670bee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81656f0ae3523cacbcd3305d6b4d4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eca23ce1871ad5e4376c14cd3df8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112596c298cc3169a6ed489b3a1bff8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d128bf353610a35f24c515646c29f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc384574cec3a2fbb9ab74b9c2016150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534abfd4bcf446352267dba51f963e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0898891c4b9d922f39cfc9bd5af59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454671fe7cf369fb32f6dfa1a5b411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1404cf225fd66f1040e04c26333719154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7f247997ea4146ae104415aaaece6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713947e0c6f56c1a5d9d1f889cd395156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a2fd7557c3a20f753786483e041c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514174e1590cc28d37d665e1559dd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b97e8481dfbffab4d459c49e172bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654e7d3a94817660da4d24ad520d97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc438bf2984aae1809898611acbfa38d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7475cf4428665e098e6fe636841ee5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790df1a89a4c45b68a4ddeebfd2111163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c115cfbeae4b6c91836904f2b3eff9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc47c11471708467a084c0dd3ffa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60bf6b87c46452e5d674dc77a62bc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b34fc0bb1514e8cb7b9f297faf43f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab3a7d82c5a5690c6b9972fc72d4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476722130a54721fa858ac7f8ac6c0bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c605b465c41b121b6be9d5bae9f6870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d522d2c462be8fcf7afc2ecafab4f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a387e4dbbaf83ba4f1c7c983620167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e29720f1fbbbafa7777473895815c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243c84c03beefd7f7b41e4fdb20d49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cded72d3c2103a5270022b4816b1bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b8b9d2f3a96c8b74d9b91509a2b14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd58a47b7326a60b5cc8b73b4e92965177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239039eda7beb481313d145754dc1f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491ae302cf19d722f40350776ea1b57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be2d692539ab03263ab5f90757164180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab95e341a1e64be20363f32403247181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a1446fa2704f4cb99e52be56eee1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc75d68113e593f39c82c6eeb6746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d8b881b95994ba628316f3550a0b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a828f6fa5e3c5285879d0a27f7fac3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b220bba02490dca90532ce5d4f1c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfab96bf0af8cb38c33a0d18752dea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216da560d671b2b7edd64e2cbaba30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec103805a06dc4189e784a25f50dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198dd7e20f7515e4f9e79c6b75d9f58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641826fb037c030df80c66539af956e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad1481ea853bdd30be25f5ca97f247192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ae64d0a9055214f62ef7d22d7d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c8848fb99087bb9c91eea725694c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f91e1418472328ec40efdd062c9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db77fffe7daa356ac90283721ec43e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab138f9edac6952b7e61c92f4b62d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf249166d6420266ab07c1132389a2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8d8980b11cc3acf5ca9e488d2e90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2c2cd68ea7254323b59544628792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd05857bcb2e54b87f0c2def017d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f80f3650a12b9dfe1f300cc222e32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a763e6e5f3a81c9136f506a59b14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a182277e557a2f4751d05561a3ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf92e8fe804f9d1ebbfa3904844fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acb29d04f599a2787be1fb89f45365206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a17de6129ba2735993315d0383ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c1e6fb8acb9b795af4eb2e3fa1f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774505fdb891fac37ef63e1944fae394209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd7f20dc990842866bb4d75b3b75a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92de998d6bad8b4d663e83c39943a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaabcfdff92c63630341d086eb14f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3febfe9507211fd4d732ce919b25d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf201b46568548e03ce2d4b151162ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6944a6b4033760307117b6dd007a6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43cf4b89e09645b181bf0a2ca98838216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885990faa66464a2038edb0891b3564217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b724e6780aed8ec136adbd4199ac64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33dbacab8ae3bafc397970c3f6915219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eb2b536c97d3fd1165085f0dcad2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7ed6287d708529343d6fe89c017c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc120c2019fc7b079cf07693706d13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5e47309e41f6689c461daa1ed5314223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bb4c12d90b0460276235cfb185978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0399c5f2b5c0258c1718edc0bd29f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4330b3bb879f33a5c070965cdecbb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828de972d51e3e54d4a1e00cded2cf6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbf827e300507e89454a29866ebb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476312488054ef649ee266a3eab6307229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b1890321f9fe4ff7782db63c6170c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3fcbbdcd7c8e5b4965d90360db17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2c931e7f6e51243eaca38818ffe3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d3f499779776da8b5dc059041275f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0fdad1b7b7ed43e80ccf9d0d367e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b8de488e287070b65317d54ac9cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc4fab4e1e6245c0187aa1c68a190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a3dc68ebac16afc752ff3864fb1f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f55f341f061916b04e23c64e19dc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7635dfe1e7f9cd0deb83d63adbb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb5e16b302cd7e22eca73d237e3a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627f62150a66ede60af7d52d9df711241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad42bf76d08c86d8190fb03cdca07a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144dab58ea3105cac2d42c32706d2dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c18b117f77cf9318c7189c8b7317b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfb8bb60a4615a4849720423c4c05f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccd5a31d198e6b8636decc3ee6e3a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc78d2c7d7431117d1c5de93bd425f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d5d8795cfb03a0120b20e192bced248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1fb985f42cef1a519e2321a46d3b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8770ef487393500de695572a2668b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c85c313526ee63b5a00b269c74c05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91395b0bf6eb1933f8cf9f5291a23b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad0b7d40764bef0d35ed8775eb5eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd54afa6e12ff4d4d3eef6924c65885254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec35685b7cb09890b5290768e1a916255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae03477a469637b81dc748d64646d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80bf35a2fa9c0fbe25ff6a468a9571257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b939ad88eedeba453e2dcb078691258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2ae26fac857b368825b98efb9f3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe100109293d9e470e5e13bc0d9e2ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591028c8099089cea33a20fb39a9ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e04e03cab85ac2235e4f1a85f67194262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb36442ad81feb7e207ef755cd94c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea41003b272dcfd01825567209fae1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055082bfff5678a11eea1bc2449fd05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268af70b67b9c6cb04e880bb8c4da68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc3d0965cfb38bc16009a79496dc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784d174209f59471fb92710256bacf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c89e4e392ac24c8bd85cf99d3c797a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a2195a909f89f4b7e3624f05d661f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288c83031eac184e9c42fe1780514a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a150a133af4924e9d98bdceb0f2a02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380d14b189b2a68d77797ea1d29c0bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b077e7b6a18eb667edbb3e0d866f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c3362f60d6f63441d41748ec89029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e3dc2a002b96892ff4a760a84dd01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fff2cc58873fc9df6b960f47df62d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c685ecdb63b901d9e11a9f0bf20b8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe3b7be16a7582bd451052a304e22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13781bd846ca57c4736f3ee394d419280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c042501050bca66168b394238ae259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b8344011e0c643d54a839a0a1dd67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3074ed355dd8f5fa4802b9db0b53b31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532516089c5b97697285e50bc9176f8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eea0479310f2817f5040a1c31f428285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6dbd45b58934ef83b9d2db0e3501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e2a6d4dbd5b4eddf7d6e4d83879c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00f6258b8117af2077175235862975288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aaa755c97b6190104d31f04ba8a37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5fa58d1cd57640e4e5ea47013b4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a3403154ebf568c91cf29c0e68048291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a0ffe6177b22545b770f9151f798292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e12d3559b38b6147bc667b94e86f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc59d7bf1d8321867fc936fe289bef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955e8fbdb6b560c8b04a0371cae3ca0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426cb5831e0f6f32b7acae96a66c59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1705da4b47076db70f0d06b59650ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244024e1367393b189bb6d4249b202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45675d3b824753ebbec2f5672ed0d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974db0e6304b78923475bb69cddeac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ddcdeb7b717e29f39a4c3db78c3a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c51af2a8fb6f13eeb3bc2103ef313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743284791162937f735b4d2848a0524303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848f70b110aceaac011a75246fb04b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f235c302683278c0ea10618810ae45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d82cca8240895504f1422a21599bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3bcfd3ea81187aabda2adb52b5116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f527451ac1da3b98314e01a90108b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e911dbb22556768ab7dfc0b73f40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40f78499ac7c18eedfe6d5d0ca511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f5a986d42f7218a6ad6c46b4dc402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf97d92f660998262712202a53561312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abae4a145f9a1d7c14f7bba07f287a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06defc7cf45e8aa5fe43cc02e7fff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426685bf73616c0ddb13c4d4e6503c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e5501dc04b749094caeffd47628f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da3c224e4e57e1455b99675f831979317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb6121c72873b857b81940e99fb96f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a8cd5051b4e112dd1517e6ea38277319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3bab24797512fbdbde359d6fb3f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa6667b541de571a4941d95b618a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab013ff792e79ee0fa81c7586bf6c4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667ab381481aa2d646ed9673893fcea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89db516ff318a0499daf219dd2cddc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591887b769082b8a0259be121f7f0f1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f90e80ca589a6431447411f51860326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238bd3d8bd41bfbd83abdd08974c86d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b63c8b690bb68049faa67ad36b074328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c850be57c57bd88a1c52ff5490c7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afea2b112cf73017919f65ca037d573330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08cd77ef27c94ef59b542b7d8a2599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8c31d78cc054f02c60673e54164a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ae7ec17ba91bd94bbb9deba5efbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2c53cea274c9119775a054e7c6fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad39e4a58be1f435257b0643edaa0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc47df85d639f3f4e8da881101d862d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9bc38047aee4952c7cb42bfd7b802337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6c5f8261a7d10b20f0482ae69d1b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b7507d33f057293da4e8f24e2236339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4ad881eca887e300f9081d5477b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd43e59366cae4fe0ff81f81b9c75c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf523c86c514b25f390b0c916421dad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142f2092159303f836d9be28b188aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ab46342d1cd691b1fa00315b762ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3539ae10152483e5e4c1146a6dbda12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d78d6b086ab1b8686dbd1d5a6035346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803baaec863e8bae17dfa69362e03bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1fdbcc5b0c948ad15098f6c4efbc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f1cb48e7b973fb86e036f36b83f8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602212de89a40f2fc89411aec78e604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9411e10f1a258b5fc98795ea7a822d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf4fd2c111920cb54f391bae74fd1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892c6895d4d53d349bcc7fde51720c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92530010378559828a3b59eb5556d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6039cd538eda8fc06f1caec058f0fa2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e705f35c214d82bbdaef9ec6a57016356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb5bf04a449e7d899e7f6f1fdd4998357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc17ed15a10c22440d85e87b913528358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9cfe3e0798ac2cdfa95b2fde0c9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243000050766e8bf64303b7ae55453e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578375063d384e5a5fab0561c1a7f78a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e0b7dc31744b6bbf0017411e8284362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a5820f307f1b407728b634ce40ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabbd29c301e8b72b3b70f716bc286a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6970a90f5fbff415fad9debe9efb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7f600e34331d271fa58d81706880c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c58c09d72b992b78b1fc4139718f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864e005f5dfaf927fbc6d5a263cc14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fc613e70a5e43b3ee6ad2ed631ff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d6379b0e029a315e1434e3a7a3991370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea27cfbd3cffa8dd5fe707daccadf0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600670f45d76a017568b4b16e2a4bdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3c9e0423df5f06b6bc5d5e1fdee4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b3714aba62074824a7b623130bd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486400d92e78d9ef238cb5502c511ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79626adb80a31b9c5d6b66c734b73216376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb6c5dbc63a8e7c65e4d16422337a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6d1454dc6898b678117122415312378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14132fe3edb62c2117c5b01bc558a5a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c7e2991d5fab44bfc81b2e538db16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b81602a8de94873859f010ec1563381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85c4e62caf6915f43236a13a8a105382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca88f17f970c8c2c42c0fd82a2417a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448fb0002fa06e42b046a584a1a7cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9febf1513077f5b124179781d458e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e3e788b0d50b85ed0ade8230580d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bdbcd0834d35c9434dbbebbad3779387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51895934af239f1f50ab19f460dfbc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf389a458fec8b84596a683b89d9f48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a55b7a7c09bcb10eda7743dfae0e0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f940192ea1c32aa23a2ca439c77d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4fed9fbea88a5e708b9786271cdb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1926279fc5884c97d8ae49a1a0078393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07371c5152513f96dee4d69407e32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6bad81d2e2d364d1b48d37f1e2e8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9394155bbf92b57460ddf1079b0e7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf7997969deb092117cb0774a5f7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31e92ab25816875d48864c24ad6fa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b756408dae74cd4f8d43464c5f1ecbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3319706166cb8907f0ca924620cdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb8ebbe5355dad640dddd80db3f2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52fc0c494973b9d148f0cd9ff62a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540efaa9093b23ac1d929f2428429b42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94d25f2bbc3dcd81de114e5de6bad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdf9a3d0b5295097cb7a037b12ec79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941c1c3f0f461602b8c64b2e712b4de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44757004c337b8822a6cc80677b30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba5013253418cbf4313e97341fb9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b91a40b54d42a2675c2f309f644c5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb53d98ca6c5f58ba102e765f7e77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd392d623df87c6e8a04681f94ff1ce6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144286d09b33391b3149f4361452119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df369b115fe2726505fe4e2ca47ee83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340adcf60dd2fdea1d38a76a04ded53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d48d455f10beac34ebfd3f5dc8c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b8e9e3fcb1a40ba165302db7ac3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705511435943ef8f517459afeb50b00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d5dcd398604cac5997eec01c6a5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2de7911299cee70df69e8114baff9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ede7dca8c27b59026d15a146bb8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448085d55c84cf734c133ad01cd1704a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6f4755c1879869b8140baab885ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693ad9912209986ecb6ebbaa728bd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619e87f503454a6bf326449c1cdd19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d8f05571e3365da50f5e5a4d7b99f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e465d9fef3a62c60ef7885b245bc073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaee34f360a4fbff17d283c02c1b9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ed403f3caec135a09b35f736c241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bec86acedf344eeae192d2585a3cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484314de44eff31afe08beebb6b2e541430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5aa04d89603270187f6e6da12fc92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec2dc3f3e93d3db8a3e55243069ee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37eefc014d8a82c56bea0d9f43c2e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859899e8a9e13f5f0f6c96c0455e83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99920866ad69b16445b18bec55fe9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c76d938a5ab623eaace4ce3893dc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf48e18c9f5f6eb1013a1bb187d5dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28406afb3d810aa6eb286c7b5e37da9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562952593ca9d95f09ef6c50988fb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa69e0a5b7a6b29e6e132a41d8f8403440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1172e68035ebf96eb91fd0b383b5a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840662f5c2aaa343b03ecf360f5a1e87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64668d2dfe18fe7fee7b49da9f9aea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a824d5d303ce939c9a5e0541c368f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992e58f18d8ae69e784ebaad76810e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73add9b925237e5cabb440f2ef9533446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965525db201af0a358de70bd9559ec28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6975a181206e4330a7b090f0a763d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefec52ceca0b0577febfdc2c39909449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f31d58499368085699d7790811c130450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d37e3ace59b2ed97fac7aa4534cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323511f311a8ab7672e08b304ef1c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7821cbbaa3eebc17e10783e1e7cf63c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9612edfc1321a218fbecddb4996a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9cc0f87569534f31071879ef5c4d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0611476d8d4155e11bc88986fc715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a83c3aac8f2caee334c04db7a45c0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde7f9e2dc0a8149147694ea47904c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea33ad673490c4a85c08deffbee0b19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7e29605f7885809b0e850b626bd01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b2e5eef51892353356394b7d42121461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e518481af2d803f36d3221dba9d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868360ebc9f9f5e14133698bac0c9338463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946f9f61b05012185d57d1026ed4fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487627170cb25647acfe892661fc80ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae2624c878450e0cb544ebca2e44a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f0c86cfdfa2215e813fe109f9572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4142a6146557dd4756a03420b75cb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3707ebd2c52dfaea6a69fc7d01de0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28129085267e7a8291e9b2f83af7d9b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd332b500d975624e669b4acb4c8c407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba4e6424a04cf4ddfaad2be600e66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365716a06ada3672fe409b32539c934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902dc598d048f2c5c02dd326d3821b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed21a03f15375ba71967744200dc2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2972ac5840569d7c85ee2c64c3016476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f37bcc81ba777ad5d336cc68c133a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19587c8d83b070f91f48bce71bc8f99d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7bb6fd886d39ca511ccbcd3aa6587479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea199a1b63c8795dd432833925e5e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e24f1f0a3488b78d7281e7a08c501481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205754898e091371bfba03a895f79b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767f1e985b03ee9ddbe9f3e551be145483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce4480305a7a07554621597b64f18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288df8328b72800fe2efab3cf16987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7d55c2c04c68b93b1339317699f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e151f65d0bd8e412d40997f318c47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91019ab958a45e4b7ce762339a1e5dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1297ae487ef921915b545c046e0c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17b7304bd58f546c4ef2da2d1c670490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe2a00bb09c2b6a6588498668bf601491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ec1567a944493148389a443f57bb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997efc6d05c32f3ceb5deaa2b85e31f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1d863e56f307b4dc97324c033372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10144a0b89b8a4a2ae50cf294c33af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d78a159c7eaa3e21a843012aafec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab218bf521abbd357f2b717fec1b66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a78c2871a6b33b7dbfa3c57c581c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e165f60b6852546fa6c1bcf8a80886499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b3b51d0466264b3712d769d69f573500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d544796c704b4717e0cd3d72472116501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3341eb3475f92d10cb1fa7aff6ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc565b8d1cfbadc50c87afc259fda9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f767d77690229d41c05576fc3e42e68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3898452df3480c0e84290dfbcbcc91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32195c13975d11bc2e8f31ef50172e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf59c47eaf7f7ed6a31fdd6758b5b63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e021ed7bc6cde22a65260be1029ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b5e5c6a4329135e384ef02a9b3420509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a474756253c8ece7483dfa513a4ed4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e205b682c329f58305e844a8de91ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43431d37fc08c3874e9ff0df9c2c3f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a054701b377b945d0a1c934ee92d03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e329236dfea753dc038053867310e28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a8ab9f24fc3f6f066c3eb855117ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84e776d9c1acae70202721c25c2cb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879f393326673d97ea6195fdb8b6d3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c10fc43508f30f4915fd14e7d45cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9316a0576ccc66e39db479d9a69756519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718f644bbcde3f32aa9aa1d2f5a8e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2535c63e5492ec7fe8e599421570a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd656cb33e2be7c756c9e98eedeb54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c244ffef953c906d7a13e7cb43ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d72c06353a2acda2c8ead933a32f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5209c33294bc4434006025f5c3333525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd079dce5faf56e564a84d6fbcdd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acc9d735ac7b4ce1038b0ba6fa20dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ebea63de3cb207a05baa08d82155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f1e168eb33e411df644262143f4f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9607010197a9034ec6cbaafcae7ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d9150ed918956bc04dd7118c9af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc03f1bd720f400cde76868f2e7836532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584677664e302c55c4a37974380500f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc0ba3846c74c5dca10256fece18a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db320425c008c501d47f8384029fb2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99641504918af77c0e6614d985db72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5d73c3433ada1befe706f9fb48ce7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e0d2e188dcee8d9e5cb77950f348a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c29c8898109655d8af510588b2e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bb1f974dd003c37b78a359c0d9502540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e223dc10e387f6afef7c8e3367d3f1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b58705950974b6963ae343ae16fd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b853e55f097556bace571bfe68fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b11061b20b513e4a04cfc91d82ec31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5a2efcde5e1b74dd773a5cdce6c57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae44f0dbc9858b8f58077ec76b105546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385306451b24360e8aa6117242ed56b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e483fc457cd478dbd2be3345561bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457af0ed944a8cf39bc69d7eee3ac3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535215c00565de50e3382f59f8cb28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a732daf91b118e2e84b1d90ba23e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9658859da277c6bce85f6c4df6202552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193a169e6265a89e54a8f7e43b1946b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8d404c9e3a2893aae827154b3f16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0da4da365c9b8b2a49d36af3f431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307641073215a8f6ed54fbd5c4902619556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7c4784a076e93e39d8c3e9fd344f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5771f8068ab50c625af603c35295d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f05d89f6e3c0631e2a81c3947722e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d400015f4cb0d29308e709d9a75a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc26f9f503d3ce25f1a7608054aef1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c72880a2d9d1707c522137326312562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1df14a30089aa5192fc83152f5c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed96237bdda5d7a3a42680569700bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df697a19b255de4590f29f388700f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc71a61e09537cf53a2486f7d3d14c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bc7a96fbd41b2710361ff411de5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcead649143ec351f3535043061f95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199115fca60066aa8a675c669f56006a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ed1ccbd8e0f90bdd5bef2622796e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2ccac2bed4998d810e3f89db0565571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10b26b93ea8ebffc5fbb354b4a722572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edba5da420839bb449f8e3344d0f3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50492d496766a6956daf75eff6683574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8edaf16e7d3647314d34ce9cdb186575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a07b5b59af219c5d39237cfc09da5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2c509c55d69ec59e2f09021ff4b06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2abb582cd121bdfe7d578a3b2ddd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607aa007cd385d2bc18077470271f14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4945afd723ca81b2470aec0ee04809580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785f719d1e17c94118714cf0d8016d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a7b8da09c70d6b29e45271572c65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea4c001e5256f4b448ba3ee8bf46a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277e7890a3c700dee0a21aefd0a3c30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc529fc4150cc7423b3ca787ad881d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca3ce61e23b0a630e99a1b6d54a90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292fc3435859b499319f74b3e059fc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35311c815ee5de7dfe2cc3cd05c59cdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c77b2dad0cee6547d0878268a5180589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a87782a055b9850662914e0f849f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8b0e22ea78d6cf6a9bc5ca348fa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f6f5cd9eacb378aec3c9ffc84284592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc49317a88de0350604a491416372d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4dd15fbe360dd3a869ca5ae330990594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b465a8c74a4a313c899aeab37b8d3dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932f134d21b14e74eda173b40668bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eca0028cd4dbfc4c227f9e04157483597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69d5ca8e57d53b80c98863aba390b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d9bddda8387720d8666235d4a62a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425adee64919e9970585d98555c23cc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0190d8034002de2798ab30c09c5757601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5022ea5700fec511f84464e34178602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab685f8d325ac0284634161380f40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea901c98c306d4b5dd64ad609a7dd75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912a6119172d1aab60e7c9e9a7e1bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654daeb439d9ae64576c1df2497b902606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4e5195ed811ce3a2e8534cd7f4b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302331fc23b5e40c9bcab92e7d39c14c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682fb7f4bfc4ccc32f5ac817942e394609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362dc908ad7a20d909fa4d91959c4b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500cede2752dc95b31338fe01c0118611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3993118b3e00caefb04f6c46400f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ba1bedf3799b5a01e38ba37b30a46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18650daf391eabc1864dc5a1099a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367c597156ca9249a38932942c964a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e2a1c20f8a831d1822544c0a914e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389262c76164b2cb02df87748e8190617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544bfaed9af311a7a3bce0d188c5e55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa0be6194b9b7135b6351cc465e44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d5b81cc852a1ad40296fc1f990176620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220df72e521be1ed353dabd2b229f4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091ecedd53cd2748ba4bd8ccbd65aaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee6da51f4f16836950aa253b6ae23a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d86c618250c518802e24d8c087bcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f7a124291bd43ce15ac1d2fed5e7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe087354f4a245e93c6fd417f83451c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf40d2170e30de469af0d433b68c2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b1c7a73cf71146e3e9031febde39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f67a71b189637e7c980d7b29c4ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201222c722358a4034b56e1fc789307630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c7e2d8022807aa921ae884ab12f97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800c35e5eedd01bf6f6a44115eb5a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1b03e485b1c4e7e80511cab55e128633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b9b8f8f86e5f60c7e013b1f9dd00c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c10d332378e452d5de1576ad13f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c78b8403f09f8f455ef94ae6fa232636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa935384cf90fa273e7cc710e8c80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f4e28720873658a31aa112d8610a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c590144fd518fa9fef71d7238f04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc48e27b2f1bf9a54b794dedb30d84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296c9ce848a30ce6f81c9233e760e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dca2a37da1fed39871ea124d796f85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b05c9da35a2dcefc7c6e4fb3f3ce8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f34dd9eb3d276fb724b37ee9e78051644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dcf35aca29c599ca3e507a1f7dec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433692d797cd02ddf5ba87476ebcd6a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ba18f5afb29825669d54a723f322647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d5f1cb57a108b4f3a0f91e41436f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098258b47f190e63bf8381e03f3ac6d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b53e1e81a4b1f8b1a7285bb3c5de7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9adcdb51615b85a3c631c2be692dd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e574e8c1a4d1c3df92effa21e4ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf535704cd98eab828507df28f2fe2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb492c9271c60ff8ca0bf0e4c74cac9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe667b61c403822f6dfefa7633709f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8e7496c009d36d57519b7412eb5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f812cba2a9e40d9f41885870268b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079543f8cb9ed3ff8364209f8be7ae7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d3a39deb9d06c9ec54a72778d4fd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1553f7819bc11d66d3355db3c9103660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427735a14d6b7d5ad90b8cf78e6f5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb25380e26f5f5f600a0c8763397d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3f4ef775aa18e9e10817396b2360c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee6e0df135618f519c8d2a92f2df04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c8be9a435dd5ecc0796932840bae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27e5dfdc8d7f7705b2c38bfc99c104666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96801f12cf79a2460b42fd8edcf938a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde14b977ddbc29382466bcae92ce98f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749a4493826851d710cc0d97452402669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f3c48e5fcc69227d8e7d96b7ba0a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182f7820d5666ddedb8a7c27fcda1c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82c3ad56de4c90e18db397cf8291a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f86c98021e22528962a6967d8373e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800df0132606a74b26620e956f13e80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1cbf5467b996e7966f6e62c3221c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e468091b6879087614a78c9e20665c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2484aeb396875893e2c5f94621ab25a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5f2413df28d8d64ba31683624ad5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdaa4d702361181ee0f13746610b6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c93bb2d5f7425ae88d8e263dbdff81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55d41b0d7e5b83b16128f810af7e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88212526508490c683a2d1e7f74ec8d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6118f3c161cd195f185cae92c12405b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01afa72f6d9b2e504fca8c80c8ed00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be124e3794168c5461aa66d42a7cc8c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bcfc51d1f309bfdd9a37543ff8acf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8f0025edf49bdd72ea13eb5e32ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d87a0654ff6696a6af6100b85f284b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5785c719174d0ad301f8fc5e091c99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea85f2c2f6ccbbd85eacf7dd897f42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da228698d00c659fd790c242761ca09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215d87feedfdb324b5683391b7bc5d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5e54a7fcce36b72f5f33585d15ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bda14378045c4504dfa48a0d4e50e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6e048cfed3ab5795be1a6fed1574b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c41aec06a371458eb4c9dbf20b7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72da0547add9d5d295ee88c4d6e8b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b9b402b42ae4b6ec92a0006d4bef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737144c3e5b398151bf251c34b66ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181adec48689f9eec1c0c8ab6cc166c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b42f8ad833326ecb17e9f9f496876701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8cdd53ae61c828c4449b3b086404702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1c95c430deb882babf6a7b6f8a60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e48496a8cab0899e7215a09d4186704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051769863220c7210dcb0681c9be1fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b566e8d5ff84c25e0f17bf76df5f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c194e02d8989c208470a6f45bc9dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef46bce4330e563b04bd29c1e986f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa2bc532ab39a1d43ee137fd8d2d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de44b936e6b93dd3b9d2d190f9108c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290514aacb5f5ff37a7e2b71c9dd3440711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e485f4a7a6a9cf844c1736a137da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8146be029a92b35a3128764dc7619f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c894e636ea82900d12ccb51a30b63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3a6c45f04e883566bd819eb30cc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5d44b80bfd7eaf07ee30b59ce5d0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2668d57aa2735e95c55c5aeeacdd49c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c40fa12643f887f6b54b314b3690718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b911dade82eb9d84bfe951c956d36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150eda9f25ee250105f79d472ae790f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e57cf2a4c28eb6ed0456ff7ef0fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc65bba3e01a445ecb17910f141408722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e3f8ccbf46908e6f76698310e3f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a61e8ad750394ff21738b5170fca6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835251c989d4046d3a192e0c971a79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7dd553d5d963594a173956c21ad7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52b30481ae10883d07d5e35200477727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d97b318de090e614438d78d40a60c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae51751b84c886f885128203dc9db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df543584b9d77173a7f95611ccf12f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06b0a769bf7c386736cbf0edf9182731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b64938b99a53262efa662bcd938be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42ed22c45a052cc0b51be3160d6be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7a8f30bd47f52e2fbe8009c5af82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0fa5f54596b0146f268f5c0aad4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9dce7485c6c524791f07fa02f0d4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33723e532bfaa29557bc80d2a1faa86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2c8aa715d1858639f435bfc88c7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd710ada4935ca9ac6a0e1f96e7125739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587cb64c72904a2beffa03057e87085740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde9e4da684d259ddefc9021845edb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59346a119b022af2f52a31e76653b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05afaf5aada7a4156d75d61db1c5da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36a8f2ac9dd6fe10640e4f53f6efc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3cf31c46b832232e854f04e5e4c89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66224a41c44a2fbbea9428c03069b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f21a5fdbda69c5e47ed4d808c98ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c2e74c6f6eaa530223a443d3d5c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d380891c4f2aaaf98ab0bc93dd4e984749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15000b9f5090a387f64ba8549a03b549750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f406859fdfc558d260dba97a433a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5671cd07ff992ae951ed7a12185e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c18c2abdb33d853ad6ed979c4c6a61753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>