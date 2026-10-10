--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae372d76274656ce97ce0e5e563f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e148a279c6ac1e72b96105a6540d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ccab0af139067cdc27d384bfd9bfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998cf6be697075f6f270480d87e5cc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53cdc4586d0d84536ee79eefbdacae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088affea40b37e564a00c46813b01c896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b9708a6507b05e095c769c89b98977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308566407cca82b24ce94ad4c85d6348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2117e3f606b56f624c4ea9776b1aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b6bbc126e2ae20a5c68e805075f5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c9cad1113429909dd143d695c3eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7819471dc715326bfade2c360064cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26df56ca6308829869095e189fc54b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cf1fd72466aa102ce48296948b2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a04976c593bc2c12fc6130c3d3c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcaeece933c8e6b18d9261d9ee5a9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d08a0e8461c68b99867c1a2890c7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb9153a4db10e4075d40854889845f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b2f954cca395111a43536bcf73b6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6267c13f539b7dbbf325db60d109a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a39cbb3cbb64b46b25f6dc896d77921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2bcbe3740ed88a438097482a112de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37086ef647d299254b9577fb831612623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754060883821a1479663034e00664d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc931b2fc7a5db810386adf53acb2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ec2cc4c7e5857035714cd397f2c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc858cec912e976d1bb9524057013ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3233ddfbcce4e780cd1f08dc7ef0da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec567856393b0e6aa20c1605bf25529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae938b8d7ab4986cc36f5b89bb51a3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58641916f4be91a495bb7b9d1adb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531a5a01dbda721bd513fcdf5cd6daf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc478cddb785240aa8a7b8207f642533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd4193bcea857bc53f9d1d6f729b4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b299ad1a220381ee79e100a22e6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d95d956f603deac667fff3d209eb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e225571a0037b52a440cf6c68883c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d4646bd8b943ddad5920e791f2d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7137bcb0d73b594cc5fcb0514ac039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a07fced60cdbe21dc9d7ff025529340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914722f828d2f878990cbb1fa37f9d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8cd377f980930fb315e38896a6d2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa71495298c5616074ba16b7a1f5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292720997e00e8f37ab68abcbae7329844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9de71261cac34b01e88b21ad108fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d71bca07a7a693f52523c13736cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e53f9ce436048d0ad844e542e9899247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b4b542fe07410d43a3c64c007d36d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4f4d0662e6993b5e3f2aa3143fb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eb89202a1f0ccea76cba8a325675c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6bb0734f58ae197d7e635105c8cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374088f619ec8f26893e5be8bd65e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cc073ea203d9c578e04f54ba2290353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e755cc21858e2688c28d3b0c5f19b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeed5247b6ef14ce7646ee7594c290655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c479b3651fe8c1a0da0b99e9ee663856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9586cb2b08b76daea72ff8fd82522d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8717a11c825b042f691bbf74a626358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be2388ad60fa7da94898dc3d72f3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891f59a7808d9b1b52726dab6e743e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb756707b84ded4eb52ab8b0af6e2bc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb67639bb2f15836a7ab0775cf89c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3aedbdc9d6e2fe2e7ca65f36d99ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0413dc71b4d9305f4114a54bcbd9b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c2077fd8773cc267c97dd1a92145e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421bbb9eab9c29f630872ff732f5dd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618d3fda23e41ff059faddb9e46a1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1667dab4e4a07e7b970f452c647fc2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83aa4c43da1f77784c64555f52e0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6e216552fc936f8741f0cb9abebb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368557ba7276d64aed6b5b967ee7fb4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981280c1471d3d08638a66522b1aef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ed273bb990e9c4af35fe76235b96673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e6d9ea24ca84a91377b396d77419d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c6435517c30177bf0fb2f8b09f3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673571b1fc61a65f0afd53607703d3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f8d1d5e91ba9570f4376c2bcfcfb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb633eded5db5a364dc0cb968aed3b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74bc6979e31989ed275cbfcec0d6ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613778ac3a22725007ab200824bb12780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef42eb7c238626c6df44fa746fc4f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e1767f9c0bc07adfd32bff7dab8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa27f0e111b2bcb6cd55067f7943ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e95237e1239688a0c44cb497261884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c188bc948f9ab8056c7f37dab2e19885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a08b072312f7d004bb2993419b68f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4e93521c966cc04184bcc7ce0d6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af2ae63695cc6f2b57dfcf709746088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca08321cdf0c3a3c22978554bc93a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84edccb1a17d62d2f980a758ee2afd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc07817de460af19e69a8356a1437f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1d1d6f04212ac3562bafb54755a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0bccca4d4a59eb45dd2db6c6e40ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21af1002202dc48b43693fa60c618194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd56320a983dc9135e1d85ebe2706b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6a407d28fd4f9468c4c2524982b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eca4963c090a0eadfb339b06bc56c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3cba8f9049515a0e5e87e5742944298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5dfb7592a73593bee120e721b67cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db69998cdf7a37076db3c75df95531100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9205fa3f52c623b594025f0bceb77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b40a1eb4a60da5c6594dbfe5f4cf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9883b874df38fbf609b4499722247e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c0b51a9c808e4b8c6c8e65c277ae3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562833ac6b75425fab6aaf9d8f587c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc26e0aed87d498e69578aae6a365cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0539d4d48d2018403d24f73dcd3bea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4777569131fd6919b5841f9317dd16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba9dda49befa9086073da5a76c7a98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ce55b64b54135af2de8ab32b3a40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61755dc2ad141cd613eec5f8bd8ff1dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4dcec606416643b81df9d7da6b2dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877dd396a31ddc2670cdffc5c5be079113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ce28a8401454e342d4d1798ea64b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f66635bf5f45e4cd4c6c9434dcd3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9948b7aa73d194ad043dde2e56e19e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938848aa6e05d58fff17383c0dd7a2b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e490c2492adfa51dfe4119f647299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf84a2059790f5ec9025e56e9165f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdd3538e9f24dc6a9e6d3ef94ab48c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a662aed8868e95cad74791af3fab79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c88265edf31982b39308f19f48dd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfec1ba1818fc9a79d219829286251123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084849fc4c163352a09e21c760d8947124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42dfe3a436d23a35cf4dee6f5edb27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea84530f73486e03909b3f2281fb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e4117de72301a726c5cb3c713b641127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1bda579639b839d9454312587d2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dccfc53a4b9e4337a0f86bb13e76a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db501ba3705f9f0a1384734dceddaed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206d1a05e11117900dfdcde0416506a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b55920f791cbc6f0fcd0dbc250ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca046f466052960fdcb8786c64d02e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ca28bb631dd3381921dc6325323a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf8f362ef3e9a4a0d869f3cfc84046135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f09122adb8c33eb482a585740136ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111c64dc9da358d39771a80304e8afe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650666428d203e85af029b32a0827a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae663257895b67ee69d33c6be2fa89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51399dcd9932f776b5418216c790a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001031264340bf52bbbb97dc2a98f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27515e3beddd02e52458300f13b78d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db027ab598118b3ab4a2974d412b531b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ec4e7496e5a1b7539eb1c4fcaa60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3967167468f7bf245abc22577d5bd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ba16b27959274c4d92094575b1fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699517504852ed1b50789cfe952b501147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6875c554e7c8254ff7958dbf729053b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde5cae4d8269585427ce6c8ec67fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76ab405b34eb1c154102a44592866a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9726171660483dab67fc5d0e8806c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d36d030cb435373e89cf7f105d8768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367910c76521f5c6da140a44ce67ed8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be70ee29ef3445bdacc9e44f8e4db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df42ed7b5990f61e908eafd9d185f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c53b061edcca02aeb53a8fda92aa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899a6a26d8634df7bc73d2e7e207154157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe5cb79b144073cb21bd775fb8b85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f8d3db4e4c83adbaa3784b6331e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b55fe4eee9c1f3cd24c8cf6883b1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb00b54a493fbd57419a1d549608f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b8bc94214ebacbdb046b0819fa38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc7183b1b8c36954d63e5cafa815a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d29a690e06716a28829f948590cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbde57a44af95be2dfeedda9db05a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d0d7fe23986356cb516bc977275e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6a77a55bb4e34ae65f37fd13516a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb728d7fcf79a658c4833b80b00f9174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e70ab11ee04607914d542f0c12e3f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208aeec48f002836804e28dea7ca83e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f25f15e66ae4802a55e2e4be7903c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15984329f6b121b5137f4cef3038d31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208e36b014869c91fa5e0ce7d06aca4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0853cf68efb761e10e2ae6a1ac0c49a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf56ca5a3226fedf0704217eace97b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060814d85404f30a4a3e6f52b655907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617d6f020e7aa5cde7aa7157501a6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d8ea38da5553d2cb9ad22baa162f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fa42e3136a37559c494823cf7e25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd7e86bcf5893709004c0d3105a3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27c44345748b83b7425e055cdd70a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247da58122b0ce57c0fdc2234fba275182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ef9c8d92c88a6ef9e4a756d09f08d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd2c986990623af6d4a8c4ee0af7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555a3553984e00e34e8fa123c273d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd61dc5dd7f4fba0e3f273da62d9c79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa541192a770f66d905cfc2ac3da97fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186174de0cdee25383ad07be21a1bd1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8803d53626883c06a000623d120b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94a6b1087d863b82075b62a572390e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309fa25145fd18fffdac8c3528b748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d00b36c2a92faf3f867a5a66cdd8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689385468ed0c68f8cf871d80592235a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000055d0c7d9d0dfbbe211099fec1a10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847ebf9d50c546c51328a32e9fb50ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7fc2e29b915eb6c6509ce28ceaf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384220ac68db5c90e34bca451dd20baf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b758fb319b92c3b55b61dddf019ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c827394d3f978e8d62e132c31be4acb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c781977e82d6101306cb85f556c8dc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938edb7a774340637c00aebae15cc3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c39d883bc1cc4296b318a50f47f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195511a42042227f7a43d58276f4ae29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328375a59e9d0042609d19b0eecee42a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c63046f0446f57339e53f078d6042205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b825a7e7c4f272a4c14e57385750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e0e931c1226aaacd8a9849112df9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac4c645dd0bac8d5e01786ff55fe9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b1bc92ae05df30413b20ebdcaf120209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c3ab8d4e6cbd16e24325e66b6b55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a42f056b8c376d9ba0c09987dc09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189cbeb776ddf4d6a78c36c383fbae4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdf2234486a4ab2208a774ab08a75f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251539200f1f93bfc14bc0fa7ab958c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1486d9aa6ac5453e80535ba0e7a9e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c19c54dabd8a50d6a937bf1c3856f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb0e32ee3efb15dce16b81c5388441217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3a57653adedae9a6ab50fcc01270218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a5ff93258e7375e2dce02f0c6cab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9954de212df6efdf7b3d3174deda61c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823db0ec74e0fa149bb93072b68fc4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c4519ede217efd037b3356a0550fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb637a8338df040c49ae55de86dce6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7498e86616387a243df9c787bee0c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564b2f799f6fc13f0d408369bb311c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495048c78bf04dd4bb79b56d041109226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bd44a3e2b1022e668dde199f5f4eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2a1d93e16854d888e33e1a16ef251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135e9cec57e3637bbc905ed27b14e44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ca721dbf5f282859e19e25673f87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c39788feb3aa1bf7f57dedb67069a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3bc94c74c667b7f002634ea2bf203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff735ef1061cd3e266de464878539233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76129204e68005a65d24a33fe222429234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7eb4670068e3301c20c8c994d3f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac359b6b535c75983e68c4df7b4c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fb3efb4938218098b8f6b04cfc095237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b92a1b216aaedb8d36c05e4cc401f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521b99808b66a75a0b4b60528dd379239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af870ca7117a2a13d2165c553e52d36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbd92851452a8eff8a01c230f0b2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ed83ae95a14cb9116b2a990cde6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6882fb83604cf883f88c017721dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078590d6cc148775a502ecc3467d5e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa846dc3d63f6d188ae3fca3ce5bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ceb09c9c2d4e2b56cd5ac13f2faf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2088d89943230d5981ce9001e11e263247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a864591d5fa17bb9a71ca2dc432a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e9ba103f0aa9e1ed3ea926a50950249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7b48422affa9b2e70dc1d72ae6f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421425f59190de1cb7820eb67700ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aa6614b0eb6a796cf6459c02391a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628be171d0d8fa9efaa2db1e9d19ce5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64604e421d2372c286457692b316ea2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09c3a92dfad9cd29a7b0abcca5224255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f0d10d1f916a0bdeb73431309fda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7a25f51193761f45400635fb4801257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f28c0f567685ea22d40f9c6bf6a89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35d392a40d2ea6ee2b8ca2598d8c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6788f89e4523b2a9ee7fd583312551260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900a141a79288956b804caaa0f0b4ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7172468c34e739a997d213168decd4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38eb72bb065ddf1526a42a1877995263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc831e2baa04cf6bd1a841e6d7c2e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81245ea0d255017ccaaa7f1deff3141265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616489b5f5046a4c055a0c02780563c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b11f3dce2463214279fb70b9465fe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8137c36466746ff8439f2d8236edf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2654dc669b7ab7b9f0fd3935b07e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf254043bec65e8af07a208ebb73d4bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd196069aded252c6801585aa2ea7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b785a25d07a365ff4f6ff2d786d2d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a5e1059a7cf8c15758f9de5862e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff62e34758695b9eee9836fde10b80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722338f5a6715c7fa9a06dac68735c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6616ab5e5caf1c48c8ef75b0a52a2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cee889b775e30239abec8cdad2aa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e43d58f56bb0b8b4678705b94d3bc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f440d941b1ca9b0838e6d45fdc4644279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeae544dbd894ce28511e2253bb6a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ef784a9bddd713d06d9a999de161281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518e671722442f2011bf147e95e5a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5c87bd7bba6f213b4cf96fd518f49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00a869fd809c0c45eaedf2ab5b38f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e06fed778c3de6fae400d69432b080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9855a0b2432c8c6f6bdc2f6a83435d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c137ceffaed0f8a34e09c922aaa17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93944178187165edf34be748a6411e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22e1f5c0b31c4e6359623552e73b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e87a06d27b3ba3fec829028516d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69470af158dac75d4eef38cada33acd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd1525d7832a1ab39b48069f617e53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1a1c381f0b38bb34f561f9d8cc41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1159bee992ed759cd600d608d41c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7b27daa9bb6dd6c4262a847521b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83595702bb33249bc8ccd632f5a15a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d31938fdd33cf17ffbffcba743e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f626a5abade7fbf56d553990b63f7ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c644e821bee7b107f35f41977d6735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfffae39fbc6236ccf19028a0fc8391300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdded1a430edfe5918a10d1cc02ba9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1727d248409dd97a778eb42df8070302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e9251d5e25d8f6b90e4ea5c3d4fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e2b964661829b98844675f748d54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db77d0836f348e03dd6fde4af2f31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420335ecc36ffe0f269a1a577652ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1e82fe6fcc5af3933882d8f9c50a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8229b175f1407cc54267a65a30067308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e1a275ba121addf2b44d9535b565309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a72b265b5b8e76b5f4f56232684119310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f852abe993598d4cb0a9f918bdeb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f959b9b8d56cb7404d1e3286bb327312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d0c74e0534b52f450e79ba61911a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e757dab55dcfc07760177844b3afd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd22da767cb792ad4e45a17166c32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b56ad0a71ae74c3b03325c69283581316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b36bbc8aeb97036b93c81bcbcb1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f175427ed817ade9e5eb4fbdc637318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc6740f84baabf49a3773dd096c146319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b7d4f99b3f40b79687f1df8a150c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff748b570bed11132aee9fc65369f43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65fcb93d025fa40dc75635467528ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbffb62d88d644904139472e6a73f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5539c13cbf2401eb46922e301a46aef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087239bd6e5941e947ffb617460f89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443aa7c52a446e00079ff296182206c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49fc82af92a8d33b899b79bd68c2d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e68f97d4d444c6933112b921eaaa85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd43cb17232e1f0d73d035bcda258fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987459090beb61cb4688034cdcf38a0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc452ec96f90703da15d4d475cc7fc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5b5b710027b4ac38d8222a2e1124332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b129e5ca353f36f359e7cb96389463333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff2d59dc3ce2893f938544fa22397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64537a82f9ffa982cecc942053254b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13ce2fc74f8ec9331086c0da72343336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8099b1d275d5cf42a8802caec4ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02673d4f6e2b38cdf3c6cc26aba3c18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5c5ae8c1fffe63f2e179980854954339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761661f97dc7297f9b456a814a67241b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326e744c241b0cdff1336bc6e9b77e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48273cfd70badc3d40a18a266ebe1fbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6081f8fe2305b0c2ed26a6d7a648a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff010ef4f2943e2e1943b651b17adadd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc54cba55b7332e20777f07b786e25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f263008581d993bca31879fab35f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ef0cc7af193574c096caa117be872347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559cb82cc2596fa2ecef6dba74babba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7595f33dddc632fafb836e35e0905349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d99140449f742da4bc1f4db4dbc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4596447efc7ea7995d9fba1aa56370351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aa30b79940ad5790a2fadb82eb75e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99d1fd77302356bcef4d9d7e129b10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc63cd899bf3636f1cdae24ac01b04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69cee6e3bc4405efaa36032afe9f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f42d91608abeb5c3886e98800739a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2d25a6571c4260f1e23d633077b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d027850e6b3002756b728ce337499e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9d22fce8dcbb57a4bccb3ce239ade359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a74b7d6fb3f14000ee54356ca13c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb850c1a9b2584421707da7c0a09d455361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a46be2ba3773c8519158cd60651f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247523f7475be726cc80fcfce7eb4ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bd488e1177a9974d54a65b4bbf744364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db8ce2419d2cf832fdaa0b4a94d68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe09eeaf42543faacb2fb90440b601366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34f5f1d45d7ae4bdd635bd1c3d8ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a7dad988beca913fab879f6a2a379368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8029e045140f1127c18a7575a05f10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781fd30689c974e98877eaca5108350370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4edfefcd267ed207518ca98b9cc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e6c6edd4f000773269035d1440936372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb0fc3063cf80ffb5b097486fca3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516055ed2a4ff6e58a0074724b17f05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b16798c87b8540351b64473b9e8bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5123ffc3faf42ef9a5faa056c1db600376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe49a00753bfdb4561b8693acdfd3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef53a79e5548f5a004c1d85a19bc9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973f8c152622895de5f50a46453c56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4e902854255d8fe9bd538072aca1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e450b5a93bd2dc513afeb4dc9ce8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1e05b455d264fe4ccd9453993b7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d30cbf8da102390fc116423e0c4a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408849d62382bdd0c200b8a3df31f17b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc44342095f96ae88e8a08928badaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b468bf5ff50b0461f26cb3e71a110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599b9dc4a89e273f0547fd09f68294f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dee60016e72d6c8f4c544c11df89e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d8b21f526f536e632862785cf92d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c2321cc43f8c1a52e98d4bdebc7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f5670052e859bb96b9e974d1243d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2fc8064b89515cf768b538c1eb530392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d077362104bd2feb7bb27a0b06c5da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae8110766ca1d8326a275bb3888a5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060c3b3e339263a291b7256e94b26d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d45b5326c1792dce109c9cc5a1dcfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd2f4cc2360169c520781955becae2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966316a3ace15967aa0ec6e0a283d67f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a772ae429b5b24558c8684ea87648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea2458a58936e621527b053a7fdf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8edc7fd33735479e2a74c8bdedeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae696c7c4caaa2a3ed6f4222ddd62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c329ca709c1edebaa9b75b4e6aa6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde2bf48682fbf187e7ddd7b62fa7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53086ea982f9daf05e2bcaa49a80262d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756764f71e0dbf6b153d4f8bfe58f5ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3efd172ef7d938411834284ce5c09b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f4eb6efae4732f28e8f2dd659cdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997c94125b4bed84e1167cf908afd67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad7a823e8041f073202f7b816d0b0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d98c8b7159264bbfdb0ed3b2cc251411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af98fb412adc0cc01f205ac2fc5a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfaa8f0b0763b65c455c104af37d7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325717622417fe4bf9b104ccee5fc04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f3cbfdb059f145bab3445a9dc1d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81615c55939706fdcd3c19f96498b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92cc382d023c3c8bb7b2f610cf280417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a68fc48528cefa03fc732f27361958418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758037286cd23fe3d494031292839f6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accd69cc086e956653ab44034dc5209420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794862004038132c099155187ae5f0fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed5b71840b6aa277c47324ae367165422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32465bab79339ae93b50faf4bb448912423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d14b258d0742148cbd4e546db8440b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e61b808257594c82571e83d0e2a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410f88ba8b45670ef6debf0abf423e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5a0064eaa9519a70254cc90aeb6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f9a8ac41d12f5ef7d5fff28f3a799428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682b48b6e6e0a20406fa349d64994e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f05a2d3b46d400ae40b96f4c87cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c614b36abe6ac527867b0d96b2d86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac635090ccc5693cbb2c8101c33ca990432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93352b405bf0d4e6f8d5341132ded7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e498ee0c81daafd766d6c5cce608434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b86601320da8e9e506749216db19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe146a243606a9826dfad0f43018fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f241fb1b80a9b674ebf022c82f792437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790e4926dbc26c38df41c089ee2e61e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0419fd42fffc985dbcaff4825bfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbceb8a25d39728db2ff5887637112440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d01a0d389198c3acb9293f0e074c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674fe6a09ecdbb4afbc9088faacb604442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff5ee16a30c8d96c69c1e057e892f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275193899dc8981a1874e1fe1b1a3bf3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4c38b8b22120f0b4db3c03729155b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03415c08b4859db65ca335585fe08c1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bb542915fbb78decc6d0b83b7eb5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e2a5552ac0e486c45c34e640a81f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de6887164751c7aaf80133eec9a2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff377c9e2965d244f602f2562b5a6e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4063aca158ee1ab8743c1dbba58fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb00a026490be13e09ea25d0c41748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f9e0286b91ad89facf4708949043d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179abd3cea2384c92d71e94e78e282e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb889ebf0bc655a2f2c819e6fa0b51e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d5d9138f9d9bfa97ce2e45509bf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d8048869180ceddc132dff118e1b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61237b3fed3a3ce3141a858def898458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbed97c2b9af61bc53e7a76056443f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce187a0699f4994c8021da15da91e0af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d4e343f3986d080099dae52ff7f12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef696f6baf2d8f07c2bb9b91b12175462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42eb65c88c4421851ac441cab38679463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9834a2d1ab0d6d8b9e3449392e45a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014788e5e4c6200c27b87753822efa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f815824d691009fc54f13198145680466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f1fc303ed28e51aae760fff6efe2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e080943c7e8238d2dc20a66afdac8b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6dab56e9b66bfeb8075d8f0f370dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e9e59aa9cdebd2169bea8c135c6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4344d858b08069af9d5fc2cddc043d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b04a6d019926ba85001bbefb05c03a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fe8d303a86d4325b7f74352468cd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc310a1feeff8e928fa7ca6126db49d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc7d6b29825d098ad82ceada14a684475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f64e08b35463a6dcf215a61803272476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b74a66bef8297fbb8cf0507fca072477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa6f8cfc3842eabb93a12301b0a35f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c7f5db08508bcb953aa9ed8be224479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1c88cff804d4fc8dc7d6298517a34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de092259d17b751a7ec49698391e72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05602b4997f331c372d2c81dd345a80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17eca142947dcd84f6fe03f229af35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84781333c970cc0fa45460f5d9f55736484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606365c702e4c7b35b5b72a46492507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400f47c6022a97072ea4c720b6072b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de2a3ca4c8567a038b65881adb970e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e4e1b732266a96e1888d92f96c2ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2cbd55a3081968afb39ea17b6ac90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6310af16b794081f26c5617bf39a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ed59ca2d0ba7046cae816e585d972491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a97a3ded1f47801b315ac9b430773492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f097bb721007e3babe7d035f93cfab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096ceaf6770b695704b8a8cbbe3ef1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00cf7c97562c17a368325d3bd6c46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a968c1543c2ea5a8ecb30bf4148cb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2d9aef26f4e8d2ac462fd35a8576e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b592d411084662200e3d1349ece52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658603548e0a5650b1f5f38502750da4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291076e0b612491f92cae7037eea228d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff790710ab3f53c04c8563ca14b388d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef539a02eea250af36e28b210836b92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863da8bf80dbcef826e8ea8cab116d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee416a58cdd5faf7610545ec99b190504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696ab9c1207670f9a7829cb5cb84850505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364e682d919eceebecd21460f8d07e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72c556e3b0d8530cb930f8c44ff493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08957ba52e84c917d929f719aa01ca85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0c7f0c049f02f80698c76f4b2683509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe2c4168534af8521fe741fd81abf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf139069deb7255685813f9f6b5e2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e16d91929dfe9a7b1a795519869a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf1d26b89c0d82ba01f3b6227c2766513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f20ef16dcdd0d0279432eaca5b56f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f6cc45855f234da6246c84b6d386515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7adcb186ec595a86f4d1ea28c70da2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898dd38f5710f3d4e071c808b1004f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432595a84ea40efa0fbbfd5622ea485b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfef50a4e0a09f2e73afb9e3ae80a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ebe029c82d6e61e3f5b1beca1d8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224fcd4076bbd57bc249b713c73c293521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378eac987a038e49360bd4e0e0985d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b74266780dc6d8110872b6ab322ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad157cd7a2d82077efec3810a130541524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed635aebd74bf62574bd7ecc60b540dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82cb565dc6eb03475235784b023473526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6699de46a5db03797cc292e66cb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da71ce13a1f170858ebb1f08e6b06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891bcf45376a1fa03dc230381e4519d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768ec13c6696c7d858be98696c4ea7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98079591989f5ccab1e8c3e24bd1153c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556288aeb783239ae53de6c1f342356532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fc70f86f1ae8702c6b5a19466420533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c4101d9f5ac775190522f772228e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb9e8c20a6ca79f080345063903962535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f288254aa5b36a71128d88a82ad550536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531e7582c15b2719916806bd5a0c00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b01ce11f548742dfd6c2452ae23ec6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b7b24674d4a5af5666b3f84bdf7c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38b16372f88470cdec3e6e8061c8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9d2373a6622960d5da86c82a0bb95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449bb4bd8d7e94b2e0370e7908fa079542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1e8d375fed7776f10eb8f1b791e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa19f26d1c134ee59195f76eb18c14e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220327c9fe2fcbb68da734f3ebbffc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ee873f146738591e74ada9ee0d19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40a3de2a5a479d60ab10b6d484ac4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab66d68e5b89e16abf96e1f939d945548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f76c9a5b0141179b8cb89debd77c01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cfcaec94d502d541e5f9b4b2ddf73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0a8b77b868c8ac91bb1ab6a2675cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f3d29fd74d0bb09c8e8e1692387ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38ca6b69b664b6af7bbffdf86a87c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a106682b524f1552909e1580f71c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf412729ff569916bbffddc2d2f078b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7747ea219b823503d2b31baf71a72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee95fb6ab5ee8f6779d92ab6e83361557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e4a84a849f9feb96c32e7f1e77f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f2c1991bf968f19424f8fbf765bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7386a2c9c8f1187741389e7f7ac70c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06755e0109e25270555740e39c4d741561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dea7a3650b7ebf10d6b391344b18c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea8be82faa95accbc07a3db1790ed6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe24f27fd049091c41fcb880e808c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304c87fe8b6c00cb495aa0b2f13667565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9cf26fba7f23fb88b83fe943f0ac9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76767ac24d1b8b617b47765ecae6d63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e784da0660c80d2435af42ded729568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d08ae39a6a9a6e38c3e85d34cc772569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e55645b07afdee9187c43f45c27eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba8fc1e0381c7dce1f8ea513dedac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0a89c970f60465d1f2f36776b52f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b881116353a74914651e20f83c2f17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42302aa976191b8cf4cf28f0d7c889fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b634468560bc20d6374b939d1700ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2280dc61f3951962429c866cf77e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665310a1146d5bd64f6821b7bc7655577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756ad117c6d14f90550957fb4911e0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4558829d8f6efa3d1dd9573ff35f60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39024527ab4a35e238d4a3f914077d1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e689cc9442e6f4b35ef5233aaafe478581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c296457e28d7fba17e98f6191d9905c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd67c84a96fb33fa533c774506d2224583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43852580f63a44fc0148e4ab7a634d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f1697dc9bec0ca835a7df554436c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d58a2ec7916b874fc97de071fec9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab5425b54fe622f019a3a5a928cc52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d165344614de62d0d32a8a329fe0bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c346063968e23ba51f224dd0b4a59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10007e05c00a453d269b6ceed10b18b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57945baeab32c23dbe419ce4d0f111591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b924455f2e4d4ac71c95bfe4928296a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c84522e58529b1e5969648a6a92c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3658d205fd0e3b023419aa607e8c7ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c0cdb30e33364235376fda942a8a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124007cce55b913c1d3c8f77854a20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f008ed2b74ac66f7dd8ea50c5b208597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039d8e502159693e6a26e9e3d0c5a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a2a7f8ffdab2bb1ae04cdeda2fd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2ea4b2d44989a715e95e1fdc5803600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc747a344d4cb706a221c677000b31a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae3b9d0c16ec3bac135862994c3d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921131ba5fc4fd07ac736841c9487b17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ea60a99a760caf7677109a8d1cc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4babd067b1609185d514b050b712807605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c387ac9f04157b1d527a444c7fd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795dc6be86579eec721128087a35c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c0f10c3d349520d887db0885481b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da870cf1133c51c689eeab86612e2cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa3b91d6172e6a365cdc732b27f077610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a1bdb3ea31f43c9c417975268642a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84431e21d62af100adfa724a139300ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffddcbdb6718281fc3580430916ce3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a659138520abd9773e2c198281accea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296133b365e8f7ea9ba40b2c7c206a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f358ba7af65b759f57bb019cf3c55e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9a2ec9953d5ed3dc8c14b749110d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd2f813e774174ffe2e90b138bd2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dfb602131b84058907a73588e8515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e664008904434cef95899885e7d471b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df37a1489d555865ad3f1ac544b8f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6c66edc1ca907c49078eef3c3aa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67c1827abb17c82e395abb4f617540623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa111b0c8d9fde850999aafee612bb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed0113381efcacf2242f5aea469b78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf54db6fd5a1f03c8b30eeb5f7bc452626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9683bf659677ea5eb2818eadbd45744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c566d956183aa31cb662a6ea485e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59095fd2a68205ee8ea87091ac7bf27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b111149d271686c4742c07b3b80709630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef02e8e2c77dedcb4bc840b8b7a4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd04f8276ac13b27d241699f3162d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc041b089b32a925dd5c694ce8c64ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1dce35cb1ee4247b34358c392d956634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c441c9814b9d2ed78332269ca540c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ef3f4a1b366f28c8fe908e61b902636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d27aad6f2adc082faae8b7e67c87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c20d06737b25296da419ce3bd24da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb47e1dfd31c97a751b94b0467eecfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b27d5da66fb14d23fedbbd5a80ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196decf65ca68a392158d2e8ba307394641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06c6a28ec28a27d8e2758a1293af9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b507fa8fc2e032ee49013aa54fe66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f804174d1e29173d0a7369d9ccc7fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0aa525da533f49936ce487183ebab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71315bcafc22b4d74deefdc946c47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e460d41706a4182640bec781c4c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f062f4245b133b2ed7212df18417b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1193addf0edf5526c439973fd5ba4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eab2fabb144952240efb12fd60ce1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d85278b9f10bf743d9fd648ecf410d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35385e3475d9716d71704e72fcb157652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f7fa78f3cc39497c0e3acf9ad1bc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364850b0d7aefb8b6f9900d20a79d84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dd66ce150f830dfe771c9634346ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa3e54be61d20024523b8955cc363a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a7944b523adb43112e5cb28c8ba8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e165b056e93bde053f5beff825dcdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b48d4327d9b95f68908c25b5077905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a27c1136c6f49b3e5834e0d345313660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae8ead85cc1392ad68e369192b4b81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be06ce4a89810c95e81e5125c2964662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a569d596d86ef4d5ed08048a8dbd47a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece906096b05752901f158efb39b842664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0032635faa1e029bc8cd6fc4595862665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebfccce6fd2544d2a331fbe829c67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f865be5ad1248470378f63a983e7b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a99646e94323c7c7d73a67e1cf120a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36ce39673eca6ccde8a80dad07b867669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130512bae1853b0cc19b496a31a42e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10d4a9c6bee68f4729600ff6b475c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d2ccb8de7e43d1f221f03bff8481672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0412599578622cdb4b2d106aa2d2a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14907f1f7fce6ec812b7f62d6ba9dad9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934af9db708b09b0bf947b6101e8baf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce65dd0d367f604c37e2024909167a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351394f9d7bcf4f395b76fddbb97f15d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e1d81afbd7b9e38c82bbb657aeb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feb5c62ec974e68d8e6bbc0bd0b4d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6e1bd749efe20ef60e02fbf5fd56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cbaee571b257b0e8e690173d1d692681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf61eb9fcfe120cab541dec28c824682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aa0249bbfb2947b4e36416f045fbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba314cfe0a1b07a4ad154282b983ac6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af37c47b0edffc4e6ce2a8cd6fdb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321ade3bd5e932816f660eed2288b84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6ea905255ebc8cbc89695268a17e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315d544aed5d232a0cfac2b4edbc11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7d3bfe702d28f32ee7e453357b29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8289765f5daaa547aa8f701b8bda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b46c4656a643e3a08795bd12599707691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748c744bb5ebfe4dbed9b43060872fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe90075add301257a4a6003b92ff5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d636a75b4f948c8616372b0e4f5f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406609208844407108515f7c1c48a375695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a1012179b00ceb73bd13bb259ec7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c5ee156f0c3fe4667b59e4933cdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff97ffde517c85bc2ae5052cad99284698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c8503402e4027eaf6911f3f6587cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047148d5abc3e48bab751cc5407118ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffbe4907e0e80962ec266c3985b21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169384781b473cca48b7c68de3eed0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f51582a92d6641f0a7ce579d458780703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915bb8f5b376aa0f848cd236ba58632704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1bb3a3a221001bddbd1e8d98b666c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955544f30184ec35aae18bcdd7d29011706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591f67569e9be975070f09d683d8ea5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3897207ce602077c9ff1e8b823f92d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce630db7b59ea1653f174b5f8e46d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1bd4d0e2ba14c5848e20d3a29c03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129dc51c2bc2a40554472d5ad9f382711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d1f1e23691b41a307faa490453392712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f596beebd00a3813e5b8b3cc32e36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908388d013f1d01271cf73ae71c8b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d87f671afaf72f9478442e997bcb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d02737f9254a523892a377b1e964716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a43320cf965b34bf9241684c0ed5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403ec4199f9efd8f90a772874aee3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00603f9938dc25d32be8fcfcbfb9d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab3a66f06c561bb50fd454c3a375a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270bdf31983b53988edccdf7f923cac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff27d062253bbcf7e931052ea46fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe506418ae3df0a76dc63555b3e83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796d5cf738ee3d3487a58cbda1703ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed9049dd055df90b50b8a9e1a8c18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3beb8eeeb6887eb3bc6ef79d72d981726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581529fe14f3c3476ca6337a0c1719e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c794d5693e5fec3df2aa22d97218c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c68c2d5cff53397e63b03b85429f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace35260274897dda280134f5e5b9a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24401e71f4fefe73f3cb073338a477d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc976f20c5a70af99184cfc0a6752da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4e9aab9b85f31bc2517c338ed18fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2436d3a930427cf7ca95c1ae4653f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8b6ca47a84231b0dad2bbdd695c70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51391a6583307f2c5ced47d139432736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e6981f3e38d14471372b53a8af186737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7daef1f87f6e399247c17b1a69c2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627147290f3abae9fd0e1a79fdbdb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e40a09444b1a165b9022a3c5928a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba045343ca6a76db69cd3b0e5ec2c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6e503fb8f1158f6e93b6d636b64fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e63d7544cd2d0efc87ddc859491b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c66f8e0fce5371b85aa2549a203a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1581979ea46afcc6c93e0c63a0c68a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c6f74ba4a1074af474e09cc892d0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb45da957424caf591fa4ef7486e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90e73f5c324796fdc78777ecd0381748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed89bc1891167cb08ad22b3bfd4d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6327de85a0b2416025a98084fbd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f2977486a2b44c922db9cde8a28c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b5ad47931ddbc7803d29bd0d7f1d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30303e69050826c7f3af4b82b97a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47c84c09177faf4c41d0aa2c66469754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f16524288431e82c4a2cb4e88a91ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef938935c02df0587a2491c9ef214756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca814ecd4868fdc91c12b68a6b5f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215beaee227d23fba378980cd7fd5bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959dac3fe6a16a369db46dfdffab840759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ce333fd1f7818a106a432f14b4a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5a35bb97f2af9c50cda4b4dd3c24f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bbefe87c0d60a122cd4e4b17aa0ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513d0024b6f273e7c93a6c3677898d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b537959b4db3322e3bdc6524606095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c650cce4de1d05e85a655a91b606216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947751e1c9fbc41eaeb49a8cbcda8c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907fdda418d83c326c68fd3ab82742b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a22391a9975d7f33278f01c77bef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa8da8db20cb19b179a84db6370bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2cf5e0523570e4081e7f8c9bde9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1440a3cacfb7edbc5ba52eddb77f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722de359a92b9ed73c92f8377a53f2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00381d047f1da54b78a35cfeac4cfa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30a35c5c384f420655e961ae0b2b1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d8e74f2404a0ada8cd33092ee164716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e014ef670cc3deb33fdd874c88d4a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ec055c1328197dc30d69b1d4665018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd18044cf923664c27d972fa5b0cd3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396a7a1e654971ff8195f89c92455420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fdec91fbae0102fff621456f9db7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaad92f38b886ab869ba66effb06a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd3e943b6613d58da540cfbfa5aaf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc8a38192c3cf2986b62a9100b86524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3808048ced08181f2a6647b54cb5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db9754a506e32543cfc5619f118ad126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59245931e6eb74a384ca3a03c906327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829cf48311105901ec672d8149717b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaccac84b7820be1ae46983b96791129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751284e975551614f6254c5ecbb3e6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0510f8df7e860ba53af3d5ee79a62931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6075e4ee4e5361ac9b3d3fbea696332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d2eb13734c30109fc8bd5f4691a9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8842f555a12ba7123a380675ddc48d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332d9b16022a0743039cab7a39fb16b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a40c670d9205aba889b254ec0efc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3dc5a86ce6cb14507b87d8dd675737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a047a9ef327c7fceee116e746efdef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e944fcb52e1736a3e595d00f12f1fad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d57bd7bd4e918113121f171d9fe56940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e162d499967379dfa18d7b4a9504c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99e28ecbf26cf293fe2f292fda74e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844666e51c6af82a37f8db3870bf81f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b923688b10533f31fd1101dfc34144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d53346590000c7a8bbf473b7e23bdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6cd220932558ee74b6da3ae83517c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47b3b8c6ce4918fecc38e355b27d0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825dc53958560ae3d619919d07607948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553fe5bfe36efba2dcc1a6f1a737d2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d569a63a07e7cd9826425f93d50a5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34eafbce88c84e47fd0289a19207c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da3c15a43b87672ab1b189c0b273d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6370314ec3ee079e8e5d4cc22dc40853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f750298d29f27a1499c16cb2c0f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69922f76d399caacc22b9552842a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58b2bc54875d1fe98be489fa2710656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbf506c362cb82027d4001b2a9140757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab36da0968956b951c5ee097ce19c9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b952f91b962880bb508c30b3599e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21f7bfb25a624b04582578c7f276a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83081e90e1a9e63bd29ccdbb04c3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139f27f487151a9c309876a857e2cbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba0934e7f6785cb53c52e0ed8a82cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53468f7ac0800fadc3190a78ecf69164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0629bb8c7562345265fab69e79a31565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9f29e27cf66cbec5407a91a8bcda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585a791385a6ca3956dee5bad7766767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795be51215a45a3a5e862810298b4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54e9fae01fd01531040a925aeb67be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69b55cad5b0480c76cb810caa1fa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5ffa05862130d552f5e2a297785f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dbbaccffa1f99f87895681570c01872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e858fb38d2e9f05c30ca2ac6793f7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292f8c513feba140222ce21bf81b25774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f61485a70a443bbb40438c5f3811975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230bfadc7de3cd239bf196bbe9a6f6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f112420bf1927d5ee1a6d5d7922e5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547cf7d1f972afd84cca38e739fee978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18636cd478cb8fcc2907045c630ba6d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec6969287178d56f43842ad9c6e6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d151e08a55676df60aadf7399210381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423832ae627b193d7bc5f1ba7acc42482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c77e285cb7fe1e33f6907ccc258a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4375334163331ea1472cf7d96410984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128519718b1b04596b5b287e30d234185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff08ba11d1232d546e3cc645e8fb9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bde205337c9c18dff391e7e74e2afe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9f9d1a9c74c31374cc131da42b6d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69056d9fd77150bd9257c403e18d44c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e5e733ca59af0f9b8bc86171657090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253e369b7446050ee2c9ea51cd3bf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0c75544fb51d3d5e6a7b7f59495ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b540f4b83ddea7a3e510355e31e8e7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ad8033ce8549bf5af535fb91404b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889b5e5563599de727a335d28f2efee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a33cd2475ea74ab593f74ae207e7b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1094ac122f2a00115121d4efe81a1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1814db5076836a8ae54212a8b8b5f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf5f3aaa8b5783dcf38f5de973146499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27c7bebb4f6afbda354ec026340abe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d904a833378f5a30fb8bf76a7f81dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3971c38b5ee1fc700195c862ff0f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20cc7cbda04c9f194c03e85d394fde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b14dbcf7d8cd7e701ad743848d762c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c980d98fc1804c8a257bc690875e90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16fb0a43522afa65d42441e7fd797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e77da24b7c92d8d44434f040d2a5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca635d3783ef05d5c52aa91ea31c342108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d036dabf4f48219a838a4c20d678fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2de831d16708c7d2ebc84aaa4edf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d08592006637d05199c1855bdef2d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d02c8afda80761467d88deb9b061a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0be679c0cc36929d4193bfdaa4e69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b527a703221daa775b28683c2e098114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eaa855787ec33da4584508c3e8c30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e9cb1177b161c9a075f6c304d1d9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dd1dfe6a7804ceb462fddbe576bfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d779f6fd40f0277dd0ca8df01d7440118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef066911c339b4efec56cbfe06b13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4557400a6e12733c6e61fec6f50509120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77c03b081f4961b71177e431a16aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21aff706f80a3440129d6ea136b03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ecb7257419e10a41e15c6a2661fa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286217fbe2d299b194b3e499c94c3e14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69aad4d40242879d55d83eba0a8f13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eebd67b1323384f395a6a8b5b0f1c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34d0ffb6460df425e4f7fed59ff0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e39c956c794542333429fd3fe77d93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b968879019dad394455245062aa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f9e5ecf15c42714856b74b43b428f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313b97d9894b9fbe7f58a2458e08302131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825668e2f0bf013e6a03ae1584d4ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91af341261f9ec676964498af75188133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f614af5629a368edb2db9c3f4902fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec508e645e4f075dd9ff30689aa0e1d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e0a04257bc5fad91eaea335765b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f312aa678ec2237f018d25578e0b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a782fb327b46b8eba6e0bcca7b1f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970e286c72b3f35dc0d61c80fce6a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2dfefd6ecf82a5747a2aae7f232c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc2b54111a8f64c3555cc9e8d6f0dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2574dd603603a255bdf14ae644e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0975ffa54640e8f608eb6d7e39f4499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721db4c5b4b7e7763aca6417f6d4a78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f026446809dadc5f59cf21d7a6315145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db663e2b87437544d8917ce89edb836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48cf1cd07cb2bf93b29a5f08627be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe3da18b41f13d45c29083e5269be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4a26b5a96fca0815c68f4301468df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507812498293e8ae91d6ba19a7f1f0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f765fac242e16102e58c425e5046034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8f9638c85fb81aaaa9d53be05f8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d54aa79950eb64b32da7df5916d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc27e20e5eaa5ddb1c3d3a6c66a92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ca33ac6d5e006ac1d8dc0b680799e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d70c6cbabfca9d96824e0513b2d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48422eeddfea2fc5564afd8538bc13d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc0e322a867eca18dcf22c81cdc9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e7ef927c62bd39abb1f32504d4e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019913819ddf0ea51508fc8c7c16bf65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a783ff1fa3f2b898849c0533ee967ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9928f5654296d5158ea279185a928162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900fb434a9dda727b218631dff2398c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d222ac5e4e84dd7531b92d07e7f61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655cd46a50f9e29bb818c3665fcda2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481287ca00c85e4c7b236546174ae4fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bd938a257172751cdbe0dd6e72987167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea6b474943469cfdb5185a4951113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6fa4f42483248a212598cdda6f30b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c877f550f8c277ce7c6c69513733a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d455fddf55a68996c7e5841bf5ad6d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8de4783d5c529e0c7122705670f68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0f16239c2a5ca5e5a5fd3cf6aad8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c4d9d88e6726d0364501262f9e7ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea788f0ec5459243824a43d28a597175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6673382a1754a430eee108ba8c80e3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ab7e384b0ba1dcebedec83215c496177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32d206ab3caf4465775e8441a1f326178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a75d5f8050cdc8e9775ec941342c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92810919aae8e631e3691906a2c20c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b9c5a3948a3291a960c6dcfc7d553181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1306e090bd898073366ed72532f17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc1a56a1dfd7ae6bce2b1e95b37d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda599de9df2361694779d0c050bb54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542968d946107d255be038e8bcf86fb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed574f822c05cc1eb7f022928e4e429f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96703f1cc8467917046937bdf55348a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b54150ff26aea65ce78aa261bb219188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd32162641bcd6e9733f67feab57e26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6cdad0baa3954ff3ecdd9a02f1e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff16820bb52e27ac8c12a9f9f478c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bbd74c4e35d1d59180202f1e60cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38add35604df036e820e2e08c6b97b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84b2be52c28a767ef05e689343c89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b0b85236543ea7551dc507a677b02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270040d0164a69f4bb7ba7e85a3d372196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b317635872c04b97383c0ef0f68bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d4f1535ffc4729fea0d89734d721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb399fa7fddbc1e6858e420f18c53c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2e276808c741f586c429365db0c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d152d725b3b0213bb08dae540ef08f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f063a4eea34afb87407503c43f56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8513f0ab7a507c4d7169f9b5a49740203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eff72dfbdcb30068904d716301216204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036615a4bddd2e08814b9b6c76f1d66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d21891908ae58319bbf8171cb4424206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34eb506ca65ca1e346081f1f54a56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae352d36e99926320d7c049d028ab6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f71e6ea30ecacfe78092d1298e40c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c616e110571e5d05285528b7593aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af411858231cf4c7775381f058be2244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be6823cbce49440ed31d649eea56f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a2799e0241359986330cba5595c4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c2b47c1f5ecf526baa7f90b40d50d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114084c49d0023611edf173590b11622215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af793b55bdb048e36e0e3c99e979b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50467bfa9c88bbda1df97a2b38eff23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa120e1569629c39f5ccdfcab0b08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13211ed519fb9ff457185784472a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f0e653f4434fc9f3f9fcf22459030220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c8070dbaddcd5c2291369cf18258f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e812841c9c1ce8e002da65205bbf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1a144b136c05049689a412ad1735223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981021dad2f935168055c34df10d245224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac16f87bebd5b2dd77299d6fc7d58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc2ad8676d366e8236d05e5d57d9fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568528ccf6dd75be6583848479e4e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97da62d72254e855d59573445ebaca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb0ea2f73a8e4a661a24c4d7cd6c8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aec4821d79b9a2b7d229612b8dfab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8ec84a2971a9185ad9f89d73bd8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada8ed7eb21bc31f0979f1d83ac761c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c7b215a44bc352036fffa94f13356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5dbb6544b755ab69339b670c670bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ef369331780670d4c3801d56a0fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa6cadb9d2a2c44eb177ae71ddcaf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9f0068056e4e75bb3274296662f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328e49e64154ddfbde5819d68787060238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff703ce97dd82812312d0175b66634239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510da74bb0a22e0c2add0447eba1e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dba5dff9985515e5d5279360f510d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47459d317c45a52becd0f570d46866242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a39bddc17b8539eb70c6a94c77c3aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c572cd375af3c60de6e13ace85d09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f63cd40933b6d40697585e24a74f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c3b9ff8f1a9f942a71eeffd8ea0df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3517080188d8bc868179c2f78fbbea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2de3af5763f4225b89bb99e44948b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78580b2ecf1106e3d17c0d4b7dc5a5af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da6217726b51119e976e244ddd7eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0d1c8d8f4c4b6599316ffc6395be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f6d7e8502af705facb4a88830832c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349eca3dcb1f2ba8652dcb4ee84c82b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4745b9df0d5bd8180ec95942b6717b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d869f23f3443747f4cbaad669a44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a8433dc6d366dd5f0c03c47139b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d114ee663c9e875f5295795259134257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f75b7ead8fb72647defee5725868258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d981d8bfd74b406589db9a3bd107b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3166bb7d7f733255c02f499f0e03b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ec21a1488dc576782e8cc609a293b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5f48d40f1344fde16e514fcc1da27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83be782086ac2f85ed3865fa2fd57c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161559ed46db047351a4e3f3403c2ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf7323122aba5b4565f8a9485a463265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c28c2cad5662cc16e718d5bd2508266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85eb478521a09265919644c5e43a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e98d32a8180eb67d30fb63217a1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7167492f2f55edca4e53a6fcf7f29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5467a7e889838b6c83db6a3cfbdd09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7af6453c7d5d4bad4fb8219f552796271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a5dce8dd0183ce42af995df778c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74382d42a6867b04978577f0e892a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ed3c668e06550892d9603f2491be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b4c4d5c4aeca3534c532dd60cb8ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f49f49794da95b690d8a320b463f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b3aba7084fdeeb42193223a4569a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62f09b360ad752fc81447633e87b7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c2c69696421c47b709aed64c7cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e76fe3c24a98e116832d0cd0410799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333026d57a997dcc8479cd406f9e0f84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc6e0a904605e80bb1915d97a5612a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8fc8462200407618112b5293c508b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce1fc1b10e59e221cfb9314fdd1f2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f686967b4616d63d5304d1593cb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb02293aa9874fbe5b7a4435919eb4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbce2108e9c8e5b1d5edb93f36232d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab13d78512f8ccb2cd6d471076780b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de515a0c35be14a08fbec8e9321bcd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa55519c8d12d7aba3864f5756ae9b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b8c78b1b228c80d1352a43881411291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d96ce29ff630edd7cae8f8f47e066292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab3f2daf3fc9fe1959026e7344e38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013434cd8ae4744eca58c70051d3d32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ed6c6cd0559f7963ef65015e09e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d14c60cef062cb9826227c07016b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db655bbc92d483e5b71572798c8267297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64749e2cc7b1f4df39cea6e48b3e71f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8cb222c0a2cbd64647cbd89d469b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eab3d07c0b0f0eb2ea9587c745092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58135e5d7b649f836f71a3530a606f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662935d2ed28d0013a8dc939a60e0c3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b941a5daa5f538d99ccd1191a60a8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aca5bb8371c3ef2683bea8f748139304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79036a450d8eee3141fad3b7827a25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d64881be1eb881d3807db10d7ec5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639d16629ff096688ded4c8830ea169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85910dae34f1e428d62fe346ec58787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80faae66e5db39b51ce22cfc92cb2de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae76394df7cef6ec0afb4b8f6c35b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc29644350841661bca3ecaade69cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd97ccf28b160df7212edd63a5e9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88130216e5c49c0a19783c5e0023225313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976168b0c85d67cb599416ad912eba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5c17814629c32c5501341d3573190315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bdcb72312472530939f68d74255dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8722193ecd4787b8c72dd5e050afa89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e583b83d24dbdfba36324fbc6c069318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62195f096a7d29aac2b0780fe0937a20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d53527a44e96fc2d29fe1dfe03b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599033cabdb61e5548b4883a6e5fdc0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8546b03c5afa3bbf8343c8976185c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e490c492ba2958e316bf80bc969d1f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93168680317c80561ff96f3a9e74f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ff9b2660b8c78cfd78b68210c2276325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af890dc79d42be92e8322dce3b6ad7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420d37a42b676fe5e34a8a81a18434327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081d91c597b7dedcb745e732461c95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7d80d2b82d618837a7d589576ea3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b873515b17ec064ba2fd269bc968330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6a83ea91dbf562856efeab6455c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be5dba76649ff0287c26f0ac5e301332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493068fb4e7d9997def7eaf9e07d938333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aa48a94e7929364fce316b1e7698d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48337ddc26f328425596427b1aa14eee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330e0d54183927170d8a7109505adb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb750f87ea8d601144d7a55b254c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4546a6ed81f16ce10fcceb828b976338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188264cadb461041a269ec5bd4e924c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e9b95db754196437cfe0cdc4a637340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946749147ff40e5637fa29f8843dfe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6b6e3a858f2eb7ff98ad72657ed69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931d76323210d85be1b25bdce488c32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a01dfd469fddf435fbfe22f5fe5d98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b0c4632c1572c2bdc7bdbd56ed44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a9d4c67a212e93342a25b2bb92e8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5dc612e418ee1ec7b4be25a802bd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac25bf0a53c8a97cb9b0669fa637fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963951888027b56d62645fa59c2900c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408806df97673006405c8c437b336d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaae5d9e514b16f33951a0654e2e10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0122ddca18602cd1087cd7a522c35b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8391e4fb665d822c675eb5c77178a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd2c0b81c84bc172015e7950141ba7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4f5fb4f9b8cab532e0b78bca12a35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f28c8cb37b496a2b377f543c6dee7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d23d2c31513e8edffb6b7cdc19e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b731692d3614cb334835ad85b56f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba7b45ee3ba5b64c7c4b2f98a695bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70742939fdd4d772a605ab14329ce18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd866d4da86af24fda9a7d0a5e0a6dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922a513cd9d9f12a495f538f0d3c3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8efab16e56ddac463c79b57db3040363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2318ee9cfef7ada604df112f4ebb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be3e69057c678dc68b1c3614cf2a2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a706c206ecebe31da31af2714901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360717b532cbb98dece8ab236dc468b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b58c33933837577a894b79a1e1906368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0eb2bf866fd0fb125d9a5f96b763369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526b0d1b0918c1790521e50cfad02f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f943fee7d47b722deabc324a8618b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca920c11671ffed83b9d5f052c065b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ddeb21e945f4196bd10c80de82684373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce68e07e48d46d1e9a4d8b4eda3965374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c23227d384fc6f9d151d3b699f7fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3b2dbeb5145496c17ff9c884bd58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d61de91a8aa5732954e7046870cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8bf233ffb70eb28193648dac36bd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56365cd5a9b2f8ce88427cf1261b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd94207ea42139eb691226c984791380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cae21a18bcf5dd49ad6936b824863381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31b8f88d411eb40813a18173fb8b03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ede26e89ab56d6d10f4f4db5ae47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ffc88fa2f675d670189951c99188b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1c70fac53b2b97ef555372f7ff116385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba9b989ffba3f09d8e5ba2888ca30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d2918114e15ae86fe0692df4e2c1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8565b8bf5eae5ce2c6b48d195ca58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae0b8c4b7810301d19ab818aaec5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9def90771af3abebc1e069e0ac720390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0af967817ec7089f5fb3e42e399e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101b498da1f5129aa217caec8170f8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc1e2cd7652da8652adde891f9a0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f65982c40f1eee0625d61e4310a50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71a7e4e1338c7fbb1afc225b23fbd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73412e850bcede2207da7c2c9a1b5a8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4bd989afaec5ab82d7d8153152992397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3cd3dfe10d658a7d2e48c7e5a6dde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625e979be3702aea50c7d3570406c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53220bfab7da9d2b7f51df5dd3a8562400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e923c7272649bee7c00bdc63323dea5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d545ba50a9d7971a192d37d30b1c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd55d289b269817178df464d7a7bd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39799e9414af6a5928768d7250a0b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26962b44603b3a9d4875be0f89590f9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d612ea781d9b821334d54db38ce17af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a7907c23da8905a1037dd2aaf3444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f4bc66e0679050054705d852b311b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e736e78374a3e277411517c5e3394f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d34610337ea2aa8728ae5dfadeed7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b5cb252b46f4fb20c72a71292009411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fd1aea679817169128c9cca7809a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d850939cb0938ecc870aa1de22de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d403eeede7b8d1bea89a86131851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b912c2b62b79a3ae5dc15e72d53ffd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e1033bb10e0aaa819176cfc241306416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd67093b3731a2f5420d0861f5741a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ff50250442f3279c13023c6765c92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee2045ca09572daccce16fb9893145419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ad586150111fe2c692a4a6cf5383420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609d979ebb6810b1f32642700f2b2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537be91547efa9364fb04f33b87e68a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce32c2b679c746926bceba4211ef0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d0a1e67323b31cc895a660cbca069424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f21f51bfed2288fa7ae5984d60007e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd55a1e5d2e05a4a1dda7996385c95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50085f2af9208a4969457966618d1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee09e8eb8d76540ae9fc3fe83e3525428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c8c65259ee462f0238b0db104d9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03212a6fa33227f739fb15c478154a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cce45407609559ed2160bb89ed975431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf1f44a88074e98320cf58c9df5ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8d7665dbe3369c0cc3223284a66d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbdf340a9e759ca0c3fe9cae0e663a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9706d3f59c6e027b8a60763a4c4eee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f3e095cb93a8226ecab376ef72cca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47588ce32123a48c3b8ad429b8001557437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bd52c94bedafac635b56bb3138f26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c5bfcf289ba9b176052f3ae02233439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed2de61ebae282e8132f1ebf7e2013440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e810f6d55e7815d1e864a668f13f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289677a6fd6b6152bc928e1e4699d6eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ac30bc8fc789b2a75c95d284efe22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ebd67103955d8365a6ee6cea4d70b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd77538e57b1c8571d3b2384f7fb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94b9f64e522f56542d041eb6d5a4a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3db655a160e565e6c9131dd04a8f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f193b9e50062b8d741e4e6a8a41311d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5bc724a0ec5c4f468ed711e963b48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b70002d52b11aef8aeac3fd8509cd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a922d8877c313661f11f6278b9e2f73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714697f68668a8962dd22a45adf9273452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e4ac4cb62d3e0a9ec594632f80876453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6f517021238421e05f5d4603ea8da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13701d30f4c9e962eb73f02e28d3b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788840a0ca5c3b895da1207de7d3e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a86224e6d8de582f8612ba737cf379457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21e1cfd2c8a3f2a81689ca0b5a1f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a8ede95b15a03a70f91ed6fe29b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7af48aa1e6cb5b442b5fc851c43f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e86528b4ac3bceb3d15c1d6b8ce86d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f4011d63892752cecb71e71690687462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc6da90e540994bebbebc64682fea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a25de69f7dda90e43234e90792e1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624c8ac5648afd78cebe13203727b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd2691a424f32f86f272121f5b7d16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d8f38f4ca9bfb0d820fbe900a340467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f548bc7a0fff104b28bb5ab89aee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea1de25ece62f1a0c37b7543a9299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a8763d31ec62063c43238095924e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8f04df6193f61cef60ebbb6e13f5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514044d3c5f93885deb05f5540e147c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69753957b78487e59b4ffd9faf2224d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e803c65e3efad927c5cbb261a662a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888823b2b7a9d21b16e57809e8ecbaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b8f5b996e99badfc3b1c35cf474a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e62443e2577a9df9cd2d3e87d0df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cd92f46416961dc6de0ed3d8b32e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53b08ba1d8c4dd133e27327d87c911479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe79aed3d1ebc5e22643c4b989263b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb42d20e0d7f146adaec9001744b14c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d34804fd99262f9a75205319181c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb840bdddda1f2d6066564d44c63535483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fdd1c3cb80c8bc7f38541aed1a49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92b6bced473f60a670fc690485fd33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ad0854712174ab3a8a5b5e4883c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c2c143b99f9cf866d8ec37c3ff56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326a472cc7dbe5e0b62e2ddf20eab1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2025f5a653b99335e5e7f65f4baac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e433554f5b1b75afbc3c606b84aaab8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09c46b4582a8f9f9eb44dd767f43a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d484b0693a693135111c99a3e15af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c2452cad6bf1950b79130afe9433493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb30ce3f223a801bdfa75fcbcbf26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c264dc9c83be7d047c167786c3438495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb72601f330013f1b16ecdd74e2b5d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56a546269882b19d0922ce4f59246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8a1892d9954a5059c06723ea1630498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556d1ea1fd803109eb3fff756c2d89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038f21b05a426c3e5ef4ae412a679fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499701dfe7bd3c613b2c25ebc3733433501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ce4651eed8ef72ea3f43e28101c7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa25ebeac6f7de446605884699bf01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ace010735947d903fa4ed304710af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21338563fbeefbad1568f89e8cccb2b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53a1bad86b175cba79aeef60f1facb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb5f7d7e9f91de93943070a495ccd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b8abf2a2f90fdf44cbfc34a01d98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11c3590e589d6e9c47c001fa5adc8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d42c18871ff4e5a6c17b27f130e898510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b8ab70fd20250db11020d25bca255511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb6ae5e60d87ab7f9fcc4da556323512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed0260fe4d47ba20583cde3f31e953513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721769252d55c09d7ead5b80e0431968514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df522d0b1c446fa6ae3d318cd46a37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8c241b3cb999072339242e31128c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604875a21cdf111a9f31a5d0c3456185517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc49beef0d2aa1247b78f3db093735a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f451f01f71625abc6a4f64aa39a76e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d2d27cd847bf9a28620f5d1bd6e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6ee4c02978e21a400294dd835b875521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be7ce6c1baf7e715e3a22b88223ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b46d77e84504c1173c3f93a07fcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e2da30311a970f03dbdbe27b7d1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968958bcc022437fca0e6644feca17ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df5ae852c927238b8566bf27b9712526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5572c2508df0f82ee232f21c4aaad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e7167ace1845183edbc4b577a687528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8eb61e93718559e40508d9f6263f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc83742d329df46e9cf1019c3ab71b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5565d32eee79e36184038a982c5dbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e3041e5fa6c20884b233b3225e601532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade4dbce88c472a970c6f94df8f3cf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a6def40e19f02503e69fc2a121943534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f5e84a5081d783c55a6e99cefe73a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757be9d392684e6057c5b923b3bdcae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ea5ee7c541ac45a4fab3905dfcbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9b70b2595768d57afee0901abaa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237810b9027bd5cdc4d00313adecdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c54a1fd6b60c10b32377873b3b9bfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ac495f5188e08efc94ed4192ec7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c12237e4538d3124773f67680d648542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bcb3c88f100a56e7836d8dd047536543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67088160d5558979bf8f06721d1dbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75a6efa45e0b95293d6521389b38a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9661493ada11ae4d08fe585dbb373546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1cdca71ccb836d587705464ce8ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88395c3f37f05f7389396e49a93f32e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f0cb99fd13c50eb0fe4a66d4f34a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc582f62a6818947c3c6d33e43e6cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950818f5daccda9de327df728dfc235551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810cc263def9cd000fa01a7f93ae9e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5bb2bfa19fe448bbe1f7c028b455553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1675be36e60fff753e280513bd77e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc1313774b4d53a68cea18e3fd428b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8abcb2e61b70908c525331175d9692556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8122927c07778f330516ef4d9125a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5832a70e972d11f21ff60b3c00a3b83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6990dbf3503125a31ae17bc4cda033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f711b05c7a3f7fc8c74666745f6ec9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036e602fe0d16763487f74dedd902cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1356d5bd030c55a664a9a639d693d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3928df9f260054a2fcb21a404f6149563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94602fa44b9dfafcdaabfdce6e27d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9b8eb056c73621f1bf51a8b112f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad28f6956c9cb9bd6441df63892c0d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f19a9e38c5fdc554663df038241c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad38fb64a9f0a4a5e2d5e1fab41fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4a48a83d6fb6e7b2388805f2977b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76ff16d384c6b1ee3fe22ac3aec4e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e49dd5c5ec45892191ba7b0306827a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ced823faf0077205ab428d33dbca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacaa39aed02b0a2653148043abb6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571afeb21b1ed188842779dac61adbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461429bdef3414532753ae5084d481575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c707986fa117955f1db5c6ca930c256576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f2a42b8df4bf986b0b0c207bfcb3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0b61c5984071009b84d759f0f31c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7577980f30874091a45c4b7e673ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc70de20630650654c5ca75b1a47d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b830b953ec95997cb60f6dce43878e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4714faf29b657b92a79387ca531d8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787009a2b314e17dcaebeef6f37dc41a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04267eef95675928120a83e8c1c1547584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe87a9fe9fbdf64580361169328c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da665099f57f6370fbf7fa0da5bf005586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c2100327498b00506e19a4b5d4fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926911980d34a4c415e50b7777138f67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4fb95d9f15033333f02b118358602589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb42c68582001f2d88ad9027af5c518590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aadc6b4caadf8f1307acb902c92ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69405066acb71768c26ad8bcda640592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d77b8864b73d4da45a08e3a1610916593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d465aaec2edac60bb67ab94f6c5dc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f15ee1aaa9c8491c1bb87625ba0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2fd76b708c1282942c20f391da85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c565bf4b6bcde4a61bb0d7a4d5b54d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6d5f7cf4007b44e8103248ab83f24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b809324b8eb3474b763d2bb7e7e2ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c941769930318d65a9ee9763bbab67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e258e33620b0dcd770f1ef86a1d2fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46de91319983ec0bf413e17945b33e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a32e6a44d5045a612d59ba2e18f7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89e483fd3d32a0cfc7905417e3bfc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8718d495cb270bcb71dcda03639e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e972aedc3c72fe2cb6de0a03cd70e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea207d8e14dc749420312db964ee24c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1314d825fc3cd8a4d182fa5611fdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b16723ac5b5aa4193247f9f251b16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0cb8562bb606c3e891b4bb0727e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49e992500bc13fd2eed68b10a4738c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a043b73dcf54cf3e164741ffd66bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076876322df6e3db1050e68b047fb2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d19a12b7133ff5d0b1090553c3ec7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df8ca9fb17a3d0cc0688860c8ac74e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e5ea867c92b688cc17caa22b6232d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f108da33b8eceb24c1319e9a8b45c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10436dfe16bfc4169bedfbdfecf6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ccd23b0bcd1f66b62063350c3c4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609218ed8762069200d9a4f0134fe882620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a9ced354aa187995fd00cfbeb2409621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d822cb36475ae0244662d6995c21af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de1cc34c61e213f0d792efe1cf41e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cfdd28e0c64f380cb1709abf6502624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885a1e52ffd4a78694ee94b2a3e207625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c953b5292c8c0a5d673eca5b9e36b0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79b6c675362df674fa3d098f8f1fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed848dd3b8a19c48815f969f4f0067a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ff17868f66c5da83df2e4bae35781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e724df61aa3d7e74b09760ca99a62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fa926dd7531f03964a83751448c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086458de2ff9522275cefa8e2743d740632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39240f939f806629e848f434dff38cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d07ebac869a35885a1511aac5a5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb736df3a55c7b5dcc221cf4cbd79b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe937b17c9e31af9a140bd229c2850636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f98c336a024b21cec871fa082c4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44260f9ee2f0ab063826c0eb821e04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e77f42ae4d994aa24d5a35925ef93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbcf40bdc1c48eb86a9e7084e93679640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea166d42093703c75605be8eea3eae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f309030adba225e7b35e3b3230e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589571183d2e40a00f00a7ede7e8b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94381095d551e356cda33f9dc98ed1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc18a8b7a5a630ebc75b25582eeaca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546c6f948bb076810b13b7673125538646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d045aa4572197ccb67a967fab49a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9e2180c57a186aff89ca745b41c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b929ffa1f2bef680139b95ba398c3f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751f9e67096c91876f189e35674b5a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206dc3f6ca1162053086e3b96d53380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c53534f8fb2195781bee85e5159281652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d6530cc856d7bd83b80956e60901653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b4c1b9f5b2288fd77765d0ebc808c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e9872e132fe6fca20f4c19e67248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c9afbeec0d7e769d3f0063c9cf385656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519708312f5f5426191c084ac114b4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56127173503171ce37f2e7b30e7da7db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc505151d9c2563d38392c3643f8697659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57802c8bd74dfeb9889156ae6899757660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fd8b19dfec35ca4a93e3b0ca2043661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a00f383668a9f820b1670895c0f046662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8bb4b41d75c1f5b826f4773926c36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d653879304801f62036357d641aff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338969b71f15a9a1eeed3efff3d52f43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a866ff74dbc8beaee89fb3977ebd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d50a81be3ad2276f51e646a924583e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2afc48c2396c58eada35549dbd8a5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177dc07846fdc77410bf2686d8d11cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a14b49ab92dcc01d927666fc3f0cb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbf220d5c69a9415038f76d7c4e3ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235524cb7663ab71d5de8e2328c06372672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8889900401e518216809b1710f2c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a39c7426ff4b3c601555dedad8440d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238fb9ce522540e07405b2939896bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1a09ece335e1800a115069468d30d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c442b0fe15bdef19698cbf5635d713677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f422e7f58de93ebda0229a6161bdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72542b8e362f78809b934c11a68946c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e2e688fcded56f1188de10dfdcbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5745b2b5d17559aa1b6387b02b83c18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0ac364711f532968c981f55bac2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067edba1b546d2d02140b4b49a635bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313869b461cf09f20ef963d416b5dfe4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87dc14ac83748031a6dff285848499685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b656895908c6f4b4f6de1743841f39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09326c5262df56de50759ef8816eb0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3d4f626d8033a887c25b1164eb24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919948453888608cf6a20931a00a48e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c7ea17739afd9b043eb2842c060b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136e024e2f1a70466817ce31c4a26f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16febffcf9861bf73a9180115454ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e664cdad69dce80db687f9218d96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a5b4d872dd67c83415cd52041f5d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe169b111d736dc2e7c2bc19b32708695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60cb33fc6b9bd80b61ec6f0d96fed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fe2af83e6dc41ac1f3e6d15e34d00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d257419902d92a7fcc1803104876d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb90802349d9156653f453ec793b31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf90b60ed7f32b33fa106cc62c9fd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d38087a1528c3ca17e0340c549f08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38f9029fca3d5b0690b067b1bae3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0783d7b3efd3b3c49793f1e7c623f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e2b81f3a2579bb9a29a2e947b801704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7236324f53e46a0f58bf8046351a2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671348c485cab23a284414df70be8b6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a885d9263a4f2d4a392287892ce961e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d43c01fa387595e403918ca8a5e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437248b39d8d4303d283a9596f2714c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1e040bfa124285b9ed1e1ecddb8f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370947d9d8caac4ac5a3c4fbd72117cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec085634eac0043bb37e1686ee1febed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c38aeb91a8634d312e28dc533ed004713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563dcc704132fcb57400742f3b197a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f07930f09253813b50ec9b8fa367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76326d68fea2d485a4b85a93739ceb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d02f645cf6c4cef15bc8e33425a671717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48c628dceba5cdcfa41353ab45d92f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9801adf5573c8d72018ce8b482f89f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd25036ab2a1c73deb8a0fad2dd1659720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3d3aa0fdd588991b1e813ab234cdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a42f7704558139007ee95e04b481722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e5517697838b8b6016787457a2f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd1dd68a48baec797a4c1c2ac5ae2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197694d3aaa541026abfac0b2eb8c6b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242e47365b04b7d6b744736de612bcd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fcd2b18887004c5eafd03eb4736d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a322a8fbeccb6b7cf214130a30ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5df045c020516d07ca7baca67893729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc7ab6074c1e0a253e0c792d29de6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeb8adc049f24b3e41e2d5e222ef11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2f9741909207b6181439e7ac3e4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b794c3fe579d420e15d5f50845f1ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84196fa854573c691086c8b0d0006734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e66d3aa109b9f9d21293c9a8dd9b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637016a12f86c30e3e700e44c195687736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b7eb3dd994afdd7055e40fb825a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc4ee669aab434b95e0537f44cfd43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb960f7c187294ff57de1027eaf1767739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381af9bac18b40ceb8b4a8f41715e8f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be28d545697d71403251d99581a54d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f065cd2de7abceff624a106811e20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98221bdcf68e1159a613120cb00db93c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0b2a6dfc4df68a6d73cf80ff7594a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a20d5ce911821d144c3fa904834b38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8280e9b8134934f590d0da1dd0eca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa8c1088c6788d166903812eba03f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf14815d9c3d7d2129aa33711cdd96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f334be033b024b5443d03ff48b3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41388bde3d32249b1a0a090041e7b34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31987c091b9b5949c2c448b702954fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba46dd7e7f2ec099401f5c9e8781da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79e7468c9ae94f7f4e24ee9d772b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ed8e92fa2702c576a2e2b4fe84532754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d14796e1fa6fe427d93de2fb3504f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd2e99d7b3a7fd84ec9c49dd9adc90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403129b6b32681504689aa8a1743ce80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de9732ee5128b7ab3eb7d2aba8a858758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc104cca28b258d6ebb8da4ddc174a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>