--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0359e1a19ecccec92987161750dfdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92792f314f05a4c97a59bc82a5c722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f321e8b389dc86ffe3b95d8d654893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7270a74bce51d22226875f68318d5b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667afde1f5a64ee1d509a00d220d795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7f73e8de89b2e84554e0ab2a600f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14619d9545d31cc6a15cd49811460c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7597c5139816141b946db5e618b2f748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e711428020849a1239724197397789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52caaf4637563f1dff4f01d752b3b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed104ecf18f82274a76150f435cf9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efba9d65fa5c696b200e71f6cf8f15312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05bfe6b7c31a67567754e7395a214913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e95b07e4528f55160aa6f7eaf03da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dced021a3b49c8d59092a9258c46615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d2c5c8f07ad036c11154ff80d62916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3a6eb75c06da733044e8e6a460e5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c8a17e037450dc50406fe1bbcc8c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718209ecb9bf194dee176075108fa85c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db161feca13c51d650c4fcc5e1be0ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aabeb16c3a677565f350f435f49e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f773fc769cb1bd3c457406f7da72ca122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f063dd7c43466adffc787a43ecbfc7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26da5eb86fc9cae6c70d0353e0d9a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c058a53740787b68b1534b1170b2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea8d95d65cf47eafb8cfa5e1d8aad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda23f94a57fa967aa86e9052f2e008a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941f322ca83c1f17e6b784305be21d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd37d4a02196845b7497af356a6aeec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce97889f9f7610a0b9938f89ac671230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e36d2a6f688a3b6a7984b75bdf0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dd9fa84f7a3225579f12c41bb61d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b07069a5750d75a0f0b88231dfb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a0f2658641352515e106839ed340634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26929bd037455a79c135242fafb416835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f9e4a6c5741d5a7605a012692a01936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040aedbdb84a8949b7542d342f2869c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12567584385249780b778ed82575dd0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1441230bf561a80b4083a288771c0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469060c96d081a88324cf0ac066a51e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd334edd64f1a07ba516cd0f7ed3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800cdc8cddbd93f81ecf3ac789036a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a12a529e4c9c47cca9ccb1bb7a45a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256e1c7bf2fe91fa698664820c3ebc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e572d28fbda4d6f9447bc14d97ef26045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e262c5da45929687a714cb5356ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79c0457afe8616b4af70825e2d7f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbf094e020398726adef75813f2ffb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b869ee5b4d0cd8d29ab88cd213a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d40b25632b7aed04eca88c64cfe6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c833ea8d8178e7c73effb7c4282851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563c57b339640bbd400c7eb70e3cc1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a32f93dae0de44d5c7ee5d90c5b0f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef703f4d628cfea80a48ff1161c4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f542ab7d3ef981701e5e65686b54555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9663b82bc399e7f1c26f55bff8b97556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8e19ec4268914aedaa7cd2d7e50257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000aa9d30d2c2716a2fc6cdd07024a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a8b048850ec2a633b6295dc5657b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacfe37ba967ec565e92f92e5fa8f3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6246f96d54f2394fc83c9ba107bbbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74923710e70a3e4f4aef8c6540f54b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519206e2c487f42d3621a9ff4a6ef2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aebb97099925a5724bdcf261395cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47cd9e140fe3f516e27c7368fc59465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b3f2cfc35dc6976926c9c26d402d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27d643ec6fb0a08f892c9523505e2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7172ee3bf82ce296c1fbe2822ad4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83253fad626dcfa24601fcd2638ba8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef6a1d43728295766a4440c4b4134670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a28a8a810f627bef53b7810d815f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa1558d1d0c19184c584cb326eeed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7880cbe68c8b6e4cacc1888a5b5b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c299d90f8f9ff345fa1a70b0f9aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5928588db2a8f1d41729feee7d4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e5e868a7903b71b2d5c193964adb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045b67df57771689540bc67e70d14877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb4b73419835903fa9cb6e71dd0be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd1c927e2c6e48c27845e5020e9fdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccc42dae749d040ca555a9537e81d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f7ed3db251739aaf92780f80417f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaec7621c9649ee8f1c16b8f004af782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205ea8fa8d170a6b1c20f2c232763d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c655bf25bc6b659eb336711bd2c84184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e107a3b3fda98ccc0a7f5acb63778385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff817fdf7b90959a088cc8c61daf3fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3e5e7609b6c7c6ea71b82de8881aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3bcc9db2679514fc12c2a73800ce688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58433f4095a5b7af301fe7463cddeda789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ae0107470d725a9f82381a1cf42db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5279681477027f325ce23a1712b7fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e56c0dbf6c296dcd27b40e715349d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a98c755e331dc3350744c53a9fa9db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4a47a748f9d34d3c55b271d178fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db65a99417ecaf769b025b47fc472a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709e2c5b5bbd1509d9611682bf5d78796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ba3fd5bd61256ca50393fed84194397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e776a857714eac140bfdd03b548c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897916442776d8a740302c8214919f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b560f7b4ada8b181f1c549e8de34b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416776f75e3747124a45b10f97008e4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693582a9d076259bf1039a07d92b7d79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc223a6543322d1b39ce24e157d4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4dfdc175cf07df5d888929c360409104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3043fc37cc706441e962b702bdf70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7a9ef604130bd24f0367f6face686106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258060a09ffdcc773a8d8d42a2a32f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa92ce629b7a936cdd6a19b7a4a11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320813135ccb4462d26f9fee9c7a3a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f01c11400a3fa73d4c7cc5b206ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013759693acfb6cae364085957b2f7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d4d5e8345fe7c5fcfa384b061892112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cd023b714d1da1a0ac7b02d4a4ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044777db262740022558212d956f1a38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6670fe1a7be6354dc8af62636378dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec4817f857502d8587ba45135ea777116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde82dd1c1328f969e346fa2bd0eed01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902dd08e0ebabd89ff0bac2ccb046c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabb2e8f5869398a6b68fa72c19d9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334fd6c8a3f67c74bd89a31ef4c9eca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d8536497538df6fcd76100fd59cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739e7f699a48d5b22031599a719e96c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9276e33240c9bf5021bd28ebd178b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398043f8122703a6daf47065d647dea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21fcbfd153133992fbc9eccf7d9449125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255104b7907676b6f836d1b326a8e2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f702f21a34162509823db018905d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdef8994bdb62d80298e6244cf65d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e35cf1c0456bbf42304b05dea0d528129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82481056a43561a5ffda251690766130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c635e6c77b5a93c96844f793a3faa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec13730558bdab37eddaa7d18201ac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f249108da0eb24daf533712470671e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba795a1cd6f9648d85f9fb7081050f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47521ad5a2075e463b0dec39d3984e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12317110d2d5acfbd9ac5b463383e726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba66ee44464d253cba6d756a80a5cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30b7fb3c0bab661fb91bdb561ecbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa0c57676c3f3f4aefc9150362384139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b5dbfb17746816e7132b4fdabc1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac15e76be210e943a0c300780ba934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71795f1bcc94a4b9edd1a5e9d1196c0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc89b70d8f5df4746115279ea6b59c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295950e969826071029f2b4764b92001144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4768095addf4d169134f40b111a8b90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafce1b51c1086a5f379e0eeccb3945146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba1301c5180fd2d7e93f127d24b19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743447f6f14b3c200bffa04e2879d06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7a96eba7b4ee4d2c15687a3654fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0002b488b91a359c254dc0ee8d64a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998388fc9e241b23a0a0efeeb090263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70f9a837d2a50b0c10973befecd75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6608a75f7969a8d9f39629a45843e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06075e263341459ce43d9b7a56088b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037e53d9d94ddccaacc84899bfea11b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d5cc25600960249ba2e1e72c9cb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45fcbeea7356fa4cc197a7e2217e78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c165bccbfe2d7d6523167732b3532fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b401dadbcba1cb1b2fb9f447f14a2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c29fbc5fe0b85a306772762045bab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eef8d2be518fd2ba24d17c2fd2358161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7693b2db799e739c21a2cebdedaf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c34b04db535a02df55ef3978327c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98b2a51641ae4d20ec074971d65e98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256438c1b8601d8a9014f3633a275e8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ce899d5494c052685b7d25ed97d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137766b48970d14d692c2ce59a1900167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb9c93589badc758841a3299adaa95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf05c582361177e79c6f3e07fc8da98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376fd3bdf1202e9d8c5c572dfd59b46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eb8a704ed55ab90cfb50f12e613a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c354e7b77ad6ccc77e48bb30d4107172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16c3e5ce6035fad6dc6294b0ee9662173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb760e23d2fa97d44efcf3135146587174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e8b1913e7bb90aa23972b3c1d7eaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287dddf43fe6c422b52cc39e9ee2df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c887ad6d4256833a14341dce816955177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ddaf5683fcc7f26ce465915dfde9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c224182966dec5cf34ee5db8810454d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9870d6ef713ec677ed9c6cbc0b857d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad67f84fc94b050b476eba770806f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c084f546a5a7ba1ab2e8d46b8f21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03be3d547aa6e856fea69a860159d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1e7611d2c461ac704d30f19a74a27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa109d755ef7602af08dc0a4934437ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580046b8803dfa635548e5a76226c836186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9872a37ae6a09ad69647aeb3a2a549187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed790ca61f2f47d314f26b6e9a293f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf55891cbe137c80ee5cab9e631751189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8205ff616e5f066f4c1d19b5ed7707190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9cd584478c19e2e2fa9453064889191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710823780af5464e60e4ffc324f8477192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bfb0302518ee2c0758dbe70be5ceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3feab3485ffac233869224b3d578194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d99ca28391bd0c8043db973648721d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ea01abefdac4a5c4165f2ff0577d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4542338765091a4fd846efcc85641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b36046aa860ecd219c0f27bb54c06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f902dfc0a7ada25b9031fe8b028a688199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f806106274326f5fb9e54f6194de8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e60af818d024c458988ec99601d344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22f5184a8c78e4a3d803d836ce1813202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775e291759a69451395c43e399ce25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98683b6ce8971e1fbb2cba434c70d233204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0868fb7142dee2cd8f002356e3747205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d85a3de0e4c061ace121b843a60346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134940433189eec1eeadedec63590d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b208eafa08cf49f2ceb47bfbdb0de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f67d0866d137282a2ff762824c018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2ba28caed6ffcf6290d59e38a8a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19718b84d163b6d63129c9cef6d947d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b2b2bcc0fdbb7550075401636fbaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336596a3f02f0ccfb89ec8a7bb0a16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688780ae446e7501d507b6c83d679fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd6dffbd3a13a43c578fafdbb5e7ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c5773dbf5d279a54daa73f81f5d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f843820eaa690d2bf9bad5bd681f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a394ff0a38330787c5cead10d2979218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0732188227521445b62b5fee7478a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594989665c5436b87646df69cfa53641220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db575944bf2362e7d9b9279833cb7a2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719a822863186a30ae3fd687bac25d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad666ebe04002e9976069374f64f2d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7d243d8d1de20681b4e2fcec4c75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14920ff4b3e9cbfd7f9447c646791b4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de964d348e5b005eb8f75f945bf60d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b17fa3b02babf9b78cb2d43e7697c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d32430eeeac0fcce0ccd6d98dd91c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250e4a7c94250f2cb8f65c7b174e65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aafd4f75aefae963b5daad9f4a5c4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6facbe9e0dc338c20ddc9293abedd4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf1193d064dcbb546c561e8afec9c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab180226e9206f2243b1747b6f7a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f4dcf69dd18a5b88cd1d78b8a54b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65512f73304f85c7916d3f765543d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751416c9eee1eeb74666f2329da5a3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441e0fb14d36e977ae98158055b265237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36232f3b1eb57a98c9163b5d33dce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8cbeda6af1b3fbb4c1502f84fe0eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc541a8f08c66d41ac76710edf65c0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a25d81bf226b04b57f82b98949e73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f4a93dbaf6d66a9877e04a65a4f2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb912cce3f7b7ddeb1b639cbde017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74203c6572078317e983ac56231d7741244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110bc323d297b855ed5a534a1fa284f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc900ec9a7f8c24744e1e3c6025fa65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a54eacbcf7719f10e401ccf0b28c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7339ad99d256ada64315fcfe030197c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27a47aef9b088616005c6984c1cb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c341ad8ec5ee51ead58011e90c768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad06535b088f60eaaff2e8e9bca9af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d8b7475ac0940f4ffc57addd276b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fad0e6088eb6bacc1839a4a549c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94678bd7416e182488b51af6b2c56a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a881d137b376ab572f3ffce245b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a82afd3afd12dc79a648b17bf149256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75e3f48c1ee51c37d17ff3753e091257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c7c33b11d8a5a06465c1a2866d6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826223c8fbac4ef2290c1ed04d96b76c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55266c6c90cc0fa16b482c2c0b951260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59ca0ca6239a5a69b000b085168ec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601e2bdf88567d04862e678cf2becc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d721cffdc802ed88994e6fc67eb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e94fc95f57b030b8f0644ab6f2361264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6149236429d310c615edb9406835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755701f51a20dacfa113e2c59dbf978266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48cfa7715f5d191b14581e8434ffac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6845d964f046a413f333bd8e41e2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfddf88c88322dfbdf959348749626269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d378c5cd79ca8a5b6744f08bdb00c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eec2c35ede0ebc824eeff882011f9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f580173ae0b408a0e67b6de0fa5951272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032298c9586b20a2ed9290e86a74a534273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653943508be52d067394c68da064f5d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ab7d61d1816ac9b42f4e068a189ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69af0ab068ca05eed92d2551c86c384276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e973faf5b053c34af8e0512520a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d125bd69d9bfd30b8871c7b5fc4fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048335df83a41577617ef5e75269b99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab58fe88d4d44fde131103b7fa622e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4711cb298afd5bcaa1167a993a5849281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bece8dda4af393e07d7deb8a19c4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ae8e2fab13cd67e33b4ddd31fcdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd3fa63e06a9674eec584262d12948284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda4ca8900bc23d2e8e41317ff6bc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dfdb720065b166add17859d3786af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0c1d30187c9b547344a74e9381a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e75cf013e50151e109660921a1707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1594b481ad8c7d1509d440e0413ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd16a3d713d7c9ef28f7a508b3bae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd23f8e3b1711de37277abc5052cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c31987de580066a5c59e926ab1ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68d187169fcd1e25fb8c9db51fc76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115baa286764802c753c374445ef4bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff43749a1cc1f2a19344aedc06e604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425bf76b774e3bb875e0b3f399dd2d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8dd8d637c8c5b49f0093f540f80f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16cb8c918774717fdc0b8d629a16a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9bbc62e70a5a99bc5d5791310b9dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f262913680056fb4af1ff0429d956300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5243926cfb8b826d3c855cbe425bdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585fb57d7d4a4657444838bc94802c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e301c4ac720cd3ad867a29bda024a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b20f3d528ed84b55201c6a8693c3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c72d4748e37f1210765c1e7f97faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e5bbc9cce0e81b71a09ef2e3a5b8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a8491ad3cf716f9acc0660a17a26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3a9c4ba64c42478c804f9c204ce00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3e8586d83e864879a2c77679d8591309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6a48c5cd0a22f343dcc0b270326d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc9ff9943a292efe13424307df601311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b97b1a59a4f3d536950ba769ad22b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece28ae4131b1b2b5dc1c682dac272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68025370f86b2481028597bf2954d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193a86bfa0b65e9b4512716f1de27d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e3138cc3857cafc6505914d9cc618316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861158aec25132076482de6c16a7aabf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec582d09b6a3aa746f75a98b172f1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b0fc11bc3f06956e6e0ed7a309ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad88604ce7497c5a573f9090b475e63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20115d3ccf39e4cecfa2df18cafa1a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574c43904a41acf1daf3751f828c32f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637498088b792c3d3c9530524f0460b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a00158a89c86845805c4081faecba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110cefb33789df374e8d8f56d584e1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1904d4737f3f89de8d2af4f9cc0d71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ccdc4eb5043c4ea105c2aeefda23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07057bab182a51290e00e31887c7e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37be59a88045655743ad4d8898a803329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d88afea29ad516a88cc6fea2c1159b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d265243f4a12ec5ba5a16ad4e0d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751ee06e68b20360e16cd2194178bb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85134c0f6a91432bd8a32a3e4e61e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b88decd60241b7cd2b8f01bce33de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc0581d0ee83cb01e6a6c73d3acdfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7092bb549780ac3315d5978fcc940c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068c3b8646359cc1eec4459d6812a67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df5f17d9b0bd975bc7d84f84e95652338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70cea70fd8cd60d1ea89462f5ea36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7096b03aa399c5e6dd24012d3218619340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce56506179d13e6c5dcf4fd901ef9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67702a1a3bc98e6882c45df7cd9c3ed2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea693f8fce67de0fea672419bbc70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8def30a0d2d4d4a5ffd83956f5417344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1c1b9049cfb0b7184af6e5e87fdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287c174a0a6f4740fdc564b0645af1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f31b29001e1da89af8bbe1aec14b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c21329ef5410d1d26f393d5a64285c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232070a2192090a7396b43b5f2a184349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0305350475cefa4307789cef6b9ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2049c372d33031a049116dc3658c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df257545b701fdb59f800700177ecd98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cd61ad034e01380c52d1dc77c1ffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c046c93bc077e7e0e19d6a40e4703354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7907d5f36f32dfe9e0af399f1b7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e854a864ada0d7f29e9883184b870356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709010d93e0b580c4af57ce329cdc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283f6489cd98becbf21882e4f5cd0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0535e36ad2c92f8701320a012e51a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3949b1102802963bedc23d6a9d1769360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465e1439ce29e620833996bb67a6bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a6171c44c354ab6c9edfc1538edfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6bb6b045b7213dfe45a8621b692f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e40235e45fda5d2f5b94099ab88664364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44695e7782897ce3573d0152d8b926365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7770d5eed9bfdb736e2b517812993fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e14f37c6b64b53336e1adba21d87fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc83518e5209a09eb8bd3478337f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931663446c6a0ad3870fbc245d8aa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1484bd0c33f3b8882e1b8345fc2472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce49f7b0b0eb3b2f0b01e21333b15a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44e32ada452f2a85a48807a68ffaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26215bc7e2031c87194b79eb879bedaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819eb655a01b4ce528b3ac005c32726374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed4c27a787e451a9c3518b3f77b77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247ecb3b532477f4fa5899acbecec5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471a67e04ff6de2f6b283c8aca18a8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a589f14108666d3af38eebe44d7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbc21100d59f3963e81d10d8b34ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338457b8105a782ed1cd34920507b600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd95062709b537afef25bed3acf52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d5deb1e61a1e31efa1294be2ced4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a36535ac6ecac4c78f4e530e43ff6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb34affed89d64fe51421e3f81b9d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e654d3a4ab93c7a88e119998b44d9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cab7aa7f32c8cf06bafda8e2e94fb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461f996366c0f74faf5c7928cb5f7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f64e48970f156fb3a5722aca8f13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae36e9e93a28f38445b2bf57f3266389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599248990b9261af6e19d0a6642ab7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf31835d53accf41abb60be5ebc5c07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ca7a0995a289f61ccbc1a1bba533392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b6a617aad0940da1d48b2fc6a9cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fea433839121cac4965b3f679ba11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6710895d092783df1ae5a4ca323f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5530941452c2bf4cc4207a8c245f92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d44ffb56d583375664696df5bef6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338663f6092cc6eacbf72480dab55c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f2dfe0de7ecccf0e9fd50b66586ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdbbcc138d95cd3cb706e8f7697441400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f027b4b1c8534f47d6fd2af72b1aaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c017e7994ae13e7cbc1d76d10b8f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717280e343316f3afde8e12536f8824403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32eab54cec4612dcc18426c35da045404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194623e5cc0c11ed7bdd54912efe3572405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead6d6586c8c5f53ef7d84e74e4dda5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee86fac258179413fa8f54393076e2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633f93e97db19e581d5bf63826af6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d107169808a06d2587af121cdfa396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb565286d61176981498b370e863e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cec920a76d60d4b92153ae720dc12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846454c705c3b21d79aaad2f26f389412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef72a5de5a2df48f5647e7d0b09f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04c560df6ae21e5952412e06c2a9da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc44d5615819913fbb7ef796ead0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a957cdd30a806acd0e1274dddc7c1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0deb512459bffe5a6094d738b513c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4692658acfe869583d9198fdeeaa9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88024d4acc0b966d879a4991334df76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed69e4fba2d46416166911538817fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9015c0090846aca7f0019b54ed79b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c9990b73b0920e551adeab71faf0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30563071126b8819702b36d2a90d760423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498fed582d160008462d288540cf249424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea114d85b244d2ece5c7eb6e95caa58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955941115b5558c3ea918bce07837d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0695ee8711404f6c128243eb4d67d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17bfd228f32a9819b44c67046e75f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eae6e8e988c436da50d12df7c2a99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca547781fd5f906d20cc387a76dba8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9be28858e2fb8d74d9877fd82f1c19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da600efe45ef6432b4b918348e351b83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3643d5f68a6abd6770a61e47aef968433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2752947828447ce87b5a0862e1cfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387bc0c7bb2ccb1ec7c3a416fc2da82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b743d05fabbdf442adf8f41c334df1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f820f66a1daa36762399f340021c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2274ae2d9bca8dff23400bff707642438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8aed7390b1efcf7c71aa82040d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbc75f923f536af6c0be3d8f6b6320440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf9d3ecfb5a773392988565d0359c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f99a410ba3fc0636e080cf8ed5165442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874276f6341483de7b8053ef92a4c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e13c1c86cc7bfaf633665177c17d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f31a0b8d2f950601408dd69e6175445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c033490ea76ef0ee3a956b508791c26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e187bf94c963d225c876aa1988dd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d6dabe7ecf092ccda31bd4ae15a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17755d55dac17861d617d46a8bebc8c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed426e7563c210c88bcc0e8a86963c65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6d6ac18087f1204799122c7176a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c8547c154757da36a715f4cdda4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394e71d774efd9429d9990f94b28ec2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed70c9b73e2cf50094ba8cdf8a5e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbe3f5be7aa6a71d6d852d05be928f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d1f999dfe5545475f73c73b13ee09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf099b61683eee9ad43347a2036cd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67206552763b91a7226b384d7af2cfd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0513cc3aefc5e75754de0f66f608459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f46b6b6c2b9440339e78c9a103ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e59c6c33117925324cda34016d8be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ca4ad5671bc78e245e25f094b08e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9d6c41f21178123e8e5c524900f3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f0661d921fac2c1f097d2e5a9e446464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a5543c366cd233e9ddf6fdcdf0c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba3e4cc77689d68adf3ff2b8b6e069466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca79d2b11e1cfdfe7de0075a7e750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f347164d122af759b4ca468d306eb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b1e7e74be4173f2fe9b0d4ad6ca8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166172a006e8261053065a3bd22e5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb9301ff5099dba1c6ffe277cf1783471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57886869d0cd2d80482b4285b9ebbef7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2387e880295bd4f0df46b2a025f19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb09439ef537d610dc2cbc61bd98157474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f9d3c0e291b3c23aeb840bd8e2efc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e23f1029bc9abfbed2cf559c1661e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef635d7539496675690248e70793e0cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fc67370ec2aa087730057cd6342dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5f3a624c9128b65fb60292681fa4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756413f1924217d30bddba5b82513547480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7336c19366e430dbe83a28347e8f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd50cf98ca5909dec0f388cb2078cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef525c3a45f081997c2f7915a8f78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd845511171a622f283ac0105b682484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b3e67401fff4951082af36b2e8aaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa107513d49f7bd6be9d33283b53ca7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e325de87c9938142bb66ca30abecf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e2bbcef44debfce4407e3c6f6789488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac35e74095de314d64b0f1b4d0148489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd8b8a4dc858d3dd027abdae873ad9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9092bf315d5c5e10f131a4500b004b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e652098af33e7690e2b76a72758c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a7c2426e00f2608643b392f8561e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909b24e7705eda2b846e763cdd88ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6ad84953bcdc05a279d74669efbb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61058e585b4c170e23b6915ac0a976496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3ad0f4cce60149764691154425b72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f00013112b493e8f60cd8ad512e6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b09839015b504e620af2acc617db1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfdaf7841a0c8f3598ff719c25b71d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6a35ae3698fb52576f8ed1d66dfb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde721029dc6a29786b51a82c09a5f8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392452ade0f93a91635bd893a3f9ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b543cc4e58f241d84c74524026b53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd64432416e3f6f39f0844e7cbc3fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8554fd28b46954dc00d5d2b7e3965506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e02721d15153b710934185b002713c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ded8f0c4ce8c177c9d6a5a358f8da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb83b5154af8eea3dda7819f26234509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d23ae4764c2392b36e5967e220667510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffe2df9856f61d99bf2fb9c084ed9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1a5e55d25a06a3480ce20ec2f8a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63028837b92960243ccde0cb1645fcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f6b7640db60bdb87074abfb087132514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78b1aea07d2d46aa909cf803cd2bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0aff87130c9d9255340c5cd4c631516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee9593b609e45b889cfacd0cc3da4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf54c8dee8c534e6d212885f8ae2b66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5437386c475a269b09f4d026df2003b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d47a4fb006a1b28fc433f91b9b05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a15f0e437e91f7b11362e45e5f12c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e215dcaa14cd38cb526c623b0e38ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4fcf99e225cc16e365513459297b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab0024c9927d863275316ec49e2a6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195ad39bfbc9acddfd93350adb7017525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995601489da60ae2294cd7925cd4e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8b30c818ea52112a6864e2dbe104527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3452efa2f2bf4e43b585ea12487d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7338257a4e09674ea5621e82d4ec24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c325c6f891b8040f0079f1a35db84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60ba6836ff1e5da45545be082881f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463bc70e749435ba9df2d92d8891907532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a002bb99fca3ad0598045806ea827ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340f5c6c70e67974dd7024cf23805a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b523d4429de4e3b397d0c80f1f5242535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f692237d5deb38942ad7379e39eb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef43f7b2037ca1d1c2a34f82981225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7489b63c6222bfef2759afbf6810f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0c6e5e1e2ee56250656760cff8e76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044a304642c4e25865255bbbadba86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021730f1ca277ffc2e0a3ee61e3ac8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ff89f6fe9f8a97903fdd22d94ab8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9a35753b75c1429fcc589130a79a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ee365b12625de9f0bd440816dcf3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abce974e04f0485601a38a86699190545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c49f79b5359ae56dddde0bbf22e27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793188ad73dc9113bd88d62f1e3524547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c435863c06ed8760baddd186fae937548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27754e77f25e970bb1524ac0150e0aa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331d29c0349546e5f7141af21ef6492550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1421c6e631131ce1e8455e8bcd0549551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9a1c53d895d1a1a0bcbdc0f07c70b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a522fb9de6c5470cb16c8ddf5a88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e45a42009cb6e42733d965535d0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bdf4d0c1c043599837974b847eb5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15cdad4fa016a26663402675b66f45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247990e49126c19dba2c6126b3e365b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2e7071c2022ee26dbe60b12581ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d4863daf0b4c8d5494e71714dc5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c06a08f0051559fd35d6ddb9c1f465560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b210564623c0e1f5e21431050346b3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192f921644cf30a83eb4d9009aefcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea52b944ac8fe31c82ff6b7c9bbfd65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d8206742f690fb08fd2b1b427f8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f68dbc428d1a907f42aa2b740f5c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe304c365557e64649b2c8aa17fa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe26c390ea4d124a046219c9e4404567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75769e938ad7fab2b42d4c829eb4173568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91849d5942a0fbef9ee70106e6903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b382fc7a4fe60d72769a3dac7b3c0da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385ac4456ba5cdb0b8f5d66b135d6bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b824978a38b4b6b1b5b85096836ce9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da2959035334192a86d45195459594573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32bb8314206d58675b82aff9dc4bca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ed35329a22b7be597ac12d930ded575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acd4446fff6e146dcbbb112169c25f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a42c47c5f870fe37125161df80b19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cd8f58aa3496740c275591ef561a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e0d6177b9e1d34692c5a4367858a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd155946c65c16169a05580dee4e928580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40227bb10fe3243b5c442c964464b26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b0fa67c16e69ac9691b52ae1ec4f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521be93ad73fcd0b7779022e55c2067583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6547fcbd180bec7f6f8777634af23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067431b0ea39e0e114d5c742cd1d3feb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778481120c7da4a09ac4d77a2e7a61d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b8d7bdce6f7616a76b1b2c8b4a08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac862a6c948d4a7197989343441fbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617cd738d374276c791d70024a86ba1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658957d35be7025d6a3b49e63fdc9c7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188861f07d228ec33aeb439168003dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cfca19ed5d5922a1451b7a8700f74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba4535947a128b05882a3787ab47f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dbdc888496c2fe20a01eef0c8b25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105595ed5a0ca864cf22bc864655deb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b3fa2381ac7483a871dd6b7b9c85c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0028929ad625b78dddd74a93e7287c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1f138bb6d13349aebe9d64ffdcf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a7a1470f1dead9a7112a1f6f14f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c3bffecb2b11e068df6a73e95c8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c902db69f819ae4216a770d3aa60e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de497765f31c9c3b5bf0a8ae8aec3d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b2fd1b4fd457ace9a73ef060de9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd46ff58c513d8245bcb8610a125e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d69e3b7974b9035489e1832dc05b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fa4fa04cda6cec2d78cea8010a8be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5913579e96940d39085042ad48fa7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc264b69a487348f9a92d3f0c703ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a46e19278e61ff0797976e4d88cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef30ad76aa37ea62342009bf5dcda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8f7068d6302e0f3cac2da364eca5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd651142c08c56c401f309cb25da0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c15745e278d7717426a6d95dfb6c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084b9c006860f5622464a1e91f0474614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed365d94dca8e102660a9c2277744a7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1d289f23bd5261767ba3fe4be2b35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3695abbb5c9f4e1d95af4d6e337b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db4f13755638475dc6aa1b26675593618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf14ac0107a447c2caf1b41c0571a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ec8ee1bbf079d14bcfe8006174d57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e358e1dab81061bd5bd5ee8efba80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007627d967ef0d4023b6b213cd1cef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b39693deff57a970f8f699c83cd47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c59c3fda0ebec6266dcf002ce13b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ec78cbf886c5894156ae3dc336cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0023a07fd55d1fd7d4f8d1cd7714c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d3136807b72b25e5808a5fe0c6ee6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df615717b83775bd4000c2b6402a4de4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e86796404ee58f493ed3b45f44b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df55be381a0d436ef9e53e18bd051e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f20c748fae8eb5cef3eb5d998ea0fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71812f0451207ce908b92c9208c80e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec8a440f07baee4abd0a1d00f2ad8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba850c1231ac3533b98183ab337e1d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2cd52f0fc2b83e4c365bcda7714d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ae17aca90369c98c46ead436d4879636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9229164affe2e17b5f6d3ed78a8b76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f488b17864b31e19135e6ef64d685638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb886fec9647d2777ea6037242a78a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ef462d761e93ac96ba93eb795ad4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d4664681868461d2d695feddd5a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82859825623b159ab6c5390c84e375c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54137c710116e25023ed3fae6efe10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d784b3b173124ff882233644875b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778398436fe5f8f9d2c01493feb316645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2509aab01403f49509673b96869aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622f9cb9f69f6d03ce895cfa5107dc0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f93336d0559f256f93f3f061efa58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8160b45dde225d7e85fa4195683bf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e9de14ca8fbbe41d4916d6caf6cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a4ff190c53e7ed613f221da53d9a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac8a3da36c32369b3ba613f2b75f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa98ed80e308eeaf3fa4c0b619008653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b917538bf1e880f13c2ffcec5ece6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c996b73283efa97523a6dfa9615b29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c79827716ffbd5e66c83a731b9c135656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7d24f83ccb48209a4e21318b9521657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372b7bcb7a0522fbb4773974e5bb444658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fb0c8877b443416a2f8659277ec3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c0d5a30c858940c5e2f46ae8e46c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe279e4e15a24508576454e47016809661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ecb607054047e005f6c42d5e7558662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd08f04f92cf403e5cf11c1d80e24ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b1f28c4d11fb6af2133ace2086c76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06f4a025974b24dc1fbbebd4d63ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f403d032a3f51ad212ea0f526b8748666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcda8d417d4c0e0c20554167a417cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeccd21523333fe8ebd2d2a85c139e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701db80169a5a9b3f2140420ce4491669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd591c866c6b87c29c3e5d527616e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016991c327962a613de00cdfd6f6f3d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5581e0d8265e66dcbc257688a7250672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba753006e6a31c4f501f02348749755673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51374ff400c18183163f40f3de5f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e34d74fd4c614fe2ff15788f4ba6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda740765b1fb43dbd5e8f966db24f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285e0284bb35499490a838dfd9d965677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497c86e137ade6e7d95c5c87ceae2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a07dadcbeaa2f11f4488188ebc28b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0698ee4a741b47ccf44ac4e10e4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b86ef294fe52577e565a0e43f0ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7cb4778d8f30f6c83e6dc9fce54e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3407e3a47b125d1a809f1c7145d538683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4eb8f6fc81a45555da27f70e50eef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141093a46946d07a90dd885685724f5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd3781e828f9c193a51800c1b1f7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171262218ad8bfe03ffd5ad46dd79ac6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace45b2f57d4b624b64447605a909301688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05233cabb7a2f557b3619f0b5583cf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe05aa34e3be678b4a04fa999096f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e36bf67deeeaf1f2ba25b56ba0de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cfc5ddda25298f24d6b17f872ffd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88a13c5eeeb1506bbe4324acc9009693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab77a74f8df6f44d56a88a8e2676ccd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0f01c79ee4fb49f775289f7eff5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5ac1840d099346ea3df08ef90213696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198e66986553ff37b503479666c0d57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b7c2fc1e6be3d36799693869029e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798410caa5bee96cbc134b6d12182c33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aad056d5c091be10942e86df6f578700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c6159beee3c9bd95c76bc7feb459f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae065ca84b74054144d45df71329b46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ce428a1f637614262659b1f7ed18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d74e84932aefa2f5aeb85928ba9cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a79b0d8f8e757f620c45c7a086278705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d10794130d19891768015d3ea657706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29b34663b11b4fc0dedd5c14845261707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c2b10e060d69b19c7d44d09be87f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa07938b53c5799224e19c8d0f7cfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d67f87b9b37dc708672bcd6eff64f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7563961fdde4338aaa791785aaf4aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b446295e360d7914cda133072c0ac76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111fe1e9b628afa4523dbaf68bb52f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107857af69a2cc9078b9757e0c8f0d16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8f264e12e8764800bfd35a7b4b0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc53333d265ad45ceba30f1e09bb09a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81815694ca4e80603077411234d9f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b6b3cf7a624323a0ea1743ccf0e97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f1feb67a121e8254bfd1c1b79f00f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897915be208195162027f3778de95e79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b7dfda54a334488007cf4f06a8b29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e5cdb5ebb945558e1b80da3ba2e85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8283fd2b06d882bebea0bd045dc0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af1ee2e46947c0da26d4a4d9ee6c97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc6ec4ba6c205571572bcc66411ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324fda812c9b729426abb4db3cc39d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd390e5aca888986a6e5886554e34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d008a1ce129d472012ec3f78d588f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b8c376d82565d5ff47e55d2b4614b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aafd75f466f6c2848f37d7058dbac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b65d4c2a79699220b9addcb73fd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8c1867ec26f37d43878c714aca0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a73ebda95ec2f04d1cc0ebaf16cf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57f26a4811ba504059ef70f053770b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84df6b3cb59a70a2db1202d8c351bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403cd46abe7089fc5e6ac41869a112736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a0c95354502476e5e1298c574dce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838cfad9311700578fbfe5f05bd0ea1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a330d18554c15668ffffe31f9fe2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f80ccbcc90b9a2755a5f4af15fd2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279daf8500e549f476aa8ec34e30588741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b434509a5b1051973fe0f4b4e3238742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e991de1959767e4e0a5a22f714089743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97dc52067632af631d7d6d688113a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1418b6fe731b9c57f54d044e50774745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0924d9c79b4de61077b33e504af83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649021fa7abc32927cd6382ad515b1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a21b18e43d15e9b77a9b175a691453748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfffd23b8931ebdded8b0caa205456749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f0d9681e27d4c10b2e991016af67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1256394562e5344375fb49ade9933fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6fb781ed531b907a363b5a64d52b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ef2992b47aae828291fe7d1eb8b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a47398a4cb01a4424081ebc5aa52db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f1da6c5637a835bd0eea31233d43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc1f6898de4c2c93af086f3be1c758756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a0b69c47516176e13be2e693205b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d138176b6471356d58c2569b407fc09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bbdf92cbdf4f2c310c3ba4ad1e9ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97647c0cfee9fc65422ed430ab2bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f433c615a61811a415acd5355b2bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aad99e1d092ebb181e602752439553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb900a2265291306ee007046b79d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a998bab9574438a54e0d977513f4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151e1868d8a42214713aebf9bacc2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e1688380b397dc4c8b7c74d8385037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349e12399828a93f70066c8ca85642c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9580ae4e5fc285f366603b158c739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2c6e7571c456dbaf9f3ae9ccb7c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af5d8feffb47cfe6680d6f40996edf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598937047fe7e3e366c890141d9a67612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496212e9da311440999b55fee63fdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d703bced75599861f00202be40a85714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604fe8496902a0ce79b3caa4ea7addd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd4148817cac1f27ad44b0f19456f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d087c38f81c80cac0dfb3c90b2be12617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6c33848fe40c84cd0ab581a876b8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c627fb88dc8a26535fdb4f4dbafcebb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71ad7b1160c564ee551eb3b9f732f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0539224ea1f179c33673a6f876085b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68067eb408c2abde30563dff8be75e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eafd7a35ff3d4ec9fc23b527bd37b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57095697b2e230e8a6ed0df4b46dd15524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc083611e3bf656ee925ea4b2b00df2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab75f29c5741ae00bf069698c40a5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e233b1ac0cbc8172bd793342c1c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040231925282744a405cdb11c68de3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511aa5086f1a305b9e9c425c993710d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc2029afa08a56701ab37316bf4b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f645937413cc2b57e5ac64bcdb759531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd064aed0c2dda1a61975121b41e17f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569b8c9099dda54a5b0ecc3c9d10e2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3610a8f35719ab3c02b493d5573534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b363c536af205870413e06583a98a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa62c16047540867f81869e2a53b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f64be98c47e09c4836114c0a76f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dd127af6d6e05bc015dc6f6ea90d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75b78aa2c14eb543b59a2f0dd9635239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b2d56bfa1a56a2893cb454c3a0ecd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbfbe67c8392cc537cb5e4c9ab111e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e9d1f5d5762bc9ebe6fd065e783242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ad86338096c271bb8fb2523f38ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e22a0d90d158f95d3b0b2a97326ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878a376ce5783093c81881d3a41f08745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c54441c9f3874481a3834b56cb1f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d7b9bd819a33d18f4a3dd57c124c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a22af98fd0ee6c91caae4e1e51d0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6716e4cb7db806fa93b7307420dbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1efd4ec0ea171a8a8d73ad5442ca150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961f108d43deaf4d286b9bf873e4a1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b205ffcc02615fcbb01e0b1c03ab0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8848bae03e0c5fd07d9c570a08665cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50255db703f3c6ec7cbf3ffae69c9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318822011d779827f42f575030588555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35561d96f1cebb672e939def2c7c6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb60a5c152edcb3a39b63ce1cbb806257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53de10023fa8eb6ec387357648f52658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47c6c4856c7afe19c69e3ee296cf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de478bd0c3a137dd68223e3ba2d5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdce58834a51ab9eb88570eabbac7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bfc26456e6343c161f5c4d9347fb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c92413386756ce3cebf925bdb58b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307361519d55edc772d3cdded4e603b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb1f8199847f320fe8a40e739e73965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc30163e5983700099cfd05ccaabf5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef83db9b39afd309b79ae389a70c6db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa3de42bc55b6bad2c20b8f6f325168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef9e4ef36ba3ac764bd575b81cbad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151a6d0a949b9165cfe7ab0c1d7f0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ba874a59ffbe156feec668e86b57b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391b22ebb1de4a34f0e0d260147da572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106a10b842eba43c675ea31fadeca673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426716d557f6b361d70ba7521b7d2e6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb186a4d62c7bda4391f9dbde2bdd4f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bfa1d698d49adc26f06268c6d486576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592285c4a83055c2b75e5eb012b010ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdf7f0ef7b99f7b466e79cd466258478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c14889fde181a2b4e601a37ca05ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491458dbc021f597da208b1b563fa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca572b280b1ca01b4c2a63b43357f8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193126bc76a09fe34cce4f505ad2a53782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca993c8a4646d39ea11065cb0e9cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f6584dbcca4bd6a9efaaf61bc555d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897621fd8a2b8c8765324ed8d1d00685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998c6b5852afb2a0598b7953adc8ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426cd3642baccd1d10d082d908e6ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3742a63ca27a58ce6a5c95a44952b0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa44f28af5cb3f7500cadf3dfa2a1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c397d8c08eadfabd5b673516740a9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f2acded7ecf1c65c53eded1492ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7a811d7313f64bbdbdf8fa58a09f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285453963b9c2a03129f4b8b9fe45ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723008c78dd8636c7cf3a3c2d6d60ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0fa2b2d86520fc6b736451374f26d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee527f330f3d8208eb0f858534d9cbf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8be8f3725c193c1070512923c4b3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80bb1d849e8538f94d43821113a5f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923989f0b59d38a7ed6759843482574099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b10f24e5b735dede4f80320cc4ad5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6242b73541d80bab5eeeed6e697a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c87ae267ef5cce537795bdbfe2b58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eaf9499a7c600e49f1e0f195ffe3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b79e3442593b82ec83121e3b32e6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34311cd766060fb663da04dc62318940105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eec42ec5410691a2d0f3b9c9f6211106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b6ebe0e6653b479ce7988c5d91af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78589679dec7c87ed5f90fa0e7bb2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475225b7dd4e66e2d668d0df68dbcf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13096b5d530e3e4ac5881fbb34e1460d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c43bae6e6aac6bb8ac76066063b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00826ade116e9b599ab3040d09eef2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fee5e8c7f0d15a33a394940935c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f6ea790313ecaec00b3daa22db282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66b28b78a5e7a0818de30ef48fd72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29db87390dae2a6d9abda19d25b3f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a5f8f170125820a7a568ba7630cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c974b142629496d0bff1bcce22cbe9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a412c77d694d16f48177294ded6ee49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed43679c705f211969e5d002ee1686120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7d6049521760d9e3dc709b38300f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4f0583a88d9a11e7c19a54a1868a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c424bbf94375d646b28c6245f69d49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2afe737bac7eb1925aff4c2b18c9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962cdc9eb244c877cf3a111d4d943cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d3c4e0ff38c7faab7d9927e58a1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f31be0aad5d79bbaf7ce476609456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6e0f30c9e22fa20e3daef8c19dec9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59cdcde715aedb418abd34f2b8cd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264ca278e7449a08adf6f3a061256b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d12e9bc99170d1edf2b7646ca59eea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664e1eaa325bb6c2aff5bda84ce4f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35457d03e7976e27ced509c121a8772133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb67790636dcf150e6f2f4cd33832f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350e1079699a7906a3350087b479aaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb58f980430f1f2294164117f545015136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752517c0b656abc423b50a5142aab144137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6171a12fc2ec040478b668ce65d5434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2e2882e2ceb1b3cf98da4de636b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06ef11f4da6f91eaa485ac6933bf6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de99d39581477201434d77d7546c7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ccda4f96e9822105e835f8f6d6e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97cc435f1980b5fe83ea6ce40f333b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e5a402b5b305efac5de9cd4aee5d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d037b8ee5208932602c4298e1f5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eee5d1ea0430101ee889eabbba293c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917cb524c830b7cc260c727cda8fdbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661cf7e7cbda3c06b1957e4b3be0c9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e13cd9a08632f0b382208d8a9f133149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d349904fe07eae02bde7c6e5722e87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523397b0fb20129199a76ddda26a9b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b741794dce103890f450a9393202a7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e63a894494d0ea1c95782409393150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22213e40fd4a5e4d3aa1715c5db3178154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31d9fb1b4aac0be2df63e99c535e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbddf8ab849794187fc43e074455168156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba507ab1348986aba7147dcdc695a45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836331684369f4aa1e0189c68a285f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e463b5a263fbb8c06f613977d4e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4a236d7977e948c5810164be9ec9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259777de03e3f97c1d7ae11629038028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63c95ab73187da756ce2a5711af4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea6c5935d10a8870625f861e31240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f7d8a31b7f24adf2c659958fb0e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea431d096beda11ac17a506bae9894165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba499bce94652eacc81fb447460df07d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99d5f187d7ddedcae78916ca2dcd79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd410d86433a8500dbfa01df4ee658b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6eb2cbb0089da621e42ceddde4a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98cd79fa2ffec644b1db11f2787f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e879330bdfa390fb296c5330065f3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825599b3863e611e11e9045272eb39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05662b92da8d5e9f7dc785869f305b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7cc40196961914aa552d505a1f216174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526fadb75d9ead7cc63d5f2c6c2c5ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfe11f3dabf07e3c9bd767ad0315ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c606f8a15dfcfc241036048cb751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158269c71760fa9e3b6097bab53c0ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c247ed3c6a43d951144e6d2779a7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff53d5adf095669472f8866d94be61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef00a83c6f04599674f3c1d16b20487181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc769e99a47babdaa97221e4e62e7b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222fb27506bbea49da36970d257319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0402fed63e6ea369919aa30066c827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac2980fca67383ae01849977f68f07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51cacdb5c7f120e017a8c504c96c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533d5a03183478e4fe2d846be035a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce39054eca45143fed4d7310d5b60c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39fb47a4ba42e5a6fa78e2a97839c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc768ef0da79f4e7ee209addc2084c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3271002b0cbf492dffda6b0daa1a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f788fc0e3609a0c7455128504894b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8984f029472897ab96803d30bbb50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae284a6213782d0a387df0bfdbc191194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ebd86ccd58d163015428b77118ca4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4863118aab7d93f2bca8fac1f3a4eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd561bac5007a49d3a3697f01d9d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497958bb31587beec5d4a062263e5d5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87de1982793d96a57a9c96ac0176bf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfed79a3dfcca13c3a3d1198fc6e5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f3e6d4228c6991851b0298fcaf55b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9a4ff37ebf4533331ddec1bcf39b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41fcbffc66ebaaf0590041033da02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c530be414a96dcff0624c2ec552937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2482a3bba5abe0117807a94d78ab0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba2a766acbaea642f6f2a5535ed70e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550117d9aa9845afc66aa3cc0639215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d153c627cf609a55a14155ca52b86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447f6318cd1ebebdf73d76d5b65ea9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948b2582927f24409ec28785d04ebd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b32c323afb4e0e3bee5c8521247f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f70b97b19e2a03ac8b54e094b6f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119ea69e7c1086cbbd84d17130c6628213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2893cf0db34132502b4a87765e823b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadb4234d0c6df18ccffef95f02168a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87678e6403497dc41cdb6ddd90ce7e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a2a65330c78f6ba893c3374773bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31da9ea55fd0458325cd64021ebbd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ead223da4b4811aa41caad124dd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d455e982314df4c7bcabbcd472b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d79bd5b759a0a8c0ff5ce0b0f541221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76ea02887273a21452fd32414a491222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b373118acd42f271672073f9e860223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6252c52f2f670540582e3baf8f3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d73a4dedc15059158966b6c8f3cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ae71cf862f00726d948e08fce64a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed081c4570decca3328648f8a27a22c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8a150cb07e02d23728f6d1dd5d1bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ef5c118bfd2360a295fe33cc824a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6de4e82d2740ffc34bbf75deef08f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362853f0cfcacad9fc072d6e1848e34d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33fa73b8e7eaccca146a8dabb91984232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3345e2696be26fe44eaa70611de6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e38e131fa2295f3dd95f2a6ff3d5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2a8b847d9b38db2053391986df35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9893bfd7603deaac2c25a1efc0e71c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9debc303237f32b1c5a125baee2132237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f8e371042d37710b09f49b74d229e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917c3f96af58dfa0191c51e689e48e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6dd77cf6a3fcfa3e9645d7e94e8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461dce7a3f88bb2777332720a79a24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db5f5b80dfeb8f8c72bdd8dbb43c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdaeeb12964429ec8b5724e798a761243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1a8dab8bad95d18231deb88bcd30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45cfa2be211236ee0f70d365bba169245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92669d772e5ab4423c2cd1d57d6a3182246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c5965d683b052ccf2293455da9cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84cb456fa78d22983384d9e80d1c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627237ca65713095381eea033d28ad1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe64bed56dc18c83859cce2386a415250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c2f6ff88354363bbef41baa8db422251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9470f52ddfbadc017acb02fe6d74b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b3d0de34e96d236d4de649272be8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf130942d82759a07b66deeceea48f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd4beb265394e3091f384a5d4edb13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355e5020f6cbd0fbaf264690581b77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1e91e3aa5995e2b3d7ff223a6568b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037edfd191e0a5ed469488c981a7b80d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563557e374eeaa8c0c3c52a19a65c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d02abe6fec804d95d20513f208199260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619126e8c439b90a438b343f3271efb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8117813e1d3c0c71843251c9a9672b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b65cc64ee3e52feeec5939a115e4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028f5b85717f6287ba774810e6308d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc23a2002e7493d9462c9998746852265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed953997e047a9f6d8fb0643fc8f99ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970678f4a576894398aea2d2019516e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f13bd2c91086da724508938d354d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7df3bf1b93f66caf91fb1ec6b12b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6a311749bcaac2b8f370851295ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119725ede1a532107ceef0c002559873271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bff154e9c42e30e99a55c7c19618c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b0f8f1d94ae52e7d7475062e377a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc87e4553cd495a6616e907449a7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee1dc76bbdffc78fed253ac54300c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c2ca0215785cadea7b3858de2352276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b63561217acb1d875f9ea753b83cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5292539b7629675c334c63902d64623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47642c1bc44ef9432358548044ccf64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16ef511db11ac8da5a5087711944e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962b23c1db0ea378eeaf3a5f136171281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a01985bdafce951e8d4e418b41ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb645aeb510465ba96c363e6fe61eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3373d1dfbc7d5652b533754d65f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3448247eb8dc03d66d586be3ae7286285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b13bdcc445a40d3eeb7876f338e4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4be37d102d8f29974fafcb543b0a39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbbc96a9d21c4f542ad041c2c3851288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17737de78319eeef2eeb8d19db39829289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1073fc9974fdfbe4c5361161379bd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5056dd7932b8a01794ae2b475a0ae51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aaa8d61b0b9df91599347863ad501292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185351a95c2e713a8c9f35477a56c7d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e19e8f8b8115e37e6c41634de93d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b665c0ca770dd7292d8d548b18d5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322061620c8a36ea6e2e6ad21c9f3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221039c1406daebe17f60eb391ebc2a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d1e0e72c93c2d2ce3e75dce6fa11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b2422d9cb7042b41f8853c348a6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957679c220a4072d0331f71978aacd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cfc93ae1112f8ffe40df3c6a5abfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3853ac075272cb00172043b9b76f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97d51a4493f656441d906cdfa41cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00302ba2f415b885534246c99cff5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1254ce3808a68fc1c6ab3b04fcf4c9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60cade76625de63b71c386c24ceac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9390b1b214d64b14952b43840476307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9134d8a669fa5b2855760f370b8602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374534cdc4150faec611f44bba3a7706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae725cac35284582b0949ae5367b993f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8276630ce25542be4c36d129ead50c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f111acd6dd4a0697de7809d4554d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb07ef4cffc3f670d792a593664c73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e88c36888d7f2fec2837e31118af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1931667757c544ce71902a57c5dcc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f931555f28dca5988c56c1e56da28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317c5f56406a8c0182bb7410b8e94a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2c97b6cbdae51ea577d74c89e0a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd562eb7cc463ab2a2c1e9909205d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b531d64a2dba7e83f60ddf54323f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fe650ade9e1e1ca959095055327ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25627308b24daf7dace971f0de6b1549322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ff7b28610959ce09cfa6ef949b71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e70ea12966d596383a13156a28560d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff79c123a448be2a312da608142bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df596169c6ff4750ce8a4344b3e143326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603c423171d696635c7495617ebcf9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007b613cf6293e630140a4016c67c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9837a36f0e07ca9661c2c4e62e584329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faddd2a479ffd1d2c3e81e30252c1b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aa6490a1d50d740aa178300f95fed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd372b4827d7e72af3cb83e811abeaa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eec5c6b669c56fa4fe99cd733e237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5616c9f947c94595ce5d18845de717334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f9f6e294dcdd20d11e80323f82824335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ff7507f072d37cda56d1e329d6103336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5e39e0402dd17e3b2ff4cbf33f13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5d17877361fae200d50681447b4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b743a2e32731c2b23cab625040bc38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67529720fed65834619719dc5e3f8b79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe30621f545227352b955b54d1caad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7012fca77bcf83c38216f778a1c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed8c676d0e3d261ba751521b50026343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec30732833005b4fa7910d7ac7530344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52abe9f081aaededf3947903deab0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a4ff0d515c1aea5cff00e744cf3db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aea6d3bf7a8600c85f0ccda9258ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d634905f9435a2e0701eda4c50328348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618414dc390d2ee1587f66bcaa13dd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667567113a7e2970aa895b912b1794f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68502e3dd6e080725477aab4e8d7abf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73597f00b21156c7751582dcfc05ad4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14516658b539604004117909c5d1d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f07138b033cbb7921ca6ca1e603e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69c97d091175f46af52d44b36bb94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a99ca0f88ca6eb7adf2556b594298356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6691a2f93d09cfef6a54afbc717f1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbfeafd60664ea29c8bdad2f8fe840358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c67fd4771abd5ebccf266ae2a481b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a1cf68522f761ea5389f82620901360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1360939419eb111711f22172a466e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747d82fea701214461f88290162215362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178a53e4b0041d3012ef394e8a5e2c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072952a12622554fd11ff9fa5a8f388a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa237464a7917f353ed4c05fab4b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2b2c5a90fdfc574539cf1b787221e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5cd602df13885d5140f949280a759367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a23e67efb2786c3e000fbfbd6a3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d792b0fa727a2d79260a37ec9512a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542375fa50e8dcc05e669517bc73f57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079cdf364a8557987fa449fbe68be65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226ba289c6175b4cf026343f164249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0fb0128c48b4f6f6a3faae868cf6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a757c81a1fc84e49df33a10b9913ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e329b7117f8cfbdcf857b265f69e4af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5154af3c670f724f011ffa2274bac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e9ceb4834b88c3c9de030e3596644377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14e9c75f0733d7694f9a11b7638783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf56818dcf2a70c8726ac0f7075aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f97d049418a59d870adb4cc7b4df2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7e28ae49cd51c52b1fc6e03eca2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998a7a4952675f66aac4b8efb3cdc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a983faa8fe60c873f7fc51eaf16df9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef098a44e82c45583ef6ad9422e281384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258247296fad3c8fde72665f9b13c6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842a29d7f22293599b8a2b1e8c21b48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af2eb5bee948f7944657ebc75d121387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31890610dc5798773ec45ea5d9a191388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8780ec400ddbd5d20c4a31a959a042389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90100d5343eb426a858f155fe882186d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e5cf5d05c25e523d127f29f19a27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09192a26360b2ef9c988debd3da3979c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d6381522f58c4719d8b6c010c1c0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a2d5a3964c84578d93938c6eb09e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0e4d35755826218dba06d2deeab5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d19ccd499b0aadf654a3360b372fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88a389c74bcdb58b79756935a40a3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f25a24ca6de6104ad3885160fe32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923099c7d1f74d68f27aabbffda6c68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d16c7653f25900fb1540502e7ff0e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d73feb2b8da09c4809139f583b533401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ccf0615fa1cb9e587353342b24bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10f81c468852adf7a6c099a8fc186f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab62d95b03f959a37dfc2e2af28ab7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b1ab1635d1366d15c8e89d2dae0b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c36c4490ebce03c60490c559b2494406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543e23997487b7e10297c66809203d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c327751a3110e4130f4df68987ab7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e133d8146a16cc08c3ce8eb73f632409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873470d19acff0f5096fc633b78de52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b7781be5022eb9b772378b3fc3c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0ebae84a5d40503ced48d9ed68dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3656041e73c00c10d6f947179a5b1bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b0041a4eca4c6da613d789a07061d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376156755081220287295454a79cd4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64f018ec261f296bf6d91e22a608f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4c64f9a4ee99c638cb5cf9c90f2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90759231bcc6b1913ce3efc27811afd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f47a4a613bd412fbb761c1e24bf0e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159f199697e75734066bef5e07dfb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bdf9075d08e62cb865d16e3cb311d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b55cd7b3b098f449f594e039c1f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc04e56b50aeca6755cea85802266423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec5c88afe73d2961b7d5a616749a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61372ad54aae395b158f0d4e98bc7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a102ddf03eb0bcb83c4f233320920ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeae65fa9b397eb5c8bc204ca8bd295427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70078f5711f45e3ef86c90b1ae1fad1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556999149e7185c4e00b2c18d53c4eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192950a07d049c47bb306c78f01065a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6069649e2b7f4f25723ba605e24d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bee946928a0b02bd106a8855441a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e539463caabfc45f3094601c7f9f35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b872e0e544105a5273ea49b1ad565ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4db83b4dc7452761b9c517341ce63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398d200e8928ffe1690e5c7bde980a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784aaca775d4baea568aba5d6de2b21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73dd9adc854f5fe43521b4b7075ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2ae8f824b46fb55886f04526c674439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9135dfb4b10e59eb8be1ce634c0af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37c9f11a2857d92aa6fd3547255d85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129316bd06d57b366cda41ea3de4ce9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b93d89938f3a7e93a166b5c9bb957443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea2cd72277baff9a2f2ca12abbf09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba79cf06574de2fb5dd2c29e5d406445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aac02c141cb46be0356aeae95ddb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714a774c4a4826c018214f46191933447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d9dd75384ec6dd93ebd998acdd1ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc718b628e2be4c201b0f50d1c9eaab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39a14a7ff59492cd439b59447410c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889e143ec1ae4bbcf672fca7c7564b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9bc04c6fcf47c5b1c98e51ffd15b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193f1c598ac2d8a9399b54da0f2796e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfebb7ef731c5b2fdc3448913b4b2e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884d9790d4a9c2a2c3ed676e6265412455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b223771e4c2b1f08f2145b0674d3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2e5d633435f7b2c483bd562c1a0db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ba3a154679d8d88475fa9b0c8837458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730f95081cb5cd1972fa8c6be90a0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c6b70b6699053a46b6ef59c0a7145460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd10387852af4a6922421a75a1c991461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27743a4fa9ee9fbc7be8a9efbb0a3e64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfcdabd914fd1ff2320415cd3f9858463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c667afea807ef68ee9bb4b54458e66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f71dc5a2eadb5836e5ae3301b30b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d188bdb15462b383bc588c185d42b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a61e408203634b2d360722fb95a9a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb085958557c64dc6c9c498345337468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e31306435a462e6da51345f0d37f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532017ba4edf17f7ef419b99159f8d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aaf2f740a5b93382c65f1c7bd426c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c476e948076897f924896be18003472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3099a9512174b0ed8fd95f00c7360cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52a74e37ee160bd48e34a31a3bffaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1d929f2d743a7338ebfc817bf1ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c5a451ecb92d54baa0c1afb742e96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b1a483ed292c146524af7f96ee74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f12d5aed114d9391cb01e9ae0188478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b0dbf8bcff5c00361a44fff7ef45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914841984b740c725a1955fcc03b23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869711ba0fcd50a58951844af7343415481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36befe4108b8afb1be92ab67a574fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbfe7ce3890c42c9d827155158f66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28e9253f82acce0f7d76e5bb36bace484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45021682534fc9ec3876b598abd3a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cf7b602efe7be587e7866dd491f1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b84a76cb0affedb64525f11b1989487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbfb11b4e43952d23f64402addd22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d727b1127d47cd054e4dcbf9284736489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522c6bce20b9be7f8f1ec8dcf8ee22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bb46e96b438dd01e7d1d409dd71c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c6c7c17dc0eab46d5da14eedf903e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec0ccd0b62fe247ec75fe855190be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6ace1b1d8324bd5d49d8042d6b54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb449a5dc4a9eb8f0399724448ca0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e110a4f2d0912d8e3d18a63f58234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecef28b9e6d8e96cb4b95782dbb6ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d1f7d315dab22a17dc44ff6ddd83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdf7057320641e5129f21ff938ef5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fad9a240346f6372d46733c4012b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a24e7cbee64f9cebec720089a7b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ff5c2d917b28727f548843fa73b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75ebdf1c10c345563a13da2cce968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aade4028384506c30c81d861c79b5ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb61b2234b8a4030f0adf8bfbc72a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce69dd03cd450f7cd9c44c8cbf17f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef96b45709f1acedbc6b333b7f9d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa07837471e0bf31e6c96bcf2dc2ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828608007de0fe22c412570126e9057509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e3f6974332e7c393a696f58f3135e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e7ddf01577aae9e3ce80e5c39ebf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963db62d64eb4ddd9248b2257b59d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa584d51791a0376473873f04ef71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df416b2448f20c001d3812f71bc3f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a9137cf9ff9690a514d58d8d58ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035708e0a376eb835a2a92a6ea9e2ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7589c92874f679a35f9776d91c490b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaa49435e5442e7ae41ee5e1509633518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9c7a60113d32be6974abcb7ab009519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f25b57b3fb03d163abb117b3a9e0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccacb5a5c91979920ca4a95473a5fbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef111690f051bd77e6a478d5d0608c79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bff65048efd37c63d2ec04cada43f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025945e279913c77400d732072dc8e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6cfeecd0b010d4f6d243b728d2523525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389d817e06693b9219dc9b25e891141526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704778a61502e034e527401dea6f054527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741981fc46dd630075a04b632a1150528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9773595b5269fd935f2b42fdff61ec0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364c3c3434ced6ac5d6b48d77799c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ae73003dd25e603fd36a2eb3081e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a4ffbd36d18215828fd6dc0c9d53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b0e62bfbde5207d51dc04c7a045b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277deaee2c87f62e2955367987c2c8a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f608fd4b8dfe1f33ebe0c86615a7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8dd408dc03a750d52720fc625fa3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4364c67f349ac50d4bacf9235ac9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230efc24d8a9109189a6ee429714b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469163cf76f80e9ede46542002cdeec0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688eb9c615ddbaec8ef686ab7671305540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea145b9329df93125d3be4f3619764e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8283ac3e06498338bc83396c8679542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925cc42caef1fd28d583ea60e37bf1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb30060b3b3f5254562087ca45379544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f0b8a3bc12a7b4b27a57efcf71104545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b6be29534e0760f3a89d903a0c78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31c6db6faaa4d300819f7b9605da0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b5a428de5cbb925242276c0c7d1fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357bac24af3d920cec16937b384ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7d803dbe7d657669f5c62a37b023550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12571a49d908954d0c40b91593348c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7950a789a63e9e8e45352a88ee631552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850f0fb42be07e6e2cae74afec8b25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e56a2171327a9f9b5812e1a6b8c5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3bf717bb56791935ff71b1cfc931c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f760bdcf23df7f8504ecab4d04763de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8040762e4ccfc7498431076cb396c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6cc729cb3cabf9f93c68cf6e80bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bbaba8717684968f61cfa95423788559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321329d95dee3864175f15baa39fc6fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17788bdf7789fae47a6d624bccb2cac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39edc795f04c7109dbf241569e5697c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428182f6130281709c6b76275554b16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338555776284f2947e329380a8a5b7d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c374c7feca8aac362f5a52c2b561565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9657c46d4548aa7b41571161858d79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90849e0299dcbc933f2e4c942e565b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a70e1feea4988760b0804ec2403a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14437fa57b1d15188731cd522eb11525569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029747f8c77f14f8c9eb5cea5dba692a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d47b0ed1c15a48af1265d6bcc6d2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a42aac2d44d6eb881c3f97f83a6ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50f85fe7cf7bf566bc92b8a58951d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74aabb6ef82f4ece563cf121643d15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea580a72358a1da13940104020f22bff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4fe31567a78ca5dbc4a56c1d9bfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc3d964777c5a5081da1bfb03b2353577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcb9c17b413aaf1f76eca394c60d57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2c0ff7b72abd68b4fbe3c93450df5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f6027af0733279dd3732d603b799580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cb63ee0c24f220af064bf68a00574581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb546f4f613935cbee6193d8ff6e5e22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee98ab4fd4c9d05d9d0faacd7e502da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f4b9ee30aada4ac66a8504e6e158584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4488674b27316d1442883c80d438585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2c2830a04067367bd44bc8791cf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca25ff152afdb7c7df398c5219497d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e875da9a263a18368ee130268057f92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb99eb99c56dd33f2a9c7b74f1980c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62773b2d4164b0798645827ab251ad4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173890e7b3520a24417477f7d23b435c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe0d7d2dba924362c473c605c571a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04b45ee35ccfcf78358279d8e6421e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255449f71ff7f4f0c877538cafed6653594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787241aac2f47a63771fc438a72a7e78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ac89e48b80bc3a68cf17509a3b23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6394dc811b992a94d5e5fc64eb72da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e63cf708275d6052bd5b703cd8ea7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6138d40d05ef57a0e498bab34bad94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6983e0a2bf3ac390bff147e17ea9fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ce230c02c4a1d21756b6c6716db8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42906af8dc839ca8f94c15dc47aea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323b2a97397c6f1c7cf33d76d5c96b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592539c9073a4d927139830574b4692604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19f1356e0a03be7cfd372f6d9df88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51fd38f6ad2a3b2d0e5977f9cc0248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ccfc96ecd3af2e1ffe6e84ca8b7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0178595e7c86077961e0aa3b1df6e5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e4f69464547f5b795dbcac8cd23c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f50caa499fd7eda663bf42df6b6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0e7b231d4d6c90b3a7aebb6c55d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8ef6eb95794a47b37ab3cb18e25b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d6d51e3c57e6f9d22123a71de296f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196beec9eaeed494df63e216dc113c2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef369cd0011f89734b71c76ffc58fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f777d065eb4680d1e819ca2f3d5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e3c4095dc748bb305e41bb4ac5420617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab3c162e490ddc62948b869c7e182d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6dbfec5191d7fe1e76c91d66d9f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb3abda417736e4a754f2173a7d88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44513228ca8136b665773585549eec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2da46ce6fc0c091f37943f4c56e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de20981f7cae2d4814021dddda380ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3523d039b6577d9003854d7e8fc8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f81e8fd46e8f4c8519a1de84c803625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3638a6a2924ca00e2421caecaf24587626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c939443feecead97908efef8d601e6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fa8fa6c812c0fb3ccc60116a91c15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518264d42f7ec31f81638942fe914d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4698f99d56678ff1882df6218fce5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96083c2d70a927980c2bdf4ad1f332e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a8e28293090dfa25cace201c7585632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c550b18e7c54849e614e0850513035633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4509ea93f25a931090c3477ae20a08e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406bee22619a7829b66ae93621fda18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6311f741305e4dd0c4552b4569ef4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a141cc8a60f3fa130fa27bfb7720e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df99fdcef19a39d2c80d0803dd0e37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce65d0e62fec084c4d7508027a14fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250023dcc2d894735eb64e08b300b0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443682bec1362249ba9786e0f79691d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a052862241fe1515b9daaa809391139642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf827847a525744b126d64245cadef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ebf84589a4e7e95755731c2ae2e05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c9e56778f2e1a24ba8120e8e676b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8056411f909e7bd7fd17709bb564646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ffb81c33619adff554aefb1e6ea3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab9e86d5cb0bb4001f375c06a59992648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c00f13cfeeab0eb37097ae3c45e21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3d4e383738d8fe38556568c2e95e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78e5265444acc2374b74cd70dee255651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68db81da97d8bd2bbc799f6b92890652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c91eac04476f08489f14c66cf0d9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504da0cce644f2784e92dcb7f06474654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64160fcd784c29000c7b5eafdeab78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f0a08484ad5c8b4d75e4ac4e881f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a00deff68091815c0a1d09eeef8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21175734677e13239445196b2aa52b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46441d9c9827e04e92759ff528f8d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ccd2338bd5231a9fc3675d92004d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5b3fa88a125f84e2340289afb66f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec80048a7f338949122ec3e02cc7bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692a5449840634433a20f8e3e1a9405663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e093085c8056efb327283caa0893664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbb9030f117f273c8eae06dddfb01b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c3bcce9d6894459218ce02da59e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58957e8fc76e012213c1a84ff3a08c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dde569d5e4a0ecf6ee3501120ee14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5b59e149575c84c2da3e274550b25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a29e7b48836719566fa17d76291501670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74821355c103e13e71934f8fb5a39673671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc7c7b96b3864f690ff1d61b5c75c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bda3f122ee6c0c169d3be7e2cd552673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c906724a3c00cd4be8d354e82ec7066674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37388f595cd15a147ef5ce088594b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d633e5780bf5a8f6989201ccb9b54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2869a6174cbfb5efa30e64b381b4332677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422aea5867ebd64f2042b1bb8ad3ebe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6f479e1885e21fea065304397466679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81f9163022083082337ed928dfc19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd74b94088d2e9aa8a25f7419b388f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58e0eeb2c964762323d0957729b36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04df3f5c2df480e5eccf02e26c85e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f71dd9e5b22195f093a6a3b156cf1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345795d44da1542efbb067a45ee38b15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706fd7229f7998f926726ee6fc5d577686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa5b9ebb9ade3dfb47dbc67e6979a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea378e49620e85333e6aace016d14b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158b108518bfa1ffe5c8b9b76defd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d002f372fdc3ba60b969d47f3780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb188870a9f28a40ee8e5d9efbda9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28516217643e0406673b5ab22f0d78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb8bee60497d1145e48cc1a229756d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc8585b2b43339d369d3f0e207d34f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a32dd51880f5b76ae9aed9a14518695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f6a90ea1d5aa7d8de31f2ce387a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe774dbf8b0fceed3f295d742442fc50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceb1f08610a903fc9a4ebed9386e80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d88d1710d2d239b6f5140c5f0765a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755dbfb04378c1307852cfc8a568537700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74381b8cc0b13f4887e37b9304de37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c15cad5953d347a53b90b682de234c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1887c4b0c5742216c9daa38fa32e4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b8327acd6bfc051608e777a3ae433704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89f99f466d1b6541f73dcb18610c4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659ac0124d81a511c30781148ed6aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a225b6698ecb6e5df3841097ad2290d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a28252dd36513dc620201a9a21c099708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5b5f10929d99d9cd37d1cd12dfcf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d59b5e467d82b6d8f4cc1f23a907710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d573b467371af720b304030e70b642711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ced3125b7a4aacb38a342b31a8727712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aea09b8e6228a983d396dc651cafe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228169aadf50a69f8803c3152b195cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3839c8e8a37dbf4f96a1d3368caad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c817a1d34813523ea07d71945c04c78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee033ea3bbd84285c29fd63c2ab479b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c305db3a903684970a0aa3656cc0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3e6f3becca5af8a679283a46a3442719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b195e88dd59b1b4bf3fd2b6a9991720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878e80edb25462ebb46a877f886a58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b51b57760b0724e4c2739c2fee89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c2a77254cbf88c1d6884d665b7336723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3575811cc338ea4b2d0b6c180e2c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050297c6df71b4a8c73a99904f78aa8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0dba1573ec98de7dbb58c7b18ffb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3125a6f808026631f984756381cbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84f61b8f25e27f2c239d6df2023c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a8d2b963bbbf24fbf15ac1c4acc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcbe35141f3f564488489354348ee3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98945c3f6697178e77b258ff75b83b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582e16542dfc10e68e936573c5e3fa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61c0efc82bf3ca79206afdcc18e7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1ed90fcf415dab6b8eb7a62105c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f378327a0b727e1786003474ea14e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a2962ba76ded5fbbdd187eb5ab16f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfda21a7da98cbb1c227619a3726a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7c56198eb08e1ce6663458eec92b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54d6e49958aeda20ef7e8be506b50e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e63b99a619ec66363c79427e2376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6fef9d6a163b33fd706081a35cf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3abc264b60189684fdc7ee790af79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a17bf94451cdcddbacd2012915a4f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d40195bbd7d3970fb40d1ee1bf9b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2412e2f9109c23f3615d775cf099745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea501921a84b4b91f40061b313a7b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd3283dcdbdc9e13506fe3ff7c3b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974efc01241f1c54ffaa1daa81c1aa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc91fa4bd4a4e98d97ac1f22e5128749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963a9cd787cbccdcf83dd76fb08924750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c5b74a5b18499e5abd59689d775c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1a0390e2a77ebaeb1065309132240752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f68f14bc553169f60f90cd5734d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d0313de2fd9f6f1a409a829df8c6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6247c2e26b196c35b6d4ef16296b5a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4c5c2ec885e018853312619abb5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ded1c62aca43f86ab6e6ef0fe4ad8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58771a6cf73ee8500e8df51cf21125758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf80c8917e7c188588b9526ea77d53759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>