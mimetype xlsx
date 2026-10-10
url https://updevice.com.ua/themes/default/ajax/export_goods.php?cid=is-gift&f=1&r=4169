--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc4981bb27798002b53ddb0940d1d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b605fc542659dbfbc07b91aadeda72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083b97cadb7c098720208dcf58d87943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0364d783e1bd5805af7875338a2914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb80282b84a3bc1224a42b1f8fbbdf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e51000a46392489fc8de4accb6fc196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b19405c676e71206406f5b6724e2b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3cceaa221cddd9dd908c702ad60f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea53330b0abcf41696b6fe43c7f1cf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc7e75abeb04626ef1b9148c4635510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e3101c751f437a43dc46a595ea5d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cb25736eb1e5088352dd97a6bcb1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5f514eae835ca61c8f0a93b4882b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424095e5021afcf278833ae5278a6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc416b58a2dc6bbbf7c4d9d07eb7b6b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add56bf3ce3d93fc7e0eee8d12f0da1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3458879fb2f256e918fd3ce4ed19517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603111934304cbe46f259db03958d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf4d502ca59c9bd729c27ee77600a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf027b86cb4597d8c69a60bdc97bd1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48429e243e66d14b55a59b3c60d62921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d9a60d2a5f8cfc72ab9460e9783f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abc066374d69d1863d02b46eaaadff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f9e801b2b4f35fb4cf97191fd08824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82075417f758ee3b93c0e66eb63ea1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6149c84c90be0b47c4efe302669cfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d604ee9cabac3b141dd49a34efe9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161e56a149481c749f379a999958e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ac128642ea9bbbdb8b05dfb002ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810581b8e59b67c64a6ada4bb4ac5ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122229424d7d61673255a61dac2a5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127fb588b57b2e0f9c6c8855638f43232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d88e0a908e88fee59bebcea4428ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d7658ff986547d46e2232c847be034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0443e05b0852e4c3264cfbd6678e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edbf185380e68144b312f94d3a6e8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11def21de80319581ff6230728a899c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83a9f2b30f6cd35e42483374e337f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee76c89002c1093b7cbf61ab4b87e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a768d4c3433026a3f357c7b64bd8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d81e5e238b7b39bfa0fb99add5cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a413324f4c46c5b68587ce58be79242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b528513d1a85d9caa42567fec5da16243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ddbb58da213e45910d07e5e382eea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d639b223af01afd2676150015ced21545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a527652bdf8725bf9a24f2cbd9b12e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba318f529cf829fa5f19691b0a50f94247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17446d135bdf255e159dca5bafa675648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253fd19e7ddae72fef793d60b0cf82b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c92d45900d56f5d68577e86de4c2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e7c7366ca3084cc615364c18764551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845376f02eb44c42726f3425c905488052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a881db3f32d6c7ead30d912983ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13216f679cbc040f122f00b0079d3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d44c12047415b033d5dc36a6b3194055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b252bb2853a5ebf5c47877f9331c9bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c99586a0240fb5ac917c757589b1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2726b2af87d329a57cbcb6c1fd568358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d454d992d4ec23cfe6a3f26f623ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a78eddb1e72ebc23c8f68e54cf1f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e63f102d3fa2a4a24557a539f5cbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8741a91d90bc5b9bdb855467782d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00406453c86c3c741dae5ea2ecfba1a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec681864e11274c6b0c32c4b4cf336364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905fef69f65f02aa37e5b25993e03065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d6374c4fa21aa68ee73cd0e7bed7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4030bb3cf0aad0afc39056557809b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04305b860eb639db60afd785a98b3c6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bd15af7af6f416732e8c0064810a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e226894cad01fa7b808b39ed5a1d09f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24f47c7c2243b56d9aa849e92497471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb608c4d9a4c4dcf3f5f0664f94df672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c23363a7341b8c05de59d360e53e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ed6c385c7c185bf80e0dd59b46df474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662c9c22ee3f3672b4ac951f3c4e8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1baa38c074587c1dce15ba272d150976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74145f2e035236c914ce24e6c79b227177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f99998ea6fe74518dae6ed36baf0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d8ebb0740e70642accd4ffdac13179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15332a88e0263fbaa89848d1a635a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b0545d359f39fb9b28b1a44f1118d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1ae071a02beaa7eb3b8050901afb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e311eb750318e52ab361ec0954a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ebe4f75b0de4f9c4b0e52b94579384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409399c3a33e665f810f906ec1746d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad2072df7a74851fd3227caf71a10e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0fb94e6377b77c864cf4e5465012b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf1397dbc814f3e1ac81cfc510952f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717957cd38183ff0c8c2c8dea1b0c8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271eb0154dfe4d5fb2c1a221cba726790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c99100dd72356e5ad4e36e9651f7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538826a3a11cd284ef68f81d77eadd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddaddc64416a681626c2218e39428393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab748ac141e1bf4b7f09ef5e52f2c3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1859eb0dbfe6ef2aced20e42fa45595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134836d8d9d6987523ef89442f9c67d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e78cc4f6d37a7d9218b99ab3125797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff034c0a4bd949b3ccc3e4c3d3db2d5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32fdd5484bdb8c171c66a82aab100999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743de41331ae92e8192c3ce7052f459d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f779e17027fcb518056b5eea36fb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdfca2628c224143be1da7e5458c79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c378734f2eab3212249e7c6fc2f76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd38fbd0baf98a847a753dffa1f2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b7457a2561856f439109d5ce845d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4f035840e703a44001f314182f4ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0069f519765e7d600a4c7e136fc5a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab036786872302a8b47052c12bddda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f46113f60d3c53d8a14824300f2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24cb037ec7b5e435bc4c28f66514ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8bff8f15a8b9bbd150d4d7d050305111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a6985f559072f3e28c4b3f5745491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafb23f5d96a1caec452c735b5361ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a8244c76c06683a3b24739cecaf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1e1e47886672477444a8d1e658bf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf2e6b99ab2e4b396042d48dbfc123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294140bcaf5139d9e25c8bda1933c168117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4164a4165c4f62cb97d998b70ee83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2798c011afe03b47216bf0d10112119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad72db1aa75f69ce437b3371d97501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbfb18e8d4ba1010d820f2142b20db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0f95d924e52e5c6e4a08aa2c4e17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8872e0e466d30334f0637af39f945123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c581220c72ad6652f87645e256ce6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adff8359d1cc8bce562cd849b7a1628125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080b15f3155e7fb293ed060d732f4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f1c5bbec35c155b993c1c1d1f238127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488af818e153810500639de37845f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b7bca2ea1d2176ebdd61ccc665a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4feaf50557c7b2cb3a5c4b9e8593130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78060b08142336f76f69976af2fcac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed742a44a00dae72ed850a0c06336c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be21efb024efa037d4b24b67809b69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c077cbd5429d43e8c8fa23ba8bbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435104a8edc26055ae8f651ceb7d2cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cb980041611d14335453d94adfad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88fc499a74b953664f1e0c66992b61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1a4458ed36e5648ac4b0d4b1fc71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cbdc1a9c414f356f1ae539a39497e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1053a99149751945f64556a97164f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d7899c2e60b00e39fc236f0cad7af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a11a631672a01f9aae96cb9b42dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abee8cccf0166c1f0e1e74bfd60f90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b887ee5b0bcef1176475580b54881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccfa52c56b14491746d693bacd8ea2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d97335cdfa810558ec9dcd7dc3b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6828b6f0516ec085a2feed787a8c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af7fcd371312dcc3d29901b134243c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523c0409115f2ac28307ea1ff8ff62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe9926140407d601bdd152143e46ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57301dbbc434c860d1929215c7627151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f25f6b976aacf68f318b7b556e68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957493eb31bb35575811cb85e7033e23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f16b23fb0a01c200445673525981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856ca7a78209866edfa089f78bb1c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852e325f397fb3a98f53e5672eb4ba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4fc8e06546443c6fdc9f185c1ee34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242c1f5c63308ee6e16f64b83669db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469da219e3507c3f937f167ffcca80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af62d39c7908a83f227608a8c44cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a6dff77b4b15066523789a8221105161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe1e57c1a3aea334c338f2ca12e68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b68d49ca149c99b5f260a3041aadbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73bf80012e2a8e27f2d0f535656f09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede925eaf41edd6bd9d5f04d0da1276165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9ac6e1a6b5fdb321d715739dc83d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b7bbad01125d05cac1857c0085bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de36f03b034baf5d0c8fd943704f56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332a40f7d375a8263b44e7610c4b30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64484989e95de7de298d02ffdfcc3b1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eed09231d0f6229eb924d22d231845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a73ac22024766b53b71d0a3bf0632d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef92307c8e9df3d54bf8ff55c713386173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa06db918e3007b410b8fcafb09b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bc57757636b9d7377850a34e98d70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b334c7cd615f9f53b04da627089f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dcc729043fbce5b6fca3ca0474958177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92c811a4acad4502c5452a5c94e82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b37e30eee76f2c2fbe73192509f6c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3853ac0147b77f2e028c5771a99a18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb04c59a98a6167dcc588f6dff9b18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6349d75471174dcdcbb2c69ee2fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f65a65139669bebb8482c043007f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9971e2df069fa847dc735d602962e0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c464baa03ae6f4d437efb1d7da7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b2d8824e15d2de3ed313dd770ac22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcf7b45c370dd2c91d94922d4eb837187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297fa8c39d1b3c2b00ee79856212338188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae288d530a250163e4be6e8b6e346189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ce5dc340cffd3e32d08fd3b0fec0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044cb8c349836b536b0e39391822d04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ded04f01ab22c34611a4e4880480192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5b596610f960e9144fb145e4eb25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19144c2ad7587ac2ae2b3f4d621eabdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597c0e2df6dd1e34e3197b7d9de4c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3b9c2a2709535384b63331dbdca68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee111ff758775c375b726687392b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd26adb6c509d09600e83a3bfe0bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769620aaa2ee1537c1a64b3d413504b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db499ab688b0169b23a3340cc9cf58c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46434773551460eea0f63b33a2cb75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf63625d9a5bae81050044a33babcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243015de8612293306d5f0a25bd45bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f5b4f3a8352a12d8d9e92a9b9dbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742947aa8e0d7cce1d2ad299767e34ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ff5a509ca4aff4fdb6c6e2040ec21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58cc8889b0c59f855b3d2d871423e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc34957a35b3088dad55a03c1378ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b58165aeb666c5d990d89dad311a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ba742e57bafc9c99ec2ee3473544210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b5be1e36406a132aa6192c3465abc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083d79e7b15a5c933a114f3bd60181212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d56edec82293d72046098a0e7e7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f4a8ee416724f91392f43db284be3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f1992f15b0083b0ca9e1d970509d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68089a3c2c62b2b4fa2af281c9eddf00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d2bafd01ab2e1d4914b1f319c2452217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0dd7538d2d6f17f880a98ab2a0eed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d24ff3a20806357c8788dd62b0370219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d46eabb02c7c10fed44ef436d5ead220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f37550e06481cff8a82a315e563bb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff651baebc4f5d1a3ece91ca7e0739d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba0c6874a91fdceef05c62ea7145b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55cd176011027510a0cdf210cc523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e05ccec3afbafbfbb34d8ae51e07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c31e383137d5e2acb706f84c7bd84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7050696bcabe1fa14629ea68b53997227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f17d83ca99cf0521e85f1986e1eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f4a827a7133364c69957cec99867229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2601b63d7227226a4a42d11fa736f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ac655835e78c17c38decbf0fa10d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639553a8f847e5966c5d36cc03aa2d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743624f841a78d851bade8fd62003f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28ae785d5c2e6dd29bd636dd426e67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e9f0bdafd098a48e52ef858f69fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcee6e2d43eb4ba651c322eb80122cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7bd8310dfc7fb9d9901310279889237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b465dc56754451ddcf5cb23349211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15425dd7ecc8ad5ac761572e2a49f0c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8118d8a273b321c335f9abe2bab66b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2b7846339f53fa7d0c35b8f40226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973246314796ec76aa74dd46103210e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c11cf7b801c229e8f8796d575eb77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bf0c96a3c1fe6057d69fcf6a387f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b71a5319199f8a7ea1a63e7a14245245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bfe06de06ce4516321af4e8f3cd34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee53e1d115632d6db7abc956af89b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2f3d342daf6655348f47a0a6df93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed3c07cd71fe9f1aaa751efaad9bf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30624260f1568e3bdfd31b33931e49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9dd61788c811482592199a6960c97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48828035345517bf9a43931c81e2bfe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf131f526674b34d246fa5c37dfe6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0248bacba527fc5d1863b305878d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e75fb4b6848f05fa1c538b9f715d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481371d9ec523e839a436b6dfa4e22d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964abb700918325f4ae0318f39d5f33d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6142a2f0e73f14dde81f89210e2735258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db35ee6deb384d06d3cd57e8d6360e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5af2d0d8fab16317f93859a4a508b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb135f65751f638ed312790e716e04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228590928db2f1d476fa870d140d8f51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c345db179aa1f43ad35fafd0cd49e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870391ffa30ad1b0e3f535ac73f86165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6ce3fc09a417fce100ba85104a73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414bd86dc79f674bf424e8a892ae873266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa64b6112e5b11f9665184f0157ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b359d9a13692addcb0b804fe9f747ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80489ee43df46582bdde719db83481269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d9ef0781fe574f5f6aedeefe1c2cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf0e9a305ed43f592cf1d161cc838d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90740c15033bbb3317e917529715588272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895d4627f24fe1939324f102fd787a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76980eb5eac9bac33dc25f80140b60e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d0045ca5895727a441bbe9caa615275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003650880149d9880ab6985934ce9adb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aea2a0203654021f79dcd530f6d82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1750e9af2c584091d398d67ac9ad82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e2160a9d57088475dfdc8d7286ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60d59589cfa50997bec67a9e5030a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe8097bb6c18661402cb95de6f8af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826b66b9ae40c82e800ae18607c8a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b37113a41a420cd6b6352648a5d72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd84d685065e6b5f8c86f3958f7b7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87955f807d829fb7aa270d935621173285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fe949f488ecdae697acfc235b28c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3205577cbebcd50b2c949d173283c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b545432360df5511f67dcd8b8178d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed03c90f25d87cc1bcf12fa5de8f6ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44a90b1131f25b82d7edfe1d929b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4e10662cb0be288cdcb183c00d5c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0074d9a4ced1312f2fd666829aa9410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2644d22ef5eff03ebd48a4295fd9a83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc29c79deddee479e685417e1fafead294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b453253b552b6ecc00f8e52515d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841177a4300e2998b20e15cdf77d9f45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe0a8a43df2c4503d25e9d615f0da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2022e03ef3ea347bda0d5e3d76c32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecea16a9878ebbd61398828f861d8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f78bc41455154b8ae25d23633c02e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1801a696dc6ad993712f8fd4af57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2ad503ed8c3292891c772f499e0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d91f5828c89b4ffa2ce57389c5feb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262a3e2a28a5053063e526b51bc65d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464924e61c7db2379c141fb7d2385412305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281608a57b0ff035bff78c3d33582655306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c454d52b959903bdf017bcd091e91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4000bca2aea92fdb481f5df05349a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3afb869513fbb77185ead28a6ab91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b71b2ea19d6dabef409ddf571c6563310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f211c955900a277802188b6b433eafb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d83ff21e18401b77be9b8a325fc6d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6093fff52733d9d8726081e8531ccf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c710f272a7589594b348773c8bf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4db5dd34849508a60d6223834617a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a410704aafb8454b576f5791bc73b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480bfa755085ee91b692560c48a100317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce344bc79ff2a89186db4c23c97df24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a18b1f054cce00a2bba7168822069319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a3e6a7e643bf496a97d7bebfc8c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e63f4f8c9672cef6de03ef7dffb8ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a5e8031a1763a8cba60316542d69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4e7ebd50b124d0b0f471be2c4eaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14ce5a289a63ca81fefaf33ee571e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75a4b8f79045f68ac019b6dafd5bca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98149dfd1c8793a0e2305f0312b39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1141124d03adf10ad4e7e66ce48e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4176c756c18521f09ad4af2d17e53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e75e01523e8a0a9c69c46cbc521e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f04b2948a69545d4a99a698c0263330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff5794821784c796d467568c4ce8df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db8e4708daff42acf72c719d61e6a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b328aabc4aeb9c28c1056fe06bc03cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200337141007e6ea8e9cdd818a5c9a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528fa7924aa357e59afc8850220134b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cfc9a76cf0c1fefa09b66f457f74f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20c9e6237acf13d6ff1832f53135f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cf0d8a360e8b5e5f7e3302c2c9ad4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375922ec32c06f28bf83a2006202fb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf98546d07e073074c14fa9174815340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a0a0a43d7541bf5559228995afe6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ff71bf0010b32fbaa65fc40074b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeefd7388e99d0a485db963a597d1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273732f0bba55765055ea8275f7c1eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caad3bdbdec9b76ee20acd411952a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe73f95ac2219eff386890852554ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716f5b63400c63251dce20f417e6753347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0f96bfa0280080d8df069ca4a44e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db582f87582f5f9bb7c724d8c8fe38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48498e5b85edd67821f300699637ebb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20a9787f4fbb0316058b5b5403c0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f352de08004c131bc422870c7468334352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227c3fb5b88db0911848b1a5e7b9d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17a4d9bd8d5144111110c05b43901354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a960606a36d6a2014d9ea3a4f4655b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdbff9fd69917a856d02a75891e900356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b065d318a653c1d11a250ab5b350435357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea4c7be0d8dd6a60c1ada7560c88b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ecb3264aa004eb7ef9444f8e528d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094a606162ea12cf8072fe9beb80adf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863b0fbfdd3f66161b95ea2ac2b9c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ab5f6037a364a4bc793b9909f7df2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8191a89d10a550a2b3c8a4380642dec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b77df9379bd60d954bca4e67aeaf89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b521444f460ff928d64ec368c7c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b219be9cd8d51fcf489ec9fe6c9fd85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad563a546ec8e6df7ba7bb84f8d981367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf4515aea45f5fc176f816723eda16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3119f3ef05b45ff1ee6a7e09fa4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7802326634ab045a8bd7688f232c038370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be337aa14fd2ff417da729fa3336a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a24f6175661f87bd8b8af03529d7a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f01f18e30dd72e8dea169f0e6c22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba6131e340e45df5fd723186b144f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87328240dd21a5f70596fc9b71b8b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5401117bb083c570a30d6528725f09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a09525b12891001fe9874d6e65aaa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c99210ba6808df87de44e8d3b44d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeacac8bc84e07d314567feb84d19dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110a0328b94bac90c2d99b444fa49c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d161377688fc2b3218467d21bbece0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad492841710645db1d1765937b14a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb74e447a538f7b389473dca8892e33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f6c1bb583ea7267218f9406dc0a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cae18b166cd6ddc877946d025bb69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafb53e0b8b6cf768f764edef7c7ef6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47c60a0fc730a061e83a8f23b0c4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e8b26531b92edb3f44bd06e0f02e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a4e4148dda9665d2bb2dcce7a838389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f73e38d06368c3cc6165f8322770b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba9f2db9faa4a30c73543a8173531391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5f8ba97f9c5fc499463c54ca14f78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805336fb72e02396407b43b1854dae68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13414e8e2dfd458c36dd904d06166394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d8360428fad8f6c05c5f474d5ec1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2fe3a0e3f50e18a6a6ffba1fffed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae689bad526913b4aa0f65b72211834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eb91f549d22cda9c9d5ac15ccdc5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e25d9ceceb8cdc03d67b2e856b52b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea0de14487f78242f459235a66ed5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451572a8ceaa3cce3ef9c257e51fec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f2171f8bc3ef9e1a3faa11685d02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5c859173c7f26cbb0ed1d93fb32c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a6f4b96a02417531da05f626a7da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b3c86f3bfecf119983d4a35e31c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1858f9025f34010ae065b02a5db9b6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3630ff1a88fe5dc9523ea4a1521f05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2048cdb3a0bb1470a823dd109e04d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e0130d0b4dff37af45b86c794a40d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f717677590976ef028c555ac5679128410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca09ecac6c527c049f89e80452d07d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912e931a441ff7938f718b34a25b29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5776ef5041afc9f8b22d0ba48765f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213b77ef50ceb3ddb7177500e31c5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a076f258c6cca98eac32531e6496415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d66f969c99bf4b373bafe2d8cb568416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c987e97b1752eaa3753026e66112d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76258238f9b2b3e8690d53ae3349017c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8783f5f5170ca52fc1e2b3bc6f7b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c583f26d8e470cd8697af53b82bf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80b6026226cce8ae52cbaa45745cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ac29a6f95fcdea7b56d49487b2ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ebd31fa6ab677e71841687c62ba34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3faf9751a0002ce355c1cf2e2f26c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b0b092b3fa2e9bf7dadaa01623d27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06138f42c0f8c26deaf71e51e4134158426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d301f9f24a580167acfd2b19cb13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f28fb44247e0f407636d184a1e24a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af085b3a1d7592f4b302807497709305429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe0c1afbd4b16659104a0c0157e6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3a390b062a3b77b3b46685c842f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14341b1bb6043a0bd75f2aeeaf7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d8ab32275cf85deca452bb39777d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c223874ca49995c0e982fac0be024f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680001d13871e65835434c666b16fd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60065923576687868ca833efef2e2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48406bd49fb1bd799025905aebec42f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f27b66af7d516fe79fc6f27703a5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b484405dab9cc756e556bea082e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da37fd1b91b69e802288d7d4c8c95d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812048e1cfab2913650563e9f0ddef35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf4e964a714e4990f8f6faaf3ae85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589eee63ea53c51a8a9eac346c3ecc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee246eae7a88c660305409807f0e9e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2bcd925ef26ff5c8422673af5033445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ba23de0a8adef2cf3946f67347922446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c880c89732d9edcefa56df781d862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ef9e2a2caebc29e4365ec1ff6db8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a61990f99b1445ed480d3ffcdbf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320f4c580dd4faed75a11ff7d5e928450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3cd3ac2e3e7e60dd4c5d5c43dcf31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f0ec7db199d7da9e36ee4a650c6ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d4f0c8921703b7badbf0849aa189453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771537b16a960be3d57de11ecbd4b827454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b4067cebca5bd76af80889e8164a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba9005633795528ada42de55803a90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064a3b5ed4ca61d91881fb457540df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d366ab5b43c3915e03476f8a2fa93c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71464d500c2f7dfb2fbf0efd3682946459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368dd78dde37f5e4adc34dccc2d6e53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d28539a33cbda7cc2a58e33b2c04a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7a3f3b87f715cb28e027208734dc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000d91ad9db009b1b65b9f75a7c332463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18723c448b3d57c09925342b2dfa69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec57ff612e69251d95c1fc0474cecd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab2ac2c2fcfa35a12cd56545e108f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5251cc7c55516dea055cd6b3e64213467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133416bfe22bfdfd0dc7104d3bbdac37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983311bf4693c93ba9f595c558dba5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1690e1b8ea1e91a297867a9fcc8f31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590fc0e9dfac967998e6f51e43e7036471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285a0e12b5c2170f838cf739dc9d4c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02654b91e512083891a5d6cc4fc6e51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d103ac6a15d9b7c768dd1f37eed415e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ee77cdacf9764774f53ef46fc80e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb4138c1233c2e7b60714e7c9544c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae25eb4e3be7f6508ae80d97e2d596477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86b33f28cef4829c1bd42f552da39a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0538594bb3a9d86af4fad62d8d5de5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea7e7571b812e45ba43ef4811f378480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb784c4afac553ee8b61ac825c06339481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85972fad41566195531873d4ac74c132482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb88531b73f9bba1d9badd9c6b2d30a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26c78afb06290a31cd8592162556f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936498035bca94667d4e5085e5c15e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e91054f43e38f38b6edef7a076a281486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a1256ab94fa31e869201fefd93c8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591d689ff252e05c604524598ade5d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9074ae34b9c82ad3f1ed08081a8252489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18bd55aa57972b8cccc5d55d184b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1c1f19f680c0e29e9dd60a1a9a758491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f468a231cca91c79635a0786629ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1577de44dd4de4d2a8f981960c8712493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c870e436644dff0d26b9641c2b6da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29873c7fde4a4d10473ed7f39120c12f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f801f7240f20bad5450d60b6a9861496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393132b08109890053cea01cfecc77c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c452018188e4c3968663333090e3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4abd66485f4444213bf4e1f634fbb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac095fe9a28546e2b7061f6e37159500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076e5abbb53d86e0b15b3ef686d51a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7cded3a1f971fe9359037a01d3878502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954003a281bf90958d2d6b4d8c4a2a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451020998339ef688ddf796375aa0010504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436f9e1edbf832ea8e4f91737ca47a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae6fd229111033d1eb54b9b5d7d06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace77957d88df17890723f460389b4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaba4b523e2096988c04dc5f4cbd09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a6ba79227bc35bf7c11f7497cb86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23f06ecbc93b401131950961422a6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0e61ab7905d7dbcf18d0f8fece5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445261737507b3c7740802bdd5be594512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad33a0758b4adc778f8f72423000b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad414f22819b643e5c000c5d1d642fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d535c85962ca936bf5bc72504caff48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe426e947c5cd34921497690dd5a560516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210f0ac5183515de8bd28532bff509f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db653873add10659e67f60be80cf34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98166ca2a23acfff9c355b1e034aa0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4ce887988d60cb3c24228ae82123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9c2949ae18cb45bf6d3b173b9a5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1005089b639bb8b3d3704be956a50e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f14054c511d5d40a4d61dbb58667523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba50253bc3d6ae87b767bbfd01212a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5024430fb861cd9567182cee66bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48e197383f33e49835b8a379aaed70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4dcb9ad35dc44938c5960e8645ae4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd92243d6d48a245d38008f115d8ce5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f49d04f5ad1417da3e08b467d066529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b98ea35dfb6cff650ef1fb0d1387530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723ed5635b2a37f2e3dbd225aa35f8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348fd9fbbd7c00285e16052490e441e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e585a4d7c152d609e46ef6444fdb034533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8779a66f0b6d106682873e3f659fe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e9ad69b83ba2f9541f3398f64777535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4348ce3d7843cb0b79cc0eb92045e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948333f45019a9dd4940a0c4db751c53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61680c6b478f61ddeb274e8211f87b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cad59637dc425aa1f513bc52f7a0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e172ed8e718dfc6975485fee4917f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7368877cbf34f9c9c3338c4fd06b392541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5921b51b9dccaaabfa9eb3ee37771bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a97bb1fad40912a6e33dfc11751c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0947b81ed55cb2c5f956529f8d22d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760e0e692b84386ad36f380d996802545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438850fdbb163b629828e471f48f297546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67503cb7490b56a899d68476ca8cb7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186379374adbaad27bc42d81c029a949548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c1d84d71bbcc7e94b386b294b03b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6840e31be98cab90c9d5d786d663ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9584c01769a6d5f4169c4a20db90c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1fc8e830c4dcd0fdd87e61a90ab0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1a9039f6572156bd7d6b32793677a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885895b2907caef4e3fb7675cfc5d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5df370785a2742ed83e490ca9729d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bc9ba6602bd45e0d78af050306d3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757b72cbafb669b67485c6a5cd40e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5677129b166b3e589737571bb8fde99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171c44a78f1c7b7b169809dd605abc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa983f06937fc06fa8a8cb153ee5e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a6f3b58c8c8bc71af40c173e99bd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a028c34e602000374f952f6a3f5acf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3717c131bc5ce34bd4b215389624c53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f14c011bb5edd1972bb6a57357d17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1cc037cb109cf33b4f91b04cd4f9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b4ee40320ee04d6effb5c2d4c47d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310dcce97ba4067dee1b8277477ae5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea9101493073086fdafb324c6e61d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711334440848bc3ec76ae5ec295203e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d19586b64f5592b87578802c139219570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f56921e8f9bdb6ceb26bcac539479571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c590c7a55b1151ce5e20d067053589572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4c443cfb0667aa9ebcdb67a13535573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54f95168fdbd0a47f3dfa045f49c84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8598c733a6a47e4cabf6ffed4bf1ee6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b94c95dc86b69eb9dc702a888671b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f464fe96d54313476d20de47aa5cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfcb261c91a924dcd23b231e10cb64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8a32c6a516bde22f1838690251e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6df295e8f2bc2f5caa60d3e07503f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1448227700df6e8ef0c06b1e44c5e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb738262efb76a868b4c0b502e9cda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420cdfafb1a1e859e32e6f84482f49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a32437a7e5d6052e95f77e80bf1a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377b7d13ecb6185302fc528ec8f67c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8e4aa730322156c0b62a388fe815586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c83ac0c66030008396de5d37e15327587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b64e47371a12fb454ccc7e991b28a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d77a43cc75bb6c663f66a870d354b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf0e69d7640c875721a38d4e91f9ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ce44b4009d0721cee6b03d5e2c323591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba8562457e1e58c6fb6e3fd1e46b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e95ddd86e8a181272e3c94f15afed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5628f39a433926c5a65a480fa96fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd227b306afe4149b528a7ee05560970595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba7c712ce9e9fcb719aa5f250d11c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32391aa528b55eb14141e5ee7a160e51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd0da2e63835c7f6b30deeaca96f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6220c05f78960f13845507b54a32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c26b797b3e7e3b8c7cef9323ed4de2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39cc984ff1184eda128c0652d65b08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd00a820158cde8349451876f0e349602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4548df8d324c33f293cf6d0e985153603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cbfe5b81f441ba705255637e15b1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee9420b36039aefa621e123af534f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156c72c610e2e7768f40c2a1c83089606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd108644721888cdf2b5984aae3faa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40f290f2d19ffa0606e4ce3c6a3aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf57fe737791651884c225a7f51c19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0323d8d0ef68090aacd92cd0205ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537585cd7f58e2447abc27f9b3c22b33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dba29b400de97db966c5535d670c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6365035a92836e551ffc39c8290521613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627d93a57d2b0f62256403957757ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dafe872345e60e1fc9eb005bdb705615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425e6ec743559e43ed9fafddb0a834616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a360ea115355112787a09f03434a0d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad196770dc7a61d477a73c7ed5755c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15723ba09ce9d75353a92edf6b86c6cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40d65b3fbea079d61b63e4ca3c072620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844028be21d16cc036bfeaa353496d87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2178cda55a36bd3b7f7ff3286e09d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc929c2367036075353947b5753d24c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21528aea7b20df26a22813715a99821624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18727c7fa58df9118fb5916686e929625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771906f984c6cb257d5cda9efc1a99d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed2d2e12a02ca475aaf50ee926fa80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92bd08a3e0f6dcd253154abb394fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03321fd8657777f59ebb87f3d7df38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a5aa4f5dd81e8d9ed1eb5a56dc85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b8da792a7b7656e0ef4a368a0003631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7ffaf8a9528f9feb82f7d1f7d644e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053faa828628ea6cdbf44ce100d4e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e72fedd06ed5ef810ade87c4dd28e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246cafdc0d0dc68d30b002ac02b8a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eea8e33781b8a21432cd025eac1438636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996158488e5eb649aa07b80e39328c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc192b6a243f0511b935eea3b3fa288b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63a768bdc92f13e49f5633b0c55b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eed3cd5658ee3b4061850b3f94a688640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da83c81694a10cbbdb48c8ee0fbef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944fc3dae2f3770deaa700aac5ac539642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8cff2521126fc1bad522654cac51a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e2fa7da8f943d2118e4a9a7d3fac6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d790f6086c079ba264a41aaf0a639645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e82040d175a489c3fb1444f2c78b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1946af0f6e1d8b5ccf0669dc08fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0657d5c57a2b5fd69cc662779bde3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c90ecf26b0bf7201e09100f43c9e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297246c675dab1fc6bfaad31a6160f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade8dd1a2019deaf4249dc297f5ed11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d6111f7a18e4461bdc83a897f1175652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3654fe9edef229fbbb9af53f593fef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf99311867f011fd536ab5cf3f618cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1f670636dc5ae73f64dd1f182724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d70bef3719b272eeab3a28be5d8113656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855396b6687bb5c164bbc5c2d512bd9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb5fb90f9c544301c399512dc33e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9b2d91e5cdd762ac9da2f99d8514d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6132d781ee2b22f0d2f09e44d0b997660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5da6bb7d02818689097fe9adef3a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079091eaa8dad2cf47ad3b4483c9691662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf54028573829cd0d873e470c7d291663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93b1c05832b452d568d73985b05695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6051ca6d3da9cc098f67d1365227a1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bce6da20501b273f35e075851644a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83fbec2c0c242d6578ef948e8c872667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c9a142911ebdbd2983a47e25ba50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691a375acc13e4cfc57db53808f100c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42fc5aef1a5b81cd72e11eb7de780d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e8207881071c8dd6de3cbeb597e22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be686f0279dd828b9c6b720ff8fb18c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c373965ff7f715094bc4b241ca2ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04963850985688c71f3d764af2554b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d9756b6ba61019b9ef1df584520a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b8566e40f3985382ef48f1a9f69a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e613539cd67e3ba81f2588fd52a05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb2e2956b1e33f0c6f2a2fff135c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d6f4d5692214c50257db35445c3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd57812a20de12af4fbe8f542a1c44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9e7079b27979d51c2dc67f5a21da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5e7623a7d4fffd16850623f05622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d83c9a19bcfbc4eff2b0e578cd75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729c7121111cdc28a91d6f97450ee50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bd116a47e773695bbd9768fb0a121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61b81f135fafd7341dcffd8d7f51a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851425507b4f77abf6e4c16437182c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac0daded031086be957dbbb8ae6e47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc94d409f230bf848f1e69d7f7624f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643bbacb615e0d306066e55ac625d64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4706f148df2395718b36099fd9a7be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da97db46f8bb7bfe98fc75d63818d7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63dae7428d095f5a56f2f20e851aea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9523e92eaee0d13d522fefbb59ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d60af5b8665bc46bc90ef02ea030a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ac967303505dff55b4a680066603696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afee6d310975023214771a9e240c2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2391f69893ef504b8a09666c68e7497698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d9795931086bac9c8a5c662401a4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab21a8439ba648fe5ba39e6d9c331d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd049fbed2697c8277fe234ccbf41da7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b0897d0a28d383735009a0f1a9dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ce65a01b6860573ca6e201dae996703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b3cb0b9c814d76d77c6143522c40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21334e52e8ec100272f0dac3d7fcaa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcb2a8811ff1bda9fad043fd160b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f11debe780072ffc4a21480c4364707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8afbdc89524852e52d955dae363d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd797b9d31f70c350fe94f638da8aae3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc213007bd114531c92fdf2504de9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16647e6a761881c23a2038553691f517711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1fe8568c5a38701f0c147720aa0bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615972a481b7465933345cb1f40ae7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1f3278b6cf7ae5bf2b0c505735c42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfde9ae6947b61db0e4bb641a5b661715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b8ba46a67fa1f6b1f85598e3263f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b77410f52b2d204393f0a13b55c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd72a4bc01ed61d03b84647b21fa76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbb2598a7787b400492f418d62cff4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e09703721ea60c14bfc781c7e002af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1b6b4c59d468607fec34114d303f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108859b83e38e66c8b03101657e694ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7eb5f4740ad5dd2186ae9c6885ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7553cff608b5bde86d0558b83a2c81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633229d0507d390455e80e0d3cef33a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33012717b2b36753a77ed0871165833726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26d18c749c67397f1dc00c7cd31460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225125ca08277689facea73226019c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b44fce2c1384f165a67a0023051b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b670a97f1702b6625526daeb12b986730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e8868be2387c301f72fc0d58d935731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688464d4c5ed0a0821f2a495645a1c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b21eaba92a99d82c7027e6f76a8e5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae53f28c86d58969669c20c2e1225734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c70dcfdc37dff034f54fdb7f7a634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5fc52a92d1b8d4e6f26c507cf6bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38ab383ea55805cbd6b48f4ba1dfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e0bd69e6df34821531a6fcc2e777738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eec1c9a6c0acd395c7bb8a8bdad07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0270def5bdf102603341a401e668740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb6248baacc1d3a706a607f7b009e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a602c3fb7923c09a539a9754fd70866742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826ba08d3fcc9834a85a92af2989711743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa39bca17524432a6df1969610db08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8fa221e695755c89b8a63e2d9f2ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85fa1410d592ad3fd4b845a51b6ea1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2f2efc96f88249d3bef21cedea10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037f230636915a2f36ed504e436a6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf3b6119b183ba57fadec07e948b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764fb9a6e332db5f5260224afc4f09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819894dd9d0395d59f8230efbb22fe6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164bfaed1c8f6c14947347273a855a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5754deb1d74caf1caacd64d4c1ef021753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70752e35be1671472ac3722dc604be4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83193b46ce4a553125f63a51fffd1ba5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7712bee9582b91563b65f329d02795756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f82833154ea31f054f06943d74f45a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2acd29899f801bb0cf202e357a55b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6d81a5f537895399d5098a557a6b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc36273a826f469bdad8a6577e1ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afeced87667fe986a1922dcc55ee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23726b1c3062247bd7878c2fcc4b15db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66106a9791479c1ba7f93c38826f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721401bd024047c2edabc391a71824c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79470c6980d943cbaace8eccf5700a006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71cc4827d087fdacc42ba6204f7d0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3dfccdbf27753d6dcf99b65179d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdfb10151a52eebdbd3ea46f221049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e1fd9a813b0a0ffe078c72fa48a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86190afc6ca7ba37584789616f620a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924179590681da0c3ed8f951d7ed4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d42d40c1ee5aadc4647e288d1ad4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a20931408214b24b5f5cbd399cac514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1341f2e4e692c4ad4264387fd3c7a2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743730fc97ef53d178bc42b6b1e40f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b54c96909e54390b4fd0ed87a1bba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787475211658aaf2dbc565feb560b2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f766f9d82bd10ab145281fa91fb822619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d3ac63b8562e21f0136f5197ea45920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac894089a95f74b165c8d17ca78f6d4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4b8df460941f333e6ba9ac2b665722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f9f0229c3ec72fd47e1be5c80b9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857e515f77d6cda117fcee4d9e7aa3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7970db13d3f37ebad2afd7404cc08425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce316fd311098ec1b7cdb9009d3e7ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0423e22abbfe7af28097c9c870bb8a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359711b1befb067247dd537db2c1d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10302709dbba68066d001ee4bba6151229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4c1009fa5550752300807c5da57a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d43b6689b0c77e0691ca549cf532031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9020a936dfa9c0f751600d2fb2fcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e193ec55219c8265f9e2c0d35a75f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cde8b087ca25f2bfbe49e9d8d709334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3db4350cec1a77ec5b6f26c7d92f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7186be0c3727198df38f9f76f2c45f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19edab7827d8b1aeb866306dedf44c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334431efcf5e61b716955f7bd6f86a1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcd7ee95063c9517da787a50118a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3625d794483d353bf2173ed1cd98a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a438c1a7843f03df07a1a73885b46e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5c4b26e88ae4b1b603a38fa53edf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b82b58573268dcf1922af425e3561743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69e7a4f3da057498217a70cc23446344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4f35f0a2e8e34f54ccb41e3cec0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557920c482ffeefadf23fe3d8e8727246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bce3277039ce3a0aae66988b9aaac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76007ecd383a130b760476fc070d524048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2d720bbf67a00f41fb7bbf12dc7fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709b55dc61a97c8f42e64260b82960b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c15afc90cee030f0c61f610bb4d8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15199d3ffc130f559b5b10ffd10bf4d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cf3b355246cbcd6dbdd9e99c667253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b85d9e6c80bc66ea4e117d02daf1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9deeb7c58028d41f9eead66c65e4ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dafa818950b9abf6929a94d89db1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eec5281b9ebc38f9855e70a83014557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61bfb96f982df8cf6a82caa306bb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b190b47733ce3f9d9e539ddbc8b5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166091b3da5a39e091190ca0a6aaa19f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43257695fe34ad8deab32b064ef1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b4184316746eaadfb9cf448913faa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbc63711a9544d1ea8ec7756e450363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef26229c5268fbf62e2ff860b2f22164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96262e3fc1f412370601eb49545618f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031dec58543f299e55121717431db266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229fd658315ba78270581995b9e35867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e5b067dd523face689681b794746f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f44118a07fca84cfcb4990c00cab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23fcc5d8e1d92586020bec459596770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff09e28ed4321d747a283eb57a91ac871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dfff71521df83c42167944cb083db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99e116c9c5f1c7f0711811e11128573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac12cb2da9d084e3e6d678e0a376b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2b52941b368d333c1a2d93ca7b1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d426fbca87a562e2e3885b8ea09076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4510289db65bf391090fe0250f535c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b9740dd27119a7ff32172c82c3dd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0910a6657e1136abb4d3046a92f7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd1fc572b37db5db45c2b0610571680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291281af30aeaf06c3d8a480f6a14181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377300f032978e6e63b778691831589682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f343dfcc60e50e92275a19336f78d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672d96a4eec39a8b57de4fb271c31284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1aaac05177afa9a90b65d07a5658285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df140c4d07cde04863de2dedd48110c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7f7b4b75dc4cef20c524fe77743c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf6d3fb6fd52f1cf3a5afbf59756f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded6cbd40e9918a955ea635f5b5133989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80619f91fbdfbd59afc304295d10542290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f88c3d2b8e4101d6ea8dacc83051791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693ac41573ddb873e4a9b567f86a5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccace3d5529c149c0e9d166a24759a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ed888192565d63e30d7df56f702ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b13f03bfb5c4b96baf79a159b21b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf366940151569f3a72551552c72eed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044910d17287b8289f98351741956d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276340f79b1315eaf3b628b697c22d8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b27146565d56c9cb74a98b201ddbaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a50e3bfee474eecbc9228676fbf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55c77fe725acd2666e587decc6fcef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915247b3d6196b725b68f802481b236102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dc52c39c750a99fcf733a77791d30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a70d6ef3db0b2e8a565918407d1b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906fd6a368b49daead6b7da0a0b089105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9f56795f2f8707d416c24bf13515c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386e020dbb596b73771fc2ac13e079e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486673b6e9c0eac20f5d6cc0aadb8a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2d2102d0cf793031e5eb60d528e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e9fb004caf0325b78f11586ce1d33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c0673d53e590f320b29e78b1d541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f2f0a892a78e0c947b1b5166ea674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746f094d1074f6578faaf511da98101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ef455734347778398012b732a288114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438db976024f459c6db15e488c18f69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a7015c1f5810f4b99e44420ca5761116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ccae6b59bdbc0d061853a0f54424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562309a2fd45fda688d20a64da39d4ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d542bcf497720110359c401a1b7f37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c4fb022768330c30bc0d6fd8b5c33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d06470069917f6eee98d4e7a3f3758121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d28ec1c2bb297737fad46d68337a90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c1de407f56b6196836cafa84e745123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27e8892eab97541b26bc92bd50862124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7e8841b1640f5174dbefcd51ef65b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ba2314de76ea226fe66162aaf40e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a15f93ffbc98fd3f275b11d7aea77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948542cfd9cd7baf52945809bb5fdfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001dff74ceb2db5a1039ea7ce3cc9ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b187f8b85ab2bb4f398262b3b4ad6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fca9dd779ead111aee3429c98fceb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b4ba2d31de276adc9a688d132cf3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cce97c57c09c40cde3cf458cd1cf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a7cd37c04e90781fa4a86b2f4dba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b3d0cc2372c0dfc46b403a1bd2d79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c34914c191bc0d49c8de5e1f6af38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd13e2055b81728e27733dd14b87f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e7c91df2ff5b4251ebb4ba7a74c79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e40cca4d34161218ca0e484f6bb20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78babc610ffe6dbea0c2ff168131bd8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ff8370a91113e94bdbddf6ed0b67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192255e8a310776acc7add1b628d92d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b934cbfacde6d7c364f76d6dc0253a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ef567653eeebfa46ba75c358e32f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58326e37ce8695e6db2d946fcef56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078516b7cbe62ef7fc91f9e0131a5549146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708aacf9431bcde54cbf9b98a2e25fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94972a5bfb73544de6e1f3e4ba566186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e5c36e7cf093c081ef45d7c6c523a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627a45bd226bf2f7c48682ad27a356e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483555fd81a937b23cc636c93d91d3d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b43d1c53ff3d6d90738d3f2f45fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a509822ee9d2f88e29d7b56283400153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df78ffbf0b71d38853569b7910898a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f8b9393434f8c051c089a14942275155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05f7562bebb2ddea567eef5a1a17d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc7f7a0b3139d3f8973ad17a331e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3cf3cfd0a4089338a38f40e8e82c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9bc81504e1b74dff804b9356fa8ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ca28d723f3525029e5ba9acd8cb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068d700488c73d03aadbd55ad8c1b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316ea354d88070f74686efd40625ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db314c6855aeabd837b67f15cfe2ccf3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e48f7cc0d3f149f92537cdc3dedcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91d219039c43222ffa48d398c0223165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f764c6c095f379ab752d3ac79f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9ff18cff7282937eec7c47e0e739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9aa634b6e29c834611490da8f7e14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b52d7bafae2de0788730c9b94273169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103089874e8f3ac38b1dca00128d647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb80e1fc8658c0a5f501f807b8c4d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca34dbe19e6fe1946a34f2e4a7ecc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5f62da58b4f6aaec0701092769191173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed890184a797a699d20f41a95778b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b44a4c08627b7a13e749fe0de42736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b6195d698e69eed5450dbd8d9f33e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb68cfd8bde32ef8027fe9988136e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc122c09f28bd4cb19f9c01f5ad4c96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd51a27bd3ec4a5495081d8f2ec359b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df14032aae93ea4d4edbfd28dc861180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb152ca532558ac0b4bdb61301e47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96e922067d449b822cddc57eece15f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80485882e3954b5599564db40e62aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0fa3bdde97a9856751f9731eef9e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075c7562d017bb5dbc8bb25fcaf596c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e68251c17d242b9057fe25f291d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8aebe1ed41935d69f501071a15420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bfdb0ba0b0923c6ae8c1a1f1e6540188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541dfe313b73374b002ee3acc663486189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e6bb62d2a2b89b6698e6dcd0f1449190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c53c89611eda02aa6d377055054e53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d4bc5e68285d26ee828c5c687821d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad0c1649cb790e50a5d613fb6d958193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38164c14de7a32e9486ff2a6b1866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e2aef4e7e3adcd73c24e8f3fbd2aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98128cea0be688ce3a2541bc9a47ba8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e0c4cded9614cc91ac568485c7d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca699d2547d5652c52d46db59825b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838261b9fbeff275fca222d3628d92c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e7bc069c22eeb37a4c788c3e43ecc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8edc637862742bc7095d52aaf43f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1ffeb833a576f0c1d79e4f310fb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc48bdc4a9a60b0319794ee899fde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587badab2eff676ee69878239bfc5b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365c5c2b8b55a72db650c9a8243d16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55290ded7b97ecd1fdc3a39d17a0b216206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3b1c4fed59b8d2ed203463e67a2e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1b541bc40a88aa4ef1148c247949208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f430a66af36375716844f277949d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d990ab6edd109a0e8e28cdc112fc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e47c16923d2b3d5fe2f1925ff2b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b88dca22e4ac72a24c343d2ecd09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87c46a458f45d888a06cfb35bf4b39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308875b9e52efaf8e01c49c669f2b94c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c19a0f41ca7ff2a6e7b44f06838eeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992f1fb747a2710dd61a12e08b4bda9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a20857f3fbfadd432ae18df96c9c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f230b278651d6784fbb82c93822016218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6a85069d87550f6efeae670b7434219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad096e19e16f26930306e8576994d584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4ab8c582e0c3a2af1b4773f34a0d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e6ccfa95331e0706b59ff412ca97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971191fb440dcb67a64eb7aca974b162223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50acc6351ba569ec1646f19c16a081224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624c5797bcce6e3e58cc2ccf4697867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3834c961829448d31586b7b6f57f887226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f433bc3c83bb848444b07535a342227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1eb0eb999cfd3986637c1a0a5c49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d74de0cef00e92b9587a49a52be66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ed2d8c3414b63143c2e3f97d691d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0541fdc0fde69e29b62dfb60fee77e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028af43fcf918fa24555914ed8d5493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143354860eba0e8537a02c41b8609780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec74b1db436d8149425d76d61c8070234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43482dded147f36dc80076d0bbb13da6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9d7fc6cfebf10b63ccf57d20e59d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365736586ab05f27c8186baf73c57b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341d21e0e8cd5bc075b3863d6174da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc1144ccede0d8bf8bc55e3654b055239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ffdf8d3845057ef4d7fb1c53de6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd8a92dc4e7c650fea0d018430600a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd87be43241d7601a13997d86506aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41233d134734f354d614f36e328e55ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032e368f96955c569738b7bc74fc4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f6ea472afe2b496025b56c50444df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee408d717b6a9a0e458b1f033c69421246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ca456176616e955b01554fb37a96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a77882dbf8fd6f742935832dc7a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03890c3879701d5768459cbce2b93ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5a7384aa733777169361a9f8fc58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba4c69886774f051e71c7c9fe2028251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74965d725b17fbcb22d747811bc1ab5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ee4f8cb64f9722f1e4300ece8c859253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9eb88c1a42a6d6cd6a463cffb74c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c8e2efd569a4137f603ffbfe61d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec248c7efa7a205fde9f048f1c832256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46cd71b2dbfe3d2db7aeea85a77514257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aaa6171d8bd2cf6a3fc977af87cf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc506e899e15cc61eab87a9d4dbcc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260aadfd85588e77eadd59afc54d174260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b2ab5cc40c1ed217a9753111a0ca2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa46bf97c89216272f42f6426d7b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0ed6d4f5c5664f91284a86572463263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0077c2842f159aa14ff36172d6e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e37be513647d08a20ecca9b8f2200265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426920b4da14a121886ab3ada2b52d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83297da520168c70efb2bbac4e3d4bc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21933ef0bc581aed4c424dba13cdba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beee16b68c23f52da99cd19971045b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de403238e542af56a14fa2510ac8121270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc87bd60c9ebada003f0243df4a83d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726cc6e4ffbb456576212236d013563272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9821ec55624caf36d6b1349e7350273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39f2f001cb1680d15119ad051993b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d07dbef11dc800a5d95d6c7f3693f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b645da574aedfccb945ff845d9150aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960a07ab628a0b0ceb1cb0008837d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6667c34897f915799752c4faf581c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84238fb383da1d5d949e2d520fb9a1c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a128ecbad39c4214610be712b8d64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6cc030b3eac7919f5bef1f64e46e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6dbde53de8564d9e893afc25b48d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc03dcedc0f18c1d61f9c4ca242ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad7f073caa7ab3657664ad7a57656284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b152fe39b4a9972346d5b2556a576c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0bf71df38b8bc8ce6fd10aab28a34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b1ead4ad28af35546d79a43cf88ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426126908f897452ccf428959e40109288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ac8aaa692391d4cd0bd6509ece858289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf77371bdeb54111fee2210a07c3186290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d37c8c77823416d22b1b7c80f432291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219704d5a8ef455c824e5e97a21e3c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffbca00222ff4c8acf28c5a687824f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5a7dbd6ee45afb445f3f66417c59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515571056cdad0b333891791baef6051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d97ee0e93583c2f2e39696d73310b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47f304bf34f1c0706e8c8d862c346e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef5bcbbcfccabbbb3fa766365a7569298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f432c6809a2c780057be01963bed64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6b021c944541f87a495255a9a44b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71056d7306316d597a31ce47e6a5c22c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61379c5e96094b6db077af7c0b60334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c78efbfd92c8220a0430dc07de642303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0d5ff302d215ed9159448e0513499304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ae16369c72d086d6a19d84ae3b3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cd3cd5a5d931234cbf6ac754cbc3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850afcf1178376a84a142c42cf11895307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43d08df3ae76b93bc04fa7c6f808b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f95ad1b2a0d2fe0f24d0be9d457df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a417b48789711137ebb956776c01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9605a10ba29f580a73023394dcf690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097ec61688e04d6f8631e5bb076cdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a57546fcd0fb3fdb063f1c460d8a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa716e3c938b4b38d19cbea874c35f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b52f39a33cdf0d0d5fea812c52d6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6420bc1b85d372fd8395128d78b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f60b65e269390a6c06fe290f65357317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0147d7cab0a17a082dd31910d58e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79318dda10f1bdbf8211b9cdcabf8ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347ebceee37201bb93801d1d6baea03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b37f4e2ff49d52839f3b8cff3e143321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1087b2dc569bcb2e3c8a8964217f63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73166cb2ffaaa03abda6b37d9a548a5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665221cd8fa288d6e3e68eb07cf7280a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c5cd4d7c519392af5ed4053eb0df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145839408ac160266de06433a0be2da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad24dfc44b8d24848aa54035f9541327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1bd99df9911778f6981e9241b44e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d0abeac1670936f6fc58502ec6493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a18252253ea1b61f870c1874e393330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f975308a7d56d48f6517d9efb656d01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f13d49a2ce378760c58f959109ff67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44ec3f6b048cef7f09353795439c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ddc07385f4643acabe16e8cc6786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26381aeff9080ea49942057b296eecf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3f9cc6a4242bb8fad9fa951ac7d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb27cfd3a0e8cb5cc0edf7e0098a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043f866b8a7b11279ec6e93655131a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c72e1488491a562ca323b2e100c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fff334b391e2ba24926c1e83d8832340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e131683eece621215febbbda855075341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db1b4947e0fbf45dea2b4c6ec6b06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fca8df8ceca78625454c7da8c01d8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd860fd447c4e6d5770cc3295dc926b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744e41b67aeeaf0cbb421b0c50f2948345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0569ded8dfd8ace4bc977de2c9b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7077989199ed29c5eaceeca2df5979347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997b78172f83dc7199ebe8dade5e55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd371d2e3e7165a93b4e3cd7034d29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204b6b2fe060f0c748db31c0c544be3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7997514c09e553e66c1959cf01f4d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb0b0e0372160e2068ef71eb364426352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f05d1f7f6f1067f96db2eb800a5bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d79a32cba09f0d1bf1c712a1da23c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f230f20d22c0800b44ef95a09272355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdbf1ed15c910db5fd17e20b0d2a0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0864d36d8297a62fcafab22c49fc95c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db1d13cf1d3667ce4b5c89b3cc797358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0facf778db18edf9df9fefdf5b2c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077bc54551f5c865dd47ebeaadad446360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3369049e0b959bcf1c366ff59e63e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8762b8bc03f7ca64680462642135d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b23d3fa0bf0aa6d6c875e82121b826363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda8cbc979abe667334e540cf83646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63de50c64f17c63d419159dbf9fcdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb460087706fe3b43a5db2a3a9300b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d9733ba61117cb99985a944be61e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb2a8a57399f2505db20554818ca79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739446500609eb522f0016b9c97ff2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f14b612182179bde80cb355adbe23d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c52868a142333e7c742cf9f9e5e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6004a84cebfcd3f63e056d2f8c44cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c867676187c476f7b74b3c712149373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057a1d78d8de08218b14bba2e51ad6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf8998868e93ede7fc519d3af4f92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323edbcaf933be8022e7000481bed3e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7d4abf948e441c2fe1378c53b186f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666b03e29e3a3f9cd1e5f8df4e9ecf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1abc501d7f5f76cf02a535358981be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9e874ce1e9475c0db7c9bec08ad10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be3dd641c3447c239cd9e00f3356e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423f42c3859a06c532701061a45c465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581466a5623e1100b665896db02bdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9c2f88d1226eca197303b79beece7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf3cc338fdc0050fbe5a352dd6979385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1662e57f60b2cea2ba188ce6d1ed147386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524df58fb5a17a61cce41e24bccf692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbba03ecb1aad7ec447580b70109d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee96d478495847fb4a1b35f530b4a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4868c1fa83fba12fdf1cd122ab9535390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf98cd0a4f59c81dbbd5ba5fd90f97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dedf672cb09b09fa5ae18150f5d46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e91fa764dcfdc54e2cc107158784f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ea2f75e1e7b3323cb24f518f9365394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84057576348d1fed8c430f7b6a570641395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bfd74f50618afea08a0591b174e85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e669e269489f7078fe920ef3eb700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d41d9d77c1357a53a805da90a18fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bca0addeed2d867d1b51ef155c406399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b72f5e414fa818e51c33637fb9366400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ab944d79d387196c0adae80809ff8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0440972ebf8e6050cafbb45fb9ad04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a73d059c0d9b882abd632f8d41d51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab300b65d5843d57a420961fb7f8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046021ade34ef0f58d0b31104d14997405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a367ccc106bd97e4b98a289cc6451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bf9173d9fb07381f52f9a9f3d223407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de3b10110094eebcb085a71874e52e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a2becae5ca7f9567b1a59e3883a86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059a50fb72730c1f405d29544335078410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7e87d524e97f816e0ba59fa1a00f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0935bf3db00dbcfc4f5f96849d04a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee762a5d1089267c3a9e839b7dbc98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e2a85eca0919d495d35513ce4bbc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb43cf1c14f94792aa290d4b21329e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d60e53481cae2355bd97cc32efdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdf77fc2a6a9d43e44791d80868765417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167582ae01b7f4b0a15d4d034ef1623418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27c3e88c41ea5b876fc4575daf801419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef25272efd751a5fe17f94880b46b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e49241a7c34e5090f09a578e45b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8365c2fd2034a1be68df6c79e648422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee23317609ff647ec150d1f1c1c8b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850bb18efea1e7fe557ba9ed91f0a66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de097a3b4a65f1ff37eaf2bf12265161425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a3ce1c2092d4726ce07e861dc764d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368932b036444ee8e88b47162e2eab4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79662383cd60a14a83da03f2862e01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f8e723545d4d4410979b87eb37b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37f8c7c9a80ba4b47c9dfdef022c4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fa249d9adb92e0d4083d37af02c25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373715925a86561e9b716794972925432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd7fe7032f63dba8c9d2880500d4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a458db5d07fa9b2760671bf6b5df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44f8aed4524acc05e860f537f57f9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ebbe3b0131015ca793dbebfd82e4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674471c38ba8f07deb27de8e914b84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf52fe87f72154a6982a889e89532b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35f95e7b68a367b79ceea6b4b5069d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6262c35288fb07111f86f34a0983dde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f6c517b4a6c189ddfa55d70805eb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd5db6c1ec5606a5b29150cd4f66b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbbed5147c6930f9f697b16d8070ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c1f42be401e901d062a99cf02291444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd128f57fbf59f48713eb156d044c6e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abfd7bf97e182db1930d6bce6e4dad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a8429df504eb66ccb37607e16fdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c108c4a9474ca68cfdf0429d4b77a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb569dcff41fdc0fffb345dda5985ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c879a4f7ff47eb4e603b05378430ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a8e021a11dbe355583092c93adff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2303dab945fa319cfbc0dd9a092d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220034a4673bda7eb83941c75f1c6c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb3558dc37b4ec91940d29b935e11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5991caa5b387e260b41ddde9166a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a533c0baf12ef49256694449e34bac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c1085746d0cfa2648a4ef8b3352e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387ac641b0ec7eaa4492a42d1fd0d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737dd1ec5a2a1e3696e9bfd2c709d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2eb289425fce2ac6dc65e9078acb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12c13746df63948e0e5b4afa3ddfd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d486ae24429db9fd91863f1d25f146462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ccbaa49d18f63645d7da11889bee6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2361e881abecf1d1a5dd49134b4be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee830aef62279e168fe5d7fdfa0c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6ddfe09353622dffe81f0dbdfd74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff4e12d261aad4eb8295b1ce42671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810321f04d9e31e51f2bb92de346bdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7754616563d68dce97ed2aa4b5a6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13397c354abf5620183c552186a3b7d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece4cd539dc1a8fe423afb688cbd24b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6688f2a7a537908e381196eeee660a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95f45eb8d507a598c80fa33aedea96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4cdf794ad3b24ff7ca644e3a0f528474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb94bd52737cdaed71a4bb4de9c5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e37f4198bed04be2abf17b69133f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7ca4c1de9e31d0e8be8ec3813225477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd47db016407021bbea28c25bcdd3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8df017802f861d38e7d138f673d44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac0e802385d2c30d39e4f2972795c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d9c3568700ea732579f1ab483a2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdf90ced9b18e6f498443c3ff17072482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f45c18f419ad73e228baeb52d1965483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49036365a2208c5310b1ff5262fa2cac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035cbae1947bba1029cb2d3b850ddf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d657a206f1e86902f3fe6552b7b5b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c366ab882329c46cb811633060b40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447d6a249b7747d1f73a1628347979488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c440365f8fe1ccccb2c6d3b4a8bb750489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9c2bbd5acbd0c84d8181e71eb786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9ab24d36cbc3236a2760c4e9f5871491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf79c55447403e6e87b0ff8031aba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe4afa779556ea31809a3109b967c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ececd7b19a97db6326f3c0b2f959a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9a72b81d122964220a98f1a3ada9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9276a789162860ebe105dd1024261c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ee93ae5a5c40543b6fcb35fb41d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca45d58f001e41eb4e4100e0a64d1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9caa04b3a316e15460f35fa55f6d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48334313d93e1af01564b6a1e9239b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71c8187c4ce16ac6e830195fdce50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdeac835f1dc61593360b60154bce3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e50ad07fac6367c50a5e3316c0b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d035a68825a4068fc09e475591ea7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543911cefb48417d1972240b1c9407505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faf5106be034e9e1be67ee357cf080506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d042ba25133c83312973a8b6c0ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451eb79ac40b3d15cfc5c09e01c519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003c6f85dc4a0afb441ae1aa81a5bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7fed3237e581956a8324b8682984b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ef81f9836b2d0dff3d45f8e5cb6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1f044c932d59a2635ff45c007212f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ec93d736e7450022f60db2d636d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46753c534a7ff5a0e4249d283066526514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c69b02b1717eff188f857a88313222515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8634c162f62f140caa6a8ce0bc7876516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957bb12516877db1f68fca0beacb022517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee086b67ad4a75ee0283e1e36bab2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87169f12d391cc2f01b5879a5c6388d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc9b02bdc4a4f085b0b552ebdf38ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827abc7d697fba56fec380c8ecddda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca193db9bc40012675463903123b108522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611d00209d9af98a53ff863bc4b68ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd2bc48b8f368bb374e3755c39c94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06d617dfda8ed3ddb1ae6c472830e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219d29f7fa8ee9079fefc975f52e1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6ed875e89bf958a808d862522978527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a099d811923b158df47f3c4ae1b9ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b95b227b3495a14465e045138db9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf0df505c5d9c47ea8142e4784cf73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e7a5cbf004f563059c42ee707e2e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8834c75cd200049cedfd1f30d26d470532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d62cde93f1b6de0f5166f2f943a7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a05f06946f6466664527cfe5769b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4670ac866648285b5adbaebe5e5b22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10356a7d57dd7ffe9561738e01465421536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e304a3a119fdc3b7f45f95f381bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9871031ce2f8dbb34bd8ab794264f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4846a094959b2f07c202ebe94a37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b0fa1d8a77781d914e63b7521c87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d74705d01303dda77e96d1088a203e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f33d47fcfd26c4ccff1835564176f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9da1c9b765c479a2e75a76111a5f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c77ba1463899129c6999fa1c420ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb528d232dc1bd396ec02574e9175545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8ed55e226f5fe7cb45244d2bebb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234ecab481fb1ee25cb89eb282ada0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565206d1157726d6e4a2f9613eeab53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee5882b18bb108a79b50807c380d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb0f3922e3bfaa5b207d6424cbbec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb5382256abf003b12809fab9b15ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d7c4cdd28781bac2f8eac41c31b61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4af423e515eefcaa4bcf43521431f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d92606757446819b176abb8c3853b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d73b2091e93742ddd30f3159638e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef040bcb58bb33433dc04be9a43948b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f323b1b61e66817fa56234a4686a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879fac69a71fecfa5a43b031f6df0e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc19c361e9cb9128f17131c53857b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a54d0ed4d9e51e1ba9527ffe99e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc79aa2887417042a60a9f71d0f8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f20c96d9688e8a62870b63815e763562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c7f0acdce13e6ea8a124ae357ece563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f3f57cdf702eac61a0a4b73807f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ae23489185f544747a0e35516d9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880fb5f5afd0447f64eddfaaed21747566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abbf0b06fc699075665d0959febb0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe0715ab4340c17261cf16cf2f3fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa550dd02f48b156b787a18201ce37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32102ba03433f259672e1071752296570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a56622198eb5a694a1d52d2de9d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85392e4afab16336408b0b045d3b86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed894dd090dcbca87af86d25ea3921573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1682faac717342f9a59f4d40292e128574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d32e4d4211f92fa88c0b2ac54fbfc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6256b1090bfc1383b7df2fe481da8fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8973a1e113d0aa8aeb8b9e6e34ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a73114bb4f89c29f12024def04676578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c67397e94e19b4bce66cd13f5948c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1be2454b04ed8e9ba3c30a777ecd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f284643008bcaf2257b0d06d6eb44a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932ec21e00398a70380253aee41a23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b2ac09e7b875c02154ab7e905e20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aade6bf1b58c00894bfb988219d2c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590717054b4a204884624188fc3295585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78294dbb96b558120b2303d0dcec82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7ae7509312a6bcd1f30d536fb87a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c159cc8e8de51614cfe9bf0a42c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0cc6b678887dfde4c90de2c93444589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29a5b094a7935973e5fd5c25398280590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78cc9c81fee70828054e4305591f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f74577801a4c528ed073be62e958592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d2c3e50bc6e5287619545493de03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34c517ea6fce324054b32301355976594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d3802df146978575fa253e02853d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a555d92a9987c36da11fe32917dee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ae7250b5111d4dcca364e2da985f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3ff3ec77429b8c29c4b084251e9a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61eca5f68d996c8b8a041ac39a4308599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204bb00b65bde935aa816b4ae55098600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e1a3fc244e550de3dfb93284fb49d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03fa5b1f7a8b4a77bd1e6ad27a4821602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610c5eab03b974ec2b6920ebc5a5608603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa409d86503ffce4de0cb8bb3b5da8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca158b58c82b4e87dc1c8d16f2bc6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938e5cec0eedda9896795afffb9281606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911e97a64a160534d7e28a036ce755607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be32866f80d86ca3e4a1a250469904608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07537280ade9c7ad7de37850a85f0ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447819e2780b01aa8a3a23288b9f9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87159d934f007f341229194c009c90de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be82db354e85a01e864eb186ed0bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8141fc9c214a0b78d13bfe7136b375613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889193b2d294a55613a2849b95e56ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a93db8b6b5640a6775553a281404c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd08311d290c6b0b853ea82d27724d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6e4aeb6c4368203c3c93fe32034b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0692256ac63a441110186bb52ef01a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701b84768f8c03bb5bba68adce7a7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899556323349bbb178e44ebaa5f4a2b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c833a784b5bded0b27b7c380db4beb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739134460a3a59d1d8425111de1a12f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eaaa5125aef5b4a3de756a8d9b673623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d46e3aba27082094d728c0dbbd3ebf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a54bc66ddba9e74f79a7e865af7d16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03630aded0aaf48f18d37c3f545ebec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ebe80698d80dc8808d6ed9e40428d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afdb7af75cd3de1fe5701d4a463002628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8205edccd38a5c09da6afd77be283629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84079955567fa2715c94a6344dfc437630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda230bf66a9894b97c3e22d5fdcd40b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b5493503d0162c70a79e0a4d3aae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c77d6a83fc737be53f8b4a9f234fda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc693ddb6f0887044e861bfb06be6fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c696b482384f8f8947a5db1d764dcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50ded2ecccaacda49f5a416779937636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf295f775ab3b733e03c74d9e2949a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b718b3ec2ef305ab69f8ccdc4d34c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2ea35de2ca4c1d1d6c9be82416f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4946d08da403904348246fff5172d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b139161d774f6b38b1ae87c08b84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb15679e1717585868791d2484cac7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e507bc8d9c744ee56e64891d52778f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea02c9c375ff19585ec9bcf498b69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198832d8db4c4f1f3d4c79fcff1474645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcde6daf7e6fbd743e5656595d4287646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb89160aa8711fd4bff30150a136e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a65ef954063f80cec3b769ea097bbd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d34da175c1f8a2f4d496b59c22a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc8f20889948e3f39f165c43bf232650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea366d70c54d7e692c3fbd116a5b978651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f27b7c2061825c758cad3e3cf0411652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542c7e4c1a1c6a7f46041d075467ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537fcabe09afb23288766b37e508e01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af5987ecb714ebaf166eb67fe5e9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b96b022756bd37d0a4f7fae2d016656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b33e5422df747f4cdc3ea93d60a0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621f714c5436b55c68541d4cc1155f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8993309a4618f97f2ebfc10245ef7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89946fd33b72f244a216665da1b49071660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7bdc682fc6ca6959bbda619a0af34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91224ae2d0cd102b29d2606e2eefc2b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef8bada212e4b04cbe0ec0c8e5411663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bfd8500b69d9baf415e03d94bd7ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e25eb6eb4e268d0a3ba31bde69538a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5afdec7450e8e2579f41112f407962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a93249d5b5a418f245f87c699f148667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fc79e49bb6174499e2f0b5f57d70c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e44283de5e5e3700b7ba6a0cdcd8e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acb072822d05045685bff9f0fe2a4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a539fa255c933abf0b761a9cccdc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270df63a054837346a0099976f504df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504eff50fc6c2d9a381ea2ca78a935c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c71c65fb9aa05455df36791d0d3a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241312254d1283b788f8bb61ded67b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36232f996b5a4c5f92a4570e17724f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3353ab81044008254cab7f676edd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72600cb7d563e1a081e1d586d2f098d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a194e35f14f9cb4070339bf6a726d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5f9fb7875557aec0d97efc86f839680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4503999086a82edb9d698131788bc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c202b74e7334097029bbea9282b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377a88432d736cd7929bd2dbeb1ec01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb971951deb28e48ed2e96a5a29e9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a647e60da2650e544bac6985f609685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66a452355adf1d5fc1886929d57709686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243de95eadef5284f01b437abdbfe5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6224daf0f73f2ca3ce3f99f0eb6cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d78029cb44a725bce3b1400791bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa5917929fdb6cdea2234afd48e8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415433cffeae1e5ad029ceae281aaa4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b8a1948764cb7048e25dc89700ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618918328175cf486a1ce934a853e1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63335a3c05073c5b872f0e8b2eb177db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff790d26117a8f2ec9a9d3d2485c7f51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d5fae69c658cc4f48cb0e2338c42f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e141714e1e273166a72d5cb44368c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc820472df5a1283cb5d185b28709a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117502bcc8cf6607522fc7a383e84506699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68977cbcf9c1324835529d67e58e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd618a625ddb05aebf29337508ead9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aeaa3c52303caf2dcea767d10be3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9ea5d19e3f044ee94294cad3088ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a832a814bc8f20a40f364ee3f61e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe7ce7ba62d944437b229186b6da03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9cb6e0a64ed5c9c7f119cfb183099706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbea1cb03885604ab6707b2f76d269707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af109d492dd0b55364946b20b1ba7f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191070ded29be00cb76d27b1f635963709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320df8b3c1db7df60f18c69b77fad1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddd9bba39c384c31e8f46807916540711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de65021ac6a247c00c51d516bfb797712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c909269c21ef82a6d3791612cf7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1934ad307b86406cf9047c951be9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27fa5bba80d96ee7fc67e5d1dc1b81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304fa5a1f3becd8bdfe82cc2e181c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c89043f28797feb1f30c899e9c865717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a95dccf62fa1a9dd96e781a3c1e89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f25cffb447c83b73e995c5e1fbfe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eca210b8a6c73aa9a4c13f0739a06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011327ac916137d1411ecf0a7a5fa711721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5a9b46855238e3bf8482c9f4a6703722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039030a9441e1c0e72693e861de909723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6043cbb78f3d120a50d49ac95db532724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6587ddb9ed62fbf85cc040755d371c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedefa599189304d3b3892f03e411853726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba5e7df7b39fcc082f51e91ae511f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826702c6177e741933eaf5b0b8d998728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d976e281401ea1a301b65c0b4a29c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a68716b3214f9ab010c690a3c8cf68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f989ba847caffcbad7586b6a618bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8081d04f6bcafa874bd6a2b0abd46e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85c688c4f8ef765a0057214acf18fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6dc341b53222430f7201063ffa7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bdf157dfc76e6cbffd0d989d3e85f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288706d9f61d7a446f8605911b412b14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5768aa76d0b46e41da2ee0ca655d70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691b51377707bd8f32710e2b3eb2807738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d20700c4c4de2550557999ec191b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e08444d0f52a8d9369f156ef0beffa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d54191f95f69384b7f0cceaa95588741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d7d21509159cef30ad0ac8e3c0e69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32101c645d172dc9fbf61ee7de3a3d82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0203365d8c7e1383421aa6339f803744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c4e147943c0cef24c1242c72b8cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197588d7094777bb5b1537ec5f4b3272746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ef5442123150b9daf54bb742ad5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af6504682dff7742e369deca0f2558748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545581c487b4b18e0a21809140fc87c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f008bf70895f0168a964652ea611483750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7a51aab5badac8da3875dd12d85d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5b388da2e07b07613e083ac80a90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e4bed55f6e20401031b9413ec440753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f826bfd58366698f7b4d5d4e2c8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da9bb09341533389edce68cb6e22f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b89b713f0c10d082081bb0f2076c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e308b0bad8847cbde1f9a66ef11339757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a360cdce1b428ae20501c8a6c1ac6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad225d3b059ef6a34e9603d00227c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>