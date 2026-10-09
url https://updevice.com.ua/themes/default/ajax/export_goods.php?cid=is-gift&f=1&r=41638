--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336da29688e0cae3a1190df42651d451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9ba9c39badca7fd2a3fa8473b4142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98ea2be037acc4e444370a93c80b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627964be4537863cd04698e83e426bb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d98b20add4b4c1edaa904f963efd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3014b5ae96a58119a391748b01c689d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed13300bb24b703ecda077ca946a1ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8a7ad5b43ba6be1f214524b2346e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee6a70bf06d84838c8a6a662949b8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b434a7c4ed31336c7a40371746be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60b66541557f06ba73f7dbfa9f91bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4ce8c287a1999ed1e7879de889bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4805a4ac753115e96de3119ffabe413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc095df55c1937492c5b13d04af03314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eccdbd2f09b538f4fde7ef637d1c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e23bfceb097c7a33f2c47b5858cd6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc5a54bceaa7c6ed867b6b807669717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd4a5a0b3d66dcb91a2881c381d53318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb49edcfb8c8a087896d7b7ec5c5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84ee82baaaf3f0af47245cf9ee6b1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2fbbe15bb17ee0c12b27f33c89e4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a8221b0c37373ac9bf6d2c7fc5ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b795051861fe49fc9c01326b5f07623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697386e4e1037d0902349afeee85faae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c820bb11b523adfd20f4dfa8fbfa6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c2f5c0c3c0ac5b43fa476d953dff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c23bf1edabeee52a2afbd7aaa5154527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff8dd34c3d67fe2d4fbfe5146777728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21376ac287489c7bf8bdd43bb05094a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53a2403a398face5a7de02c9e451130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4af1d114c5a251eec18ba9b6830fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4301de1e81ed6406c1f9cf28c40c0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba017d86b7112f5e74ae44868033f9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670954a39f266e3f17a1fc901a022734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8b97d06675fccac65c7978ca2b84935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d691e7fa92692c3f3abcb7f24fa17b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8e46d7488881ab88128d6f645cd3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bf8277a08ac1a5169092b8e49db2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc631100eb0ea2b838b0785fa4910d2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe68d93c2172af77ac5825ef679a62b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f81adcff0235dc94227b6091138d7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2bda109b33692c82ce3a0dd4345242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928474854e093350701f53b7ef999b1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3f359a2a7f50d7f6029106f3ba8a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5af9a534851acf289004407c5bc8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279db886172d765179c131c2ab3b80946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a367f5160d2bb5bed29f49e484d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5a2cec2b141070844f6c44c6725148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83b67795702684f194adcefc6f49049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154a967d0cb14e6204c1881216427950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e180e63c586340ffb6c9f801e4c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e39d5bb9de4200ddc7da4f4229d2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d4919fd19e22be52f4010fa5db0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e417e2059cfc71a7174c01346428354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57238bd40800d6205ec518ca5048f59d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00b6205106fb09f865a4adbfb63d3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd217d7337c69f5f63c535d0cc034657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd503933c51830d7ff2b2217fd7dcb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b6d323800208f8c24967137c772159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490330e4fc45b50641357af41deab70560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018651a4ef97886462c946061922afe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc906505f315b0aadbaca20fdd2ef3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab7aaca534739cd46497909633394063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da48fb5839a87c59aca0b2a4bebba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cdd1764e6fc6df200df25a0781dae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870bc516e84a4679cde925e7b8e37fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4ed81a36eed2f24cd226befa152967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf7cc00a4e4866d17ed52df95856c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd72cd3104c6c1073dbd82e56c78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c98dbbf2c285eef7a4e1294d49e1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452deb06b91e93c481e6d2af644405c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2c7255664915091e6c644156b2e6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b2685418c7a571515b88938d6211b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a602c3f9e2924d90d96264c8d9c90c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034ea7abefcf75f9ca8f30e0dbe1f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f5aaa70847d11744851c2448771e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f64ce1c349811b96a121045eff2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3401f754af5aae73c70c367cf01578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d392bd8ae6b8e1b9d01cc18a23f5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22bc0bbdc703dcfea21b437993e2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193866665d8aa3fa216c6117530cc6eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548710de705221e01abcbd09fefa64a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8939bed2a05eb6b81f97067c50b83f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5954c4f0df7873f9c194e61117dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d95a15cd43ea679d31ac441d68b42085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad57b8ee12404cb13979fedda33a3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2470e9458812d603f889d2773942a8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75b9e449c95ddd0fb79a3a86783de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d5557c6452b29ad93920b8719a3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49c838229a22bbd044b182237ae8a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af7f24de0778d40900322f1bcadbce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3fc71d589dcb99a70244d357e090892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847797e9db159ab629941a40c6c5ffd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e95a583f524a891b6f211ddae86594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ec3ce786aa91e95dabfc1f2710b2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63524c8f6f1ce112cdcf67213b14475596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229c942d64dede829ac86995ba9f0e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3bf94477624682b894fb2ba1bb6de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a354ba7c61b6d394920050358fc72299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf5b7d44ab10abae351b079028574100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c0a1ec7a78bc336a57b8a5a3c6cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674b111ca0e056c698a6d5ecfa38c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdc4f08c0aacbf1567c23fc517895e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ee47e466bb6506e0317fe7a99517104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22a36ccff41a347668e1783c0f234105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9832a46aad67fb718530e6002738cdb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1120fcdac94096903961f4f6c29ec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39637c3d2b35c767338561e2dbe5812d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35567be8835de831270a91eff7e76bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f724c16ee00c76602a37ceaa52350110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80235581a51096391057851c2d395fa9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c40dd073c355bb8950c23eb66494c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcb49c525df78d1a9f4cbb78afc38e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d36b197b891f72da3c695fa5d55e1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f32169856b8c454ae8891909195d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271fb3e2dad165413e9494b42e0d18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b0589ab9516b46931d957518d371117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72359faa7a5098d0e09771ed1f8c39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f249549eabe394543f52530485de2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be6b8826a5e957d8b7d75c217b607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da82e4c28abbe17738b86e171fb74b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c477b171114bb5d2c1f07c24142fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c4175ac3c8e64ecade854b0a98fc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c2ec39f1c6f6ce631d71399aab41b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397c4fcabe5eae6f35cc80b6418f9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d8fe7182492123de39a4041e52892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68524e788d62a4774f81b8cba37f14a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed7e133e60d6aa98a0c3ee5d06601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff840fae449e0e8b0bf84bda020e57a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a887ede10f282fab132916a518531130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367009648fb5568adec1234f17e374ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643e6ff268f9959ff5e4735fcfdfa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2ed92dbb820b5c2863d072010367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c606821e76b29f0c4c243c8e9900edd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b76d4ee64d59b5eb565a37b62e6d92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94319ac97f1ec082ed106f0f808724d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a73e65c98afd60e03f41db782d68a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb2ec8bc0e361ca3f50936aab6cb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e77d4530b1eb4f8cef1289583756e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a985f4e67a301819c0be790d468c64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195e9af21f7ddb0d2bc00debda1548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafee52a5a213bd59bdd857bcdd2c82f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27075834d90a84743f1c7715fd1eee14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61b19a7542fd1d5e3cc48978c4d6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660894a771fddd7f45a8b35c1ff7ab3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7b1e336cf230789ffe0849844bbae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ecf55500ba07edd865322ac355bbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdac6db4feea6a2b365135fa4928f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180e540de7158b71d84404154d0b814149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66568b4b6ff5d0150a704ffa139acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53eb5c111c009c1d3bd9b1fa6b328a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1010822b38fccce407c0a0226f05b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9fcbe14a1d41643126d6efaa3ee4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42a7dc773041284bc0580892ed49bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668b730ff4632811c4f2979294f6d22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b04b8087ffd6906558330294ade36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7c1345cdf618229c24292aca3f21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2375224d45d6a77c166bdd570a3b6a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a002f3d9d965333303f28d09656f3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd61c29ccd2cd64683abbaca50ad8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e10f2522f4d261d19e8f2583b87b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a78b57c3a81a2fa5e79a56e8bfd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89b9f8524f99dd9aa9dc7fc4b1bea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb2d3212f86fdc6c9f85212a4c2da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60e14bf4be12da9635b4675175d4aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4c09552574ab702d09d9396f8514166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee2c9ed1907442363daae6032c88b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb1b41b6477067d3fed3eafca6e5fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc77a3f663b472a3c3cf145757f08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c43e4bf796c22d2d0b689871eee64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be14a8ad196262a5d2f146732510015171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6917150a22062550a3bf5de1d0640172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74388b4a24bbfeaaaefba3abd04dfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45a69f238c84ba957f16a4fd212ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0f9356e3d43b969d5dab0f5c99a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f81aa2c0045d099cb3ce7192ac09f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec35d0ac0cc56bd49a1c4679c5bcd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902e60e97b3217bb9e6997c785606c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb604fb1f25bd321ce8be3a57968e3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0bd9f21ecf1d933f6101a20f09cea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903082c4606c16be0264e43c9c31e2e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783c4fba53bfbe5d80fce2b8df6dafb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b038b0caf91a51969ab04147aecad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69621603435c72ca0cf23599349f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29ca8ec6386ac228e1055a6e809c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347675b57fd0733a702ee9b07b8094d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d45599d98b9e15ff2f3c653dac2a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bba2633b9621b81abd6ca9103719d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850268969a3bcd59a8f5f8500054451189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961338880885e47a0eedac4befbbbbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae5f0dd04f28d4306ca441caa3242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840b1c818bea76dd455df77d721333192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30854a4ad44469b118e234c6601f5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc87a73d8ad595c1c02db4bb5d435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4134a5461c06d10790f72f48c181ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30733d4ca696a18a6886e6aba07a58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c10cf72cb00665f8e65e90f0142b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec79937e524cd3e6368860b16497bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e536cdf37c0e460ed2070fb471a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae563081536fe9671e50c1b98075cff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce799deab782607b9a073ab0556b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd1658bf270a15e8bdda4866383280202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df568e8beb8a19feefd5747b8d62bd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886399b3c02ce23e4b043df7410621b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985fe0c79727a6b4443728962ed5944205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f2f180a71ea77565394a093660dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4e9d631330b7d97bafe9dd863f63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da2e0caadbf903f62d7f430411f17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599afdb32aa8ad7e24af61fa0fedeabe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5647382bc65ff27ecd5887ab4aa0dc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff966433c1b00f88468d3b080d34288211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337a17af7cd027418e54d4921d6376b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca800dc45a9dae493f220f1e4bc9b2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb03eeb096983a61aa5f4b5e41ce3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338395b4d36244c6915513ae7b42f75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e41d1c99a718121c456f59dfbbb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181e752ac1f7b92526b45592b4aa06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61451b4a0ecbd57548b6467e7b2d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da81464fe9cd61616f5c80afde2f9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975a456313b914253e87039520b1dfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccb70fcf65f7cf37c374f7a9eb8d44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2965400fb3d0ca8feb2f9e4d9051222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301dd69b97393e81d63e45d897d6b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6336b74c094850eb70f9d50f02e42f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0a5425145121ed24b652e459a8500225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc33502f6b24730219d4341380b529226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a163db671ccc8ad6e91206a89166bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d311081e63d90619c194b797d41ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd8205561bc4c0a507e4996f5e61d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1202c74cd56863668b7000aeb6296230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b491312c5fe07dc361b771163a49be7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be71cf18c63220935d3e417c027a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540f91f69da54a0780ac02ca9e30b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b3d845f9c66ad2847d2b571e70974234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e6852e53a686741194ac779a1dee3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951596a4cb2c199661411704d34493ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a55b504f154af633c02f10ba1fccd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f084475349b15c96da54c28b603c1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63796209af171f23a62f1885f393887239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9edb23d467f5128e7d6fdf9221b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452522ac5a099a5633a7567ac65121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d366c4c0777f4fb297d0e15f211a1b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf9769adca12cbb09aabb32ed69fd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d851a44593207f7e2fd8696aa45941244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bafde396f44424607892431daa93c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebbbcb1365e97b75bd064fd11bc080246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04ab15a869b23a73c09f03bae06b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18364523e8bf7010893a574bcc067b27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a0a73d4154da6ce4b28b103b10470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0bbc24184c5c2418c8ad0dd18ffca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c16ae6afd098504f74d6123f68aa68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67505a08b5cb5fc4dd21366f414815252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932f6244e40d95c79402bbc3e34c7b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741016ef3b688860737c0cc66607ee9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe668523dc4cac17f2203455ed0ef7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8b869304620e4762ff7009adc8c4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0c76ae3c37af73f3b6981525d278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8e607fd83c91e50799327d9d77cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2c02fca6fc4b8b93168bbdfe35ddb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301947a0ccfa1b4180f587fa1d981157260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b2a0215c95af013d6594cf1d0038a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c60df58cd9085b45225d002a2e5093262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0507323cff049add0bba99ca2a0065263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55cb913b2e64c69616531502efaaad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476e99bf569cec10fd6427f382391a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd2ca11b332b84f8f81314cbfd62d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca5e0563caf9b25bf949047fa1a4a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1868a1273eb6e5c7d2290d8e02e4619268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf7630f25ca1fadb3e25d8cc8535c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c088dee316a4e181c2a2badfa08c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0d1608ff3e3a0f0f649bd99d986c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6684dbbb94849971e58504fd275c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4847bad9401e14e27079affb92e9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c2708a6c60d6928e6b36ecae66c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be70de57360937f29e4d764290e21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90956025a148411bc8239b44d023d03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dec85ae7b62501de628092133fb54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf6a31ada3d09402408ad99526d5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9850c666f508f2baefdb129183c5cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e0183830139709b40a797960a685280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe2c5ddcbb29add2cb1bb4348ffaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8009217734888e481ca6d9919883282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59f662e61f2c2547a592fe66ed828283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d124e232024c29180f1f35bec1d1c16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3a2bc25704c493eb96737555310e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b15fe742b9227a12b1c7cbf88235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b046a80ec901186deb92e160561da1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d43dd4a501eaadee86fc901f8e6fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd7c62b93905b52e86f4a092a8b93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45519e3412eed06e5e6d2f73a1ac815a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1053fbebe2f31712e45ef3927435a8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4581350babb745abd7cabdde9b641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed925544a029d4e10af90340ac33e20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db862a237e74bc9a06e2fe7b3687364294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194bb2e746282058a13b22154ac142a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d11aec705ed22751f820223ff460296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c609e7a75e5be5de7e4846ac3df0f7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedff6281ac6ba54ff9fe905e7584aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedad72e52ac1065ea20982e1da2db81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbb37cef978702168ce20037216d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b03b07ba445c1058338bc31f570bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6809fad94a1d3d6e92e5c1a3efa69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e4421e3ef5f3d09d9a667b953b290303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e7f8719c491f021a547f9b26bc9e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e68f060d5ab78d864cced60d5825305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b3ed429481fe14aa9469b745bf5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab3092023f4b7e7a9e14f7fe12edd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79696728de971b5fa7d27b3d9c5bd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74494a77b55e2412ce95b2b36b8487d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ed2cb6c350c479447da01be1d801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a400ebb19e75c13abf3221ae2ecb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102689deedf5076c01e0b08e419ab0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892035c01dce42c531bd104bf4ca6cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440bb0cebdd7f575c617589a87583d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395ade310a2547a4c0704cbc6a32f96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67715dc3f7a389a14295429fd22a28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5a22c6133805931e16acb0f0a41e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527273fa7d3fff2d92c37277d96b4f8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc943c7b18a1823c4fbfde002c70d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c3df49423bdf278292b1a576b4c26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cccd7b789e96a21ec8a04895e9b422321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b41a359ae573c2e8b951c0b191081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04fe1ed44e43bc082cb99f59f6b25d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329893f560bc0ed11ded05f6a17596d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df998f0b6455606f257b018f51cde7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54e16aa5b7f65d4fdd24cf03f7ce6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b85cb356cf136495628158a69e0564327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b33ad7312054ab76cb37512b8a41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4074c1ca6d01310b17a76307a7d9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a38c0428ecd4c532b3701f513bcc5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46224eb12213451da70b2c4b4f7a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279ed90867162acab3d4f935fc8846f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6fffdb6a756b9601bbe6e71ecece333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5ad3dd98be9a55ba763fb2a1c2eff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dafd342fdca1f1237ab57e3c67143335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b331a2ec13d3d9fbf9fe273aa57dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a09b307a4e89ef12c7155ae8271d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914dc7afd85765a62c46ecd56999c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd4e65060f0f004f9b51307ec7b278339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102c0135ca96a53b8265a05f94a83d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921970654b2ed3a1fa4b2275e6801ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345f7e9ceaf6b257a261046562054b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a8149c1f6a61a37e79bd94789270343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316618b71f506bc3396f4c7531a95d2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da7d6b6b6ce7cc316d27df6ba7a12c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c743e956dd9743e5d5fbd5c3bb25b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397a5f1993674271d6a23593e7f222347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f4ff1c323128a4481569529ce8ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb3f8d2584b3f39980f6b14c307b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981cf3341bc578e0c3fa492d070d06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5e6927558852272f0fed8b700bad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb60804e81f32c3e3c6f5cf79d18422352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465c867561e91cb5241ff040101f5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e46c15f08d0f32c2624c3ca58a27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4175a6b5231ac8bd9449a49ccd19312355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37cb0bb75e673e260eac08d2aefa60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c8af8f47d6e127f2363b212c7aafb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded38055186ce0e5039811b11ff5df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde439dc796d886c0edc0fa49acbb14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf0223f29bcc84423151154e577cfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e42dc1ba5b972201d50f8c93d40296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01450f9ede09ebada710f37597f64f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff7793e8fa7ae2716d5e529b24d777363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f220d73576303437f509689298f54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d825ec0db20e3f9a6262fe11f1b9d0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f29a2164c07e20b3f4edfc00d8fc07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b968ab69e9cd0a71476f11bea090819367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef3ac54a9427eeef243d563b222593368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d0027d796edf0b5e3b2d8c53bf446369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d271ea48573a7869c487ba28980ef7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ad963076e47c6ff0f9687d45223d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a868026f8fa1528be271b0eee6ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf303ff2d019f2f969eb6d97e78856b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1ebac9be7c5fd973c4a8ca9685c6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d295138250231c40876e5967d818375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469a699dacaf0f7c6d17b8399095443376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a2b112f2bd5984f2661bb09399ace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16073588be614e05b75e1124605dec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e977c3032535f84c1667116dea1a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199773371301ed541c4c6397877352380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5041fc4e559ac2a6243371f8a746e0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb335d99ca2cbf42925916a18130615382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fcf1ae698bd4afeaf78fbe0ea698d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec68fd84574d206629b12fbe249f3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e3c63f36549a238e148d21ec2295385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078faa6037ff1af568c74eb82dfedaac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10459f6ffdf3232fafd2af15e6bfe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2f559a5ca3a7cf8fb2e82f6c7281388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef26ac89e3e1e8f01e526477b61807389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea5f3d22397acfc7b2e2ef3ee8f7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b16c7a89c3fddf022e370c2467280391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b70e45c1f81d15df26e64665301a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470520f749c2f09a14ce171f7a8eb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ecb5b515bbf67a0c330421870c586394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6837051fec2384d7d90d9699ad17be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663c96c24eb3e0fa0fe9214d1326ae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aaef8c6b8cc892251cca2757557ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08d70b61f247dd04418af7c48a22b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a88e700e15a40e2fe2f9eeaf832519399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c41c82f7088046ea770d657bbbc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b2ec08c8438c561b0941826aa2613401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e349fa111ef00a66844be5803ff08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0bd4434a44f0c61f2fcf2609583f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1298f91c74ef7e358ba30ebad6a9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b151657fee59342db6e8688d2379b27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c22983f4a93ddb9ca0c85be1e0f25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d2b915a3aeca69020657c3e36859e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c50240fd8d3e2d54eea878b718a0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a21adf1ecc11965802ebb2881b1c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc44b94efd034a2ac21a619a82d18d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd2ca3c0d12f8e524ec758c58e5b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529eddd9fb544ce0d59de167d003eb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb52c1e73cbd7871128a397dc0ae4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae0083f0498abbbf1760039eb809e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6b7e58198dcbbce0c32bbbeae1f24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46a592f0ac0ebbf0ec9f92957dbce7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcf849511e3c1ca0b6ca6a33c6ef5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f8d149c4ae766c532def4b78da37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2a53f02495eebb38ff03497d5798419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d4fccf704445fcfe606b87d0211b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8253add6a0f0fa22ea921a5e46fc2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d70f1f90789c2944ffdf9d531bc8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0a89c7da4c5eb6ebc179f655038d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8540d564fcb5c7f3ff40fcd4f15af4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3401975e34d097de8760da529945872425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fb7d28c6be88ec48fa5d105c4fbc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cba4ed022bd91c29c3f963ccf2847427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42510a858d962654ed8571d2d4cfdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00d32fabc55ccbe9c7eb79b9a28fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc72e7279a0bafdcd8f7d103ef1c05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4229bf5204bbaa0e2d0d7bdfc0f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607522ef89ab7298c6d910b23e4671b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2e570e1ab1737238c576b469d13e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb81f87b98b86d25267f128a252762434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa97d6c5434dc80d64f1afb49be0a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20ce4fc05095a67c2102aa4f59a07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce41d8c4721f658a2d513211210d26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc59b7030bbdc01d51efc4c313610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85999ff3d8abe3d5330587cf4f52fc13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d7a44e4bbf6df73df67f52f4ef047440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712377e51f5de13b6d6dd184a6978ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc2580af2092354a4deab541fe084442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a4c7ef85a22e93687e1de2561add443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250decdfe3508830410051e8f546226444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27289a5dfec463cbad42cee2458230a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6f3ea32cbce44eba0101430d49a38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fcc702d632f1d531f88443b126f70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f58a4d4513e4ea974abdeb425bce5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a02d9de7d75e496d307a82088b763449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcd349258541f118aa563b0bafee8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48ade1ffc361dfdb1d3e649976bf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada3c79719c129aa2375e7e075246f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5980c43ed296de3b542d0ec1f0df66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d46b6d2e0f31891ac9203aa9feeffa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d22efbb192b997f3a6cf31fc9db3c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4acc8bf87ff712a3034f124e5786456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c07249284ec0bea869356342a700457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618dda71bf2b01801bf0ba01b0fa3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582cfbf80a54c4e9986e6730e46d453459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe66e2c971aa1fedddedf9fe005ca52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004377e555464eb0c1f3c7a055c3765c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62549d67166cf3fa03deb1058faaa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134915724958e85e5e2c5fceaf6a60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748dc529a16ac95310d9312df86372464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7bb017930222057b2e8fc0e3839bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb8294c6f3463cc91d892b150a216f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009349b1c0d06d5db9b9de5809718e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a1f206a117e3d4a4fdeeb4023547468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edaff1d862f65a778ef293db18d340469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542b1af05e90fe8da713d5dad9aa53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6178b4af5f5884477839335156cbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a94b7080188318851f99ebb1274f37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038ac3eea1cdec9a468f41445725573473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d17e9934ee20ae0b951005a3b5aae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef159da261c53321a3777f1572d422b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1df0e0f3886c949930dcd4b06ea5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c8b1d012a345d991efdbe0f89b037477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5910de1b421e0823fc7d3dde3225478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e944a90159fd6c4acf73a01e9a22b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fffbc93a49127bd7eea2894bb9cdac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563c7902e9d4431270164a7712f8b8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c93c9d7211988392c9b54a30cdf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205106537b53f71ded8b72a353d11ec6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe596c31823a8cad35f19147230f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85fb1d4f44e4b579d3085610a3794e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6848bba878fe703887ee23e98471f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9498d0a46b75bea9568f3042c4ae3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560010336dd7228841eff91533d70d3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be1d4999889df03dda71b98643f44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba829a98ccc1c8948adf8acb4659c73b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18beacd0499e538f3c175fa8eecee99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0392e7cc0026a1e1da9b23682096492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177706e189efc3047a0001ca6f6f05e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df5f8f70186d0e4d907a6a12630194494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0b08b13961fbd17f115b62ccd5d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffbd31f9c5945871a5f63bec8e5769496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9b762ed791bcaaceebc469c455291497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b105d7bf50f0dda6b6c779e3f3226498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd37fb78fa6a2b7b8d38be7ed66a75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ba927d924db9b5466a94ef45fbddf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959404a0db713e3e90f200f7851eb2cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ad170551938e8a1ef2f33eecd1ac5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73086df0cc319d1db74af2ff20a36f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492972f12ba7fd2464eb9d368fc2da15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d94b96df015f9e283913ffc4598fcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e55e46bff3e8957553074be9d771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05071179387aa92d8188ee72d07b40f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcccd64b44984bb4c0e4dbae71e85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64e47540033dd92c63d560269f9c66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37019aed9cdcef7ccb4f1204d1a47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f344387d0992ecd661b5789a16b6a81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5166da4e793588b85e425a361498512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ca0e1c681f21b5f52822b10dcfea0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7884bb9c7ebe20a8a39e6eee0278a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a25e4899bb07ae120ef5ef9434bbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ade56069fc2711fe06e1640be1f07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af0642be34034e05a062e94d85b83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd84af132b3fc264e2c972674bffc8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601573e8aa6762909b87a018b25180a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270802f894519b57ad4ef192194288520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798a1969344d160a787761e71a5e7b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abecf68cbe13f429a942a1bfd929af3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3744535c90bf0f3ac614de21e7af3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586e5944c1e07b87a9dd79526d895d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc276520c1be30fbc6e4ca70e5686681525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523bf223157c93cb0f7cfacb11493d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b0a406504f7ff9ea9f3d0e6b598d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293c4c820d65d749f189db4eefd67c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2905cd8fd508b86b21e5fd4cb216e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78120b015cd56e95491b58fa7de0edc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0f3a83845ab3813d9b12facec87ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c64dd32d664fa13a1f30001864605532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be136d21cfe15c5d9eb623eb669767533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d48aeefa3c020be6bf1f6268ff47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d9c045af32b8760310a3cea96f2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c496fab1941b07f0a82fff92b02bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c1cec003eb4b9e4b6f8478e401b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75decd6af619d5a8fa18a5a5d63825538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc1e1bed75ba3758bd1e3c20a4655539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f13b25ed34e4e8cc34bb72775ea5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454673e3a6d599718e018227078525541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d65b3b12997c772e77f6a74c2611a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631aca443098c79dea79528b312da2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b96728cd5a2efbe797030322d3fe4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c59fb4097d34755e5ce45564d9c368545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966861551cb9c04c0cd2761c6b9ea6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e5dabccabbe450570dfc6fae11b36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105b170c1d4384905bae1090eb2b26548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65481639c8163206b9c0b6f2321e9306549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1f183e759ef0b76360e7ba2a407ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd17daa4b8f3df3a2f43ccf4983381551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc3347daab3b064d9c0f55edb3b5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816288615c80144976e4e199eddde51c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff533217a655452f8168a88b75c511c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ab4747309d5ff4d54b111eab5ae9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d944ae04378d444a12f799925688178556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109486b166726a6fb23b19dba9bb4f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049802602f889e46625fd60061c8a899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ff63c00ea92801dbb839e5675a183559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d014e2535616fda901632a1693c1ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe06e1af958d0100343d9b93a0429561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eedc6496ce8926041df8533ee4be2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a9184fde58d25e3344c926c25f417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c538a181aeddc3b2420c89fb20a569564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888397fb5109245c314f68507242947565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241ed60c306f763ecc3463d3a05edb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487325ece5598a3a98c965820b5c19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd62efeb7f3d4d654d72b836c85503568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d07650e4711072a1cf61ed63c8cbf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9bbb74f16936556ce2eb6d3e59404570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecda4e8f56bc5db6198fbc28b72fca5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395fcd185d36fedbb17c346c0349c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a7d74d3a157abc1daddbcbb11bd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330096dac3b5ec3584558dcad2e2b07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d44809f22f2dc1ff7ab3f83fd9169575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d69c2711d3e9dd47c20be53c2a067576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4d2163a98131f263b4e10ffba859577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e2a0d7d4fcd843d7cf61ead701de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388807d1e9b6a51fb188bad1289619a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b4a150dded0389cc2bf3210df3b2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c22032049349881eee9246a9c0f69b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a552ee14ba01c5d715dd6e12a04ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d928314b80d9014e1cc86709fade99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d25f5bef59dcb3e50feb9bebcd5e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a01f2bc2b90863910e1197c77b006585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1391ca26700154ebb85c89e832f5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6434e0f9db67a2bf28b144041689bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a8031a54f98642434b187cababded588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cce48cf5a4e7a493659a0fb0d0bb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d2bace9bf570fa827e7b13ac2de3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339fd6d4b9dda8bcdb407bdec6be9e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef4347e8a98b98246e97521c5f2f8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d752d91374e0748720cf554c5bf59e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687b5d24773c12938be4ffb945ef09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfba24fb1e3e68c61fb3185f6a63ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e99f2eb8d77c05cfe588687f7ec4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4175f25ff5af1f2b0ace98c373294597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cec09e0f629c9386d4624eba0e643598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a722725c98a2cc45d80062e50333c94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054144191c30591f3bc8c866f819ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9bc5e67152c307e19110204f27bc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f42bc67501b464cfb06eeedb0cf9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb28c3bc3d7ba2dbeefe1248677923603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64c745e3302ed567ca50d493c02231604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943580fddba5a834ba14cd6a05dfd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01599c51178b2a90d409afd0044ccd5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d4f9c1cdd6dabb46958043cba76c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8aea2d7f0e9304ffee44b8574a212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f8a0616cfa5f4b75b13a9e54a268609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a4880994218abf0570932adf8418f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8953d51cc7c96f98918adc339081f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df8b4b2c36327e837c39c377601a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf41ef09c640a630ab6a85c69a5ef7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06590e1c249d6fa3aeaf50fa8425c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b069500693daa48dd20d5ef675f5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104570c72bc601a7a9c95ffa454eac8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00429be0394f571adfe7260a871254f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb0f8da9ac51252b84b09d647ab92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304362aee894ae4758ac98cd77e15418619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619077cd6c8ceaf8011d19bf92bf12f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f33c5acd26f50cb3141ac2c6803f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa49b5c703026b3227abe6ab835d575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6dd7c560dcb6d679b26dbfef8052623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2461d2a10b6428a34349f8b50337624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9684b753c2cc8e0f198e7e3869eb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446046137bbd2e75e5999af9587ef5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e045acdf516d59faa6e6d6cc5248aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc450636563b87c46f05570fb52d11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ac36ab92c8a4e56711203a1457788629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183869dd796d684584c907491006307630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df0391d8830ad55387b27063b2667631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b7e48c0113128a4c75b81bb74902632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1fb376eb61c0501c441c11f4301b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941675ea1af10c9fe6c8a4f00bec92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aad2e23d1df5080959f60bf66f34c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a99781c4c2d317ae38abc68bbb60f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f4121829267e13b1de4eafa2ce456637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd9d06b6e588252559b811a297451638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3370694f81536dcaee1dbd7765651639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8f6c9e221110b434c770071fe681a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e7f5238a7f4abb50f2df1686e566641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307fb7adbb3ca0fca1b10ece236cdc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c888eb1e9b1807f995a689af7954d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71c6536d1faa067b9ee349cdbe87f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e05ca696fd91623bdd7c9db9f7b02b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ee66a47376fd7a2ef89823e0df34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb0332165a03df9e43dacf8da62c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b8e4c96c898e69ade45a05bc5717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483d786fddd872a4827896c8c8d99e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfded2c87b24520a887e84fafc2befa1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29714b5092be3cc97011c038f59ca0c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb5a6ee383080e1de8ce018cc6ddb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26633b6e405eb4df1343754cfb7abe3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0c34dcabd0100941b18f0f723f2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f309a45e583ab57992934b608eeece655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c541847487cb2c5698d7c446e5a14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adaace26a49aae90a0f3a2385e30b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d344e086918455b108804c439247658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf19793ade783f3b147617e980cd1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca8bc33960fda5a4c004ffceb2ad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb952e3714ba01292c0cf57dee5f3c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824a3cdb21c07cc1e7cb5581153ce31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfed6187c71fbc9b26e5b403bbbd2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1075d0ef534e7bf90591de06b017664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cedad01fc2fe53eb5183a48300871665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2dfbd5a4dd4163220702ced4ac04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571bef3bc282ebf188989519383a291667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b956ed277f9a09cfd249862ba3b40c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1524c2c504c9a2dc0e22289edaa97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a322d6c2a2724527e48439a7c3cf55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf7d249ec7021f283bca55ac6ca70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04061947feae4b2728835700c578ab7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04455d77da9fe47d61e97f5e3e013d03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608a16fb4a7101c0919f04c9a047335674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d1b40e131ffb6c5f30914546d493675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553694a7ee3c45341e2a96223bef32d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1203d33068809e6e3c7d0f3c83c3494677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e01df82378ce9fe45a2d4e538b11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e384053c87e34a8daea07129f377679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05aedba3e16a52d13e34fb7b46d62a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333996a008424e428663f45d14f648681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc415e2d8765381b272de3e8127b9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9e5232ae5f873f73bae21ff13a2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9542fdaeb73081f410fbddd9f1e89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c4e4ad0d64988d6b1fe51abef1ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693741b4eff6e7a732034b845312f965686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc334f7171f5dca4bc1a3ceb7fc7fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331eb71ec02148dcd735bf6ad65fe9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323235e7d11c6affac81487baa5f6101689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32367cb2cfc7319cbc3af4f8c7cc515f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b1f98d3152e60490aaf0c5fca3e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f7154ab1826d84cac095d76f5a99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81ece9893cbce4cabb9b1351886e03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd6678fa13116642e2fc627befb75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cec7caa46e9e502da790bdc0a356a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f85cdf11417837b3378439d89e081696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a70ed25352c77abcb4883f4d04c988697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f58e52379c77494e985ad6e54769698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b1f7fef91da62c5c1da52ea54795b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ed4b3da326cb01fd3fb46bae14b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72f6c7d0485fe5b5ed7046ce87693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27da03c0eb7a923eff42be46f1dc42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8d456a467b99d1e5f6fb35d52260c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17fdfc49c929787b325ce0879e126704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4c62bb3e77e487e3aae8c5b19c6f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f02f322a43afbe86965cef26bbdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79ab952e225a53d1b051d774bbf27b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f99ffd8f913aad2b7e6aefa7894348708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a292f139fb9cad57b6233b305d104dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e74749c4ebd422479aa6c06c3b586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c433a61433b2092f0dbe2e96811bb15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b131858c3a569a654f2129bddf50d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622370e31c989acc9b81411bd6cea8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761610fb21bc12b3c1570d6efa0d50c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c62d113ba2e094bbc350ae8a33aace715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c58b4345f281c8e3f238ef2ff259c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40b85fcafeceb720b8ca24ce31f58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2eeefedf38fbb465ab47376fb35e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65efefe48d568ccc7de170e95389ecd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d869035c00cc0b3af69a354adebec5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701638c621f048b03740dc6247ba84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9ebb4a894a37079ee82f1745b0ef1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ff3dc245c778ff7146c5bd0ce079723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156e3950f7117c44458e355786a37c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e24dec6082dcfcaeb29959aba7e50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965618abb545ec581912569728a0526726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbcb247b4777a9e04979465891c50f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65a0bae75e2e7f7e9edff46092a28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de1d88a7f47c3ddd504035112c514729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93daa5b6d17076ab9344dee1c977c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220c267d63dc83efa73b66ac89d3ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5832af33e6d91a63240f8ab47614877732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863834ba8193fca08a7ac6d0d254d7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea2b14592b07929e71a1431b7fd9e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b0975c259af3d1c3c55c76f30d79c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b60109e59fcb703d80b2e8520d8bd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079f2a302249aa815c2be9acd9b061737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2082220709f9fcb9014cb56266a3b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a831355fec7f4e2e1ef624680f14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ffea61a7e4b23754d8869a0f8d39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075944455e229a22c2b8795b1e7c51f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2dd431065b7aa12ffcf97d4a98ac6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d2af196b4386f4d7f1f4125dd36a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f432277e079267571602e09e5aadfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166a3d4bf08603d2d37c0d7bd2c2c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da9f2dc2ae41cf6dbecef1c05e9558746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e94be7d0d41cc0a5b80625539eeda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59715aacd392b8582b04b817a51f7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462150c960b36efa8ac5fc799a64ffa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c9ce02d8b864687ed351322ddda5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0326e6fcc5f1bbd3e260c2080c25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6982ae14540607dfb55bce443bc9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d055403c9851f4f8cf799081e8e69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abffcbc4f8710c9b1cf5dd7d5df269754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d7c7ab7735fe5f6db3e82ddb134e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a9a78dfd05c8df6cab82046a0ec7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c40bbd12fd6ac0a256b2f51d835c11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfd8443e68ec77d683e9b2dafb4ecf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e048b70e87bb380baafcd5cda345439759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad642486b56815dcf0bcb3c38fcec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafbb7c0f21033f93d22d03ea789f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c805ab09a9074349a5fffca548e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5917fec16a93bb1c8ba8c193ceca1794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034ef6accb3234fce6d25930af7ef65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb5c9b90156153180af099ffec2876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3935b976971adbe6d6cb53ebe041147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df30981cbc8dab537bd027080d6ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c71ebf724e0176c02db60e8132239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6389eef1f4b6a92ead14cb0cb06de910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2dfc9b4d52d26b86770dad24b84211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc433233b59c3c00f8e7dc864900bbbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f136fe7d4ed6a9274fb5fb97b28b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcdf05340779cc102bc7df0ae7076f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c238c60704f16a6d0b6e14eade812515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e535a85c4dd0f6886730a6477d7ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc75c9f407d425ef030f0dec87fea9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d869fd5531de17c9fd4a9830082e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967bcf9e0c8d56454578e1a22c4a5db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63eeca7e8ee7ec7dfb875bcf41bb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51e78ec949cbee2f1117de11d1d81b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef254bf3e374df7a2f19c1f688a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f580849fc2ef80af3e274eec699623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c9390417e0caf474e18d8486799024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be05e152241a38b4d0bde7df0daa5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476690c048858fac58e556e0d54deb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52986386ad60d99caee907faf8298cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a645f0bf0f12e2f50e1c28b3c47a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89849888f603fcb11eaa8de447cfe09a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013204f3d41f8dc82d4abab59e8009b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38bf7228ded333520251d70c73a76531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5745f16740a68206f996a949d7604432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81d0199d8308f2c9c3fa9cb41344d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ad99165587aa5b618ed7f3d5f93734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc22b3a44352b837d9eaaea2a50f3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f104cba2542cc79a5cc70dd4d5cc3eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e068d366243528ba1e970b369e683837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038274d57b3eea149a625422798f60238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d874eb2bf8e08376e315c3487cbb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db23d22b6658859e7b4c1ea146da4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94034f6d501a7f11a70a9365f1aca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839cdffc0e3eb3379d31f0a79a0603642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f981bc00ff7e3fcd5b8e7beaf3386f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ddc210a8bd154a01baa66ccc9912344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46edac11412e2926bcb4dd83f1c88f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96271622c26957b64da8b312413dabf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f3491f5c4d54561751c71f889081e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71622cf030d0d8b7ac967c5b5b647e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76330461aba5dfb50d7ae910eafcbb1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1c551ac4f6fcceb47396eefefbcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6e367ef5d9a08c676706f3d1f8d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d6524948e634f6ee694bb359d2c8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed30da5edcc5c14d60d682d1b016c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8547cfb36652a5a1adf9b07ec426ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5bb292e79b4aa2b15dc13433c36b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ac668397e09376763ce8614fbb7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b0ba743463e9a46e1b77c24a989cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c15ff098c77ff33a79c39e94a391758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c7741dd1c6eb4742f7d68de6835a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ebcba5260ae74d2418c2d5fed82c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed42c8b1f34f09c345a937b775a73361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b312326588ae949f9f16136652c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb77add85696d84fc039020e50835b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d63a23d105ba302b2b80b4ac02a3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3966836379fbddcc039eec1e0f74fa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea5fa41cb1ce6378ea39f26c8761a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e7986ab45e8f56e036af600bd6b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40c93f4d773b7df5ce32bcd0da1eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1315a14c4fd8e548af95ccfeeafe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b962edf899955ff4530f1394095c8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138ad5ad3217e590cb6283cbd57c8e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bdb34eb33b89994344343d656837372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68413dabbe31b17564d1cc3944167dfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288a9f85155d022bb154aa5ab472dab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562f16d02dd7696a05daa10ff0591d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f4a4f10d66991d87d9db9adc774c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed42a048aa97d92748ef7b7a4a27c3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf2e2f3e321e192ce67b58698504f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5000b393d8f6d9433599b6ebbacea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db61640e313a5d4e24b9b4637587f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5223e9f2b8b501ca4f3438a94826581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d5b6afcd9f6c1f2bf4d6ec51d1a6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ece42344690a03d67b0accb077ae4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc492686451abf7d2699824455205f7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79246b725469a652abca3c8d32183385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5ac39f6cb7917e793a36fbefc962886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b08e3b986fcba2bc2260d1e0e632387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0c4d44c5d1044f5915ed410e1324a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a7d1883ba25ef854d1db92d109f1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d1321eb91bebf51755ea42c6ee5f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632314a5ff208aff4fe3ee10d9d373af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d3c6bb1e86fc97c65bbbaef85af092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580ab52fa2af289ea1e1c6dea83220293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e22d20059b4b17aff0b40b4945652a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592b77a3428eb7548fdb6ccec2870c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5c740e4f24747ad47dbc04c9ef9fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef54cd9be0cce2081afc65041f8498497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fabec26b9438e485c0ee1f4135afa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84f406ff5c99787d3ee55cc63e7a0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490ef3f22560a9f7414a25b1ac2c272100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee5eb315f6d597b18e8e2aab053af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf185e6d2f50217303c8b8ef7578a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7883cb623840eb4352fb82cf69a7750103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7561d4b75435f5eeb3bd6c6bf9bd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0cbdaa5e9169dd4b9491e64f666e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275d4b785d0e7704a27d96fb5bacef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ef0ca729878f74649e4f1d3a9108107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb3753ef9cfe20c9cf78920cdbc342108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5bca7b0fe030ed63063b4daa65072109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4e92bb46e0bbe500c86fd6871875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e80aa36e45f7fa3d4e9ff63940998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df768fc967f533164984dac67faf32e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50e0db208fd79e4df71fac54b100b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1060599ecada00ad25c06157d579114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62dfa3f9caa7d9269a95750c2ebd81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705865ca76d0013faa708d4b41d83b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5b2cc3562751adfafc2b23962ab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21680e1c6d7ef33440822d0d4b996e6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4823182befc1943193429cc644145a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef651a3a1920e9a27e0a880368d521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302a4ab1f4d927508cc5913cec8e1be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aea534b079b4af5312892d293adf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b4f129db4825ff928da42b2405db6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289c6887269e5f764652d64858ae5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a79ef96795fd9ee097adac3b51b836125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa992b3647aa140fc7476899b03f85bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd52d87c799d6b45848a1d95726033127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac337d828c74c89bddde2d0e35b943128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7eac8ccb3a78f63071c5dfbd07189129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490887773695fdcf80c039c6a8b0aae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43dff60eda1c90c8d4f261bc5b0616131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1794b75fbcb7065a4e3d98aad79e083132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d192f1f9dde0960bd324dd01c72bff1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db50f00564cd4906b3228e04d91d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9837e3ba6c3440880d849cf6064d71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6464380c6199ff8e2b00875ef652136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806af09bf026e59a14a7d620dca232f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ac0a94b454086718dbf62c9db13c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35763739b100e0e29b8ca9cba1ed2dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cb80c4fff1d97796cc2b2966e18e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16873d2162000151cf09bd55a1bb6fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67033f7b62f2ae006035e1893f3dd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c339822a4b0fc4fa0d1e10be470b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d6dadbfd7909fe1a7087af655651144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde42b821881d7c1d42f833014f847d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b660dd3b39efaa3b68a54d0da125146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf885d84748dadc27f3505b954b377147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81889770dea6cfc30af16c814915b7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d276bf802cfb50cc0ce4aac5de42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de647d38c61f8231b97df78cd63c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcf0c7b53330b776b19c84b008d799151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f2cbb0b0593320db01da1c258b68b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0143616eb156078e40552e7d9ee87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abf3ec63bc7d6bd1db2470363ae838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db5b4de7858d935a544fd97815e0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95de66460b1e17610e35efa1fcd5a95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c76914761c1bebd6a68cadb118b72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6aff50712bd89de47d54804f35fc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5008ba3cda197fee7cb9b6e87bf2af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c89f57e418a97af1edf3baf3503a1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66637d8f224b518314b9ec1b9c01c25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724f4c5eb558c3df0ab2b50ae6b3862162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708308a949446124895629c815528ae9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e35f03a52aafb6272bb722a2cebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64fd64a7be23d4f0c52c733b827d8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ed0d8ed667a29514f37c55f5b84d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7665f11ec1d7ec07166b354fe65e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7caa2cf4ed091b2ed6aaaa8b7dce36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f67673e48543bf833bd0931bb7a83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0825b1ec8ea0aba812e1dd6b8ed8915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b166a3867cfa0a8b317d4f93a544e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0a0ee9f6cfdbeabfe962a7ae68ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dabef17211dc5440587c84297b6d6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ad0ab4cebe1aff32d6f033da5c5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273c033b2ec0ce8d7c29c7e488088d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efdd6e007c695a6aca172dabe67b03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5519b5fb6612cbb8b3a48de39fa9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bbc77c668191ae2b6320478543919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b83df04b3e066bb5b89af4f9352c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb00d33c71639bd976f7ff505c6bc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84af6ac52962bef7b32ee9148e5b9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438404b7d517d68d3952606af170b59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405547423863fed02881890ffebb6b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e503bf16d3100e6a366d568a0ff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fb96e29392c4f0213a3bcf716e57f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c507cdc2fa7a7570b7b61703db87c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020b70f6f2c92a76e53025a190174fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737fff1f3a84521a24a64a793fdd553188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c8970a7b8a92484a23a73cd9cf91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323265056fd1f5c0f9d6e6193dc6d1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f456943369ad895d6b050d7a8faa26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce856553f527a1d733d3368b80369b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bc5fac28149fedabeccbf57ee294193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59000f38a2567dc4ab03fcce3a258d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7e83e9f4941703ce4caedbb02aa33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454b0278d8d20f16cafca4d6bae4d09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9cf6f11ed0e3e0c64e7ad3ab39181197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543d5b71d9235b90334fdc429fef26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3afe489db372039c849b14f7613b8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc028181df4bfaff99ef241350d019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a9584085740e323cfb5c9bad13058201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf6fd526c65213e323ea8d1b790a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237456c069070fd81d0fc9c0f09d653203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f28bf8700d2bfc36bba52b3049b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c60cf5aca24f585944f1c0bee0db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6e3d1cdf726e8c96de14bfbd0f35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d51c8dc54ecfe8ac5655c07446fe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50382911fa9d9cc3a93c087b730c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed21a61b4b0d9af32c2b0ee358172d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3bf72867abbd9d4732ead11cddef4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408680e9e3f5792dd00b6e9034ea8a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6953cf09fe1e7094b8d20d3e26cc53e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abaef638e4138d1cbf762331604d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4cbf7f828964938305a21a29df7ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461df40ca815aba7c1d702ee0dd4619215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71726f7fabce850ab1071955dda8b0cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dccd493ceefac744e7f1c53752705217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77aa6f921955b17d4ebd823991a2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a39244456b6d53b91ebdcd8e303a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64da07c9bc3aad60da1a35370ddbfc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213359c13d34d7132c1a4072a39474c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596faecad5c1c200a8755fab26a5dbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ae2c28963258286597e47219f49af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090920662555c64c5e133533395122224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08abc75156fdeaef8dc65b90ded5b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888a26664e63f7b6aedb70cf3bb4e2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de216029f11aa873f931dbd5e1bbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c41b30c13c75a790ab28cab2819a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f1b61dc76996cc5a1f5367bfa088b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630f433f9cefd2a9afe411201372ffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5e4f2816a0557427afd051601a62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831945eaa975236d1942e1b915e3829c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e986ef77cc02792845f4dd613680c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e771122c89245916f3199547b90ab8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14663df10a3a9c47e04b618523faa981235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea4c2005e646486fe1f133c7821914236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc083ef8ba9636aaf15adb0a2b7389f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da225e3d6fff2735827fa00d26ce637238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737955681a42f7d254cfd545d9641be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea0e155bd01eab14eb186251aa59ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0ad858955fb58531fb9f68af7c54f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd7eb13af2d53deba43006c6e7215242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3da7554c72fa1f818fda6d90b680243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d8b8e6d1dcff6624a900a7d9c1cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66cdcf461bc14ce1887d5370007b06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7728d281109267088f0d7e0a01f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efa9b082d0907e1959bcaee1eb7f48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4450b802be4172d74743e16f6d2df17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c40f0246685e3ea211e6befc197b6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266186c83a629cd90db6669351bdfb08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7cd998e1875b0e71ce9e664631d75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee051414a474ba0329ad1b1c8259c197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22a25636116b53a44f8b7c5744bff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88517bf08a4668cda21892d61bb8cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865da4963bbbba30f50a66c07f4d692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd6a3a0d2114dacbc2ec6e134f3ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd588c5c16f5fca85c1911037e2dfcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e853e36c63a40f97a6854a91812c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9ff563f122889dbe49577875624f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982157e485fa6b13dcc9942752ef35b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb6782aa6721e5acb728977b02d4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d38b742865efe4036c394f78db0c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7da97a50e927c19a0ea2adec6f4e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419205019a16471e5a712c6868ab9dbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c53f2739b61dabc4e8165223a7508265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc31c4bc4d25e68f6c030f8d2445ad7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1eb6e5e0de644a143f38c99cf91ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c0b00405d30c571bc0192951959d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e303bbc0b628190c173242b053b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b25ac346071eefd012273be64fdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234377d0994ea3ac77fd7a4b1bdff5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896ea992aa6d2621f1302b673f93786272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534916641e008cac57c9ac5b0a70eb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52804ef760cb00ea598b8a079fcedc4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946818566b9d90a6f1b13f8687e0fd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b00325e9e5d00e3fba2bd120f1adb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1d8e0d6838f5e625138ce93e8c93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc588dd3dbb735407f0c6472926a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce68e705a7bd8b2a1f0aefa0b0ac8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704e223c31b8b733b7703c8547c36d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606cb415f42fffbbe01240a92c81fab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63dd2934bf7dd20afccf70df42b9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19a518ca1f38b93ded9fe4e870ca4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72566301b517b47e86eb74ab9023e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4a1b9b6998da9a6e27824e628713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfebe5a40dcddf0412eda6bebcd1036286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2cc0cc13292377ef803ed7f0d8dd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2323e2ed48fb9d5edf2b4b7f10e7fb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf710f33571d5febc9f9777a1ba19a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ab176a61afc05ef4f35f09a6de49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989278be495d1015935ab3d158043225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bfaec3ee80bc1a3260537e0569824292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6d0130e66dfc6b18e856e92113a5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b0eadc9640fb040ca6f8d0a4f5931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528f0e8a93d6c0f239330ec3009016295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb598d7f104bd16385377b59636d2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0bc6a946d12746ed5bb7541c1663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5fba673d97923ebd6ad6518c4e06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694bd2e1036d71e6b04d14f9e65645299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa957b7fbc7baf5a2afc1e469129c23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b22fcce77457c168847a78bf1528b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255411234cbd84fc2ebd126bc1373d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc91d187a0a994612b9044c589bea5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551d9859ab652dcabf5a945aacaf76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628900294bf58e6eb7e017949c6a8bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d07115af3ba6e9d0379ece2e9767c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280dca14c4fd72edf380d9ca8483800307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359169cb97fb31c404b4824b415b480308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3e6e02d43ef826cb8e395ffbef66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9abc315e5e746d5c1c5910ba8ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d245ba9e2e766db2272dc4dc820391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1143dcbca13d7d8e847d02c86a5431312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824465553fe926643f38c1bce33d77d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e14e69bfba6b708dd248b8ce9a834314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad4db2838a4fcb28e444af0b5c186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ee1d0baee7c96c68766a3085019fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6899ac2eeaed5cda079c6bb81740dad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4bc9d29e2c8da04990ac1c0f69e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8099a0150e85b8e977c939f0c1de591319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ceaf5356183831e1800b3a0fcbc8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9daba56328cdbce7efaaf36dae4e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a80a91e5f236cc8b5c5e3fd947f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae66d8c6e7c0739a4e2232abda301323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080edd7a4a19dc94af09a106fdc3b03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ebe7ae59ebad79fd7512c0e8f1f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4ca96e061331e77cc600ad92b10fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf70d7786fb9acf896d3b768254c39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffbdbf503469b81fac5fb6b1847b0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241370db8ff29dfff8ec295906ea2500329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb631ff1ff4be4b7d68a6421176ad9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510a49e555b500498c9cd820db29f24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adffadd78b90cb82d870ab96f6be26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc483bb387bd06332b223f644b8e9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af6865479e738375c9dcc23eb5730334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0c314331afe56ef7943e1e309575a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868262c9d43b4220c6900949d69bf3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca033b0e139001c5dc65b2e7bffef56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c513f82818a8265489d8b88ed33d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60e288667919ea2aad71d2c208358339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de56b6e06ffcf8eabac304c7306320340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ecd2c916675259ca2f25727e916f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10762245c6c6579797aec8698e2459342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a819f8e0d545ed4c6802fc92fd07a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4b58b5139b7af77251a0361e0ddb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf595604bc7c08acd9e94c436f997345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d7b307b4abe1fd4078780a1353f77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef93a6c006c3a32a4c1245cbb1f88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc4b2b44f293e56ecd89821fe45732348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61fd035c476d7f80304cbc3952d6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa949c8ffbdec83c571a5e97cbe92c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c34c16f91dfe4bc80cfe5b43d6dfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccc6858e9eab29832889b48a0ca57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aabf14c8e14d9ec0e79a8c9c94cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e772cf7758ba79befe1dbfb0027f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd741146c365ac7de1a1cfabebe2cd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a5eb4ddbd73c7b4c1b0d55cc55501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b305466f2d42ff08937b862268ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b262e37abb1d0ef7e1ce9af5b765c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe0ac857b17e0a80f6af8ebb624a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d847b964c05fd751c07c229af53a671360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7640d5fb8e92539ab21db868d9eadd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0782cef39817545b2a99d5c127d0894362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427a4c130ebc96b8998a1ff1a8f9c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5ab64c4573bd3967b1f0da23e331364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53ec50e96b582d00dfd9ad154506b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213904c0eed77151855813b8d49753366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6230b82f8b0a48fc171d74d3dfa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0388e6f50c38e3faf984526de945368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ea380398e2eee4ba06847e721199369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734441d21743a0b9782c4c2405ed40f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e14f460909abd6a5d2a7abdf079e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb211049b302b3942265fb7b6ff4db1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908335432c230e0779515c8546a668b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7864cbf85aca48a06222217e490b5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2610f122b2af6bb29177f7a0b376d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d305519fb3a88329b1130bf08139c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eaa85b4dee931dbbc1982b621a752377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47e2c706d7eaf7ef74cd2b477a3c7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828adcf411a2835e505e677f97ccaba6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ddc371d7d3373586d2fae3cd97ff9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82f8da18476caf6b4d41c023fd2091381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486c94a0fb608a11b1998ca7234b227382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2377a1dc93d64a33680b60d7f628ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e861f5cc692cb8e964770fe3e0f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcafc570587028db1372911e2bd158385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4adf189a04f605f02348f9ec417636386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a3c9ceeda23115a2129fc6313786387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1353e18b6f343fc1f03e9130f45ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5aa45ec3fa4d637ee6d385562dcda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11abdb7099643f1b7a59971417701390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd733e03d85eba05c70abbf92da49f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81fcb2631dbbcec0b98bee15ee559c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82404364acceb3cef94a08be138b606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75ad71bcaf38bd3f7a1316abf2f508394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c081c95c708bb3c0d0191ec94f9bd77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915bdc9ea4e383d3d51bc46189eee4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe23e442ae1c8e660feaf22310121b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cc55c13874fe3b8cb02d5e9466755398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711321ce0ca754afe7a7e7e863b6b14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8536e757f2281d32a10af63313ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544dc004559546a916579998ffb4a55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643fb1493dc4bb7e5d0e6e3f724a66e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323de895ce4500a2f94792a914eb508403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1222831213752a9ef1b21c6c66081404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac040bab03eef5239ed2580676d64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6650b7600f34648640bbe78af11b113406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e6212d635e7d2419e9f5d30e74712407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee8fde7b050207eb87632e4b111423408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d50c2776f4a45ba5be377fa8144a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb4b200fbee15a541c3f8c65f1459410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11317934ea6408ff1263858a5df65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55984176ca9e67a3198f47f9833f12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f1e0b81f1e25ac28e87df1de7091413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9642cadf0ff08148ca49a14b26c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef10f06729f89bc4f13076d33bb366415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1914df15c940ffad4921f7a1939b56b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eae610e2a5c898075af3e2982f61d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e087394a512fb721029501e71ae02c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0a3c65b9063089f050d156ee94dd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1736300d3dd0f17e58e4ababa9af0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4f6508036396cb20aba3c5b9956ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2691e8f1a5dd318bdd1ff3ac3d5c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546aa92946c36cca016bcbb32842706423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517124c2125d5a686feea094bc3972424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db72879f2dd146c3e373bb732974cea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3b21ba5ab470a2f4095b40ef2499426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb0fa4ca1a623c9080af43bcd5a51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f64b5ad107c5828cd747c4656cf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d5a068a65e717f50043d1da701ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66758c139f49231fc267e06f777f3cc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad50e5353d73d497d49f45aa98a139431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441077f2e193082d9d0543e5f536230432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda535b07ee6977ce9bc952c5a1d655433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d61ec7223452a1b7212b9299003c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f4ec8566b600de6e3a029e2390049435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24256d45ece6dbb7d0ddd5c5a078c3c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff3ce563520345e9c5448999c6b8f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a895a8dddcb9c2201813da5754a0f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989637c9179b6bb46b4bf5afc2bd8111439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111996967c36a565fc515c1c22cd903a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0d5b42549cc72951fabb2f405c4e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231fdffa766f8c5d1f20300dae68a51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a528846d8950dc87409f744b7991443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f584b6cf1a6d0d5d8109482e1e03d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f588e44d72ca9c124ad53c13ba97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11edce4fdeaf253718e2c6bd8d43ac8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e7333e398129a79a27a40ec5d0f61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce2e803dc36b6d140972ac2ceb748448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a25ccb87f9f7ff11b9c19071b65e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed42df4e61d20640281203feba6f41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4837dd6fd662dee98a9e984920e29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6ca14a2aada257fa5380565c75d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475f18ba4b2ec7f044923beef745b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c05bd9c4cc99baf59599e53b3c7733454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd4c75149ac77b31dac6ad585749ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e45c7bba6490f04222144253beb83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef6ca8d0418c1b4dfa1507d9ca4ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89501a613a3b72dc4a18db44308b98e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc62fe23e365464b0e163669e38a45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bbde32ba7426919649109eee56734460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915621e7f3b4170be1eba32fbdae8b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f6c857183d8b24bc5949f0950e46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e966a440aa06ab4a5ad71f2547339463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7accac1c9eea7df26b3fe2f68bce095464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d47f00c6a2957840658ac73dfc355465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb90b681b437e98e897a9e6a6c7f06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e08267d305cb551296fbbc35ffd71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184127512b87d70cfd3b9ac8741fb2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df53a199ebc574b9e8dba9571b5ece469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cca0915d60b77e21e56bf57c35208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf15498c66f8ed0d8f37424e068c2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78381987fa0663a59c03d691e5cfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39a78c370309714ee92878d7f557d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b8441966fe1ea9ea0aa50983db102474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ced696c5850f3f9a42e7a0ea21064475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5daa8ad9f9b1d0755b5753145a33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b8c1f828b6d0baff29b60f1dec9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cfe66fbd7d289f63706543bc75cdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c3c565949c7bc5046db37cb938f1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff11ee7afd0daffb8ed71d355a60a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03815bccdd43f83ba5fc83eb0c2a78c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41fdbbd8e40d220e0450642df2330482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ac327a1e80bf2b50048699230638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1567c4d260000f9e2538a51dfb4ee4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b82340da51500ac37095c95d3b9deb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0799e9eef2cc04c6af29b902a9235486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b095cfb60f17e55bdd887a7663583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886dd37e2b94637dbba2b2eff68374488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df6df3c30dbdd09ff7cae775f30f6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96971e72818851fe0a014a8bc1de69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aad5479fd15a02e21c3b5331efaa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e5b0aef70c6ce25b222f148546540492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2646ce591a408b1cb47b33d6d138f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41bd15a682e1397324691082f82dcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80892faf3a6293d2ac9774c09ac8d75a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cde5b1704c0cb25cbf1b5832efbd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edecf232c7ebd45a6b474dd03dda36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeaad7176e531a22a217c5de4e6806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b3bc787a7835c564dc85fad8eca19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775c596e7f28b92346c3d2b2a99fff7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748711ec2ad5928962e89eca830fc06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabff6c021f9700269817e2bb2dcb492502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2184304fbc960e09ab907d6a0db3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95da2d4ea29afddc976a1b0636c689504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f94d8650c270a5d82eda6e6499b0f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb249d1eda2fc6582067a4de45e345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cd4d848d839e0094a5fafef87deeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c715309ed7afbb1e9e832473ae113508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8743c3a017e707006e46bae08ca2a80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b87530421e8ef673197ec65b4d5c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362cadd1fa0b2a29641c9df0cc9e442511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094062e9df54b59aae844d2e01f3dc93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b69bf5cc08a849a87a1e36419ac47d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903626c305906dd4c9ae102f2e8e2ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55f09d8b67fef6434da49d428a80a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f109addf54f39f0c60258de00acbf1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9a07b25b2510d677c68349762ede517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e811388c2c3cd2cba8f3a0b5b2f663518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a923daee0cddb5ed2abf1607cb7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fdd8d52ba08509b16891dcdcb9e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd3b39711f62bc894f2321d0a6d9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df0caabffaf6b182c32b8b8dc1245522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dcbd42ecac7ea49f32dd57ef971db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4057402e9f91367ade6353758362405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaabdaf3a50c1fa3b4fc89758ef2fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23406fbcafcff6e97d9a59db1732f45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a8b05bc0887bdae180943c2460d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efa713e3a4cc21e26750f9f13d308c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39a90bf392ddf12e9edbd431dd0f82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabf55274ace1035b7bcf9db7ac982e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c951ff05e87a85d42a6bf42be2f3266531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fa37bb83410bdbf95e72ca449f5df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a09c0026a23e2c20aeba13ff95c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1c1b90e0a5eb3357523c60901087534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fef0cf47fa2e5b71d7a297bc3be9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34524dfa1ac9a708e8e616cb7fd08cab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345119189235193766bc1abf04025f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e78cdde205feb5c71dc172bb5d5b98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c83c0c3c1ab6d0544f70ba06225e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4f8bcb0fd0bb3d74b323b7f89bbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2fbdc9213e2b04678339795b5df67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2deb46dd4d755f3a6e43f51481dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f06e8bef549142c8150f551fbac3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c84e0db2a450f37032b7c1a63f4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe801d1a9a773005e73da57a99d3fb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94303381c8c9087d5417c9581e5886546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94f88d5d876823281d67205d792adc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396cd0f0f36b45bb8c7ddad513c6429548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cab247396568947bedf7a3a51eb82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7fc141269a9a4e6c7e44ffdae69d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f762897ea1ac31e19d47a44c8c48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3cae1f6ca9c1dde9ad7352cc3341552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5816d67fff9fe36b78ece4a45029553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e8c80639b4156dfc8addd45cd57d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae870d4e4dc9deda820f98289f78e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715d27f8a45365ba7e52f6ff8f97c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bee1ef7b714bf75ec3a8cf90a1a15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f2fe6f786b39a8d8215b91d8adaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3aa3341f3bc98e8dda62fe3158503559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75fe8c96c8f67c6b911881c88efd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330691c22427ce63e44890d17d733e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9000d260d107ef46e13668e023dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b29977750710fc03f9e1adeda106563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07d336e62bd711ce9f0ec3a02e2ee0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e78de68516d2f3d3574523424596e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be0f077792d3737f260381c4f0ce9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790828b4bfca3a9c32484a853241218567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7844db6d5f480b328064bcbd8470102568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14736aa6569043c87af967a3fb092569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6c4c8dfe30e751b36d7166f805006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6990a68a40b99e2c558778d2db7897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f6ffa79df9a76350eb60fdb9a4e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c93dbf1c98be321f794dfec4edf664573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c881a7a8cf6be75f47d40719f2ca2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c47454e56514143e18ca275d34af6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fbe4660638a2ea5810b901fcacba0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b5eee5e7dafb60a6060da6b1b2a5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f66e7ba22caaeeb5a3ca31c1e3a36e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac4e68673351ac9ed018ae4a41d64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95827445349a9e611d61c292c84bc0ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa2554734e65845aecbb1f1bdbe7e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98a574d5b6b79b73abe1d3d35d9185582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35617cad6b7afa732480695fe92baa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53acc07ee78f3728b31ab14d986b03d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ccff2dad9d53c102cd83bb9d6fef3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9dfe0d879be2370dc8d48b7f03a89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251e5b0da1631a2ef14c492280aa215587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db1c8f196d7b546b6543902a067f9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf826b9a7df8ff6307ae7f709dcad81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c801bf82e2332bc65e672c5e2a224ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f459aabe9b61eb8017534c1a639f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eafc75e5f0822c6483a8bb0e7f3ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f165f69689b8542bd9410bc28860b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a8360272e438c0cd285ea740f599594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aee574d6784ae619a4ffed554a97b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8c7491686c9e031093ac416f0bbf9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a2b57b21bd4615490df3ce8bb0463597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3db7d0ae46addb091455a14a027a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511707da602e6c2c90a3bb0a42c133599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7580c7a796a8007a0de3edb5695278600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5873032e68ef205a638ec0f095ced26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc604980aa498e680c8e9eb4c7787602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad97f668f54a346b552c47c506ed51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0acb4acb0fb0ba15373d03c00cb97e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2430091565dcc048f7b165ce0612a20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f50745782c5e4904483a6e24269979606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf31da5f3486d68cc266daffdb5229607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f0b2df48e73fc25ea849d71750c04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd2d2595aef457c1ca003f9e537dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992de12bcc2e60df18a00398f1b751610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b20fd7745d6e0f5656d4201685d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37a15d5e809e2ba068fcce16dbcda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676b9defbfe85d6a87b0c4fa2a5567613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c55ca9966704d7845821e3432381614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6adf2d1b56d5af35b4711cd4b912615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47157ba439018d4b28124606694a5382616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3a903af57f924f1e36d75f3bec40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08a98bce9a6597e4db040f03d0dec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b9286c5f250cf5e4439505215d7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520835d8c084533ebd59998ec70f1e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991410781033b60292fa9ecdf111a32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d339846cd3fcdc6149ee580c200098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa03c622a18eff5c1ff7597b5d7aca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290457e747ece21cdb47df0a78508da0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e8e8190f76970ac24c2debce905f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1bd0796c90c4f459959b55865314626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c340265c0f7c2f8730ceb558308bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700e7ec3e554e947d5f59e89939bb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2305b910dc855c23941adcbf4cad01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b1ae706e7e541e5fe73c180232430630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9121667d7a6b8d8a3fce0cbb8f9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515655e9b96d95f3aee379ad2d5637a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d06979298bca6915b9b37465c4d9b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec5a55171b79f74d5cbcb73170e495634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363dac93437a22057d497019ea21841635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30243ce0542f18662b7735f354fe6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e3679852f72811015b30c76e555e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16fbd449eedb673379bb9250c3896f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eca197da2152c519ec3aba4fb508d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e7cac0e52f213f7f684d48e4cfdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed03652279b265c3c7a69a5c0099519641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d2da1f37ef5cceaa080643acbfa0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1447ad20080f72301a87d635c66e8fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91803f364d6133de77d4fcc6de855c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1ac967de6a96ee006ccba175540c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194daf84390ebd96ea5d8be2d1a32464646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a339e58dca8eca0590451529a4bf0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3af6762dc02795b3aa652ebb06fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b053e669468948c7b041a9742fff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489ede67493fc6178c22da9425fec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366c4d14b60e672d09766d3d5f5a667651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d7290bb5787f7da2a855b1ba39eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07fc83c5d5244fc47b793f71043051653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e97a341d0a85d6587d318ef1cc622654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a251f4c7f3f0f1055ddaa67dbdbac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259106631c32dabcd603b8965229d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946984e2aa344a0b4bf97d95273bb34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785ab8929b64cbb9b526515bd1e198658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbfc7a833a32d6c0e0db9e610545dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bee1968039b52ece631ea3579a169660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48663d0367c877f8486e6b8cf58b0cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a44fb02757d88757b6ed1258ae022662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86cb376678eb40b054e18008f2bca3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084e82ead580ca294b7299be23bd9d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81592bfc86218b8541c26e19ebb92f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a6b333639e8bd3e7091a8a38e725666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6d263e891670dc8192d46293d192667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b33acf4540960a1dc4b1cdf4f90f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383490b12a68bbf7de2caa561a25a3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a432bd52ff6d1c24ff0fd37b82cb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dd0552733b46dbb7eb21c44d05be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593f9c77d1dade9d3c269d0d51482c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5f3fb50730c493e74466effd357d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5fb9f21e5a98880c569153a525171674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd538fe618bdafb64d1479082527a86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c86f626676c5bed5620ca9c68a007676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761975c13f97b719f738ba6cb663fdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984ae2e59851bce1e17a578929e719678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e090e8d53e1a0d104e41ea8b7f91b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b372458f213f2a72253122c8c373ed7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bffefb297e710dd0b7c045267e40b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e8618235ac3ac46ee276a5486146b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1224269e0313bc0ff24cda86171070e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bddc4bcbd16349ddcb17e31fac1e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f00afe60842354d465a1f4ff973f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca400022c5c3367a2dc289fd527a984686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e2c397dc8f0d7cd1ddec15706325687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb17c76cae0935ff41c5fca71fa6988688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f62bf228106516e9a6e346bca9368689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef5ff5055f609b3299f19ee750bb7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115053d06ef4d5d0202d0bdd1f8c6e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb6d8ca373f7d6eb00879e46b1ee8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865d0f930e192ebaff7509b9da9e2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5004792e26530806595e461b93a541694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23702918c35c0ff8f4d9eaf151a1fc64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764261f7dfc7ff5ab54b2fd365a0ae7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bfa07a2aba2313326a0306fd3e423697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6d000d3296ce7bfde09164ad3b3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9616ef0b5d89b1edb5877c5f4f060699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba709f7fcac7aa8b56dc3e6fa7417dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96b4e5916cc3741df5506ceaa849a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7950ca242a5fd5e8c620700f547df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633f36b08756355a6ef8c03c19c556703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4c9a3d0bb910f7dfe6e5a73aa921f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511113b5d7f567b4a680ec912aabecf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d7142ba2bc43f3d800c7ff863cbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c72f6d3fcd443d6acdb28db98208707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d308fdcc57417e0c2f9a4c703f4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437316f3549137da065d19a9a03859f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f4a1803a61e4e74a17e1ebbeec4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecd3fd4429cf9ae697ec06e4f92fdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d5c64871a2843d6d3a5a3b71910e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d73c86b5c69cb7ac42074b12f9e30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e0ca659c92fb9283577d83d8699fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e433b173ffef858c3a7feacf9826f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb5896b06f1a05a8d57fc8bbf24ff4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba43073d85cd8c7335c3b6454a92c9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bdd548956a3b50a7b0888a3e9c2e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04789df827fcae928bb817dda565b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b4180f4a3993deb6572fb7ce832f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f186c879509c610c4e16ecd54cb58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b711840d4018435213ce2aedee985722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0d759e4f803fa51df1975e80c1a31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482fe166218395a864b3b46731c6168724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87915462f4b524663cda630539d940d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056f9f4a0fe089038a65672dc350ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ccb34cf7c373e1b9586b51b3c90d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f4ee929c77d5dcaf75f0cbebdd31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc01f731ff07af398a653e9e96234b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d9b82961cf42928edce7fcd51c40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94614a6322ac22caee0deb81a74cfb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef6016383429874630b7323d5b8643732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537af10d5e03994db3d3c105eecd74b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef738ee83d07dae393c74d0f3bbd73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ca080cbe843e2fde0867afe66d73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268153180ea7575215b4a583bd53cdd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493969da8ff2b01b4ab7f213c113de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14c2b2b4e7c4618d577964bce4901738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cc30cd98d38fb421c182dbe666e7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ece75f47102c0d1188aae066e36fd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643abbcacdee484e33a2aa5944922438741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0ed83abaf1655130eedbe392d1b76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d275886f6ef592e4dae07aebeb3f86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930650c48a69fcc87a27bac32f4401d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d252d87ca17a3adeb9078e2975212745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3dab8d24f8d68e472ec87427156ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81cd31fd11f1d53f50c434a5403729747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0132c3dc4eb03e5a50a88e27b00c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa233404dd7ab5c515b77389a3d03b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e96557e3d342b0c9f3cdc192095709750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3b39738ea94bf5b10d1b172bf6b19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3453cb2b9c41fa17913f5bbeb8ade752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd6ffe249a859804b1e6cfb2eb13d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbdb04a1c5b0c03960cf9428263350754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb78129a5689e52b61883f39483737755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d86a83a5a7cd00ed8082e5f538000756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2c8351daef121803c8dd263077ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063792c520b8fa82bd3f10f3bdc4c00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728930c0dae5c1a76b8970e8244324f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>