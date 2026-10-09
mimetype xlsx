--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4d120e17bb8bcf1d6e62444c1f151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef5076c6b3bf5886494f7786513e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000971ca48335d5f68fd4f8391e8c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972efec32cbd7bf3d1721971a97101a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003ae747510c05b9148a75c37aa08805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768715d405d8cc2e9cddce21d90fe696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078ed15e6f1ddc6107b1891e81af8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cffa8509749aabecef61acd06655d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786adef5463affcb4026fce191d59469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14bbe6c3c572999b5e079c012da21a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f061992d2f68cf3634179ba22fc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef33102e30d8a936e7a58db95ce9d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc5995a315b0f861e9d4fc292371a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67451ec0958b10b81aff7ebf8a5cba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dd44e61be3335213df05d53ed9a0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2a33d31d3fc3ba5e6283951e02f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9048d3572a04f243cb56c46ee3b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e72f873f6a36a94652218de1495ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50c550e1a936e0af0a85eda68479db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6034930d485fad7f91dec4d3406c7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015a3a2deb9fa2887d9ad75a4f6b51221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16f78532becca93e371817e275e0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eae964b5e8762df42f8bd879e1d7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa0b194c3893db54962bf8925e2c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455729a3621198f6ad0ff422fc50f1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa0a16b09d8a96fda1435a42b8707326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805718d73e3bfd3c9d61747fb728a8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ffa0ca3e15dae23804469f785d3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92c8d5593d002d35a82c7b1e634a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348c131f15223f56bf37e281ec5f77d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d2a5d3ad9da7cff42285bf7b2b4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f93e0cb3f9c5ca60908dcebdfa50832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1b45f1e6ea2c194cfa0e7da3fb32b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f7aab06ea0cd69b89a89dbf25195234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3862171773ecf0023d04e483a36a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d142935e3f2c2a75e1a4dec1d66741e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63640cb7d326ba5678e64fb38646ef9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d2874e11468efd711f1fa4f636ba838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa0f4739c6a13e1ee1069108a8fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d812c2de9a27e1412cc8239c20ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700c28c2b432b3639694a4cea48be741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87e7976873a03caf9a54c0f21bd1ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a230683d9252de242c26705ad023143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e490edfade8a59a64e163a37d33fac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ea8ea42b81d23abbe35bc793848345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebed89dd3f2f6bf31a98ceb3ea71ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63c84cc14c7f9fd97e18d6cef0f6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd520f7553d23523624aa2d352ae05548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3532dad4fdc405aafee6110bd1bbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d71a5e874a27f2b46700aa8237d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a588a5b027ef429a3b572f2f11d19351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b27264041a9efe290174eb057b74f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569168bb4541ca0b494e3d82a4da22c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96317cde5acea9a45ffda8759da5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f3d08eca5bdfcffbfbe0b602d81e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df49dfeb1f4920848cb70d5c6ddad856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ce52c75ccb626330e688c5c3f95857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289f587c95efd8ddf5e4d8d167e6e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd87b485fb73aaa396a6ecbb1b0d8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3d6f70d312dc561ecd7d5ea6e5a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838acf72baeae822eb20971abdd03f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832af43d41e7763b1be1e1914887c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce19c0dbb64460c64cfae857d7da8c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5483b4c41405db6ec164e2be6f725a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb437e0e2f7df1026de5cd54427c4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d678056b913bfc9a1008d452d584566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa3ecfa735679a06ebe8fc36f722967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b757f9c2b36d8276798ed74436a3ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b53b84fc39764f34319ecf378e1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f5c62fbca0917091986b38f7561470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58d4be0c874ff1e148d6180a272fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f17ee259bbb6ed9284833548fa1ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d20442249aa28002abc7e8083779b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b076d2e811cff6a1cf91a574d67b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6de87109629725619ce750505efa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256baa6091c7fe334cdd5ab9e6c3b5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a286dab615f402514466d94abc984377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c71f63ee04b77623b38c95df0f0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf27f6ba1408ed321e46d0450ac65479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa17b3177fb6fee6f7a3d7ea02bd1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c8ad0e44f0d42da46d0198f72f7af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98314fdf837754994e48997676c79f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b94f71dc44a14c5f49ecd82c13d02883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b712ad744848a0dc1428f97608eadfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e088334787f2e9acd21e740c15d420785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef11ec6f4b598227cb2fa4f2776e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc91c474909ceb282d9e271a19640187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a4afcc829b25f58f5813eb40dbb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b7fa95b775790df2afe8f8b36beb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c2e27d361b915c5773ab999b3bc3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6e10eb98035260b9d71af575dc6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662e504060fe224850f7030cf1e9f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966572aa8b8258c82f2768cc2b25e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060d1870687dcb14d275f7282a89f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6651e79e9af954e1150927bccf37f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc062e5ef008d7f4cb291a9fcdfda096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c060bfd748b6ce256299c388f4ed9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81241d68e559895fa33d17be3b61b5e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6782d259159193d3fe385f8904e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173c11be0596c0cc5f3324f46e6289100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432762a73f7e9a8d2ca43579324dc275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f0688c1895d7d1bfed747cd8794d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3e9db81a9268c4ce9177fa49ea06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd8cb847cc6de7e72a3548d91e002104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc82e660354bbe7628cf1ab58d2b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29735cccb4c15440465ea8881867e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72d932ffda73146aeee352d0f9ffa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a031c88a26434a94b04b7a64cae40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db29f0243070257eca791c66382f2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa5f89e905604b363793c090ed619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cdb1ff03039e60792dfa3f379d60b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e8eac9ffdbea1f021f9bb98b68e0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e319eabc1c7f63301134912c7192113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d013044082dcb4230a7787a113e8ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557759a20558acd5d4fc03754cfb5650115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20897330a6b4f32d99ed479c5342210116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f99daa56871da77744fbcc9de5b8e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83ebecd72d8748cf39fe81212f8c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67c9933ffc47d9dd615d3f09ef812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ff73005e1cb135a517f6e5c2818cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132b7310e8bc88193909bb90adbdc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86786d7c87c9a768982433bf43b8d81f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeace1698f928043228febf2f8ca4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066a2f107782e8c7a2e0917f879440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd91ec24872bbb999b3ce122c46cb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2677345978bad9bccda9c9e1d9b52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2c63273b8103be09b9f69127a1f67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5137465af54d6ef49a9a917f98200e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302abc4011491b28ecedb54df98d382129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132544a7f430095d2ccaa3e33ab4fcd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f206f4900077802d29ad8b42b7418c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b1188199c5e1a418a24434a44397c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af83b8697574d117045b990061d150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc04790809f86892d3aa9b0763caf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969f1957cf1e368bf3be5b97b26e5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b6ba92339cfcae080e8ee006e0d0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4e8e90c7db1ad972ef0fa0c79f995137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c234647b3a544823125f20a038f0056138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e749a4eb77182304db562dd324d1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f803b9d8ac789f36eecff779e50da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7b6f0001bdccdb768b18bcb3c8ebd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b68a76b561e61d625edbb5482a030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cda96091e2cbb28a92b792fa58192143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14f88391425accfc1692210bcec3a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92144417aa6d8fd1c62a44eaed8c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21189e67430db6f6b1d45ccba6372e6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930825533732301d36ef90772e1c8dc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f232d27665758099ee2a2f4882332148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a60e4090c7e69b078df348be2a292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad080ddbc89a8aa2f8b9d218db66fe6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b219b3e9d6d55548b4c584495ac85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc838d9e635796c73611d76f92e74a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc867c5d04c19fd6bd4ea2f9b30de7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7de36d17622d579233fcf2b59d75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a67edc34d275bce010a35ec6d08b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd0de38f6b5bc89bef389b5fff3adc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e80e8588715254d272f7d9dbc231ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b6fcdde98df6426963aaa1fa953c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12ec8df01992795f98d5f73c664c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcece79800ffa470fa874eb595891bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941057bf4b60c2f0d53afb693a2c195161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ddd24ca82f91c1f4e58ac75a841ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06f4fbcbff8ebff9ebc46f13f9f450163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8860fd3d6893c3349859a650e9229164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec7394efde35c3a9a1007378c3a1f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c675c25e59c9d616307ad6d6105ab1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549fcf4515e9a21012e1f1e14fddbf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e1a77f1f58206b6b466a6613c8050168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d39713f3dbdc2db68c9f3ea438e51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2cb40580bdcc46033c9bfddcb72c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3699cbc98f6167ceba51d4dd11e8bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b3fa64fcc41c980c00c6fdbb3d6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266186d7b01027f2da3d4c887b1f81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e548d992507fceeb42590fdf6fdc09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2d17ca0badbff072a2af1f3d093da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904240a7cce545a8af33736cd1ac776c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f9185056c9da8c820caf9de821460177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8133e8bd80f8d835346d1bdb6991f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc016996b6d2cd09c92ae12ed4798df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1e6a3b635b8f9897192f3dfa2df5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c20f08fa332400cb0cf0a59502eafb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf07a0e4be16d70ae4300331abeb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87489427b78bc6aa1cf3e797118158183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e4ad8395f238e4fa1263c7c8e3333184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d5cd570db98e914306f3612cef64e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700deeed24b72f6d25b0892ea8cd8745186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb5bba96d720aaa732bea5532c4ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6e3fb08988a181339350b90ba8dfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d005731d45a6087bcb1986233a48ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41d47f3f7a3cd4eadf0be927f83bb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c903622e81c8719106cea45f9844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b8b67b73f00d74b8942d90d7f9d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6fb31698a0df0082747b69ccce44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309bcd445875dd2ec52c20e6e74eb37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b41358eeceb5ea22f0266535877c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0298f5cc1dbe14d547f19a9670d4962196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32023a4854d4656ebc8ba89ec868d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cef46f51e7d4040add71f7afc512c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7bab87dc0f75a2daccaaeb0e879a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb911d0206e875a40b36cac83aa03b85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83a0161365d210aad6b386367c6509201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0ce86f239a2d11d55aa1b5df5a151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4bdff04fc41070bf18387abf8340f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb10283af976d33545dff13f857572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a5b5747281f2b60fb550ffe8c948205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f483e1c0fe3a7b5fb395aa6a22f7cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1306da27ca2e5a45d027096012d47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aec537b4ec4f7490b6a720cbe16e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb187e371f96aea8748941e7679f24c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b897362f38d3d65eea850a432e4506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffd6e4ad94bc268f63f1db3a8d654211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e2ccb2987f6a0a10f039a292b6875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e0df44994051723b2e7cf15ae305213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe8d7573c4dafe6da11d77d03f22c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96ff9e3bc24ac8a6df85a225131aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952e78939e3430b5428925b464ee11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03ea04f0d94a962c4c43c1d0692593217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac6836cb6194b3ce05d484cfd455eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b77acfd4b5527f79fc1094c5cbf0d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84b8dafbf83aed6ded62e5dc5b45a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542b47f0d6ed6f230d759d47709090221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2139af7f197f760dee45d7ccda573222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91713db1952bfb3a83c41a835a800c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607360e43cefd199ec16f41b71852d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa89b6e34338ee61658b432d2e89df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044b02113f367064ee6e0a12b2b17f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400c0f451e3e59953087bcd76db8e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e9791d38e772bbed466a98a4aec7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee827d097404cea1da1f7e7324d1f0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f0bed61b7dc9e43ce58444f79d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28dc7241e225ed9ce9dc535287af9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83569e38099fcfa344bf7b647245e6e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4843b05020d623eb26f691feae15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad9516d5a40f476b639c5c821a881234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f53bdda62cce47599505e17da117e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee7b287a98792c6f881d3a3623148236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a62b2c7c5748108f8243b7a1e44155237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bf7e3c313d513b4116d519cca0193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd378f2c76877979a93d2ae52830e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e82a8750dbbdc52ccca12917f768fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453253df2720457eee9c4b5cb09709dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5105c7e5ad4ee3507006e218673a31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22623afa1f3274c2693b77482959f00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351581c4ce4d0aa6398be50c9c715fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34c02eae0a2ef1b27738eae73f17a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbaf17099fa09ebf8416fbdfff0ca3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9df8b8d4e4a9347979c570ae9134247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9579c6b3401adfcd288d80c05492415248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d020215c2f62302e7ba168bfcb9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bbed747dd4ad7206f20fdc4026c4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121944ffbfca3c059ab26695b3815ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d37d9e18eeaf27f56b7ecda6f19fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6f40196b013f4d16dc06d6c2c7621253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aab4f50f8db312cad78360b6b70f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c3b9aeb26878a976fd6acc2401ff2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bed20046d0cb8a2e393e0e298af25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecef38d5591e87110dc8cb5db0210a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57967d2831ed5eaa36a3c056902869dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaedcdc6c48e72e47471d907c25067d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18a724aa6fdff93d40c0d46e109a41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecae9b57c71818f65b260e20856271261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117737b10df6190ad2cc363c4114e216262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f84afd6855b25ffb70a3d2f92328263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ee0de1f37e88e39fdd878374f0c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fadf654f18b989e16d59ab45eddf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2b3434891504dbdb0cbe1f2c1836a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d271f7494e4f2d7d18f9f4229dbab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae79f60687a78ddf1c8e886ca8b69a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596be34db18aa7537d17db5567d084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9c839230dfe0e5bdef7ee2bff53a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f478459b6ea0626c4a3c2a3a70b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0260d6a09a8518d22c1a8be09e24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b7948438473a202b9e7ac128c84c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7faa6585a1ce0cd76efb247bfc8420274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9a34138b9806c58398b3634f476e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376817683dff429f9216fe269aebed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcf3440252719fe79772b5cba46ea1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc03faeb86056bc82a96a677505770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781060084fae8357df62ed02868682e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77a300881b2298a16ecd0fc7f3ae6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ccea1f0dac96db3ae112de20f07ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb016b4b708508fcd83e6e9dcf770282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf83bfe90cfb1de5c8e90faca62a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c4b19e8c587d7faacccdf38ef6e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916158dbd2fadbf3efc0d021e9acba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ec6859d3fc7e2d61a1c3cd23c47f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1150d0633a1aa3cd920e86204ed40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a93b35c1490d8142856a5f5b3f6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ae1dcf3ce6a2e961cbbaabeb5d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7475ee018f831cb0564e18d63202290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef810da71426d2a4adc41f90edf6fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aadc673819299681a6a6b30d851960292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf604afc5a532ac1ee378dc91f1dccc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a8e1e849704aeeb10c9dd326a73c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00fc4df5609a5ab2f641eab9aba1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75c224cc6accc433dd1319b04133c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a52601ba9231a0c50a97096e87f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e162d3c55d4fb88a182d19225f7479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e793c180e33f9595666fdc4a8534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc690bbdd277f2f933295c63a829689300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c90736d43f9bf2c8578e8a70a72b65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73896afd8fb4a158276562519c0d24e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12622cb5138dafe97793f7423ab9267303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31791c084b13c42938de894bc20e9f59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf4200c08f04cfa72b50e91a6184a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8a5f367c77a8ec0d4fc71f68b222306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfab20ebe039000deba96c7dfdcdad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f30a388a96c09f1ceb38a530b79d4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ddca703b68b360e9c023a4ceb579d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc9c958dff17b021446bf55737d5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13286b277cf6de64443854fc42f51a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e275b7c1b0d5f0664813e5279e2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94598cb66d47d7a7277cd4a4cac8f907313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e8fbb05c0b92d39ae180cc85fadf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d41b9c5ac2db3ab11a38b35122d04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da749dd4a6a54dc3550fbc874060d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be43213f96816c91fb9616ddc4fa53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10957962a80ccad3772b800e469721318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc696018d4ac4d0577c3ec9b8b06b205319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dc61b523a06fdb1ab86697cfca232320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd95cfa3372e7a89a6ba6684231e67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c922cc3aefd882df98174621a06e771322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9826f301ba64c0fcae544e1695b3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09430127dd03568de89a4dc1e87df3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889ca9c5df8fc409d1b8e30e064e0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11e87d9f01f8f58c9d45fda5096d43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650314383cdfa6d6539e244424c9b5de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b10d8c3565e2951cff4ab593c3bf57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931223154af7f7bf0fb85d43159b7296329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092020370b1350f64034b8e34f0471330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f2853d8131d998b4a0fdbce19e8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5071e8b0dc48bbc081e5916422be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31e0b5dc26866830bb5be13fb454e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225971194ad8df397deb0c880c42e70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcfa3bf37c53f30af40d112599fa9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b0d66653cf5e524c58610d837a9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6d7465563ea9563bf8926d80679c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8bec63751f26ccc754e38283a9007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b6082dabc83c496ecc80a647e354339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3244e9f7b1eef04bf27cf6308631340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ad96f0ef0e15543600772a95025c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6704621e248fd17dba5f491f236bfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa166b8033a672ec4a88a886943865b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075b0908e6e6f818f187207ad3b861344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1254d96799c2d47f42b7f12fe0729345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90451d9a90bf6b2b9f3fe1008dfef9f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa07ed149f1c746f36cb275a992d48d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e3861e8c0a6505aae118262b0857f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38385644e5596a7c6edff91df72616bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875aebc0e0147bd45d2e8d2cd2acde1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41d13e067e98aa579656468e49558351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4daa2d7cdfdadf46142f3208655d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36ccc29a2289003eda73f45dec833353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445996ba1e7a275b1ca571457a9370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb320ac94352e94c263ad545bbea74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cfcf466e9b621122394016124ea6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f0bb264495000a28f6fd3c29def71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1fc790018cce420af431a9bb5abc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b2c7eff731003722d4eb18e3788d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea63551b7973f7b1552b5e2a7660214360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a69704245f1ca56bc040127687369a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367302f5a6035ede42f25fd86820237e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca213c03513c8a4e20aae2e603140d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927f7da674325cf4ad21092dacc28be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f092e261be5044093deda161f88a5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4df32ad5c6e1642114c8672a890f10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1018d081faa3520b35311456fa32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005552fb86e94ea1ff2fc850e6871cdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4e4cdc10339e06563c84e6b3d6d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829522d0e3fae0b4242fc068bd46384370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cb3ecd9cba331e204027f0992a3f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582db062cc3f6ca9eb2809e432c08c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6f31e9047b442731761e10b80016e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbc5ef34f271386dd38f23149e27e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292359d325f656bdc6f6efa18924161375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a7d5310efde9a12f950e88e1550c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b17c13ccd7730c3d2771eb7048eca2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1145fad7f4968ed9163fa5c28ad74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1befc8a7b910be7c669ebe2b47f2473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4fff975eb443c72704fcf2d80e440380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd69c8f8716900fc191efa46fdd7e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a20a3e7fb5ac7a6ab91a8f348091382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11746a510aa07585802664db51abc121383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888921c25d3be652a4f0dbd4a5e038c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05e5c4a6d8a8a2060a785920d09df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5618890f53944e8b53bc3b7b5906be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeefb020720112e9f55d151ae1d700387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf725ab63040419ded54ef6236982388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124e241be6cde3a2cab23efee196ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076443b9081a250aa8ee413e09748052390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87719398583daa026319cf20e349a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedc69e9009bac3423e212b98c8616a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459861b42727bc46dfc18a9788995db0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56968415835d55f0b62f39cebc8b1672394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f31c68e74f16bf467b0c7b07d758395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c78a3dc2047038133e91b9003152d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af3eeedf0a1667a1299c722c9bae3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919223ccaf5f5124fac6626c5aef86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a221a921e27803a30dbca89ba490399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179062d8415a14512750f5d1778beb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9826c7f93a12485591fe1278d1b0006401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a1c27e91922102be3879a98d30ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38085f7fceb2bc9339f1cf887cd4560b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aebfdd03638fdacdc5f751245ba870404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2a26d15097cc213b9ffe09d0fd7df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af38d6a23eeb2f51a08b72020e975df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e05d54e158d618f374667b2c18d996407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e556852ae31455a61c300f32cdf47b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292ae642d42592e77750c98aed50c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfabcd63ac73986a179b0253666a26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9dfb6992a2036df235629f803bdfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ebb98310232c19126b0b6e64db5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0dadbf382badfd7e2607e9dcbd433413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e901e917285ee6225a1809da2ca33d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd65622f49965989b0dc63bc179f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3192a9681ad0ceda56f3ea32cb8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2547e621770910852e270ee785889417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0dbd263b17a3e88c9a7db3f7ea5be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2d8e9d49e0f4a3f3a0727033f4fcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e6a008cf94c4a273c59da7ca04c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725f16eff652a43975428c352850454421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6a8b9aa7dfda10804b6fb7a5f5d6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076c30661ed1cfc1a88eaee2c5c4190423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c90cfae0f2391ba122ff476c65bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0437616418cde8a47f6568fe13eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558517695f801449e2af998a287b1a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c5109ed72c36018d30986fdf2b0cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb274572bd8524b882df8d164c6b3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c43380bc12a67ab15776fb42a1219429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb901ff5ed405628a14254b9d919ba9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7c829528bdfc35f96bd44c8c7459431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba6e6add078cc8e69ac4d94af0c8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852696c28d0de3773deb989f733947f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd639882f6beddb6133dd98cdee1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ea52f0c41c227114844baaf25ed65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0dfe2c02d8ac53c11676ff4e50308436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07534439fb298b207d97e831bf55bf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b347b6952e55df1ad5463c911049438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb9f22fe697074009f21e63747de6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fdcaeaaf764f03b705cb8d30cebf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060677bbe4f8461abc100384a483ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3302116f1db85439ec66bea6ac96cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adb39ff40cbe1e6634cda96a6a6949443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d54daa920057c646dbcf143e7be0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d82cbab50298914d341e4bc7432f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49272efcd251a59ab3bf51ccff7ec7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910507186e0d8eb0016150376b5f8128447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f36b76b6523c63882acca720f391b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563b4075f56cb3a07a2e7d6534a9795449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727deaaa1710e758c4140f8b759b5776450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87edcf0894b2687b87a90abb609b352451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0617aa442aa863ff0d9b118aab6c7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f001ff709ec84a21d55f400ecfa5060453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc021b2fe621a275ac90840f289293454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a940951fbff56e8023c934a5c942b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91ead370b15190121517f40920168456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8b5872c8b8dbf1e2e30686518188c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f521141b9966eaae9142aeb35170f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098266d00b0ade923a19b99a95a4ae8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63da6cd62fa04f3e70e427579b2c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e4e87a17608c04ffdc6fd1810ccf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df7e6190ad3c2991c2a393a0eba407462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374bd47d1f203a282ba87ea2f619c70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee943177700fe5b8eb51a54371005a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf094c05369a77e4a10b0cd021190465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf725ef5733b3254d098a09e05973f13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44577695ba35e93915d7158ac75afee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e171b637e1e13e0c8b80f1e5c05cec1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce987229e50bd6d00aae2061dcdbb45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf5acfada0c8fb9cdb73f5521d074470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf89566310f9a4ec6b1b45876f9ae5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6fe4b59f4916315e038c5d87e2c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439ffce4077792a7e895f274ddf9fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629dbb0161380f50f555bb6904d922474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ad412011762fcd50746546d2f6809475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb5b6d8fddedd61ff1a62dd72a1be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d7374ea203d1b1920dc4e2e86a79c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cfa1dd2e26327473a65a60c339b59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b90192e3806f8e75236c575c2ab7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa483492cc8921b5b12a766c25fa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58c52ea7845a202a1852c5b29f1e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ebe191d4a1491f8c783799942b01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a38ca161325eba8b080afdac7f29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828bc602700188d22582e309972494e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686d550833b37515f1a2fe948f247c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1abb70467ad799f66b800af6e0bea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635b0abc6cc9168d8d5f1bb183141dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf5f3e9b7f20a3eb74a39eab89c80f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e47ef3a00deb857f36b53ce16e8707489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd8a4265ff0602cca54461c21908e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192ef584ab071de09c75799c05cbc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29621a5fc5511acc5dc5db144b46de13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef7df21fe6f94d2e51ca0fa25d77e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90a41deabb03fcacba15d22e187b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163214ffa1c9b19aa89084d9d4a218f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7207d8288727f03632d68a7e7ea64a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff067257b71091adc134bbae7e5cce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca214c61c845dc390ce25939dac701498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6025738c3603bf95b0da3b9dab5cefc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6403f2edfce494b9360e7a690bb92e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84656d6325ff594c92affa4505c1256f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8800991cebc357d7a51c54a721c8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a8ccbb81f50ea0eef238fb10558a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d38c14cf40b4bf7218b60b0c5826f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60cd3d2cda2dd469a43751cc15902505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d08fc8dbd372743b90299657889f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867912539e544173499da551a61666a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a633e82eb12a373e84bb2c76508652508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1ca1d680ecf30b5d7d831a2e969eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b663caef19a5b664736ed08a874a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f642816dcff5cc8cc1095a676e08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb9859f4e7f9ed8ae0ba7be987ae0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be478125fe83e3982fc683ae35b102513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b56d1fb4b5e989807b1c705d08aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086eaaccc0316148c1da962771a85d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43f5518d75453b1d4351e2970e9f4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e29a032280fc237b68bf92cbc1e35b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294a935098a0277a074aae4389a6f5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d893e15797773c54b8abacec174724519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ac272ac7a311d4d6e1088eb07f7b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb4e4fc40a2f16e0d3cd5bfbb57291521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaba4d92961971c4324798d67549e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ec4cead421d40613e1771d7feb82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b307c1f55f77a6a7c8ae8f37f71a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf15d676ae352ee1f4418458dc42e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdafcbd2b6a5bfeff01f3251b7536c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfea848d4f3588fefebd7365079fb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d2505b6edcbff1706f498721b4155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00909e9b1ae507c1a80726cc25d0a7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34cf01747e43e4a2464470b629e359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6905ad40580866ba514d5a5fa8d217531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a34a40959370073890d1bb4adb945532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5cdbf0578f8e70fd765c251e182a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ba60b7d26c0fe1b4d5a034c36b47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443880c562eb639a0f609d1641708113535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5995edb64988509cc037d690f873c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade37e268ca725a6562f0c17aa2c8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4886685956d7665e46032f44f6945be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a67d0d643369da7a56e4e4d73243e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af6772e7e6440c9f03b064fe88fda4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6b7c3ba7db311d100a99f8517b1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337bd10c68baefc91a4967f149d4da7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a664515247f0681687a0852fef583543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf17d6115329939fa6794d51d58ce4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976920805d13bcb829fec34b1cba50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e8ec2cdc7c612146f7be5f58363c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f7292f495a3ed42904e921c177d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8b10173209398b1e72e347094f974548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eebc70e14ff8302b6ee6bfd7fa9d67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa9cc9d9ec7939f73ef68984c6c451550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b55ccb741b451b24f3b89a65ac9943551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01319ed673ad354d7d417cc8f1e39dfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1dc6bf6c068650e4e5a61f351cc18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9341a1361c195169d6d82b6def40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36dd104b5c5568f5be93e5cd22fa87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5a31fcb10895de53a3eda1e30895d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b9d05504e4e1ade243c167321732557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516e92562a164ec8fecbe55d4b04a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96c4d717ef1b5a2065c1ef59bb9cd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ed508623e9bcc59a979731a073666560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f97b174220cd69bdfd0c89d6ee653561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c786259c6e991c1755a72457f8025562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42794a3e7e9d26c80ada5cf0eb7f8a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebea5d4da46eabebc38925a6b8dab7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f2e4223496574850e48bf36fbfb31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62f6920ad0a04ad7ddabff056936f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc80a7825b3b856e0a291984459bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455804695553179788bcb8a40a90844568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57386ffd994cecc59bcbbbf908828be2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea77e22e8ebea7ca8d26b4debaa74a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ed351168ca75e6348a0081b9b8b6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b3f0d1a8ae75d17b4b5acd544a7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3fce8850472da608216b8c27ff665573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15e84f4dbf3460d0e22597fed5e611574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c42a6aefbb91fc3e68a62b6b69b9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab22d4c6c5317cbb92a3078ee2791e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ef34ae00e19220f277fcf77e8079577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f24dd05cb23e864338e160fbcd3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871962f70f037bc8c28c1cca50d86d57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408a0f0c528a72af04304abee37f5db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8cc56c9f649ea5e85608cbb9304a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4ea3fa090c60070f4b82ca6dcdea7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917dde2c2d19926a0941fa1d27b6218583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fab9b0c802cf34eb2445d206fe5c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e9ec668d64af7abf45a0270a133c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7aed39211608674d2e2bbfd0d0018586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902b332c5025b30607a4fd5ff00d7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57d234e1aff94c296cd3c11794cf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b10656a3a3d1e65f28f22ba28bcdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbab1f5002db1cd3047f65e024f040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410eec2058bf4dc830284d5a9fb0824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365541dbdc57fa12b798b033f4a1872d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fad6b7473f2169552663ffa12291d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4567f9e4c10363511bce79bf3b738e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6dbcc229b270c080cffc9226d214595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d440d6bad9905ae75d956b1e714ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a6f128c933a7d3809c7afde99450597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67fdbfff405879ff475083ddd580f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f86a03656ef34e431886d381a940599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903af5a2121b30f0c1d3e9fa6b395ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c905cccd185043ce2986845e60f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bbaf205ac89c75e222b4ef70b01cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e504c7d1394bf1a2ec678942446c86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe1ecd1ae056de3ab6bf4178274b82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab3de460107c3a0a4ffa0909b2739605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a754210e8048c515946f2e5f3d95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2369b03dec9b84c49e8f8edebb46c9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49db100514799af7bcd4dcd33e159d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421b6f0d0fcc730dc3a011329fe4fb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd350d5eea2303a4b62baec643db328610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a69cafb232d6210c835772c759f5d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805a36ca78a69c820586d28fb236dca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469b64ce503c037e4f1188be3fafcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a5d54205477f3d9357130b5813ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c6638dceecb796ec6f83338c4c2c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcba8748da708e8c46b93352383e341616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5208b312f3daa5ddb85a3f11a94be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf86a57dcf81cb59df0962de750016f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb1b2dd4af3dced8723bca7205793a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab9cd5747f21ad6016f07254fcdee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25818ea72f8fc548a22a43319b213c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1901ed02cf331acb9fed2d422ffc30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fcf9531796da0c182d3d4182ea1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2cdba30bd4b9d0a3c18ed20084e68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae372f0ffd645c333fb90c1c6d8dc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ea2b50fc0b06a2362f36ef441cb92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8db54e04ecab8053a6e52b3e95cca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c217b974d8704fc338a7661b5ebc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f33aa3233d09b478426c016d7cef5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec414a227bad8269d785e2f06b9fb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dec1ae44f906a3a9987e3d2b0780b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879ef0a93dc472f78704fa0ce5c4d9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c0189e4aef554352fb92a98a40fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140352e271ba46cab7b5d58c7dbd34c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6bbb2b99c13fa9a5422a57658f71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f75e3de6fc349fba246f9ea77bc519636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810445293685e9ec1c8d543e098d306637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046ec5f06cbe0a47e143ca6e1d0a08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b56f8f646d4a06a40aa864e12ea5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445510406b7740f9adc2eb50ca3248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504df2b94bc128bfc949c1912e0605f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ec53bc7710f72a5c19bff50adb4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcf1180d63e270c3df676d01e8092643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939179d572f752f22ba26073eafbf99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582663a0f2f5307a24f532a74462246645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e679cfe45273df043307e41ea55941646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a7960eea5eece5410e881374ca7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bf40853259725162b7ae52a812418648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a8fd798f82dc37808872954c81ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb723bcb115cd1b72bb07172a0c57d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da28d6184a3bd2222c2e19764c1e54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d133c932411e0b376814052c3444652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4e0cc1d232d6fdb5ea2b13b3307f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac645b0118120625321390445be5712e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f925daa97a9ecc41d7d3c586b300ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbc26090b7f78aca41fda33903194656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67522458cc5f7e6fc958234c5f3b82f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa5e48c8a856e3890bb66889edbee3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb46181ce706d33c7e2e6c72e6845a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb631e2fb790206a00a9b20c3a713660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc57f301a9d110399d9c7d7ac00448661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af99c9619d7a3184339bbceb66c49b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b36caae964734a7bdaaa73285f51d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db524d1b6470121bd37258f4d750fed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d46eaa1ee8f5412d1c60e85984e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877879d29b1236575599ea9b0431a30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f1f09e456963223aff2304223e0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8574baf3b6718c359f1e4ca1a1f59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b236eb5da392c2b306ba47d0c9c62b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb55a6cd6c34ff49ab04c9a3533bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e04c8a451af870b924f26cd106be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980d63c6f3b4c2e33343169e9315114672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8efc640bdfbe112df743e449bf75a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4234ea37a3dd986c7495fdd0085cf19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9980b09e9584f3fb35719ada93e705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f4afda895892ef147f50cd563a73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31b39a24970e691c258026edb6c44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8c5c1dffdb9b1d534dc125510dc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272847d03e3ff954c94efa0bfa3d7429679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f71b12efe6e729aef7ad65f34764f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd368306ac256093679409e86901f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58fb5dd7914a30814c12049a1f270682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ac8359fb42d748dbd9c0b376f74a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe9576c69b37945af543d7208a75c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f5da6ed035ef29cdc61439bf59774685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba891671d0280002588842be99368f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda83e49895131e989c830ef2aa1e90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd092f4b8d3632470289d15f58cae007688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938b80a915296798c13101ccbd6c37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e0233ffea912456e40514548d3a96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831daf45db4e34db3e9c0daaf81ab2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace3286002422e461d4ea400341f06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ebaf26b8454f6a0640914ff57353693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d10c6c3f7f6fb31b6d76e413fb6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c32d86c249b395fa770f0543adba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a12b60f0f6ba67bd27a759a1464f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d23e4e6797276adf22bf4b58b8d61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a6094f4781db944379b9637de9ff3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd83fbd417e3f2f578e1d8fbba6b7ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b02cfab19178898414ac7aac289af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f337e01df67eadf7400f75d70fcb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804c314e5e8c46c0a8319d5969267eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8407fd68cf9583cef129c76bebc745703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947d822cfce9fc18c1e53c6c7f5f25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd92be4c496934a1e7731922a49739c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2720cc171578dcb3815c50db9a2dbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb11971bb8c905fcb8827ca0c9639c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bdb9872068b0416bbc11b5be85b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edac4b5d1c2decc76b7015c9790180709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464dec51f8fe6dafb2fc9db4999b0db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc235820db88a66048c07a808866ba25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d24e0c56d3481d9e1d9db579b750d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed2c8296a7d3630d1a387400dac39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f89624863bf68ab95422cbaf446af0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f172ca4ac95b1bd881be3d770b953715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f7f36cee2eab33cac13514d11b1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5823d08e616f05954b4605eee2a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a1f08574658767a8060e45f96f8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027719788fb2ba2b5d0975bae27e3d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f384416b68ce2a18b0cb51c0781366720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b18b9832f0e6030bf7e207036c57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f749df519f8c19ccbb4417663c7129722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60754209813d696d36fe8c67404cd676723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34e57cbf7277a0dde6357cdd24faa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c23432efddb507540c8813b23ae87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954212205d5a56d675a8f09e57a35cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275f96b8446e794056b4ddc4005a0f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c76355c3f9a475830fede607fcaf54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0bb3f3f46e2789bb26b0f5be0de47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d511d068fb633e115cf2dee1bf2fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca41a72eaf778644217563b2094da5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fae0f2f27acaa13d262918a23a83d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8462ced4180450e9519550e0fdcd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a02ce572581251d209c8cf251ec4b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc11b4a2b1bc212581284de12c5065735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdf9f13a5c89b0275524ca060dd6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7019c163ea989f943e3e8e673826352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4bd13e109d6e275577ecef339aaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d8582b02f6a2ff277da876bb56a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f16bb7fe0aea64eec2051201da8e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41253fa3c5c6fc8c25827b047de713741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59aa338d3efece0b2ab0a9f1c2c487742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d3025591f13b8315ad1f01905d1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54ce42785a9e9a5f39e2cea4655b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4fa91d6c5b45f01b9f944ac3d7614745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9122d96e9859959cb48d9934d4f8c30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d5a4dfca0a611d4fd1070f576a8da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa960247dbc3f40174a4164aa52d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9a63ae69cbc965148f204d308a3b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d23f8aacd22cea7bc733d631f2d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ddb3eefb358eb8a28604e8318e226751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613465ca21860b485284376c3115b619752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ea17f21afb30bd96b8d3bd3f9422753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752274113b8f0dde1fa5cb6da4fb57e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db97080406c52701e0491d001f419755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0f60bbd2436f7e3b7f2c9f39d9973756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d59412a78f058270878aec3a57993757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b8ac44fa251d65468c315c92acc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f69314a5cfec66bfd3ed8725bc5e94759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea7d6742b47186a30f490d6114a5a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9317690a876c409bfd3ec8e049fa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9eea584b91363e0cdf5dadc24a5673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd55a1f84de7dd65a2097e2df2649a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e4ddaf4fd9ad53a9790b89ff41a0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4fcbaad91d8dfc450ef0f6afca39d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c093e5ade506ef309141154117627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ada6df918d24e17f2c8b84984aaee18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e6989398f3a72f0bb5bc15c79c429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675144a2a93e9457470d1df424f2f34e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb01a46b4afa1dbe783dbf37494e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6995efe71ad498f9d3a373922f5b6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671fdc7e22b56b82527305b9f8d0f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86f963d98faf664d2504e15dc363e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a1705037bc2489fdb40838bb57cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0a0837a4978465a2f078a0b95133a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b8ffab0b574fce894ea0ffaae5fc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333d48788ab9dee53202397abfa1d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a24fa5310a906817013d1361e9c4f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e9313f3f720374841e5cc8eb79a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dbe68808300948f0cd55a0bb27e6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55605a5a7ffdc2e29b1a2827242dcf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a8e9d5c3e282a1069440c92e1935523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c6fc9a7290dad0bfe803b4c4cc8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9adf217d8d9a23b059a3909caaf6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36226731f2b77d10327875dd3a9aed1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985f85177bc2f4674e9b8e46eb866927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca58663ea70fe3099eb50fdaec014928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b49ad73fb7fae3ba3aa238343bde1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81824b82dd119fbb579c525d5d2a0bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f539330e6e135cf1d938a268913b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a574eb7666940f135c658c743e5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8567fe2a428093fa54676dcb956df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca762d15a66f98f7eea039dfa40af7bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff05c497ac54704fb6e82eb9e88706035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcac5b1884dd6a53177533d498019136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eebf1501a47b114431f5be3af2a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d7e7c0407b516abea1da1bd750d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f3d98fce5257d570f07168f380f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2231ec7b2c6dde5accbf7c21c7000cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb313f97407428a431e8b382c2288ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a1075677f1584a49383f1df2365b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d103071e69b78c7179207d5a9f4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebfb04eb705aa2aa542f76d211d57644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53614881a2169cd92c1bedd8762a5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3a08127a63920a5911d52864bf5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a08a3332031e8ac3e4d262167cc4ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eb0e63d895495a30ed11caa933c4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67c2e84c38ec44bd55b05781bf46bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a0d07d43a3fea02a098943d2f2f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc778b7eeb3269ac61a1a50842998951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b4cdfdcb9e7b88108eb9d32956c6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491f77fb84f8ad14401ec323886b28e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b866da15ad8aa30d41be5bc847dcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa667fd40aba3a7b69af9054c927d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699fd3e91d1a56ea9657574acbc1dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef05cc69f58e79bfdd84abbc964134b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36dea38b2773cde201667c5eef969858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91899e3140c791cbf3bf8acc2b2ee86a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642637bf66fb51c355033eedc809d1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589743db3bd3a0c6e39090f7e0a3de561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cb0d452c8457155899d0e74d02a3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d638303d2d432adc45363fa79f458563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbb265815a0e781e5859dafaefb4f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c871590a3907fb4a62137cc999a42865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf914d79c4f25d61011e72a06ffc9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f3f050978f6ff131450ae95c8fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa607c59054ef89f82fc7e5fb1a0929868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a64e39bb53ebe32cc74c47b56351f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572e5eb0da1dfe64bf2b1d01b9fe0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcbc06dfbd66061be2208d91a34c8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138921e14a2742e3276554f7c1cd546472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f652b3edfd3fca13e71eb5229cda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a6028b16a88a8f16b1718a0d9aa7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec06cc16be3dd5b6361ac118a8ba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc2501988ebef1e9f4d65c46704d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430af317febc2de7241afca4eeb0b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8443620d3b7220c156c4875d4dee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb0c332e188db3204a9f5ba08d871e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98226c64d773bcc314c3bcb968c07f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625947c44137023f33864d81c5866f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f16dc3f440a56cb28146971ad8c31f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4559778f6c107982039e70b9893183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c7a34335d67854496a9ce22e5c5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a43abe5b8a6d19a666d33ba966c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2d22e2f1af38b272c010abcc9c07086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5936880f22af3b08a6336c5dec63987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8372ef1e8cdca6f16bbe37a722ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778288ea4bc2eb96fcc0ca2eb8208dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f39092e78a405bb74a7dc4112a8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf69d7287720196c93fb17b02373691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577aea7ec039744f26bdd654eb48b2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56328e4aa7e646b67daf05690f4a3dd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edf744dde3feba68d3da66326d835494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679378f71c2911a9ac781a5bbcf8a56295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502e9255e8cf5bb0275b3fc656cf5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee948598d894685fa89d302e1dfda6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89e0426e1e29b1a845f00bdc92eced98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2ac026d3e13ca66f0b7fa1f7493fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a60a5aa84ff80980cf5a0f686805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc61abbf63a8009baa48de685944f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05060f48b38ed3a857e2508e576a1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabcfc2b4aec4c131bc053284dc3e94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91f12f3203eaa81f45fdf3d633def4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424e29809312d69ed5bafa187da3c47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76bf9cb8e1030ddbfc4d5ad2c52a08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a48bdb5840f00dd8a4ce8042aadea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415dee598326b2c5d6f16a6ba86f9a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549e23907179c2084bd294f3602e2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9d4a86f6a9935c88b6c587ccca4e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ffab9ac794392338703293da1283111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf996a9235691dc1ab141a9506046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f082b631d7f6cab55860708dcc59cd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f189f5b2ecdc0aec06f16c8663306114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe047cba667afbb55b873ec322463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b26d63e44c43d4e977a3701996955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e332c989d83edf943c48f9303266117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dc1e45049a085642b72cefb3acdc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ba31b89413cc1a7beb154b7f3b42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac114128282ab2212e141ad2d05f4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e645db05ce49bfe02394135ceb632d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9cb7df00b54a247774777c761770d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9424086b78a3acd1362dedcf8342c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275681c662ea15a9353b6f2cfaa3ccb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58544ebc23c695cafc79ae46c130a59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2834d74a48b381a8ea3179152e97f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30f22ff6ccfff302d1a6722a7a58c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff75f08b9961c07535bb285421c9e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d7735fe1a83ba818010e9afaa2a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d439ae6b16f0ec01cbc39220cc9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e58f5558aba00132c51d6098f3c805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a9c6f8ccda54255acff383b937a71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ab8f2e0ef3e56eca7a9b63724b85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50772686ffa260a1e691688d3e9b8eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4eafa5b2ea979b5beabb6a870480a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c42cef4d62c2c419e8361cadfcba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff930c0736fe10339fce55f6afc7e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55b80e1b42c09cef5c1766d75fa71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9adb28da005c369bf84f99477fc10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde63a9ad059ed5efdba184063ab6ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e0430a900f78b8e77a9a052ff7580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef4f3b4eef4289cd4b7b96d4e6eea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b87c088b76d270c473de70144d16a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a45b803c49fec90dce762c1ab2fd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a06bd08550434f9e708ac12562fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923896d3d004832d4bcf140b88a66ad0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ce4a3aa3cc26433f23e16ed79063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9ff9a5ef8b805e588319e38c4fb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3383c32e423c2c1432337f6b0bb8b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9649a267402b911e0737ceb4e8647fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c107827e630dc221666c48de90eb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f077d67f2456ed98df860c4137e7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c20e67213f3b0ee6bd677c7e3fd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e24584f89fe2e63b99295313c847a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074bebfddb5b1c6030783441cfb02e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd9270f198de5fb3ec7838924deba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8bd6cb544fd7a5e240fc7fb223cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924294e10f2b126150e82f06e9d37d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304b85dbabd3e478ed8a3221a6c724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23698004677fd4f3970e5dad0f8327160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4553159258691e2e145f3402294b67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56bc302a3e8fc9792ee25326ae76f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d318f7cfb5a1bd56312f6ead0f7ef2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a76af7bcd7b861ea504f0b5b9b4d95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcea265b4cee1ee0e7aa24cb9d48fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb79c3bc89e83fb89d12781e9ae4ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850ea909c2fcbc2781d23905bbb5ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cca7700e823579266e090fea7511a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f8b374375b147eca379388f0feb32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3138552365f7614b9137641cc407170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9142053c48630ae2225161c7538e9d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ab884ff88cd1a503ad5375d3a1692172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a13213b05cccf6a3eebea8ce89d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33dcd2001c2cd920be2e9d343974ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78324bb2a54563b397db705bc9f9508c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803360d89990b001640949a31b453200176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0bdeb1436e35bcb9ae888538dcfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7003b2a0bbb2243f4d41fecb99e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c1e3353740d711ed0c0c4c7b45eef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca32117168fc511d9549180c950f36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473fd657a65e68cf90ef65b375b565181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d903b5ac603e10a563f81d4609f188182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b591c317ef7d2e3e2a3acf5a3816183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879318b8aa5da412c012d875a96e685c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1700f3fd4789a8fb91da12d32880c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda4d6ecfddc9b933984b9a94427e78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a54e2c031c7730d82a60b8325ec580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954f609187bdbf56baf9a6037ef1e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f4cdce92dde4a323dac1b384735a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dcd04c949b8d3fa80f15088419d03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e5e5be18c95f972bdb611c653977f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55565ca34bb47204694dd146a1a3e50b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb2c812d4791b18cec52ab2ab4ca11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386377524ab232bf77260af19e9e040194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d545fb2e001cbe223db45722b144c70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbdeb3075fb8b8d650d2e94babb961196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68391d1e885f39f9ddd78c970c0af11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42430c68375e44032af2fe852291f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60347c377c4b5df3b42b7db3cebd49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab84c50e7490fed42df8728ef46fa86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3663c93b2a2dfae27327ef643704201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eb47c841afd013cec24378df3554a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1bf4e455116a2b05f54864ac9cdd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193296ed3fa3ba01dcd74bc2e6962e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eccfaf051d77fa0bbf42282283358a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f7f78c0017f7e649901b7faa2eba5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7d4b72478da48a532376d7786e1a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d50c3f88f4a8c12cc5998ae4f41e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388424537ad53dbb32bbfc01d80c739209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fda68156c3ec5587bb3477385b8c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6ddcbce71a9ecde615b206763d2df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d5a32d716916766346d0b9617c65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e89fd2805d77cce298c5831f2f09b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad68606ba2b243f1af454585b061a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9840ed31a1c6aca2696ebb98d934f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5227a14f0372f17db359063584ce50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca4b9c6d0daf628287bbeee2e0bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f691d07f7ee5ffdb3aaf8555c377e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989971cacb15db6a07f1f16c7815ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c25c1b68988e391fbc32320799cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7f5d112e2e4600dde6c9784285cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a6d4f2b205bf0cf49543a5fc744f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d82ede518dca840a5b45b56d83d66f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0e717584b81ae22f279def9e0de5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511042e6ce8eb04adb3358e02dfe36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d3c7629c97c53a85fd0bd1398adb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e36d3b3df9771e38d6e4cac086bf0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7634330fe5448b51222aa1f0f116e67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1e5d0ea006c6d20fde54471375c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf75c292eeb88fbf7d80aced4d90d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e72fe7628d9cfa4de239b8ca8aa96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26daee8996252b31f9b0ca50ff64ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335b010685b70b4765506e7e2f4434c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed6bb61b2f8e3343aded0df532bf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d632f2040f6334ae136b0fee5e0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b31166095a168bf39c1792f8e6de27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba75c1d5576a4a730df0aa35d621c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1996af664cd427a2d9909a223be98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15b702e617507948bfb294784020ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d13f5d305b1c5692d2d3b0e8ac202b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb303cd629f7444f0d341c366a791b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a988d22a9d13efbff60121431b2a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015fa9aa35bec0147a61924989e5343243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08bbed72b18bd50230f19b9079c28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dbc8529d9e9f957f387586ecdc15c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274ddd98220fe415fe7fd3418a768f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28a5298782cdd502b5181a7cc18fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbc1316971eafe2a96f2a002292b26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6cc323dba7ded8e43bce93a1acf08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f5546b52a46a66cbc00c71151de8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec727d49dcea99cca217cbe812206251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f52a49470d7a8c652570fee9a0a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ebcf86bc81bb6126307c521dc8632253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a6cb12cb2d14c4622db471cdbdcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b10678c3b94ac60475cc9b3641c33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba1f17de64b526a5f4116ea5adb86a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f8e1cc1ed297847a1e6bccddc14e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d6a88cb57a7749c758dd4651d649258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24fcb535c5a9b7c868b8e8cbf531fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c60e54708daea4e54531239baa99e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1611e167374d58a92307e92d47a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc262e0fa4c550e5400721bdf72469a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2449fc1c326c6ce1612c7dd2f127263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80722237b1851152aeaec72d3fe80cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fbbc2fe4097f3fa1059016674794d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dcae625647372087c1bfed53cb995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a84ee72474b12dc2ae089732997d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a24865262e33d8f10e97700faa2863268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e382961719f946efef8b064a3962269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5af724f8e89bb5ecafde9e777dec81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4422211b512016501448c50636b492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255601447af0dbf123a213e9703f1df3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae970f1ab0d865843b2cdb8a7431a5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf9fdf2d8c6802bf34fb0b52d0888f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a379abaac0988e05d36958c3d1cdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6159286376a25d2af1feb78f94aa7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a936aa9e0feacc5f373d97a05689a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a91e343fac8a60def9fd1896e8e52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364dc57d403e3808e08b483c938e0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d1bc0de0c879e445e928dec37988a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcfd6a01d30feb5d098ba5e95d3f0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d0255339b55c535799c850bf37421282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d60b44c2a1175272ee5b3cafd7227283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d8a8744d2106760de21247605f1db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685544b8a35bff0ea09de331df7b21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042dbcf29a802be07ccb0a8984d19ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81677cc3c7e17724706ac3cda29bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b182f75acb4bd6aed78566be62833288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556a02a91d7e2c4dad3c1ec7b4c8622289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65c1f69437a351a207e79adf7e148290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841affc6852324d7851a8b7414df162291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2809eaaca620fbb3be99107cb5a1cbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f7fae97af3d7dd3e92c527c0310a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a9a61cecac95d5f544746444fbd42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c4edd77c434ea1e583c8457074aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf80dc52fe034fe2e926a8c8ec6db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a2a324e0bbd3d7c6dc1a5138e93ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc97165264aa73a14881b68e931c1f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983fd16d07193eb75b7788d48982d70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3255ced973af960f08f531305ffb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c71fffe9b4167568b21a3aec3f0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb532f2121cbbb64cedc7c0c10244f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22479c841eaeaf6478c01928fff68368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf139e721884f0f560a7439e4be87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13849a43aaa3aaad5a7be0924ce2d45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6516d9e28c0c31b85c6a197f4924b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26cda01ba81bbe4a3fac08b1f2e73e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aeb64a9b9b84716419dd59aee8db5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca182dadd4b1a9a8d063be371be1ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4955b2fe68d40543d91f26fe1510e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407a8809cc9984780a61de4de98000311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d2616fbdbfff5180eb2dceb0f4e3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255376a5b3830829041f6c925ffafc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291bf03d615ed5902aab5bc1cb8998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604085ddb0f2171b19f948aabeaf88eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb88d402e857c5d1ac4401d33d9ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8474fb2272b6f9d776b0b0b710e6089317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac21035934e2319d605b849539f6a0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9bd3cbf840beecdb84c5d264a90c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df9a3f9ae004a56d05de88e8e3edb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefb547cb805758f3af0ac94a52d1ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6dbbf03e9a2f5f398bdf34d347e39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82a37f5a092168903338450830e57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8b35d6ad48c1594e7eb5c146e146a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0615d5aa59b2d77eda579a0af022325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac7d25be9a86c58a4bab632a1fbff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd009069fdc25e95af81fcbc25f0d508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6f0969e1481a2ce5e907344b9aa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba09691570c41ad90bce885c4f11b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbc69877ef0ab895f8b1543ddb3ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668486d8a3573f1c45e40be011ac1911331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d5479a56db8b3a5ce245f315f810c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c3e89bfd6e5a072da95add19eb9ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551cfe347b2ca98a7f3fb55447b4fae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db043bf2a3de56822ccfb0123f23f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d001c47da1632780c7c42fb36b4ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8258447f48d29b2b4de739ba50834337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25761a25c60cd088c60bcea70bbda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704d4f6c377bb3ee7fee8345b623392339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e9b34a4ba355aa57c721664e2a71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c018a4ceddd8ef84e1cefe91570f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f812ad9eb878a3dfbf42390149d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f71ce4455510abd22e2bc95da4a6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e62ff1dc946d12710edc47e98a69e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7944ea7610a2eaf6a64d702306ca16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4e4e684281477c29720d195d3fe6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad343d8654a570c83f4e06db7dc631ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98658ae0e05514a71ff518a45f809d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa97e52b75d973425073b1a9cc7ca9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd36a651a7cdca95581e0afd4f73c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54061e8ecec0c6d37370f4c11611d096351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62346a510a8c5440a45bf7c7778b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60a16b3939559d1f5f905a7f811bcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f8aca221c916428d22a787bf0416354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9aafb4e30b577f486e738188ee097355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb113c8193bb00a76f45d7557413e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1789eeae21760f7b9d476deb7767d8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaaced8272fc5d6de228f1508498a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e58e63865e1bdcb06fb5407db5ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68572fa716ac42d26f9c7fac3aefb429360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9304aca9b3e184e42a06531f974234361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b04301462c7e9ac1b3064c1990bc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19edce33b19a6fc6b85b41579c4612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4d5a1d8fab10f27db61ab39e0100364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36132369422006a41be8f28d2ddb54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeddaf6dd0d24d87809006f28a1618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c4075b94d8df0ca6ecb95c9e46eff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82802c27c44223096648a5bc4339cd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0fd628f54e40a0fa75269e61ef0f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cce6557728d6786058e6925f674d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481cdd1592bd52f1bbb844472ef62ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfe0eff90c8f3c916b180ed7894721372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01291dee614eb3c6d6bdbf55c2d97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b8f05ae5c3855ca74cecddcd41d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8135a5407a716f3e6f57660ff46bb3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26469f4560c868f8961f0691bcde49e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ec127c6d814efc82b7441c601470377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d1474a9e3b3fd56a2ad2a9380aef3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783970205231906975cfa06cc1e0efd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64e605df03f4746899ba17bbde18a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89751adafde49cfe9ef742062eeb47e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0862b5c5563af0e58a84fc962b9cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a81207288fac5d0774344855a1ee63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7832ea55d8fee5177a5ddbaa740e6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccc12d1cbd67991e21f0757f5cdc28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5cc0fecf357e05c824570582c5fb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d30fe3a6e5f7ae497651ce8e256a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b8436dea49cb5eaceef4f563cb4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf58293c2a478ab24d153fbda580d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1800592350d5b760fd03bef25fd7c2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147499dd9ad98e2965aeafb6957e95b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58b74db47380ae7c568bfe2f121d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e82268280060048dde5aee1202ca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716099710884d0900f333c39e279a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65f3babf8fac6a062addcbc2ae5a43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49545f9ee7ba45ad2a1829e976e596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986163efb98406325fdc67afd77a15a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c767c50816720ae80e577c73c3a0ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f16bfd4a6e9682547610f8fa48c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a75fc40a73d9aa0de611b989fcb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d42652db628cdf5b4e3a16418bddb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541157d8c26cf1eab23f7f15afe87c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c25de49e7276c4946acd29b76040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a587d128adfc5f1e0f4329d3bb73c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b87d2e72de0ef37362d658e157f68b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e03574ab8bf2a0f503e89d128ba8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb5ded9c060aac1b2ca0fb358bc408407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a79166dc49feeae41be193c051c68b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dc264f0acff716a04b0d16aa0661d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff2ca9a1beddec1ea8177573186d97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d586aa6bbe82e87c4a5a5433adb98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768aa7d6a623cdcb1235198ea3bc62b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd293733715422e4c44305a79b4f51c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de69085da10015bd8370db2d435cd57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f51947497838a6cd51723d0fa7ec4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829575bbb74eb2361948bfb0e794b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1a1d769634b2c690a3671acfe7304417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2d7a667681b651d29f26d29766825418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0962d1443d82142a031d31b83b996419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7529c7709a074b8eb645b6df53c2b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f2e8a99451d556223dc875ecc7a4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d83636681bdaec9c5b3ae88a3bd3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769509bceac52fa631a915d6e1d7d934423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0c8e62c0a1b8e59ba5d415b8459a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397988ccc71bcbca789fefbf11f265425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636aeb7d3874839620baef764da9ef6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa51967a521e5dd514919c8333110427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b8ea8e9827f485cfb342a12ae454428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ab7f2814f98b3d9e9b7ddb58c15e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c6d529283e24c36b8dd3c730ee42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb83b599a9db43a9e44c34f2bea59f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66978535c295f6cdfae8316c094c01a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52aff81249973e1a24c79c84cf3fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1d6d814a7a38d1ffb661a051eefb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6052639cfae8cc4cb8afa5a04d0378435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7557026e9dda2b21c4560c082ec3aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea639ac33ae18254763c42aade73f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38649d99632997333f9845c2fb04f10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba82ec25694c13f19447d6350b90d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0144c424832f482e2d1351d8c8ba1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03875dac195eb3f6a25601c2e7945a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9fd1bd207446d22a8d1517458e76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36393a2688a307c10cf78aef7e4c59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83492fcc32b1cc56d71c1e467e2206a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f5801b4ad12ccec48d367c750bab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc73e72eed70fa29ae5ec66a613cde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74dc27faf0e58168b790142ec3a7b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250966ea2381f0e98a8c163ca30443b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583def1f9e24794ae03b5cc2e5b7f330449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51fc90fff8165a8cbfe444a1c5824a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5889b955c26e2f63df984542517839451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323d12015682bc34d9189402cfa563452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d507b2bbe05c4ea3688eeff7b0d117453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5475ce0d61663a82dc447768179f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1cae21ef55b9236a90ab3c8b4e1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9f5f4f94c963660a1b3168740efc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd89226686853fde110d2d6d253ba5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e158bd54a886caebc6f4ebd604da608458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72e3e0fed83ad96b7a14d1dcdf7e4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab799d27354f9254c49800b9d2d8f72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3967c65a7022341689a701cd942f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e3494623858b2a7e6ecf4c84b635462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f5f682ce78974d7d1ccbc4cea2d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896843f9e46b2a9670f728ba192a2b3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678a23b76131d19a5cc72392485f9d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4972dd88fb5f527e029c0de30583c09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f246f505bb6255277c45e93f45e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2083b0c0e1ed98db194c24c4546bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea014b91e7f7cd8899c34cc3e0819469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b197d648e0333830371b7bce26bee92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9ea3ca162406487b1b8d56f7ebe8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfe0506e559d39cf09d0b6bdb18ea9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06005071daccc122ac2664902998c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8241cb2a3d7874e08fec2c87343f7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e186c5102186e59d3f66ee5aa269b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc496a62e1f2c65d16d89a28be9f12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece131dda6f69ac4546ae59b1ca679c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8dc1d3ec372bb7b7a1559fa685142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fedb50429e509baec4ec52a98f9a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922bdc5a4ed2b0c577e77b8e1f85c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b56300d69d8c8a39f3c9e1880b1bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412175f3cba1e7c0fc8b50a410ad83d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16b0f279f8c94c61b9b88cd1930f02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7656f2e668ad47de7dbdf7bc3cc7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af8dd59fa56d405521b2ab4c477501485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95d04ad320d2433b1527736fe0cbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f92be7ec689cadef59fdf7a68a7dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feddf0eab54f1e32986a42649fc2793488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fe1f0344e2a3dea949e3fa299b7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbe760cc46dbac81dffe90a60dfbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015418dce5bf533478e6e2c6a3e5103f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7a370b199cc5c4f47150cd05d2719492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c0d9698ee3af0845c96c8b6247c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee936647a2c4583a0edd9527452b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fface090b1ee8a328a20f9d55cf6be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ee96e1802a9342cfc45c1114e740496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522634e1e9f0601e0857827e765690497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a58cd1e227384ec6c473bc8d7be6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033ad64d62061dd6bbafd47a10bdbc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4acf5910de5bc092608841b0f7c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577e00af3dbd28fda43c5b1201bb84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5c26d1bdd70d4c56634ae8c0943a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1069546f87882bdcf57a367dbbfed30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d328b37b0e5d3ecef53528913cedab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e71f468c632c5ececb555cfa232d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e3dbffa376d6650fa22e648436ed2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff8a7c4e898e2fc655c82b4ba88ab4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e4eb05b617c3a377f7aa4b6fdb850508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adde6c0919f139b969084785704739509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e9cbe09f65b2ba1c3eebe51d6164a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a5c42ca50d672e239a5043b1e80a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134ea2615a8ff08bc6085f33a2a563512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e494dc74e0cf1ae3de0eba929609b80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1238930de2944b203e3a45e995509f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c005e0386a81be61edfb62924c09c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af69f0956420fd9268bf6a1c084d2de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24c5a4c2018d22838ece546cbd989517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996866c488f39ca0e691c927cbe418518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2dbf430aea8a17b34accc86e32cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b1852aeb731eecf27453009e1209e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819fe6c0c4d3189955f60bd5ac9dccf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437022ca90f19a34fac602f63c3960f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6bfdce7059f160e41fbaf470657b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75179e3e38f22522a47acec57c1c404524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c3e4bf44a16eb76d5fd7ba0ca3ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cb983cb5650cf3c19ce90edc92217526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25c7390483d31eb643eb5f348c9b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d026b512354b14b39d7d716b00504528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664beb7ef767fbaaf2c928a995d1c758529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d77fbbe9b8c4a7800c95dc6e4feef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3418350e0b8d92715bdb588cf813a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517cb24d0b78ff50a96a30e66527011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43df0179b1cd64e6ad9bcb110d9c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e669da0bc41a0322137d612fdb7f52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06178550fd63da34e50eec938c5658535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1502b2951146994316dc5a470726199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa6c9daf78e36d5f041e5ca92e55a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86444f6cb202ab99722ce78bea9f5787538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c20299e0917192b0c7a44901fd0c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a2ff4d6c625b11e1bccd1c4b5b4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdf4dac1fb7fe2f9ba9fdbc082e060541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c27eaecb871ea2955caa4a4b97517542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510162ebea601fcaadf92ac44df0054543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e5da99478a6e6d95aaf11d741bb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb84440bb8c340ccf2549ebcbdd670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450cd2813a598abd9169f5fb5754bac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c2e83544a66f36faad110591fdac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a921e0d562684ce04bd1405f0f2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfaf5091ca2737828a7c74ad466a74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d95481d28d97a18b1701b61cbbd44b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865a419bf528ee44772efa519afde4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935034db5e335b39be90207bffbc03b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb60414bbfad6700c5b99aedecc4f8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45183a060e2164e8a5bee720dca95c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3c0a6b1c0f62f9762e17bb3d94e30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cdefdc13e816aba1cfdfb20bb678e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883872f74e9dd9a89c4d4f532b8bba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535318dda2b4781eaafe7f86e94641b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4bd232b15e28319735bf405590e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360798c6c4d50a47c065aa0d5f12e454560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c51927659daff4e85851deac9029d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079dcaab08a041b5a120fc0b39a6194562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500cd6b64921818bf6c509fc87e13d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96a5fa7b3fc227e6bdffcbc349a7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7c5e4e81c9d78467a509b677d5a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a593d67b73151fb0a6312ab4ac09f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ad7687b5c814f0b3033570f723655567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9531a5f6b545f13c0fda70a7d77e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b014e5ac301b2d904f653fe5dfd27ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b225dc764362a3980d9aee9f09ced9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8ce5bdb6b0e67f0badb94f35fea1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7576dcd1c0ee031770d639b2ab5aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a39beadf2da190c230c1873913bea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec423883d98cf9db862b5b7faf9ecd21574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99251717e94800645faff3ab096ddd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8a40db5204a412a2c4d277760b7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edafbb6eb469baa314ca41b680e424577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9986b191e5139195cc843682d6b32e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61699aa171ce98ccb8ec8c1fa5132f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a896a29a2aab497d98245e16d31d7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b1508bd524aa62277b23deee3c4b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff869299346a97b821bbba21f5bffc40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e18c6f4a56feb90b09ab339cb11f1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03907045871394272ebcddf2a18a13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4ad5b40417f7db9d56f6abb6014c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dbfc84d2fcb2ed7ce53bb9d6b8f77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8601dae56488f17033238cb75bc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45687149caa654d3c234a2b22854e6b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ceba8ccaf0a4fb280253b53f6c389589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658fd67c30cdb852daf3672423e9d91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcbfb9f1a301a18a647a912b4f935d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229fcdd3a166c6b32bc308b393e9a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f179e9a87823f557567688960a23b0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37705775a3ef850e023e8c8a118ba309594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccbcf7a883903df7db959f80a34386595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f80178edb5e9bf846caeb9828a9e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b736675ba4413f07f286323b53b35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3616bf2f0946888525ac23054d398598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe01d2acbc24d7b4a63aea44ea835599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa2c0b024d72364fc78d853e8c07e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ada134179c2ef0bee38bee8022891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4c0ce56399f4f2631741b9ec906f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339269da5d535e681fcbb848aed3981603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b055e9d3560e07bd0c7e64dad3dbcf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d15a546074d7e1c8f0e05269afbf7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3750e3340b222da0a162611993519606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bbd40e8e272cab17a7e4d7a7cdb0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dabfac9d54e45e1713a52c46ffc4e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256414be12c484c41dd05a6d5494db62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5322676a70643ed0570f5bad7fa35e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fa3980c2f3da38a5afff1e22e796e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0e4b2e2d69579a1b5f552e9f5e6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f7ea0e8882e11b60799f5ccc76b9e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40585ec28a37a50f75a860eddf9053c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1767cc4594fe68385b0c91836e862b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03a0021f165de5f43dc6d346695d19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed185165131b1ed9ecf8f78ad2fb71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc21de7f103a8989888e91a6217309618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a02aef1fc85a0124cd12e78a098f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc6c974d610c9d7dce20c0e504651620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75181ac620eac9d9b87475a567d161e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeace28aefeaba231cf66c1e6296e8fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c511951cd9986174d4df0373890b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370ba829ab03ddc2edcffdb25a74eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77c82007aad2b5ca9656859bce19f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9a7482de3edbe57c7b2b7f9f1a17c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76228e046b5ffee629f0a50e6dec6569627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41931f1cfb0030bdef34524c7fe7b747628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3222de3bc2ec8236693161a354b1c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053a07d8ed8195d1b695d29d96b2bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5573584297767fa79ecf689f9aec9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12bc21951c21f907d7095362acdc32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be486e38cc56bdb2b9b9475e3cb28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35e3a10eec9e20bb0e616cf34d2266634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b123294dcc31d5bfa0312ac120052635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec4753f035ab5e1efbbeec5b13be3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827d345352e187c15d00ee9592dab59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af157fc1793d266f57a7fb843c42c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1b1b7df782ef5e02f097319fce64b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a4f2d4687058342051397075f083640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5be790f386d8ae270336645fc9a76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0ae639eed9d00abd06b9353981115642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385832124af99ededde6f7b40fd03aad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f73facd4e1458a9bf060c23fee81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866ebbc2a9a67c28be59c83796e060645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949599eb1196a22ec1d912fe67c2380646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96258f035d3bdef4ab1d2560fa23b800647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163529513d32336a62a3c6f3e33a2c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb9df17e23b174eec79cb4c13b2a60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293347a168b7f9b0f5f8dfccfecb818650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930bf4b2bb1f5ba00117ea02f418de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695357b89633b5fab049c551ec69a41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f77fcf5e415814820392212956b85a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba813928422696aa106c7fff7508cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b6c692446b3008587b42b1d727e80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bae8cc26c02fbfade975664db3b7c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055dd2893818f0df3a663c846e2cb82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108cd0df908874ae022bab52b7ee636658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f104e258f6309977b4d44f07c62bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c5db451e53de2e28e9580c067655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46736aed09b86a758f2eceffba9acc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da5e6cd0275fdafd5bc587819444fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e468395c3fadc5ff2b4c70d55a9b90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd028e3615bee9a1466cb6c81fdbed3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7e23173f92990fec1d29da1574abf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d4d3c2c4efef02ca6bd0f9fdf1979666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b54d3ccedbd8666402100d5c221e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c665888824b4e884c302190f0f25d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b25ba7c1b310b566da1047d833d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934157df9524daab56c5200672fca8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e1c2333d5e42069005c7f1b083f02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278286bea579d7c5cb3cdb50822ebe2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d70a314cd8222c6d4ff509f41354a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d9680cca770eecc99aea95d88e615674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fcf5356e8b77ed0c6864f74b82c4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0749f76ccc0e5995af65e111eb3e11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0584e4bae3b0a8bdedd12e3f626edb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a48183768cd374f452f5bed9eeea4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f5a468dd7fabe2868e21ad44d4b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75540ddf3f8191680351f8955cd72b05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455610e89c3efc012b3745faf8984c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f9ff22c58f307a731b4317e0cdbac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08ef2efd134fa13243c6363392713683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553aff55d13fff911e06159dda09de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c987a85e68bb3cb1d93c4b13b51cf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fa8240a9b3da21b82370858416f1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f048dde377814e16cc9ad2ebb2f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebce587683998ff4b6ccc39df56ca7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24821109ae72641c7589c23eb8e05fd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3346bc661bfa6e6afc2c0e0350e40c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355f230964b105ab84ae1a0f8aa257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e5d405c9bc007a48d9315bb1e11c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f423adfdee221297ea9d9532224ef5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537f8e340c6faae95559611e3e6e5c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea90308a2b5ba165c9286c5d044aa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e14f0b23cfe4f57963018446a6f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106e822472a88c5b03280918924a79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bf02532e963e26f51e9dc6f9d4a9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80dee8e7d4ee87995d485e5b400c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c71123cd88380c646d01488d7ef46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34fa6430bfac8894e51d686108d28b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e00e4f02e6426764dcd795e6b1c17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5285c314b3577f2f0bac20968dd230703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45564adcf6f686c894c84d34f61f923704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc4ae4a9d0cc4a2d19af2d6d265e0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7bad07dfdb15abb91086f801314d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8eddd6593da96c2b6f6d5b3fc3b50707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f934f63cd7e5a769bffa298f43fcf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da94e3a1f451d2d458b3ba7a22598709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5616f4cb8cb0b102ed76d3b878bb8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d53935d4cad18961bc540607a3093711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9913c76538c144ab3cd0a08461d69cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601997b3226090c41bc321ae517a28713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aab98212b201fb0c70a65027cbb9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4b70a4a46c00bd3c0fd6b1c257e3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f7bcf09672b5772ff0174c5c4bf26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ea2c0d2ca048208ddf4986f4b3a88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc133020babfad11783880d9ac78e26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048bd4023bab33e2541959c20767765719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab97f62f1417d8369e125d38b6e0d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df898d0a81c16a778c1d1345ad0faa89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab00bdc3af9a01aeb1b3c42a39278f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab805b9e0de0e06da190fdbc4cee7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f730ef157c76dd3f284ef45b060f087724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebda8903f4daa1bb15caad88f62dc1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff477578247b4be5a4e8629519a33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34222bfd4c31c096a1ecad1db814e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd46d8b75c59a4cf9265505610d77b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93053f025b4a27d5dc8237a69b99aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e244cbe40ae2b5f8674bea27a316b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d7914c87c89347298c453150e5914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616aa8d74039b2fcecc7ff3b3fbcdbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772f780beb7bc40e7076aa46f8bb751733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640edcb0890e462820d4c8f1bcaa9799734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa242e9a16b6d9aa3a6bc32ab90424735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ed5ef303b1ae044944d5fe2e15ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba352d307d7f09c8164c7044b9cc567737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bfdf6b90520f955ce5ff811645f2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec2cb4f6de0c3bc2dc8b33b0ad29f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfba9f43d17e1bf39f1aa931ef1aba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61b6ca18466956dfb2165cb281f263741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03e2cbc0914934c5f96014a60f9bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc9c207143a32e4879ffee70f46998743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e270a8d3eb09d613860c9b09c1d523744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aad96a12d70550c8c61dd35ca3103745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce0e4605acf4c6972496c1a39e280746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fa0a83427af6b0ab2c62801ee8886747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279fe2bebb5a9c16d17df40aaecf2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e2e67f965085f77d60dfcaf28d36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96effc73ec8eac67bb0186fcef1881f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f98249e129e2875ed4c334970866751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e22e1d4a955108a8f53e19d31154752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b386e0c157aa293d9baa66dad58d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b9ee75b7e72191281752bf4ad841754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a519994c566507e99989863b428a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7697bea8d8bc8276adcef301accf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44126a49b21e9171b325d863bb8d7e68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d532f0df7514a9fbfb95ad841acfc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf28a73c3736daeb8640a846e74e9e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>