--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ead6406d32ccd231bff4bb1ffae0481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e98f6be35a05eaaca6260bc1781e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688355c477d114546020832d3594903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12c27c871a34021b63ff8720e11224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a0b74afcced23f860b1f578badbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130464619d8e7618277d8aa72ef94c096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda37baa05f5e444027a63b862210c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16147f9a050cff176cec31f9ca1988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821dbd8c36d44832c10917cfa4e722d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aade696d85505bb2a9ecb1d3e8a9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6401c8b01e77999e04b6b0c282bd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0992ee50ddf87f6d8f51b74288a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc5f570c79339ddb5a81e45b6229913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c37395bed616bcd22bff31429d24f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5ea1db47d56d770f9f269460d486615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0a43e7651706e687b17ba4853b73c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3639e67cc9df9f1c78e059447348717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25d50bf019288f0b0b886b85218a3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05d1cb7257f1a7d9072da4dd106af819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c477e24971a32b89effe7c9169a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cca2bee29f89d633c54773365523421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c3deb3df636180ed3b411973a622e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce09739e561c67fddf6be01820b3ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3463c99e1337738645056566bd4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba5f9d71ed2b29ac9d65567b6a522625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0675a134dc4e465ea6ab134203b99b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d8d7f01c817aee37366ca437bfc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aee5e592d9a852a2dcda762b6d1b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d8d4b98b8193d1ca3a8df323945c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90620a8eb1865ebc25663e76154ebd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2131be00638d3a8d1ebdf0c43e4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d03e449ab26a41ad4d3cbcb37a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59da111096c74faa5c30ab464e0e7d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b8cad2cd5a01dfaa3f7fcba517a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad532a0bbef756539bae59e9942072f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ce77ca254f02f10f90fb727b9e3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ca322673071e1c2ceb41f924905c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95371c7a60a2b268ac60a16c70c99238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffcb65cedffeec2ef2aea557c9639039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff2d4efef3d9dbffb4e50e1bbf0df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c3eb4edd6a09f128c39bbba80eee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d42bc8c8b3f1ed06fa13463645b06942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc611f44319c749f224ef57f41ee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19580ede25a690ea5e15bfeb27d43f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8a6dc33f8840ed834a25cf9da50845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f3d396322105e647743e5a2bb477d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c814ee2340a987bf5d7daa3bc05747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79db83769083e030744d19232f159848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec34610df4660dd16c346346a26d1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3300af87eec1ce8cbb76f1676b1a4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d27d1e5479e725650b6ffc456d45151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a777cb7a6ff230d54e93114528aae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee214712263e8fb4bef24619b8ef4e8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdc5bdcdf47fb8331fe308214a456e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e21eb8961c43592e47c0225f1058155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c69a90265fb9c2ed7f7aee28ac89156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003adb250db92922585cfc3b77aea257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0dfc177215143ef04131a9428c03758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46cc67fd54f43e6073961d5c674a4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c0232fc700a184f07a6ef07f6c1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cbba04c13e5eb0443153b17c5452561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bcd5d130418661c683e212468288662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d754d231adcfc585282da680e57fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafc916d808bce72d2d32ec51319c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916627f1bef3339b358ea6e7f564df0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e315dc4115fcde76217187e574e4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126ee6391be4a98ba0f6b9003931a6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155332a721cbd86fafa357b75e81cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adc3d81b51298752f06384d79abb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866c194595a3767b371347f4562baa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a96f99a1a64a1b4fec33e10522f8a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b9dec2eb5f2b47f81ca73078b96972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f2cfe0132a5139afeac20f092575173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12b4214cb6976ac6147e0a26bb5e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9f2435971e30aadb1f98c0530ff375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda56759d6fca5f8702a046e0e094176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eafbcbe3c5ab91aa9fc03123ff91cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84843308e16c5b9daa6d2bcb1ddca77478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045d9ae23be12fb11d58e52b428314979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de06e0f8cae48edfc6eeaae4699c2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44f15f51eb637f42ff1b65b4c046681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01470659ae458a9fb569d4996662e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b5ff4abd76373e3ab9644fc4be3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2412f2a281d88d37a09334cceb19d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ee58d21083c3173e6aa5893c143a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef443717c6f138bcf65cd1af8e84b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a02ed3f31f47a9f8938c7f2cc1c0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220e75065b9769eaf2b042b33ece0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca154abbb4fafe22226fbf8869abcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae5b06a46b023bb0c7777968ed63f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba8a6d893e27f9066f296b2264823391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77adc78f002583804981bb0925e395092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9d70320e197fe9c7e14a63bff80f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1be00d0b139d5d342737bd23202094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbfb9c6cf51e622368f64fbd91237795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db680d6402be18bfd312dc913a38cb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8f046f1c90d5b78b5ec8c1d2867fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94849f96cb60a3925169c35fee45898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5442ea5e624f48e51e08ea74502bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea730313dfa29d033686b38bdcc60e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd26ec4cb207b30f9b073e38679b41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897145e3b949c7faca17baabb8865cec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043f9dc7303457975aa3bb7b112e0b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc72771c1bddb8ab881722233e39f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab51ddf0b6905a5d267491cbd67f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb669fdab7b09fdc65c50bd66e158106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd656f8bdaaf926c0a18a958f9c0985107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31aed0e8707b1193a200af0641a77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5d6f63fabd64bf8ba07328952487109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b2462520680f67e430e374ed863d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bcab85c0368d2e5d4007c7da03f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73893538248d51e7d7bd282a7898d37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e1c2f1dc62e751e663fbf6885caf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ee5f5d4ff9d898aa55e7f7882ddd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8e93bc21394316c7865928d87a687115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6658d887d808df2ef50ff52b4a971116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3af6ca9e045a80cafc6225faeb2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b88b93b554d636f664847c3cb88fe8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d497c6cbf4665a0f825add6376fcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bfbfa2ab8e209a77f1159ca521d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7219764216399ef5118e3d0bfb04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efe276cd0d60a45d9b457b5db5a09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced881b34809cd55ddc99994f388578123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c42e6f068420c5ab69d10f834ebfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464d2b979a9fa6c9ceb56b54ba093a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b875c3f6701e1cd66639f340c9b8288126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b1386e2f817d1b8a0390307b52a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158906708d7a5f227c97214b9d1c40a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71018282efe35202a080cfe530e06c2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de731858ef13c03b0c610ae9a5a1534a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5302857747a703247111c395fca18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3597275748381a7536b76d6f5521607132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92331d534d947508c76a7f98cef1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94867d7a38ae9e39cf46bdc096c5de0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25342d367fbac9f00ddeeb63f0fa48e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59bc38a8cf80783f1ffe4fe5e47e8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89637b42c7fc4f8d7968bf28768a2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894443a8f7a29f51e29be6509bd1eae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27818ed8bf12a1ca3d6324f501f596c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b305a7a56735605d0acdda9fcf56f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17f7806ba2108213bc2114f6e6aa4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc7daf2ede63419dfdc90709ee1516142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e052b450475e995e034a1370e0a76c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661859f5a1a1b4256834221731b2735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c41374090e0f3fde90af04a2987b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16e0b7fe85561bf91edc94c8b1a2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71424d6cda2409a4a053432bba7b9ae4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2393fea592024a26a2987d7eba724148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99756b8e26c69a617f3a63b3d706ad9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aeb8f9eefc3d106a53dd788a419a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268737ced185c205c334cd71b4d6003e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fbf65a94cf20db49fc0bade6baec2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118ae89e51435e87001802d95a59a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8e748261f9678aad5cb22ac2f6503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87f412150910091b912c5b4dfce93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b664e1e7b28921b3d14506a80f9a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a777777257f086ec5639b2b62053157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a73b6782480da0d9e38e4cd96b2ecf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b04d26c0f522eaa680fe7e3c79d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961407e06846d0b2499e5c1f315082d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c32c5ced40d8d17badc64f0561dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8523929b99f21799a520bcf8806ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a95963177f2a26446170a015d1828163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3013170d614d7eae357b714347c85b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806d593e0a210f4f69262b828a235b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef58dcf7aa894a5a5d8d4c2a52d3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c8e3f4d6c763840a4ed6fbfce4d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d210e4152eec41e4d6f6d838436959168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7856c309e2bda2f4c8dd0643ff95e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b5498686329387308486b481e669c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e000d50c0347a6b1cab804b71e0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86b66c85a5d676d728f701ad412194172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3523c21b736980cc9421f96413730173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0efe8cfa05f95f5fc6d93bfcbe1a7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5700e30d421df08a081df6a1ab8bede175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff7714adcbb25fdec50c1c2044333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b4719f5658982b7972cf037da94bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8907eb147e8733243ac3256d1141178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07626ec3f9289c16bd8f47064a1e86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39615308b096199c06bc9112138b13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551bd38ea797efb7731de574a6b01e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab7847efb36fcdcd98fcdbdc7e79c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe281cf1ea23087e2b1747dc38f616183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4443adbbcee0390f806860d1be345e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19df94ee6d13bb627de45553ba3e7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd70825bbfa90fb20ba58aeba5ba0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e232df5f5c6e8296fff09b06c3cdf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c768eabea2e73b1b764f4b40802c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecec1cf57c3f596ec192ce8e0edcef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9516c1ecd03275e54ffa249232a98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e4492b116baa0090fefe995cd5fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b114ae60fafb26fcff20a7c0e7dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e57aba7d3ada5320d15933a9a467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f4f05eb9ed963a337c34781ac6d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a32f80b8c5b86396f1fed8dcea22aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31395cc3f483fac4bbdd237017ab22a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a611791a50f94dbad5e91b4fb5c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1520f953b39f67a5819b6a4652b3f0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74cb0c8a6705fb8b2e0f227fa7be30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b606c0f1403154af30c0042f6bb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fea394a374221426956f7825bd590201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec257c3566c24b5655ee437bd6631202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea770fcca567ceca18e75c85be69310c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d230de805f3b25a7728ac38bc327204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8971eeae7262e244a5ffab656346ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023df31200bdef7ad5ee0d34116471206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adadccf5bf1093953eee13557991e60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef60304b7525a7179bdd505feccb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78bcebee7e19b70c03f7fca6c72ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbcad635f983ff84c4766d72104cd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a73f295292b14fb8822fb7732830211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346738441a2eba75b7736c56e97c86cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca391647ab26c5c094c9562031a96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f1a857438ffcdc74ed8e9b4a65946214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687754b50405e4cc8e6f5877db96706215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657eb8501655d7015a3c7b3c70f2204216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c355d2089b5a3c031fe9d8ccffa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ef1da2f044b4fe9b3492e59f5ec0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8019b6bc7d6799f64b5622d65c78ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6b308b802fd0e1beba3844b2a5dcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99de7ec8669443565662c647e03310221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136127b330d76d4be4468e64210507ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d2b387aba55f25a7dd38d50176046223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f528bbd00468625ed4921f471e624224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5cbf9516825b4de0757c4ff28747e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1c6ea5674113686e7e721515ac9d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef3d3ddde01f07a6c880ce825f8e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba5e0b8f70003a7cad494b61b33a88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c02817b2b5a794616508ec2908afe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba7eda60655798749cb76544235e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46190639979343cc5b2882c058c884b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d983e3def2e9a5863412952afea15f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf0abbdb59285f9731ca89937dbef3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8fe8eee921a324fe6f685b506a32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25094cf68d214c8821cb3b4002068b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88cc41d2e7177abe9e593b52756a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e48d4b33e3d69c720e7c717566cdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9bb692b2cbbadf724291bc06cbedf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4db734ebd6bdc461e412d7dda8dc84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141d2d954e244b17009d2a05f28a26e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c47d101c31a2f103eb2f3f9e7fed4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac163a8c1bd25b8940c056affbc9b46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc586fc61df089ced714d6592843b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653698d9b9596621c42d809fd6b492e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3b69775534d2b6502438a8b67943d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57a9a7fe68b1c88e23223d03c13d9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6727ac7bb2202469d86a67dde4d19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19753e96babc802590bf65a40590432c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbfe93735b2024e1e51723a0adbef8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e0f010e098adf2486af45c50e841c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff97773d207fa9100cd9cbbc7b6d49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba2a98b7b4c2c9938130ccdbbf241252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246a004fda070d54c158f6f9155927d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80cbf29afb347f948a66a591f2a46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fcaaed884d163cf13351eed065e70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187994fb50c04c011791fe8c0b55bdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab5aa0070dce7bb89d33e8b6119d20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2edf87e77a4a01d2c76339860685b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51887f864febb0b5a588d48f14c0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b69823b8c6d3c1af3bfaa83be94a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee810cd7afc17188d7ba2db7314b7586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a0da13395d393dc3ad86a3144eb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b724155f341db7b4d7c7c69b5522f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208a58992424b3c3330689a46488e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966fccfae0a2194b4d4f9d9f4207289265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a2d0ee7e75718d4409b19bf6e04f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824cf5c0ea92e625a7c0bfc677affd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd032af706dfc25aeec38f1a776b48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faafe004b406ee47e6fb8bd83a418c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369f0dad34cd0e06cd70b9688668d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb31e3f79e3c497d09693c49eaf4ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3c1af39af2bf83f798463bcc8b5a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1fffca76405ff1e6d25bce7532be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ffd2d2fad2a870991ee7f1ab0e49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a796b80f34424e98cb66be64d02ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e454db932c6e04872ffbafdbdcf766276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b930f89556c10cecbc31d2f2512f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7b03f9ff218e8d4adc2e176614828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca432803b1a66d5f0f4e48cf968e7f82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a81e11cbbcad98b357cb93356d70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a017d864f403c47893c538bf059f03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7d68eaef58a893c6d2d4bec200037282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f7883ce57dc23bcaaa7a78c95cce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5827238a35244b037f571ea27bd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82a58a6471158d3c67587ac1724fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ce250af6057801335ecdc152e69de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e818eec15b4bebc4427e3e0ed72677c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55250d2592c5f51d9e857c842d6ad9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427244123bd35ac1def10f71e7ca5e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdce32a7a95339e6a22784b4a2943d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7318e6c788adcd78fde381d190f14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc6ee8b5880669145e267efefaf4a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff193936b1c86f7e23700725b0d89ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a72f94eb2d6c3ac8040a4154b92dcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ef5133235d06b94a1231b5241422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c02db8020289895584c04de27dd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dd1961443b80d40c4ff9f66f211a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1f18b6bdf68a94f96a5de4322c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4cbd757805db501c1bc42dbccaad2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8da2e3b7c4183754183e28048904e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c127209cbb8cbd2bf758e3e93f9f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce5a60d8ab1c565bc9969779b0ee0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed215f16080b024b0e4695e505e7a93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8732bc8694f548163f2cd24b4917e3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969acb8f6a21244724c913c3650e7d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eff388a1103f0343102660e497c58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a814b4486feab6d9ec2e3b41de0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46cf1a450716c089121d4ef6c1703a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd1dc34a3c9d5bd4f5e0fef8e5b092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6451d2b9dcc6e5601fba3d4e4ce38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aab01988fcad903c025202be0d9b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c146328b8bf9b03682a247db1c80cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce09afd86d2454c25949bcf36d946313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e664ad573df9d00d2d7ccedb254d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241f5322a6ca6da07ea33f9ed6405fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7258c7c15be5d189786a6e80e77529316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3746dfea04542e1ff41557178cf9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6bac7c3e6713f966c8cc2d7a54247318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f760e81bc537494de88886d5202c17d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c7d1c9f697651d81948781075d12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2512b4e90ba7c04375c6a1123d7ecb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073568fa44ba6fe35a83d601e57f1da3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad179df769f4d673a8dac3dabaab3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b96e797ecdd666f2a93c359422e71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee451bde079acc81ccdaec1b070fc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f600108e90b7c6a26edbf2842b22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675412a8f807632d17f76399228adfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee5142803cd99e3c2ba9cdfdced771328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de14fa0d6bbe24bda8d2f2d84540a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50126c9e4184dde95f0400fc8022b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca7c88db90701afaed962c658ef4e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8002e2d6161d32ba4bf3f7e1edee41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d336fd067582db82e87780e10bbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19e220e5ad56af3352175b1371184334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd357de09484889d4c0c7776620ec421335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a713abe555fac4d38d9a49de427d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012b205145b906712ab6ae9d0a7e77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc28e71bda883ebbc792b570c5e24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b8c5e4b3eb97c66bed3e8e344d813339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df6338a26ab2e09342da4b91dd9efa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36778d84a0acd6de7e14047827b24e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649ce2a6d4eeeb30e1b6c64ccaf2044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9a15b650aa985dda9ff6a1bc3fd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb39fdfe04b81491fb59a66b5c1a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a356feb23dee52ab9738239f8dafa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384517c9ebe77dbc64684861f32d56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefe6d103f339f5efa42c52f6024ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147237ef24bb215c778298a40f3f29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96442f64a41f510e0fd3a64ae7c6cc7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8aa2ae4a682078435dd1a35d65dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed4a55b26fd90ec3f4034fcfdb0aef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08e18b3e2b5f93cc9078c278d94ab1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19d9f70772b5898705d422dfff132353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26765ca113d33387b04507965c0276f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3320cb780364fd64200523c089507d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07e30074ec6a1fabc8ef401d78f02c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d2c20cbee85f726f1d371e862b431357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4bfa34f75d6f04354b0b9e9ddd8cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaef6e398bdd26fc27a07e393679b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fbbf199d87e8f09766a6c41dab8da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda987d31669d3485b80a89430de57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892555ab83d28776a0ea166523ed912362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32115f1d7f97d9ff30b7ca97ee9a5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19649677438e3d4b920ce3ae0682472364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9093c69f157cac446b804085f45e5df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad87aeb1f09df09f06e62e57574b02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9034820d52b847bca6d6d3ff703d69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb26765a6c6fc0ab667061851a8437368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a020f1e39bdbc8fc628d41b8325592369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd92f9ab629df6fdfe44ab5a9e7da1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee39fbc810f3d098b22522ef99fd79c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884a52f3ca7c2b215e3c64dc6a6cf88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b8c6a01a56aca04c21a814c02beb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b69b68f873b1a6b21c1bd801135920374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600bc87249257f0cc610667403c172375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd70ac21b2313cda7a5aae5da1e9fe0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe984c59a2601cf5b4f47ed23182cfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e79867e0df875aa460ef9401f7b07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f095013b68a71bf91617fdb5f950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c08412400a5fecd5f4d109ef781731380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b123d7ac0a290776d426804bd52a12d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f02a88d763669ef8ff43075ea56e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad36bba3d33d99616cae5536756cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140fedbf477686bd93ce050d628f56b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d3f71b81831ad9db884c8e0117195385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90751e2bff3ff8b6a761e4b9ff07f8b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c6978fe26e3967e7b2498037464d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47db4d5a0e077694035fc6a5e3032e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2963f36c2d6427703cc9cdcb589f8de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d9911656975fe0a6cb80403b4a6af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa94d3f0a0aeacc92a716224b2fdcc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066e215df8b1ae467cea91238bb0ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2907add643a7f384f5510c4a470e06e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6fc9172734dc9831281210dbdf260394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285567684ff302de1f5026c6a013a620395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf0b269d34f77747b6a8eb9c5feeec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcca598592b9fd0ccdaf6d80df5828397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada4907d84890d0e338346395b5b5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1f09011c8c1160f42fcee03c7f69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9898fa4637ccfee5125515c79de75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299ab142bf45e4ee5bf404068606a6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb1f78d5852060747d50d52cdcdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0615cfdae81cb3ad1b0ce13eb0530403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0c87d0563e98d9ec94830f2335a3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3cbb9e902824f857fb4eb94a103fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d76ce3344095a97a417157a149b5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63d7513800952e491716c62c448b49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d9780cdcd3cc4ec07f697739eb7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ccd4021f0997739a9531edd9845a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18101d14d79f1df9f19275058a44147410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e0375c17fe6086610900a9f33a52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef87471c04039a934936b50443811412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ab84c5928ac6cb3e0c9b0c8600432413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46501491edc7fc1110c6fa40f3912b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc5bebe105fc64d9a315c05444136415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe01cd555f153b667d694988892bb0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a60af6bc996b19b4509e7995feca2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948ae86951745965efd8e621017a9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a471128a043ed11af0501a434292419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64e179d977a9f6d28f26350b8dd0d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b84cd77889be0ad54d3b7a98e1fe2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4150322509b9e5824c74381bda43c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea350351f3cccf1573411297c6170d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9e4f3fdd17c6e4042457488fe502424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2373fa444f9d54473ddbe065ccb7af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f1c23dc346433bb4672fee6740385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1032a4889515df41af2a7f88f35364427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce413b61f90f4d3cc5882e243db006428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3dda9b948f2b074f9831cc4505cb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bae4279b6cc6954d72ba680bd02d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd82f20c702d0de35bf51548eedd6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d162dc5b3a3bee85a7ca3841943a6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515332d0673541d6129b7a02405a029a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3508d0c0204c110fb0cc12d6a08d72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba42139f4c3d3e3af2516f7b74c487435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9714ab23a599c28dadedd6fd060be9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616f5fabc53d221f43ecfe12f9ac94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1692bce19e5aafbafa128be38b93a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76421aec3247530aeed4f17591a50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9169f8c3185cf2ce5f55867278e56f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e1a8140bce82c44f5ef58e29ff46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6305d01b6ea20de683a0d0c3017e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e8ebc6aaa42844f5b4753a92053f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d4b3edce1066fa4de2d3bb2eddf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d031860fcaae0230a60d1b79f0ebd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73845d3c678d8671e765d92917798b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f16d3d99b10b1c3f1c1d8dc55d2c51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8fc9eff689429646ddd25c2ad23d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd121d274d91c47b6f2e04822e61be3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e684e5c294c0f8866fc37091c4572450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d1fb26d4a491a1a96b41fe5950ef7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67805fd332f462906a757ad075285d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d2b93ce83f604d8accbf41a67263453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a89e111c4944d929ce5a7d96d24d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17946464d25f5f7425cf727fcc433088455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e294f04ca3f27fc2bc5771bef626456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e36fe32217988f1a2cb95911969461457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9dabd855177d8c33562c96cfdaf8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a34ec18d151d2b343839f161e2f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d27991ae354054c1a741e9583e99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580099b91598c260ba37a1e09827be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bbe9e8dc4913fc2f45a99116fb6cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e267c0cbd77333ffb0bdbac686e17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0c7ee0d74ac71ff34edbe9210f47a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b167925e5a069381124ce6927ef929465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c949e6671466bd22446d8014f2d0ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ae7c36300596a400466312e8c0fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cbe227bf5f409980ec232fe9a000a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273e05a6e93b0530c4dfb11b77428e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc90478c5dca987c6a4422fc3989cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0dc06eb8e00c82a84b982ac85205471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76ccd4b819f17b6eb337fd4f3b67d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a91e3740815246a97381d70f0c75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e6ef40a0838a3e119998b39123fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdb40298f148c0015c027e0d893eed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a76c1cd49e932f5f67cc3ae5e49e16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536f80255290bcbf1320067e12081d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a0720675f1da29fc351e83a044049478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0f5b802da72aa77168026f60ff0f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d8a0fba69ea202687021bdcbb299480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5270fdafbf846169f607526292c2026481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db767ec2cc0b7035fdf448aaa9c2c99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20692f38b433b4677e95981edf92d47c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1577095900365a31845af49e2a1f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da78ac42ea1e989bd49e947bac3ceb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b1ad8fee1e19c86af3ff083afb3c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c9b59ba94db17129513ac4859b5c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae9a55c7e1a87272b69e076c5623a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac6148c212b511d10000f0860216a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c416626a4119e9dd95c7b9ca619fe4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab366dd224e7d35edb167de57efbc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b3ed803b96d22bbc865f8681f93b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6acf94e8f7ba62c0f0316d7629578493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7acd0db9c6caab463911c638b350e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65bd4bbfd7f6d922bbf5688da2849a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed9df16d176cc1aa53142c5718111496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda0b82cabefbf3abdf0f9e9876432497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d317cb1c3dcd58bce310292a579e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344b23db75f4b5bcc9cf54e769992e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b75885c34db02037c8541811f477500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aacb04c6a4a477a5b8fed18ad3ba77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416340d023b0d9bc6573dd49f3fbc36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e65d460b02b776906a4ab3704dde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f9cdf9435b197012e50fc4375225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5878b9bb66128b55793a6e9516854505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6cbd034b54d36823dd6358ee12af8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bedafd564f03890f840f3cb60cc60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f2601482e08b959fc84a0fb53d3da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed41665cff7595a89dfa0d02fe14b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70900f7fe160b9178cdb9fd44eb1ed2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94684c1fae64dc7f8ddfb281d7e2a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8161b17a7c780c4de8558da70b6db29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be756c1aaaf4a8fa99ec6a7c0cb0394a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d836622d296e4581cd0fe13861a671514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502429df389013e12183a1f432191dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52860080cfa9ee8a6996fe3fb6e0e59c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c019340783f25e4c19c8ecfe5a94117517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9b1973fd950ede2329c0847c01fdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8588f669ffdec8088fece592fd28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0d558ccf3927b34acc264d62a1eb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c2e6e707fa37e83c58f05e4e29666521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12765c1590991494e9d6d9116e877c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef17cf09485b447f34a8d3b27cba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af4c2ec0ba60824d540f87a1f1773524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f750375e93fa56d2b937f3bd7eebf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200da3e3ae8838de68b47e36f7efe39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700222aa5f658b69980a071bd1524278527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405f354f65d8ab8dce36351128594a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aa2386bb38088f693845960e36cda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50861442b47830878bb69711fdd07d90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997bb5dfe8fc4ced141a96b9662375531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb3e1792d66359befe94173647afa1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aa8bd809a43dd0b253145f62f2da7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e85b43649523a3530b31b08ad99a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff82035b3c8ea48adf10f13175908535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb8f88aa2e5aae7980638b4dea703536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9ca51c210c88b31dc3927e4359fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec1bdcd0eb7ec2b38350846f2beac4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bb58c036570f329da40a04f7caa2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40142d056648425215d0d27f0203470540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b42b7e4f9dfd9747265cbb8b1f409541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a6a3a6fbb1e4c016571d4f5acd47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91f624757b8ed87f5df3ddcf66a5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3236093ffd44ba9b864aafb0106372544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d76cffae030476639f91ae7920c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280b772f171722a32f858ca1d6ef95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e411a1617efed2151d12fa7b4236547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c13dc18a33a25932e0063bd78780d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff106abc315cfd2f91b5e3640af3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79186362b49b455f0c867029f47de0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8be98b74b6c887de189ff1f83fd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a371772153504dbb94ce4a42db35e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b366f799f9492e99fd495813e38fb6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b987b4d4e96b1d3c5cc4191394983554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d0d1ed0740a63bd87cc97352629a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31bfe66a7113384b7b7984297add8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61727b8a6c6c31354130a0723f0d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31323229f85c058f5b014af56a0206bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bf2e7afc48cd2201c9d2c228c7a68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8bb0094a83c98aa833619f4798856560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f81987f498f5d8375374e1101aba1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f33c3bfcd2776473a2cf55541156d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1006f0c649347b3c2727779b34daa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e73ef2b0073248bd5000717bbba0dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d916e87b277385ca2c55c877b1661565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61502d262590f29750617931b087d56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc13ee904945f42e2abe2819d782ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c6d01c68bd532505026fb345ee58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7ddf660500a7af8161533fb9bc29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e5bf075109a59ad74fd6662600cd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922c13365a6b35695a8955d6d841ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc84bdd0ca686fd9e3fc974549496572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85641d02bbd12dac3854f52c92ba86a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8bcd51a54f1d933482345dfcc60b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345225056145a78bd6a82e268dcc77d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1258cc92d23e411129cdc3760e3c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d3b06336c40f7f1a686982d73f90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b30f98b4746d7e525eb3f125b986d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f19676835fb9e62adf6e04275578579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034e876d4caf642b4d74e112937063580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1507de40b3e044fc5e777376092bf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4ec9270855b25391c75618f3a3fe3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef18c43d43c05f4648c56333e226c2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6814da6080e882f94faa6347c3a62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a996aecf3eeccb0d7df060c37c6b20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd437682df8c44799278fc56cb803586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6ca13a557e842ee19e3acdb46bcc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743a621e7bf19d3a9f6a83e5031d133588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7accb932ab8f676f54f60a5633b7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47160ba4cba903c0f19e09a7b3931706590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faabf2053ce9c17ca05aef2b91aaf38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e431f4c67b8e7dad69e2df0ca080e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d0672c640ff0575eabe415cca2968593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c59ead7a7ed436be66e718110ef8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890950b46d4affed5ea04f4128d9a133595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c12041f7adab14cdf2bfaae99245596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59f985eb33ff52675f688503556b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3623a7c10ea1570f82fadeabe52f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77073aab76941085cf04cf135ff01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c055b617de5c2fdc1ceb2d60bdb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019cff24395cdad2fda90ded736de2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2203a3ced77678a72875415c3d088602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d55dca1b8086c141d1c87a0cdc3347603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0edc9c0fa0fdc34f8efc9e6feba3c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0bf459100266e9ca7a68a95171789605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524552941b366478660f9adefca0ccb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b163ce626e70df287b82a79bb89c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a802eefe81aad3f0032073852b159a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298768a7dfa2cc8ad97d072bcdbeea0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cdc6e8c3d96be882e44ea244ff69b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f69e86cb3f4f15bcec962652d38ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758157698fc0978df19a6fda7276801612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370786a09e6da6e4059e3d059abbec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd0b934ac611d171c87da50e1de98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd49f9c18d3aa65e5dd60504f224a52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5305abc7b73c0c6a6310acefb3de37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c72d7057dd1f60e8aadc377dd10d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a08fd402a2458b879c8a401e10824a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24235c0e7bd7d19583be0bbf23c5f184619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bb2eaf751a326bbe4c44745c96ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac400bf6e533969c087a54d6041904c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06225fc5b16fc7642882e4fa64f5e650622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b2941b1f230e2a473c95aa6cc3385623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f448242729cca984569f3bf0489108624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27747c5a95dbbfdde5ea44277037dd11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fdcd7cebef84be80cecdc1926b7bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1dcdb24be0b9ebee3d4a0f0566ba5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4a2adc3e4ad30720eb6a1398e8d17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b40f8948d7359bc33ab6daabb271629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be027b2ffc14d285fa313e2a16f622630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a47313598c1cdf1005f32eed1b7815631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2cbc46c6d53657e16cf49b0e34a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf19a676f1bbb9821f64d57469454633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878bdb907c72b4ba358098c3a6b7fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269b41de4a1d8b160094d733613436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702cb788bcd1bd0067a7d88d7fdc298636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7fc9f3cabba8e3d97f37793f177f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25886112477ac8ed7f7d48cd9ba5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa846ed646b3c6a5aedcaa824714d6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8b46c9cda784f1650c0ef4466ac8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b93a6c49e46b65c94dcd413d5cf0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718cae8d793e695099e36536c3d4fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0990053284e399384f11f64d444ebb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecf4ca974bfbca87572bf2d2eada3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fcb0777ee5d1b8a399ab11be0fa5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b27103388488b36dd4a30d43a4e17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc9d8c4be992c5a2d55f328038c44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d613c745b294097eb9a3c30e2ddf54a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60670546afc0e33c9c989052596fccf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb135b6765237ad9f333600982f413650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffac845841e2541ff04b4283b49f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf36ca1c797b772d7a775e622611ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9008c0ee4a5498804549e49c269c69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b99fcca668ebca77140aa107b937a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b7e3c09486ad960b86d6bef97fdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82e3080beb7fa76619ac844d3a1ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2dee9604724380e0e4bf06bf9c00a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc058262d571e6632efe9e428c366658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df182703ffe0cf81a661fda14e586659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88bf75cac18f30aad648211447432660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feefc0df26eba28960355d2d93a2670661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ff7b2ed7cace297e27a17828ea24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ef3e4f84d27b4c123e62e5a6af8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa67cd762eabf363849cad9036684664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59dd84a636284d3f7e75cda3001ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827ea3bbded9c7e6f845d90d8c0e1fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af67286451bc9e75a17cbf477b152d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e97f88a7b1b52cfe4828aba51931e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe228583c60697893da620642066a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba491cd0f09d2ed40f9b027a7bc7ed1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5edbdc14acc834c95b0247b531ea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec625becd122c98f2edd243e826f1eb0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc76343d6905c206e40bb52790b31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fccc053525acfe8e118e95bfe7d9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00439966895bd919142d350e88fae3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e142a013f050ee09e77fb92f68c9077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237ec22e7bb8b827482e7603ac2208677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5be503c210998606236465c9fc07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea4fea5a32b541de6ebec0db666b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e26ff5946f67cf10b69d3f68ff09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ca7e6d2bfddee2105d4e61c84ca5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f7efba93106a909ce635d76de285682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8e71404aa3845419ed48f8dd0c15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1da3e677b1892fa0e169079bd58b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d8d133c6443ff0c8a721fa6964c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f677af1a28a21793a3c1fc1db69d54f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d749c5ec945496ee4e6d0cc46dbb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5e89110a8bde6bbaa81aeb4c1145688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fb92b5f8459a3511f135e253912b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8cce782c144a0ae90ad74b0f1381690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e38cbc232959adc307dce94afbf810691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86fbea6f3df0bfcdba1f8864cb3500692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea32cca1a649ef27ea5864d42bf8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec64b309c69334d636c591ab364c56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c008c7ee2fbda12a2e24ccc240e4ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7a7d2eebfcefa760c7fd5ce605746696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23f7f3f47b80e6daea5524db69ed6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1918045d96bca3a924547e9186599698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1664d05de0b2634a3c22e9487d57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb8177cd9a135025be347135a4c139700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0961c71d232aaf14bd6c5917190e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937648e74e83787403df19fe0105ef3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6bd98bb209ceccea2aea58b1cdcb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9423561eaa3c97d3f893dcf7ec615704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337372c2c218abee159e2a3168eff15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91982e5f4d577b4185d0563b221fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc78d0afe6e151eacecba35ef31178707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15715dac11a3f91d4b89dba5da7bdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380ef480d136d1a94f253790223039709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d96d20e798f4d9172d095e3d80762710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a121f296080e2ec8e681040b741ade711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2232b370f045cc5d812ce5dd5980712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed6514c7e8bbea7679c0543e91906713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff632c40f82a16bb3229653fe2dac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef4b0f33469f33e3b448959b89db4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653051ba607e8b422cd9e905d0fb6dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531dc14ed306fdd184ea0767107031c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbb740df0b01e5e44c4bab535e66c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff01bafce0eefc47bb5d7a742c25e9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257da71a93892e7fd736f7e141bc341720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e753d63e06b5024ea3c15fae51599b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f53539db6af422c57c13a7d9e7efcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4908b3129f534da6f0e34feff4c5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b02caeccf81e31c9277ff62f52f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2fc4d0fcb51020a6198cd669bf5bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0abcb12b1598cb4fe72e29fb111e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c77b684857f2c78d7bcbe5b443cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe08d351449e408c04690d999ba40f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f905d71a806fc781a5d535b8afbd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221fc8fc05bff82c1f4209825e48a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cc8ffe7a197a4140326e62f22aa86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7165eac2768e6c738850f4e5402bab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dd4c3d9c75d42e69f52cb9588f0ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feac4dd3e5bd52f4698a56182b2517734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232a86d05e040492f37daf9065fc753735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b201e97be0d3b8748049250edc371736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff06688c978405c18539768dfbc0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b57422e43ff847e89f8a3b4f94782c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb633fe8df852c199ef2f67462d4cef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713b5a815cd2eb6f4d190932674aa1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40692e5138ac5ec5f5ab7ab647973bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85940f55ebef43fa4a1867b77a13c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ba9f8a0e1beb6bd7d09b507c1e81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ef36a4de0c5f77e325ef5c2a2ec9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff71881fca49a05f8aa675aefe052745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c37b40d7669b5a0c995312f653055746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b4558ae9f61a0e4269448ef28b7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b08106ca239379d148a8cd7e3c4f9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6f803b367850309d1560aef73a78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadca97f9d0dd556b6c9b44edacb959750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540ae4519b36150982c72b51e95d3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe092ad1d9a73790a7d24359189e7d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59a5b04130a1cf9435611e690b765b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd99c043d6d31e6d58c4995d85905e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d3c8e9edb51d90622856b21d471b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4268b39777da3c7ae84dca238aff63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611321105b2ebd6d1443160e5bd5bd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb9f3b522a962605e25845b105d6465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c06d3e93c5e835d7e71d20aa8f6796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fecc814911c77f5f3a253217bb8c7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810907a0b0015d462a0bf38d5b68607f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108ebeff371a184411cda4a0d84cf409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d30dbd579c4ccff31331e264bf75510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59face724b77fa3bb4840fad214457dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385d4fbbcdac64099edc49bad66dc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ff99bbdd0647df0cfa9d5a1fefc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51db20bbf07fe159aa29e279f9d3a6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc9f06b4ed3e46520a9f7f0c48c8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f009953dd67a76dd1e9282d2bc9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db36ee10c5e83916afe663e1cde9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157df7cc9fab1028a576f882f92ac8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a8e28594efc76540d64a77ee13a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94594150d564178c02033740f30e07a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace449cb72c9a7ef5d625ce657438e7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6bf5f23e2a167db1811ae8109cfab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd372fa542cd7c545d2fa8dc4f5595423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ae6c140422f04fa9f508136570c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1d455d1045c4c02eadfc2fbe376225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099849d1c314afdb96cc9b1f87e83f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407365160cd0f49ae0112b2490c61a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa86cf1b599c3ca5355390904226a1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fddaf84f6d394223ff9cc79a5bbd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318312d6ff3b7c0b4130508aea7ad9ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ab623a24b774c799c71ed4c893ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b97ee0a2854df61345930f43944a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8349a1802c68a8db304d7741d814b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284758275d61e12bcf7feb611881451c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e71afbf363ab5c66f8523a4602d1aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093fa7fdda928b16ceaac0f9326ab8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d63639cd649d8ee7802e0c12aee9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8510fe6a27bd7253b5f18b611db93138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c0c6f020fb27ff1666636f08ee05039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45fc043ad3e77e478bfb680c92c0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf139d99dab5bd06489df2a9041069241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cb8c3ebbd38eef7b95ca19e1d8d3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf285213af32778cb13db7d94c86343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f863995071da89e20e2892e8069044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d6677a28bdbcc70b36c9a9880069145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c48b15e299a9d4fdb16c987fa7bb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c123a8ba0cc3427dbe6d632ca57b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d714c0496ffb5605f2e4d3d15d67d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75f0b9c77f1e693d31d2757bbbd2a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f53c0858f65943c05130d96604446350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29962daef0db224680775adf3707aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb326031d12ed4f2c5762f4511eefa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63b2f6b7dd4cb4d43f2028b99bb7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd308ffc32cb4f38441c65a611f5bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc32f4b0b290904695eaf067d7b3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb7ddfaf646cf8bb8c9ab83a0f854256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376401366150330a8ec4b2dd38e8060757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9cc999f7aaad4aaa3e06bdff1232f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dadaf75d55749b8586009d4bbc30759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4cfc9057472391ece11e003ea58e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af998549885a08bbef5e8dd1c3d8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450c128735995fb000519ae0b948d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db880173b8a392a0b9bf41bf7f50d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857bdb2bb0fa8163fdd5c79863ce81164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee0976c790fc6f9f556d31136fc1fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59003a00c65f8b555f646e94a7ac170766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df53666e4cba6e0805bddcd04b846c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691298455f377331fde96fcb50c09eae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07478009b214ce7777596bc7c1a95f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb242e996753233101830b7d13a47070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f1a670ede457f38ac9691bcb7a7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7718523699e674d7a5cb99ed7008e5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3bcc73f7a88151d31c62e54ef96373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5466cbb7f72e8d12da29c82e189d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772dfec75710bd28df447a636bb028475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df12578b63bae162ab2fee4da85a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d2c7607f4789cf7b2c88a6a2c6f7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ae66273a0c14da9eaabec7715b5c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a56a3b439ec102b13f4d64add60edf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293b3d519c03783ad332ce61bd331280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9d17466a703dca693069bc8bff4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8122787ef1b64fff3333c5a860be0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c9410ebf2976c9d13556791573c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb432f1c4f8e2fbb81163a15326e7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408570004f9642f67b56d29cc602f50185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92683d39ff31ebb0774bb0041ee36b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ef7d6332fd46676ed4de2ae39c3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484609817a3045cf755db6d63cf089f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6a1e7afc7cc2be513feca1f6b23c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813af5f42760cb390f907467868923490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd8979a87684119b4971715a30098691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566478b6a39ef74a742fd734676a95e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a8974318eb0bb2e234cea6a82a5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c93620a909dff5e7e38136acac0d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec25c66574094cfae13f2e554e0046f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134f16edf941c3dc9779a46016cc1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94956806cd3ef705e0c2c786d1f2028f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe52d404df18dc483ecfef4c9ed6d5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f22a4815ae899e8bd832134d63fb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d5d2413bf2a87ffb2d7b9c1634fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bef605172ee87e0ca6bbc0b36a00d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284057952304d97131f31e4f65c484102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787908a6c1e9276834c02f3c4433a729103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af0bab1bd9588a8ee3a01521870c52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed9b0d9e1eb46e1c75f8a9660715d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95396fb76d5ddf08b6b27b2236510276106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6126c02d97bc5a1f4ed8d72d7486b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d8d2828d1d2e174893fc33e293b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51454f8da0f9bb6cf8451124d6dc3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da9c6daa08d3fa4b879e09282f8ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d447eccae9a08b54a94ae6398b107d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c0d43ebab484e618dd25686e7e0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3d3f11bdb576852a36f3fe901142f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bbcba699ad577ba600b13cf78b1c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd4fd244e0aa7a48cb275b29dccf9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7d081a01167656e6191af69c735f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d8e001c82c4ba93fe5639f2d7bf43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e58c373c8367a8a1e8970e1fb685118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c458ec5a6ebd80fd5cdf32e31f26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d0286a90e9836f72d5692dff3c2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33800500ff1d97094be51132df9eb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faa16e980bd7d7d58076ade201e2f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856b344aa1379fcc428201c7da46617123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c744e61e236231c248b5db04b21de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbee6998af45e4f497916070e21d830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa63d43beed6cf4648e6872e67e3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d0b528384368f893679d031b04cd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7188364e1fcb8593005b71a50a72e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51373c932271713641c1a4e326cffa99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048624420c1a17b500a8dcf3b713e51f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8add8658015c74a0c4999c8036bd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f79cbd72e9ca45780179c34f348826132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ec0c4034f972546f862d4143abc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e5f162897c0aa5951f9564aa4e309134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb324171ddc79e78d4d87a23a84d436135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048af0cdfbe049f5a3c029aaea5f0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9102ce00e469c16f5692fc9c072d5d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445cee7411d8a2dbd4e7923b0ae8c0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccee8e561ebd1572fa4fd7142eda3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeafd61c88bd7ddabab530ec600917b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9716bc645eac151e835afe158b02b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6776a9c4637bba8f9817b30fe2c622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e368561fa6de9fb92a47aeeb006c1b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eec2022a0433296addfec4563929f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22f19d7609a92481943b2308981e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf42d196faaa6f95613867cc8f865146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ec91287b330c2a9b3a4173766a5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5586123c6d30e8075dcd687be8df7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29efc0c57f284aa3433d28c79a77d55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077defcc7565448a64d5b5afea7d09c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb373790b1cbd4a794d486cf705f09b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf33f579615f84d8922ed593aec01bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8870e12e2eb62300f81eb53384ad0a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463422fec358da88be3cfe2ddf3789154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d0788ffcd0b32205d65086e9ee85e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd51faf4d08fb506b3721b879c27d7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf78e63b0c50077149ccadff0ca03f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b5120b76d77c654aeb0df23941981158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8c54b8562a86c0b7812b76cd1305159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b6e4bf9d96932248ae4e23d09f69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feb88a343edc42ccd004de2ae8ec11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d56f87c9f8d56b45632d60fffff8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf7df2ec894e8ee58f30ade9e438c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197d9b71e1d68ee6512f4208b725776164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49404870390c90cb5683b32cec3715e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aa2db157fe16ed56e836d4675678e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eace8adce466dfca8540a5d3a1613167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd21ff21394de0503f22b9e09df7b42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a74a8f3a3b9ec64f3362da3f3ce330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b203e0848b7124f0c1e22b1e0836170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c20f23ea770a65564543dba85b2ff4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27670c6eb0c9d28dc541082f8d61ed7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8937d15825561183b83529e1c7f37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d3035ce8e76b38b04eb2c1b4e5c69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81485a354b2321b58f198fb22aabd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942cd2c877f93b666bcd01ea868fcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5093598c0fa9f9aad124cb9d409ac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f05404646e1de38b6e2973f88f95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfacc79b5ddd5b136c2443533a4622179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972c0f508d05c7da5104b1f7dbd51e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e237c9e9cd28f2fe7e0e93e33ce635181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe62aeb8ecab18f63bf3a55ff27780182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0340e74cbd9af06e6f6514f987a9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea46977167f09da9e0939d16deeaa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5434c231e62ba3351fc2968eacddcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2c6d89d0766a165d9b038da1f5bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322bc7fdc23862052e04d2fe25a285b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849f1afe3e0d8277ed509d1e3ffdad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f84a668bfdda0f0729e793a2e69d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0726d9f78a5763c61c79002f983a58e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2348a270efda2e7e735e3e6ce8ef90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea25f9edfa2eafb16e3a6ee29ea96da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b2f9622bebefa43ecb1ce6ec2690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad95367e011d24073f4cc0bfea77a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae9748d015b0285388527d3eb9073b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1109d07ae61c7146bd32dfc48b716b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094615dad264f6c4abb5dd51895c258f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e1108292415fdc1049b4455cd2ab0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2237f7df5ee70a6a2cc637ee09950199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f682af019cda8cc13d54ba3710250d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8efe4552db664c80c3c657a3cb98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb93b7f57ed994ab13e0364ba08be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6128df3b785cc52bb42eb2fce7250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2089c0aa3092bac1d5d605677ddd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905fbfe6c4a8b8885e1ab223b9d3de6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4c2411b4368f4cd659d190035e8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5016e14befd32247ab1af1b7666c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94dde949f29c92ae1223591977fc07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d030c10224c66205b46df9aaee78530209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022c91ec595a92d57a35c16d2cfaa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4273e095c2af1af918a7ac1349617211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226ebdd992e2842b19a31fa97fe689c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207c9ad35d69f59c2a1c442859ef6c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669151f733ba8172ee3c696a70305ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26adb42d0e763c5197b87157d383d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e2735849f2f40cd001055a472bf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09035f2ed1315e124738e963de5c2ad2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca553a208670d5aea398a58676b31f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b36e5186f811a1739c0115843982219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0f02d9676e5554a7f590263b8304d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba0e93923d70e61c8c1e76b2e29d93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f10d8f8a85b84bebad48638cc8af9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d06859e23ffcfaa5b6a235c72168d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef27583da0bb2933778ac639b864f18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87936c923c811e404e632a57179c721225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738cfb8001684bf969c0a7ab717d051226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449eaa1f3520509e4319277298b4087227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282c780c6dfa343a552089ef186edc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305879f3ce4ee54bbc1e6865b61d58f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d853080fcf62a9c0cd9df4fbc1e758230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d699c2039007fa613fbe6a435f3bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac068b661924402e3ce596309a04de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f717e8eba9b0ebabb924d836ecbfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e2141dc4586d70b964c27af6e536234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef569a2ee7d73220e3d4dcac00f282235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68de97fc7e6ad8d9c31822745667e91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e859ecf8650c18fc2b19de399df9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5b5eba9b38448234ce467e10f99d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d4cf9cbb8bab208369310de0b597239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5816f79de5c3dabe8588740cbd681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278874257c370a78835745197396771241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637fe5b9d8bf157a7bf8f74119fd072242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e368d542a4815e50e51d4897feaee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb44262a2615a3e4dffd8a0842741c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfce71ee8a79684a7711f71d2821128245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c466ca0f4e594d45ed73a2ac18122246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0be3a3b63570df82a0c7aef8f32a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8621fee57fb8954439fa8cbf2f53f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d3bebc8d72801619c1b5312fced2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e01410f2726f298c22c4b76cdb13b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff42b9c69a7d6d02ee77a4d2d82fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8dbc449129792b5b01af0ffbecc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cdc09bc5ce5c5546f47dbfd2c32bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c538caccd0055a98ee4b637c693a2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa337660de93698e091928d43107bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354dcd958583e05b9ff490d9ef5c40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a8d8d755e8d789309c6425e5b46aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210861bafaf5d4c7cde16eda584df50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f8263920b69a506112915163dab3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274403a791a11e66a161bdd2d8b54b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cededafdd38bb5e6a0c83d2bc6fbaa2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d855d5ecfa8ffa9a65e21e1d385f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2c4a18f63dc31dee0ab0645c3b646263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6beadb4cc694c0429864082bccff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde619444617fdbd283c759cfd25bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61ef4ed267ab917d002abc6659fa9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14a1b3c404bb2553668b325f356f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae7fd659d8696c9951f21c1058187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf2ebcbc2e08b29cba6e77bf1c231269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5717213abb56061a45628d28c43ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70654949dbca000396e455ac579bc67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f00cb0596c494e055d47678052a2c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a1e4e3a5d6141cfeeac8177fc22b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650a41618a337fa9428438ad518051274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed424272aaa15729a82395efb104bfd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038dc0d6e9ca8aabf1073cf1257866276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d93114d1390114f4dec89cbc637c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ded777d32a6163f69df63d50d84571278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14176d0924356d3d43134295e5e6614279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4e6c61f08a243a36911bcee27666280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba32cde4867daab01316f3e70355e43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f3e8070dce7cf8a80c9effc1578a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e28f77b60709a3f4ea56e074267de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ac381bf71925c7945d09bca7ade83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229037bd2346b53bf8db6d0914eac67f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cb04d5e568253105d0cccbf5c06b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d2fe550090d2f94cb7ab9b134896287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2916daf5ae56056f8f587e0766bc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79824f93d2db9bf7aab29d7a03b36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf42c9919822ad8ab157c873e2cac39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dfe4532cadf29b375705cc34ceb3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a85faf28ef48ca4472053ea581450292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afd5f00628f361f0b7dd6ffabd154e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c462a4a87f63b265ce69ee2fd0ad5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0e6ffb00e95e68d7c153971655c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927546b57e02f3bb93f18e3aa7dbd3d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047515a79bdcd512d15ce8bf16bb2f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6b49f8f40ed3944c4c70cdcc854c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a2e2cbd6dd1975cc2bd8bd5a6ce76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93e3f0061d9e41452673dc63c62903300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c081fae9ae0c1162fe9d4cbb91de6b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7efa03faabc40ba6e841272b9cea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147bc007d8ec504da671d63741e22df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193581076440520882738fbd87d7fe1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1dd9597bbe88d058be29889a0cf83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773fbc9be93c47b456f461c36d0a62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a6290b9dcadeea96d64057851892307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f337678a3ee62866e5d75a7200101308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2213bb4da0c38a93d295db1cbe318a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e98217c2f0b0190681ed2108dee0b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09379519c44c62c64705aadc9b60f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce127c36704d07cf8804580b5e9e888312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdac0cef90e9b227f61e0d1135dd1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68bf05c6ac38e7ad200fcef8d5980d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef50a770a2b1caacb86fed4e476e9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb7a61baa25c65d2a741a78110cdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0419c851490e730a0948f9fccce97e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8047601c27d46fd38b8549fcd00958318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac9a781a01c688118043c944e808c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa645d499267fbe1d6deca5b00f114320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005468575be7dec58465476dd13dfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e958be37a86808c2be094e107b6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107cff56bdfd247e4d02cf2946a9ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227af784a4621ce8e7f95b017588b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b0baa1e3f891d82f92dee5022ca2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4cb938b5e5d20fe3d032e4a3d84e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeccbe0391df90535c5a7bd82aa3c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff394fab497d0a272d7a87be876e2a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c392197913be5c7e7ac0a4646a8f18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd20eced13c0d1812503f32be0ce5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c571dc6f36b073ec09d315258259f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392674da24f0fa235c4066b8b9f6a00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad53a6b1be556c1b3db34f4a9f621c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8187de3fd9ff59bc92b73fed0aa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a6f537bd6959e90fbfae49328d66c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4e1f238ae63e997d6f650f054451e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647087a2ae6afe92b3cdff74f8892c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb3e70cdce934badc3f826953d152338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7839ec6d17756e10400f0ae011492339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38edca1c1c872636adcd181b2456a06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44d0fd178d92260270486867f710c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0159d7559b3742b5f048edd65381f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c41d8c6a18acaf6208a1c63e129c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd832f5bdc334966d78702c0dfcf6b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6924c3432827b8667d487e63c2d3d7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da738fb0914c17adf026c94e0033b50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4ed63bfff3789cce9aeaefd5cb310347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef9cd255e451624a2f1b2b152da181348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606329c863c8da33deb9519a131257af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff1da3f3586b59b5fef18aae30dbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2af4ed112f0453a675f4100101df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c712e4d126e769eea5a3db305a13dbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c5f9f0cf53694dd1612bb8ee455a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e82c59ed4fdabec2b420b64ffd67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62bfc16a902fcb4bc635602f98c8f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2a85cd862cbc33235d6ebe414ec7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69363e9d14184e18a04493586df4eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d22b18ea59b511dc6ca8c1df21a7cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f5d61c70c56631aef6f3c50efd00e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10ff9ac64584590baa4c9da117bac5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556e4415748b1d50192fa00e3f5f6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ff88b3cd15dde71dfd99bde730453362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2d56458a507e5318d3c5f3a0e014b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5723244d077fac1950f9320b24eb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196b910666c3dba5680e8d130d18e08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1b4ff7a9203a76d50bdc18fdcbe2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855897d0924c1c81a2eed0bc0ca83d2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29325a88dbb875748da431958225127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17070c80c7e2d8bc76b91602fd4757369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f853f3ceb142261983908eaaded14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c89a9277696ee827bc053c177134c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21ab44f082585918e662ef09844f0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba7651a1db0ada55f104e96206db30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1fe8a398a928bb2e33b1981d4de6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec87ce10a1c0ae3cd7f14e391072c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465f62d6060664c7b11285b0d0bd69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edb2183a882035bc283fedbb8e911a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d53798206fe5d7cbeac791e139ed9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b65254b342a16ee44a957ad0ce29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e574788e4d77a55cc12b2d73b69fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbfdce00c2b0fc2ed35dfe7378bc64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bdea079255c49dba202fdce403785382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e4557a270b802260b24f9ba3bdcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bca0d7d19227e0435e5590895ee46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1f7750c73ed34079fb833c294babc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65f8f266c0cd9ad38efdc694d1692386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71f7879a119c71426c8233f325b101387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1b3a6a5b6c54f64e36edc98bf922b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d89004d7e034f80ef4ff01a1d015b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578be7e6a8888360344efbad891b36b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82e652c820465db6b22b7a26e07f35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b528865a043c949a24e58dfd5e3ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1b9d8c1b9d0e9b416e2e238b3e8e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be20699cfc1532db9e139683a331ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64620821dadfd14b2f3dc5659f84a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbf1d8f0221e4ecec7badfc9b0dc39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3733efcc702a57cdd13334dd55f6dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfbba0edf8ad29eab2c6eb43da0cdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943640d67b92a79bab63d4d397a0077399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e722d79bb134f10dc35b52ccb158f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57a5f979a5dca15ff1539094f8535e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c535183b06a1c2301f3c150cd5f627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d826d41b22992321475d7c6f044e78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb294b4985dbc02814af84b3d70436404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb954660ca0a9814ea4bbd1eec6f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c50a6bb4a65b643d77b60306d5231406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d31c1a62bfc8a029c49c1e99157f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b05cee9a213ef3b06cb67e4fffbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11802fe0d5f02969c53105689d4727b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558474c30a5f18317f2d2e3fc0e048be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a739284b43f70c070913a975b421f79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201f71ea185bbc02452afd98e2e5d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a2a13628c145fc287ee91f00af557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99adcb073b159cab218314d9536ec2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6551673f03ccd9f46dd1509b6609a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b9cf2170f9d3d47462ffae1283cf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137ab3701a54097e9db1f1da0cc5082417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac8aa0a75808445b0f0b5f8a89e5cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224af7339e7788d44a984dfb0fe43d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85d194e3137dc033de444c87bcb44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d31b21b752b719a9e633d54908bfe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268005f1dc4887c1c30a7e470f784a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040cbf86b228725a443805e3598f37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e16325143cb793aab3646baced4a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103638c495c38df17949b401bdf66ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b55818d141f0c3f595d1ed6e60ab2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee6aec6f71d1d73f8c4598133a4f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26007636f839ebff73d1d9d098a32dd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596fa53e65647d68a6f25c905b4c730429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be767e8ef1c953ba56a68d474a0c66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef44a96efde5a91d80ad5debb2e3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ca766c1dbc76ab570234e1e8db2a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854bca0ebd6bcc225ee27b9a39e1bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892205a3df2438f63bfea9e38dcbcd59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ebea711b6ecf2335cc2022fc0e7f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049598cf816777a3c8ee4b60fe55f919436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e62268c480378cbaa8e7465f35eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78db7de6a9b0841ccbd2ac416044a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b297aa4fe0c86b7729a33f5e25a7714439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b30af54eb7bcaa5573f2dcbbd85c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a1ef155870e667c03370d41eed55f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d3dd0e05c2c162ec09b23846515a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5328a21fe4fcd1b3fcffc7fd47b3d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346dea32327928f3a2ee59655f8d6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3670b3cdad06961d20ef51672ba2a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c6c4b021d0a69f19c4f0cc3f24c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7c1c24cab416c713057711ab7d5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b39f2f33fa3f6b493b29b8ef925df9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec69fcdc0eb8891be788fe2d0ad7498449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bdf23879ce6e66f20df0113e7a457450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862327254ce90b06f99fcc374f4504c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518c514dcdc794d10496edf5f358c93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7316a90d2bb928572c27b6b69d45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ce6e6be08e2b987d163cc2030331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f48d897fe63aa1782cf80e78da28bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395913010ad617cb595d34150ba9fe7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22816f97496b28b6a3b4636727cc9a9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7517ca8af37a1c641a73f61ca255f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3e19e60961290ed49e9ba172f196459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32ba1d946e19803916f59662c7b3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb925a278114bcc81ceb031c74ba2c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab59649cbe8cce0196e747fce9fc46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1ac3995279757a9f5de22bb7d021463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324965ca88618a5496c83f42c695c27c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d5078192283918776613ac10ce37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6f8cb2a4bc302424abf008c0ca44a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a35c19209734e32596c44257e471f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc5565c8b339fc9b28def108840e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd203256230a29ae04a33fccaf34e33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc66b0e58bffbdaa5f96243659bd44b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd8ab72c76e6d1c9b7a000db3eb387471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb21dcb84468d2befc9c3b931d66da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48153306d628abd0c66023195bdee80c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32191289e3608388f51d99be1ee8b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c66b860397667c1e08e2076646fa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611cec4d840d48efa780e69a51b3a26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b677b64ba46658d711eb2278c243477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119aa64f8e11af201b1e8de7435207d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380f30814e6d42b8773a3930409add479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254803446592c0c9bf6ddd96341ba31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b658a6350548181b8881f17234f31a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0844f173dca13b92b66fc008c876482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff33706c6040a578649231b07b98e93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a0f4cb52462c06f08fd19ad76b758484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515186fd560f1ff2644d5ba1bd72d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20722d800445ff43222b942f7bd36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc2e2cb2c8eda8a3d4c554ccb8dff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7033df3456d3d6581eb2dd95de3e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ba62a6c3748ace2fde9f9400a054489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58dbf9925b2004c438802a560ddb15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40941bbe01c34a935cbe22ff4495a1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f81621e0617396bf3424d238d6d7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f8c9cded4a4ac42a165f782c3a95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea171376679fa556a73082bb5eb17e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb60f650e8c2a9413e557caca012d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21946b27e6649acda68d9aca1b19c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f638822d1c53aab68741a325345b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d27e5c88206cc0b715b816abeb716498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5459bbdb3add0286dd978a41036a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff3ab52b5021b2fc3ccd58c810f79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef07b90eaaebb989a29853b4c9b807501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61841bc9a3039206b65dd3a0542dce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc94f06926ddbdca81f88c914bfa86e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a63c94116715850f7df12a2ca100b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78de9b318a914ee6993835f8d3b79f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631105d14f396932d7b00186c78b55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8fb3f0d32b944231921f4f1055b44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6da6bbf12e6eb9b190d8dea56870b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91124545021033e4a162c9287a794509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50babd843557befb1fbc238c495d05d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd8dab4dc81bd65d4c48aa8d829c8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b8fd5c722cd513cea8486b237ee39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce412fc163a619e419c60e879a883513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8efd7838c93c29fbfcd38445726b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2820b1c008116e3b92a29760d29bed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee3b3a01eab3954db13e7427dcb0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093aa86ae754a4845927067beb0d280517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8cbfd6d042d8da405ff7c1b2720c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31bf1276604c6dddc580205cc6bd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6591bc151381d775c2307a9406dac3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df723cfdd4848ed8fa81b139acd1cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a6384234b73a6780b9d3be0f805f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45d5add46c989ff64f469e24c8781523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769162544bd23f71ac0b189633dbf36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a233ed899678fa4685cccd2502a873b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300894beaf27f649ec02727d787f3f5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b12b64b9a3319772d1ceeb80fd878527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88018e8ca957c0e6aa5b0053752affdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b2299ff319e6d5c8a344d390200b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945a069ec1a4ca431894fc99269011530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b58162c0b35b98b137ddf10b41265531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4edcac505f321752ba7fcefe9b99e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93e1497348e014082f978873cc64c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc6a15b9fa733f5144008fffad7ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e36319e03a9a1f380793f6cab4b8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad076068a901087ea2c3c5368272934536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc43d3d99b44e44ef6674f597a63c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f2c4b0f18d8a3252216ed0b87a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b253cff98a8d7e734a2a38597198170539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd39478278c7634727422227686601540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d049f3633a887fd400512f4cdbace7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eebb235f3fe316430d45f6c3d6f6c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944631f2aaf80f0a2e96835c1c98a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7d5424199bfc5b3a4bd258eba0cdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1b6034c75f20c87245b80c7ac3fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd287442ea921e0193e4c8d999eed10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819cbc1165ff527a53598a695de9a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff305ba94498abfe711e48100d82137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb2467de75d2c03f2305755b557b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c59e00552ab4b03db6ffbaedfcbd31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7601d7e673b31d0a56fb7a247080b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0eb098402ede470304f6f5e089afb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901a5175bfb9a1a51935191f39089ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f19a7a1e48880c4c0fae4f85770f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b71087abc53bf7706e31e676ce8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a428485e901a20552821f13c6a642556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3da59281810bc091cee15587622c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43ff909c86375ee4e0890cb2462a4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551151dba89d469631a65e935e595dc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c369a7dad2a1537b7e4b9c6dc8fd2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e058ccbbc273cd2edb2e698da14ccff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d9cbd3b4cad136d362d40e82835e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087429599da2275c1437553658668f4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405d0e6d305163d4840857804c9174564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ca89cc34918d16e06344978749a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb48d73aa8f6cd078c4fec30a3f275a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff57f91c04d011c518de6b418f2e220567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a33910c1e3034210bd4d25b7894a53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b02e1496e7cd6ef25bd70130b9539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873c34ba3125f2f606945ab858b2cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16384555d8ecdf5e27bfcb0e10f716571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8b67fbab5e172126d1f256ff01d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450cd671738aa12259e92eb29ed9edb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e23f5e751ff4708a6989a2d74090d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277cfa8109552f2aeb99ba2ba94c160575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359835c8e791baa048e84145a76822e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83998111a23acf81be957af2c274228577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1a7f45d7d7d3fc7ef0548b35a9fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c55a2308002bbfe47a15feb268e6e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eafa01c266a39cf1820d0ae8d897d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847b87e550c6f1911b8a3307331c4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e153f4b0ff059593b05a10ab8a5ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eefc4b307d29c33a3b1fab904e4d62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573c1143bc4dd41b6c83861259abb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac27c7c0cf2a0d065cd1c3aedb7b4b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5ac6f25150aa7a4a610dd465d1b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055cfbf42c18c96fbd2995e9452dedd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad76c8795407e5a48f37d74e384aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428ecc677c2ccb5b240733145fca059589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff3389a89a0ac6242964caabcea01f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d3656b3be02f83386b24eeba06e1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f72cb8fc19e986f62094430e532c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f04c36e1a8c9491ddec8d2a807760c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad5f8332c1d6d30457971ca28558aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbabb015dbffa460340afa86de12ce6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cef6adfd7a6e4367b89a8188df095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01790d65e2d6a1babc4bba60564167597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04360cb4f9fbd6c901de28a2d832d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea89d45d949be46799892c91f0693d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c24a4b816286d66065e41a07e86de5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fc9be052362cb679bd5f6020d2a40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8916e5462840196d51a049620267f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c724a0d7890c610ae03aaa2c3c297603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd61fda6f0dd192990560724f8039604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c7004dcb249b2ac87e95a84f0bca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9b744a1cd069338ff24d94d9eff18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcddcf248e567b73f99e5d3712b68ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea603ee391e861be834bd913a800b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24275020e44be802fc0ebdcc2abbba04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118287fdba8989d91a9bbdb4d3a37e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0755b2643a34b7c4948f013abc7b3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88c42f3f50f66c184dee7aabbd919612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed58d9e66b9b6e0705b64cafd5433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00beb6821804f25b0a4d24b5557cdee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b76492a18aff4439f42c822eac4b30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df1bf0f468da6ec5d883a76fe38741616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a50fb6e5ae3e82cd17cedd8d96dee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e133444e16c965ed382c1b369531618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e1db0a926df4ba092c08aa1769cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b8d8010995e7c88be20c99951e92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc0408e2893e32497b7d632d6fc78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14961a6500d499507af84ea52c7baf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f825c2ce0c2b34bc7fae8164346af6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c7dd407901a90964d22dad387fb64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1b7bf4ffdac0c3020cb25783bb06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f8c226f4ee02f66af65e8a45cff1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a284d5c778a2dcd0463b0116161d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a1936ae057dd5fc4a63a1d05b875a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c39ab4ca4de2800ea327ef928aa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc605082aac7a4a2e81cc5ff1bc5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27a6e536e2babc1d5f7cd23383daf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568ec142b2ff0ccd9f731ae557c2d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29b1ea0c42de9697f9bb8f579a92d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19916629f7c78c29c27986694a78a6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5fe4b72c7e4c9e41f15d6f4b77261635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3023ceecca9c6b1c26bd2dbb7e439d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0556c9f7a7bb33e5f216d5d66664637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a051ddd0abc5b5bfa8e7f81f8c409638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1260dbe4330c9ca35875456162bce3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48df342b087c3630e1b05741b39f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58cf4f9cfc615a6b6547b2938e9ecb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c35561c0abdc2cacf17daab34c67c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e1170d663eb3e4b199a95a2f7740e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194c03562cc270d652c77e51033b81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09ff4398208a6b21863eff93ae23b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba034542ec2fe7a94cfdabb92eb0bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a58715db27353d1da4dde3e0eeb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad026cd56f954f4ef3a341d15e86c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66934bc26a0fcbb50e85338a884fa8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071927410063cdc77a0691c9fb52f3fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3506e41a2c73048d8ec9d65e8ffdec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c94408c5121b904a139dd60bef518652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381287f0dd6ccb61fa422521fd7e1b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99463273d75268a47931e73e1ced20d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7632829583b9b7224626852d2d6a53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e63a80b95391165b53fe789bed12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d6b92b8cf2735e347662d55139a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41e580c3b80609a2541b3a4b68cfe3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93a0b6062f3bf5dd687c48c693df35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533686a62c5007bf34c7264fdc669d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc551cefeb11123aacc96194731926661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8166d08209f8aaf3de854c52157b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696cd001fca09e8ef9f8f58101318af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ad27af5b82e170d2e38803e19eba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e9f646ddc2840ccf4788604e8e55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980530fb61b87de70a66862bbe0edc19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c1625baa591147a3fffe60b33b09f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa46e6715b33cfa08d40bf43ed80e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925096be024044c6cce278e1c5f743c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354aaaacff8b98554136f4b43557ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59149b1d1335ba523f2253715b622e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371ee5bc02a278458a8e09bbd9883d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c2343781319616b180fabc4906db0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68ffeeadde74c0252fd5390d8e6c1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ca19274e1406b56b494884ee20ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa8def92d09c7ab85d6ea9bf14eb1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73413fd7279ab11b7cae935a86241dc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a906d3640cf2c1c03550a600c795c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54508434ba6ebcac4cd9378a8f325011679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51597b360f3e621a9476aa60c78514680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243c5061bb0672a38cbc9cf4983cf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc156f423e63c7f6f6527c9fb68718682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7013f5715e62203628a55f584eb4fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a53b733ef7754aa3a210c1da022d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5674c1678f2076accc6ff7495bc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0ab5ca169d6b8822bf4cd43cd31b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb0f7eb38e5b7123bc3e9828993811687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63feaba5e2726e1a3c2341669ff0e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1bdae04dffd51a192a6d171a1b017689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd575865c71212b2373aa3df2449b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01604b8e74431dc5288c7600c11697e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd30fe03758e287f9c485e47df9555c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e42f46e4c134c77af3464262ded6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae51f00cae9100b1c6148a1d08d88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9da89ebb05142ac7d8f1fc0fdc1a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54df65f9cec2ebe24c556b66200efd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f176a4075f69e33ae105ab460521613697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9bcf044eca9e552878c64db03ac9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7bdeea3273e472ad8a86664ddbfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82933681799f1609375e74ae665e99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc822ff6be6ba88c393724d281f0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc519451d811ba4883781e52120468702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875eadfcabfac883cab6982960b2d90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf111ae1490346a4241f88383d9cf5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd388aa4bab5bf50fe706c379160b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c55f6a8290479f80e9d0e7666080dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ed228927cffa6e0ce66bf76ca352707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f0d32fda676fc38a6c013cd3bc3ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b13457900a40197b283487c0e3276b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0567ce4cd968d06647d7d24abbd42a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3d9185742d4b3c5c9545beb86e557711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeee2238407bf6677c30df68628f1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b03179aaa6f0a1794a9077eeedbe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b477deaab6af89ad0238c4bdfd94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc8f653c39bace7dc9a49e78ad2721715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf8059146217cf387afc72ac73f838716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f01d0f80aa4345d40fabeb879a0b84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8a362e9037fe56fcc02b85f75f396718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6db73c05696593f6902d555dd6c49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6dc7d1855cda95169a1cf6e117156720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f900ca960818cff88de51dfb63765721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524c204a65dc7d8de9831359e1bafeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b613128c248ff0d18253e10e6fa78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eddaf870e702de2faff1215004802c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b831379e7cdab4d93c3d3883397ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b8591254c7cfef88d08c0fd381c40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e8a10dc98f85ec2f7b6e2ef4123c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd037505122aab0fcda5a0530267cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cf0c3905160500d311ce744a6f9d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbc360811afcd3c6c36b349c551f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b90385d29b19889dd83a29cc9f6e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859ce4ec5f6a1a18bbc1179e5f4256732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f85f07c73fd2c598d6448db10f0b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509cff1829ee63a20bd32298fc0e480734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f12e3e349da94f5ab837630c2e36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61f2a9aef19df04ba8ef0b24c6995736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ee974502a2b7423083736b2946a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e86ee2d3bb3bf488284834ee335c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c642e2f424a715fca0cbe0da102f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee27b0806fad85de32f95bb63e436a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d1d28dd251df3d00cec6f9c30c1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4cd2ecc29d8f2416243b6bef6fac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d09bf4cbe73cc9ee8a2903cda6f23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8bef640da21a8de85e0f69dc2ed7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f43e33e0df7602e0828cafb969d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7d8ecaca8a02a8241719dd3669de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0098201abe96e0fe76b1200cbe07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7350f5eb399cbd2acd3f60e47ce2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e12f224c4fb6de45b2c132e4ec09c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec36f29c39d49099982b22f45a828b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf03e297e681e16ad251f6e4afee4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a1f44ebd3d5e39a1706d327a24076752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d630021196731d8611a5b054e4a04ed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>