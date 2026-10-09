--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c26f74bee0c8145245ce4f4456f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76210b28349d1c821e771288071af2a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beb83123baa1e0831c0d26d54796a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254b0e636912a8ac8676c78f9f109674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f97fe991899a364e79bf7dca9d25a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b45c73f5f78ce035143d58fe0a4f5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c4c0dc4feaf84d9e4d0eb2199d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895a48ba7b8d80ec723e31bb33f4908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af373f009364ee3773763c517c7d4369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae671336e3e3d29875e3304c466b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07acc3108fb3bdca89ba439961ea43111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1a2be5a2758851d635e19ada47e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d1abe3660aea88b9691bb6b5f9d3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8aeb391119299ba20ca829f2418f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9eb7c92d12407c48f1e11f9e5d20615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb4b8d52f9e357edcddc89e4af95f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06290bec22c067ef7576b8b3d764f4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bebeb55c64aedb18eb7816a4b4e29218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6f0c50de2b995acba3c51bcc416719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d93c83f94e09e326fe7edac34039920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79093fd4f10df3a4f0963fedacc844a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0611e1171a51a1a4a2f2e6697b385822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda6bb76fa64e920f2c6feff2d07c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208484822f5a70740e2c9c87579a5a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8355636b5089d4e42a160595779c13125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8695f7d118d89c14b78de800a61f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed9fb4e12c1adcf6b6cdd251a7e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb32c43194fb4f6405cd1060afcf6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f910c3d73aa4023229d798f1902a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6669541607a1f5f692813b5f7fd18f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed3d60580b4b2dd14d738cedb4d9b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e055ecbfe6c63cbcc9f9f8107b05b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8451024467b7f3abca9a0e9abd27733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62cd0f40d14f693f0776c6952e053a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d74f4c43acaa76c02249f8d3338f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab062f5bf49d5e88b6b19ad7be5e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f076355ec521953e2edf409152a8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58fb336b94b721bcb265d64fd50ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408603a70c9176e0a4e8de30a32c9c1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a5a5d29e152f348ab2ee437053a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926759b1c3a4ab93b2ecdcabaeffd3e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4433283d685a3b4e1adf9706cabb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc36528b7d2f1777855ddbdcf641e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a071234dd6e8b0c642b86d72343f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc167dfa0b84c4b968545470eca9cfda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aaf26926d4f4b8b5c4004dfb22e1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3f5eee770c31233f7c9fb5c8b80747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117b23dd77d76a2b7671a4e4a7f13e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8839ba2f7ba4c90c9755f950f61f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e680c5a41ddb01f858f89aa919bfbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56fcab4dcfc558386ee6913b67014351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ccd5c377475dbe3cc7982e9c08f6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30332421137f7c6f2be4a93acf94d26453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce5e67f73b0269d88190b5372f09c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85b419032b04c15eab3aa4eb2a39cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765a9fcfc22f736db9c29274ebb71b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc32a276a678dfef9f1247ed8e8d87057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcafe68a66c4dd20b60b59fd4dea4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1ff8033d11a10f1e8867879a867f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde700a4f96a3264add7d07c033b785460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefa68961db7cb10630bae4aa716a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202f81c04f822956cfdf96c452dfbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab5a4d44f8bf00f550e27bd550fd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ad6fa227c8a03c829da7fd1807c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16502f34b474da3a750d0a9b83957b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82c5ccffe4664cc2d4d248c20575b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be1608c603de8e71e5f43a7d6f71b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2c4fe11412bf84afa4f59ad546f2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22d52faf7dc8713178b2fabb2a54fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce217d6306462b0c7cc351d8eb54b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44885b9f210b498179744b7fc0b0d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a1cd53b3585e134ca77c81ad8126472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c4a778408db716a3876437ed42bf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb55bedc5d8d6850988b8fcd7c64674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55962e824fdcfc44d43e809102b22a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c825f2a1b50e7010bf4bc43f12b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f40cb5118b023149ab38e518b064c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cbf6b34efd977ab0a2bea5fccca5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8b49f99dab5948b928d321479d3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a22f7bd51febd59990f06fa9f1f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9e86242ac3bf929c113e0376a39281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bcf6d1e6a384ded700d7ed67d9e9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a31d54c95f1c724c2ee60ddc56bec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a8389577799e37d01cae09f8ad6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8321ab8374b89a616da1f7412170af985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac4d2539fd5ec417d3a1938b1d26c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974334ab2ca0a1ffbe71963883ac5e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141595d9957a1f7f86713d872028df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3e13ec67941a4e4ec2bd93a3d82489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a440cf84ce5a43e4252c992ed6f5b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba5f34aef4fcc691241897ba9da56391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b63f84fd6fdabf03284cd4846eb47a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27928ffb00b2d598b0e2bd4738f9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86706ffa1cf5c7ec163d81bb5376d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5e91a60066b2b86564da8844b38995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170be8c7f941b6045fd06871853412996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dfd0a4d0888411cf074885eff1e3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325219d31dd8ec523fbea69be194d6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ed3708024d8ca4f0aadd45a9403299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860cbc36a8ab190c798ab77b2e3bc30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe13564aad1aa97ec48cc002c7911c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c00d9c0a4a8aff966d14fbbbd976102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf760d2a8ee4abb3ddf694bf2d6e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab51a666106540c2298abb7e54e1d6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55546a95513782275bae9c522336b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047e388d3821d9fbef637f37724441106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11001365f8d3c46adabe4213a1b10b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3edcdfac19ac4c22930db61bbd8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd878ce1db07b41e443227a485cec9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a748284bb84e64ceb67630cccb71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1056b3e49963d33f1fade79a04bafc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa813f4a7360dba023eec28a2ebb1d56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b019991aef0db676bbd62df5cb2bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9018c5adf407e1dd665cdf7f6a3f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ba0ae6456d9e91028463f20072a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c1504b1232749e849652ae55e5fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50f0ba37ee85528f7fc5f50ac32bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4068de4a13e846dd1c6f60d5272eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbe11f20dbf4b05227b19c408156c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8e12a4113d99f8c0b524446ab617120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd5b1ece1ca758b5d86b8d4b540e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13321d797d8433d45703dd4b35c1d90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639bdfa9e2fb733db593cf5f4a53a6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12aa572c6b96bb5a19b6a0431bf405124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac352aa85e58a124c31c263b7e7375125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b806a93669e5b35186d7e31045859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5a7262c0a5b77699738af74bc97b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c51b7f29593d90b5bb9659100317e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e581c0fb89d0961e955bec27c8c9a5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90711918cfcf76fbee0ba151c4b77e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389d2773b1a0c611c63d38b0e3a611131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a1b2f5a8bcff4e8ff1b941c38ad97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028fb6be9776321736d8aae13b62500133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417647d62d52e8c93f91637f0b8273134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b14bfb93425de67b173b295535dc18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ce6575441ed0b26af8b5adeaa1188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e079c235d4cb21185ce55f6ce071a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84aff87a314627e85795432aba8fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab73caa4163c0ba93321f97a1158ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cb167f310c23da204250df7e0915e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8686129c2d16aca3d0aceb37d9d028a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8194cc7d338eee3ba617a9a92c139142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1978b5d21d7f4f8a26994cde03ece0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f43f6f62dec5114ce3ae0f720d8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99c0666449a8f42851b5605ea5742145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dcbbffc4b8fda2c55d4eaa19498d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7585eb342fa22c69b1d89509528460147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0597eecde76f9f412173565dc0f7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae9518b80e5c3b8f6602c177183b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3fc9b3faebb7726d51f8d2e8c4d7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0723305572670063affb4046b6bdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634d9386b66cb3aea66966809d89ad8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885da522da7ec0695539499ece012799153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a6c93154f9bb3a16a68bf1c7af9fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadc640a29267eddc0dd4176fa44df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15dad9e626aba39909052e777728d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a0ec97fcd41593b45ca410f9082a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb740dba8d7e8d24f305f66f4997326158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd59528e821efbbdb1eeda49591e32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d84270549ab2ab6e86763dbcaba75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd2c1582563aaa6b9905cd39c721e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969045476e6e292f6ae49c6faf622454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3f8dc0bbb182ce1613c0dfda8dc1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689c7e9568b5f211d9493f10a4ec28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7ce47b949ff4e8705adee6fbe19e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835597b0ac2305bb4bc92dd42f1eee10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841f2929d8800833e2b05a5937e146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a85d49b9bcccb6cb069a0f19cc40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89efd076b3d5020834f629b140d819169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85bcb6eaa884d9f820df8c5fe1a24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a221b98bb327a6f0e496005c8a13853171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de58a4e87a49e46110c43dab901ef7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cf40a03c5ccaef357151ca2cfd91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e606e4d9865317d2aefd8b7472b593174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b83f01399bd2fce75b2cc7798ffcc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb0e95d2e1c927924b8ffc1b73aa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aeab10e34f08c5812fe437400ac86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef1f9dddd3ae70a34cb0c3d1466064178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165369573c77c5f35c521440b615f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9a9919a2f94b7e01f48d1f9afdf44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707a2d5ce8a547f149c6fcf13f9d02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d48fc94469d0e5b54d21b9903a548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67fe31c53194e011c836293c264235183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367adebe20489d156bc4207f333c25f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1226f8131d042fb2f31f7a8d8dfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8e3b38bc3dfd891d83f4c1164c03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f807a83eceadad1e9667189e8782187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53201f5e6730eb356131231d78d9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92659534b32e8577c0dc96730ef9617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f932ae78a9e02b67fc60482e4213190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c3e4c201b47d1e92c916cb54fc503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0bddf1fadbb11780c1e4a89d34d22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948fe2bbc3da6c3165f331cd8ab2d53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103ad9d6fb3588ea9c0e804b5707c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96285f3ba27e9924fc7a775b73ac4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f764df9a66297adbb80c14b211abc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec81ee913e838b847582fa8004577f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977980ea91d550ebc9efeef88910caaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ac037c9ed0a36bd4a2eb006b3f71e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b28d694eb29c7afa1f5949caa46d25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b11138fc04d7bff68f1d3b6374fe8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea2e8e46aff3538e84de0154069046202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42770fa862049a93016110a95c420bfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74372d333e052ebcd6dd63fbeed46a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681299535737ed8dc8cc0a643e203b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b2ec4bf5ad5f6447fc1551836e3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49946e18d32fda19857c8c5e4ceffe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54712f645ad27091fbdb352b1b7154208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c61d6fc8a5578c564eaa476ff6d8f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff4714aba8b0d14591da2bfc57b43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae3dad03e9792cc3c486449fdd577211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255b943e33d7f55615ee7794168e10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64693b23e829effb19205535d1076846213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b585e53a99b32a1327cfc10b9cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36988a622ed80292e4939de6f2207e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5e206ee6b5e52519795d30f1e4eda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39ce693bf8a228842b31073bfae58d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a1671e06d0b67c1bd5b5279d87b0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d08c6e968a6c45f94299f404ea8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77386a8097e1d410d6ecd8351b936188220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d09954be9042640603ed048c2f31ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb65b2653ecacac070dc235d575cdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497094751d85c6fae11c402d182f45d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614be0e79d2895d8a9731a0c683defa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7cf5b8ed799cdb085c619b876d2e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b56988f916976ea1d3a91bd16a3a32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d161f538322950b87eaf32feb1778db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff9d28e03a272e30312f57d4328d5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbbf263ba794494ee3f4aa1cd4522229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8206905cd45c6f0344337db3279810c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb840512634b9dc6e29191947a099231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c196fe055960a5c27ac03eca8b21b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b41ae607fcdba569946058fd81920233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d8989336f4949496d9b962bbfdcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3887e09a89bf4b6975ec948edbf9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eaa7a3329ee4390fea59d4e84e86b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4dd7643290ba495e780aaf6a69fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6171fa7c36bc8c717a0eaf9257ba7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733cf2a85dd7ea2e2631507807421ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c693b4df680d394ec3a06867c866f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3d9f73f7b28e45e7027ed8af97d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfabda1144b804a530e29e99eb672ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7fd3f863b803489c96dc1010c0ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310be0a8d9eecafea4ecbc86d0bab6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afdd78505d6f89f034da6d919f1c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34284f9542f691560e94bcbd3e7ca39d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02b3008654e47fb86d349c673d29b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30477ba2c537e255748b3edbd9508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef712cc3bbf861828e728bbbbd7377b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04621e24fc52732223f4ecd84274c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2bb73b52c0fc6a721bb38f455ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451ba159b34902fa01a3a54097e5177252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6309c0cb7764df1eb186e91b6ae148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be6acd3adcc3aa4dda7e1f5b312746254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb582557465ccb4bc9a0cb151f940c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896af064f45eded5ebf28f34494a93f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939db6ae734543e92c677e89dbe98f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b598bfdfd3641978ddb68a411ec4f13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e4c63cb697c7668bcdc30767ed100259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e558e40375c60f5e25b97003af98045260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200415b7e4dd370c2743433b747c8d64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa95dcf14d8704284764b8501a91d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d872d93a5546a2a945a2fccbb3f215263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71fb15861bad77f808eb24ecde82e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e6d25199b2fd62d543b5dabde657265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fde05591f78f74c1e3aa6bdc08b84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227afa738a81f333562d6678cae23761267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c5815c91aa471d5f7ca134542bfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e9b7add90532223ea71e8216317c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c688075cc3a1f77a105ff66b74702f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758bc8b07cf38972ff0a51d5099f67c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292372774307e22dd33869d8759944272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbebd3d9494397eb499e21136b29d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb9ee792945bdb6a57b77429b0b4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f33194a5bf52849e0ece510b481e22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e514d126117acda24cbe83ab6b5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615653aaef6d4a3ebbba26627b2edaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ab3f753b1dd2cdf7f6bdf1011b68b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8f9792dd7af011b4207e1accc6e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb472a236b6eefcae27d287849faa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7408bce215167d83c05791744a9ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f520300dbb3ee7684f7c343c791db77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4c054107665ccb0ab25acec6f943283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e36ed539e4d1371c61439cc2bae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773774ddb81cd6fbe47ce07979decf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d210d8675037039d18f6569b684d23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207edd782a1eff0ddb3b8c6339c53b2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee5b04f65090a775b95326df2c514a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca283997dd80409fe2b414991dd4ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2513102caa30dd4ea9337d205bb0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aee184961eb1f061cd56e2ce5f13a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f650b8bc58491e5f09c4aa5f0892a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502813d712f81def7dbf59cbbcc06eb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b689b63f16923149f3f5bd2cbdc03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a855df1cbc974e90ea7239504f15a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c673913b0192b4d57beb696d6bb098296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c79f747f897f85e6c27c9682133c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ecc9f778986f5c36581989481866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1e3fc858e9a085676ce5abe866d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f2d6715ce29aa0ba5d256e0a9692300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7556e62c7a246e17b9932499b7e4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460baa4adb8e4e824090044e04a5c8a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab727621ad1d41c64c5644f3ec4c6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6e48dced2eca56f2a584965393214304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac47f13deef9c1c3e3359b9a93cc49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946023ee292313cb0390bc39f00adac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a49f626b7b1f7b5e2cc94081d8cab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f569aedf19e48049ba07bdee782e573308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa666a19fbc983539ae8a13bbbdac9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c55f201a44be9966fade61a3507b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e920d186b946780985ff1321616cc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8350f41b776d2c38533cd0614800a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d3e4bc3017fbd198b3e1f0358c9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c434e56e9d3c1692be9fe79b19192314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d473148a73bf7a8a325db74ef28e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53e324d57832a700064f0cd2c27f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125303ce9cdd09023a3580bb969408317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe589b21cf260da68b59dd409ec9670e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc41478f755250c8f775cda7d1f806319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ea6cfb74f1398ae399b8131b008d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2308c83b0c35bd3b941955fae1196321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4ffc9cd1063e4a3acd76478873b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccfa40ff977c9ecb40afebd5df943a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b9045cea01b902734cc48d97b007a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda0b6b9118a3802956ca85cc18863325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc930b1805c639c155816003d0496b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09826eabc605d499b40fb6c3e530509327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef05650f52c3bc299363c219b771a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164aba3711e174be9bd0491e3ca799329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f48eaac3c80f26f1c99dc1ecdf08f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4587c8863b34adb8c674fa10104f28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae34b23c938a583a0ebb6a12102a35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6e29cd0875b919a84694471db9510333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032340216135cb0bacd728ce2131bc23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf555a97e9834367aa0fa8c2b39c29b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc18abd74520f1ff2e26b09463b686336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2fa3401cd319c2547788b3846d48c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8878617bc4ba9de617b1aba9ea3b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4fe89e68efbb907ab112c63b6013b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fae8d7f075da0cc042c853d05de95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60bb04a57a208ec3e25dc8112ef816341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35426305726a67e224843c02cf4fd53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db22cc93272e418b153adae7c2c23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b5f34fb0581b04a4a50dda9782fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94660e125d58af3f36a011784b3fe18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f190236716f590a537ee84d34ffe5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a9370ecf09ec37b70ff5bd1f9f0bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c149c83816e888f84c92f95eb3556348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a08783c5b4c64c296c797e3a5e211349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b065a914ccff7b46626054a2ee29140350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9286740dff96e80eee55532599963f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2255b27652f7ffdfa6c4c2c24da84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd778c78180f05d6f458eaaaeb46b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9154714ffee68fa675f687fe7dc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5f33612a905b4e62484819e6cbd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9190c1a498e5672db1fc93396a0c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16c2d11e7b07f4693d7ed06b61fd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a4165f894ad9d8e2d99b46697b3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c166eb6fdddf1e7719d617ba2517b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b52bfff19dca408058d87a005df9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c8dbf66f7aa42d752ddee32f7633361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39194fe38431eec0668e2dc9baa28c29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbaa682bfd5829a3dec419c999d57c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc18eb6bc1e54119542c9359bb30d8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb11793366e69368f3465289821d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3a31b3ef9244c794eb5f0f8d8e35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e48b825667f713ef9c2b34b30adec3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d83b01b36b7649aa156957fb7dd94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d58b2cd0e37de2f4a3050d422bd75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50195067c202cbd2a251296fb4ca0447370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a8b20d97017ca7fb87592bbb1f580371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f65a80573eedfa8bedc7862e35e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3892850c5c9183907fa9302bfe1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5178a1061d57e50a7aef56b57817374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44c8465ac4ce7fc207abcb6a0051bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299ff828deba4482d281749f0366da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228ef55ee31cbced924a9e39c26eec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a5035726bf92755f48e52f33327fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806cfea2aae08de138130dd68b58ac1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595d4b96cf61274092e13021a292e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3cfbe5cded3d9a9df34fbe7723da5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684100ffda273bfc20c0b67088914aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924fd8b35ff751f821775af9d907365383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca355149415a0c6090a00965e5cd313e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eacca0129533739fdd9867649f5075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b1a0572d5f078afc04b91a58fcd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc940e43f11efc88ca262e3d3040982387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1a7fd7edd44dc5c65dc7df8b1a1ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf492e7e7950b9c9191d717094480389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fd7717658598f848f5f972d74a76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa0fcea2d5f352cd185647f04da66e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a17cd5edb12832350898c2bfa94e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193004c5e098dcf737d911ede84cad36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168263a5a59be765690bd53370ea433394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4fbfcc1e69a537d7ad4f228ab2a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616873302419ee37915ffa0628b82d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90284d2f1a7de06fcd302b95a15ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac58e67848d0b17db771510c8b7c4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40464e349e147766cc3bb1f29a613f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad636417543a78e000c2940b09477d7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efaa9ce9f804f4640160e404515a03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b16f8e3bc59cf3848fc4b1fc76f5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209f0dc90e937273606425f91bf143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0eb8aef1fdd055b6a21bae4b3ffa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd26f0941e0973ae74d81dd3f0d4980405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe88f38f435011c307a72d85c3837e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90d253a99dfc9edddd371e1616b91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e2fceb09dcad7ec99b6613f44bfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5a390d195844387f5be8ef1d9064409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21b6d9e151fb867b0fb51aacdeda5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964e64db7cb7162820a95a796139031411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf752b89b86d0cc152aedba294c1dec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceafceb0aede8d24bcd7cef042e7098413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849295335582ea86baef3671a2aead61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417620a376a8e1918844f6a5c49c5922415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517459179e98ce0e3b6e2b8f6e8e367416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb23c54f134756e07b83e85f40e50f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0947d511be5abfcae866bcb8f489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e4cdd8bbcc167baf229ece631e01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cece9f35748f4164869816d9659d02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca9adce48764b9ab060daf4402faa1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b347312974c8d8d430338de3214ae7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad22ebe641b423330acfedb50637c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e8e7b09404254ebbc02902fe1995424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b06429873c761cab5d3dec32ad198425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f24cb06101f346d15ced8c763ca04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2072fc647396a1fa84fac0ce42ced02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8204af44d82991f5b475547378df2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a28b62863b147bc54bdc57894e06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b239c0ff3978e969ae003ac477914430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedafd26e5452dbde10ef7e59ddda86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a910be4c4771f7d7fcdfc808373ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdcd6b8278bf7d02225c462754a0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b471b3102c110d573e722640ff07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d199f7b29a47fa51d6bd818c5407b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56120f46a990a858a9e5d563877a76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543209191a5d1025ea585150639b94c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a6c89aef5cfccd7c88e2fd739efa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525bbd9a50fc37d2e752a51b0db71cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e015a48e80c08d941af22b9b541c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89de1e5922d8ebd30f15f0361fd177b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f83ec4dd38ae3f0ba0724d8ddf075442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb3b4e716418aa8f71055e0384bc50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ac4e9fb133134a6c388ffb823b083444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c31f88906c217298296a045459d09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b040a8eeb26269a282ac4a8641a594446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e41daf197f0728f2d0774ec8d677b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90529b829f2f24fd80074154cf0b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abadef4ab683fdd7ca4342c4a0a43f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d181798cec7cb2a065630a3540cf419450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fabada7a941ab8525db9dd702488c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b85a6103bf6d51437d4a854afe8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553bd96abbe04e38193883fba992321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60047a9df4619f3f2688b251b491e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20abff19df5ef297518c23b01bdb86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a30e601b5fd7e736fa462864763bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67f9fb1610d76981a6155df615729457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc8e72ce25176cfe9c519a965a9e00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846d0726282036a434315a3b755cbfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafac5b703cbab9cea898a2aad9588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0315a5331abdb4129f4fe68ba487a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa71cd9a71dd4dd3c5ecc0b1172168462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b7eeeada73cf6d182cb99cca9a7d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401f940d4f01434b390dd25c42eaf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348887eb554983ad9c6548b4f474b52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719a697c60b6545f111193ecd2974c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39e67722b912c3c3856b4b79e37268467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faaefde4c349d974cccde3f2f52677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa3e6434b7901177ee8b9220842d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340343046ee00e5479800efbdad98f6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d559a9bf2b5fb98dcebc97090a3005471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58394cb9b80bdb578354ec2d33d2de6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb23746e965efb390d293e5332f904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd6559a657becccabccbf1e271713474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb30f75f39603b96dc2cf7a4487635b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa843ae1c35633f1c1155de5c6a1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b90349b40ec04e5f7f767fdec84e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc77ee0eeda0b8d592e5557ca0c2a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d35145e4e804a6bc0fc272ec9ae123479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8b49ec22e5dbbe7083316f349a843480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b75b47bdea03d759e2362db25e28d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f082cbdf24838e70168da59e88b49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0517fa3e1d676c60fb65d0bfdb9a8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f68ac6c08ebe479beec32abba77f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3272a0635cb0cef2658d26f3cf01d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a914a489542ef6e6ed629ad1e97d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087522f6d29ef13dc7b7f657ede336487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06858000fbbdf7236cee006a6ae61266488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a9052e326f0c73cf29c384c6a603489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b59d52c555ca73f981865c6c6f32e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c098c6e0eae6a76278540559657a09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25808caceccf0f9ba2b6856ee3dd8bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d098a2e88ad3c7450714807b5a818493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c1d03cb8ec6f4eb4a334f6a7ced1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e00db6df2c417e692d032473ae9c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9dbb41321535af6aea8d9f1f0edd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc642d5689326558d52e383d79c5d0e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98aebe2a9b83cdce3d0fe7840ed737498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7429029cbb577c3bad190915ce0d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdccfb996f3f3616b41182309a3ebc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62757d4d1219b222453f7e75d8a8e4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5076dc204cff1627400f3a0607bc93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab5321f3a15e88555b9bc3172e73a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8110c21dc4613a3517aa942032165504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161f0cee33ca0ce031298460e6e767505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452946626bb5de929f77fa16837353506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6c4702328651e5c27c84bbe3068b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520e992eb5216bf721f4b1124098832508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399939e2e3ab0c1150c552555ee76ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678cdc9a0cc602818da65b04d3d0688510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f2ff6c6f117f267335f09420cd96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca00ffe1790bd37f290750862ab04db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b48422d0aea0a672b4a344ccc9e8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fba63f4ad788cb50016cb51d8bb39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb2804e9e9881f640f72fe98107c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49afa7adaa767001b7deda21e91ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010e579c7d23d86594ace23c4c1ce7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571288a9b6b1870640706c87a55db5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa969e6dece5f95c14202761d2472d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34794ae702567e0e0d63b160f7129abf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f92760f028cb12f0dedd2fa33286d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824769ac297638a41fdd848c3f8bfd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81321725b093dc4c7bf15a138ab21d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5298446d309fef0b445dde356725629524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73d99e9e08d2a4b42630d54af374d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c6a5cf8db280f9aa2e60210831f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ca5760b07e6278f7efae4140a142527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa0f60f40ad9dba538fb4a1133674528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1794427524e0b108a74376d8bf65f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29414d07ba54272429f62a1281ac47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7a03ba6761b4e8c4603069cf10349531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09bae99ebdbf4420b935e5e51d2ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a3d36ddf936fa446efdc0730400b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25490fca4f7de59d9798c907fb875534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90145d058cf2e1316a64ff910bba680b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad73bfae5b17a400b1b750830da9f34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4d8824909d2e3d87d80a3dcf58ce7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06d2f4b35d2360852235b76610348538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b2377e75420731f35951f3e3bf6f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff0867a21db5c1e87e7045ec8dd23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3acbf3e131278c728293931f95a97e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fbf9b96d91ad0174251bb97b0a94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125727ed87535835c4829146ac5f361543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a4ad19585f94a714fb394fe6eb4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e78a5ef0cfffe276180eded6567dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe8d75351d61ba576dd99f5ee46513546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7792180db93c1d84d5947f77707d77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a58faa66bf296156d9d8e1d491812548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0f413381bd0cda8a300da6ec2f360549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de55e1814ac7f9fca4c2fd0cedf4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ae8f03042255cbce69870b61fa00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be3cf90243c7a0672a47a659eaa5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c3972850fde7a0cf1ba081dbc4c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f756ab9e8ce0348066271983537c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af339f9507bbdf378e9dc421997c86c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7ed0a8b5e7435081d87870b67199556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b50fb97e4bb29bd06e18558da434e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb9d11665559ea2c457b476766aaa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902fb923ae5f8acc2358b6fba912d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eec4b66c27ed14e8847a8611f4760e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b21387c59bc32851eeecc28c2f37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b94c9b1836d39915901687c28d752562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8cad578c8b2f66eb8329be767258563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bdf576f7536a9a12a83fe8800d335564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f6d797b251484196f311b206e78e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2806fe012456aed0db6f79206c2e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1753501069b6e9578b18e57b976e71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30c33112ee6dc87e73ee1fd8528fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe1937d6dd5dd6714b4b8fe521059569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9555d8e1c078380945613e52f699e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d508ce588f9ee1255a2147bda07b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30d5993b08974c3e7db9b1f97fc3be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e90be789d53668d5aa4f7ef85f135573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39866d74ef53bf7db336e0033c41f5a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34232730ab12e22f4b921a42ad5ba382575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea41be5bd1af68fb20b359e55a022b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f130517abbcc5d1c24c3070ae9c6fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973953d6e13231e4f5a0d11f2e31a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6663465d247dbd73feece08505484579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c24c40c5806d9203554b79503c4e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4951c3755c4ddec73404b57ef7484581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea002766aadf703f4ccb540c28887af1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2845c7a83becbe4a29b63ce7f6f9ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ecdd232ed72de01f8ab1fb63fbf50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132da7e61279747382131fb45bd6dc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5048303a43008c38191612e4def914586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f34da8f835a212359e91c594fd88d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2eae7583f0d3b39a0acc9e8f1846e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae49700c90d2ab684204d520369b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61fdb82a9a2d69065ba7706c7eecaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2289f4d317dc413a5e9db3254588591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75e0c47b1abd623b624abfda3df268592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4c9a40b24ca22a5b6798a6caddc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbf66bfd7f1d57e63367f3925ea43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ba8093bd38c9487c54102ac7e4f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c78350796937194c2c026bd29c9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ae43afa3b49df0b3b26f44213186f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac12157668100ceabe206475f913ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461439d83e2e29fa0af62b3ad0b052c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb41e4bd3f14f1e0ca5b74a288d53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e71a27e7a0afac17f72dc950733ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c92aa1c8859fd220f4423feb88c1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3d5f1bd0336f7d86c4f1abd9fce6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f792523581f9340beb4c7ce86878bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45d7e394434210b577b5289e62ea5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ce3c83f60b25d79c891a16d9d6b8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08496bcc202273373586b16590a760ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381fb7a8f5bb62abef7a2ff65769c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e74d52ba84e4d99bb773c2ab622a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a021a87319ffdf2e9fc81b5b5f805e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6bfd333141a8062138c56965c2f6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90b4d10f45919b40531ca20a3da1d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780ce98228c7e0a25a16ebdf560d80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c2f42ab62c2d1426279f01a1ffe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51c02c5c0c9e3e2d551307696b413615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b320b34cfb38b747bd017d308cec40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54a9c3789e80fbdabb730f6828df34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4b506ca472bcfaf38b28f17cdcaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf14cf68c760f9fd9a7886278d7298a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8346c8705a1611ca811c0b2a5a303620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2bd22fb1948225ff2c47d2cefc63e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd956d7691af5467d4d2da616544d92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be68f38f9c2cc56145ed23ae5b0a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf67904a2c6c8b72918862722a6ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00026b6bd3a289afefd4333624c83fea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2777290d57ee265a930ca61e4ee88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43026927e80e2e4e40e49fe196701e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627f8c379cc501eff3fd472da61806628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb29f01caa702ba052679f928b655629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4409a9d602935d033ca97cae168db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16467e42a95280535fbd51edb89d5b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ade38329391e1c7575c14a7b6f41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed799d3577f2d3fcb08fccd46fe9afb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0a8343fb12054992afba4f25dd1a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d55922216323aba00de1ed135b022635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c59628f1464dde8feafa0ee5bc597636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be65fff6ffdca9f586c76ccc55adf7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d43279bbdeb3a405b2d2995ce0b47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9aa4eda09951925e40df29ab738b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbaab4c2e4bb4e7eda036968898f4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55204266bde5f6ee6bc2d2bb5da3935641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759bda708ac264303f93141734d1e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6320a7ef83d3d5e46a1df8375443d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cea082deb56472aadc2b9e4af469f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9efd5037087999b3646c547cf5f14c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84fe60836b8fee53ee826f5473c771646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e1bcde5dd7ccc9e6ce68117d6c6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c691d61934664235acabac7447a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff653ffdec0d16f6ffa64aff6a1e9986649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4ba81a1c98d1caa4e789ce0b9c9e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71909fa5d1f88eae5a3b417c8af438eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad8a0679fe005ab4efbdc5a40a0fe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189bb9ab3adf6b66bfbe39f1c36dcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac399dd843bd81b884ff864c1b858654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050aa293e8220cfc47486180cafb137655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398bc6f3fe6e91a2157ae661d98a764656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882adb5f59fb34804cdcdf1268e6631f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac1d71693da3dca65118088f2d3fad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddbf7db61eaab394216a45a6a69e64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eceeff934962a969ed218488b94375660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91910db6b615ae4463bd116dd72bb94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1830b3b76afcb1520802a7f9dd787fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135135dc63266bc017b790782d1911f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dee84e261b286bd603b9af3b020eb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d6d7bc14f130a72dc08e5378ac4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0fa3e22699872944dfd2bf70fbf92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d875e2530977c796fec9bd27e05a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f28148ca886924b0bbdb168f1b0bac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1af6fa56a75b9083a5f29932b018e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37bc34db7726fb68f8d42966398f92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b470c33046f27a5a6e2d43ae56f9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6590e2aa205206f058848626802e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310060afa900cc1a11da79c7f53e32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726927e343fdba843d7bf01a04eb7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ab8d5839ff44ee44eafea2bda267675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b618cdbfd3d7f83e2dbc71d1107c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea7e9be2e0ca2880736070abdc9f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4492cac2dd1c670b4a3b4af78a9d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3bb3658927ddd50f331d6c844b831679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6aa343d53ca5ecd8be7ca3d24c837680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787db19139735d1023615aced9e7b972681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240adeafe44c494adcc3f30416e62f1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5e12610d01994f7001b624601ea1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b9cb3b1b8c6182ec56a7541953e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8556360edb8b3fdf31b2308cc098d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104fd41efdf47cba2c67eb8fef62b7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521ff17aabd692b4d357bc41667fd94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075cfe6e80c5cba4a3ac18f9b06185b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea9cbb4ba93b2bd315e0d5c5d5df1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6ee3a812b807a0571a21cdfe1ce4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac385d166a46d742ab6b866e203a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb626aa1cf740cffd63fb93a36cd3dc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b4af64e497b722af9b75849c56268693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e742746c84bf106d388b036bc1417d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e35d345df7f566a86f96ec7b9bdcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca4e2331ddf9c0fa10fb8976b37e52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75034de5a24631e7335d77f8fc01e008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e909ec0cbdcec79474a260514074698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535a212437b0320813549e01c9ac36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee2474ec9e3737179b6b8ff5fcb3d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc97e6688e872cc75ae98b2e16443701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff36ee4fd47493d82ac61922600e59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6894f8244ce4f7eedc84faa510d1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd8a9793634d574f140e008752e1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d51d5bc943f5668fd8963d7df6f4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc96fba1b66d6ff261fe98719a956b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143597f779198b6c70470a44f4e1689707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21aa655d6af9e473f8bfa0cfbaef56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42dffd8cbe95d3e04d1985542a3c0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17de78a746c1dc842135082b671121710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9b20385933285a91d28dc3be603d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f1c12f9b7c718a03fddcaaa159ba8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397597cc10ae11670a3feaef2e4ea0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7811e0925f06952408d80638fdd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085685fd7ad2c8165b31c8eece48a13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cabfa30766ea8f199eb69a09fd60a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce4e8762b51b281c30fc98e5d6555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e10d80998b3e2040970a5d034ac04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c32b144446bc7529fda1fbd79b3c80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36339949597884d342a4b912da4b0000720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f7991fe0259b04711f44e263994e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653867cdbb73025523faaf2376a2fbb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48095880d711005e061addd1dc7fb9df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc5e63a79f346497d6b81f0adaba1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1583164d0d6177043b73760d4c5181b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9981da34b6a16aa1a32de51de26d3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373761c728cd6a3f6160992bb44d27b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fd4e9095666997577c45eb414bf1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8e188706b706367accfb0c07bb7c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fbf5655ef67f19860b578dca92a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda94b7fa704dab2092c53cac358734d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253369a97146e48d1d8cf88c62cfa9e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3e101d86e16129e835ee36df853e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac6b0ad52795b84bdab3a0bd93f1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab4216f17acad4af8cae55ae772079735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92505a41c261d8e7a17379c65f834474736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558a609b26dae1d8cc162e1ae4d208737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e7ecdc9635f05bc3deb94589345e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a3d1a46ad3eda11aa4a6a16996d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fcda22bb06d4b31b07c7b2a031b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213712d980e205eb7c41c49791108d3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cfcec84d6a4c1c2047f48cf6aab41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933854a809965ed697feb637e1d6562743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9babd4d2de3401b55001d1948ab827744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69784669fa4058550d6ef0346f78b10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864594d866d12b8540147ac076df160746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268dd5f1e1b5db3e2dc5b36631df942747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8dd078d6810c472f39dcdfd4bf9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a73f128d5a2db23a978dbaa5ca74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b770ea7f4a63d51e57600d1a002846750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4febfc9261e3a9e417311d514bc8baf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc783cc2f88a3b1c13fcb0a4b59e37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c898c376f0f8dc0979acb144aa595753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed83011c0f70f9aed9af80e45c2134754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ca1cd624fdbe7394484b95dfdff54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95a2b3fb2f975f1e9857fb0eb4cc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74ad3eb4feb6c46fe961ba70d15788757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6ee05b778ae23e1fa449bf16a2d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2e0b4ab6769a3518651168ff5ac93759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e220485deca1bd31e5443738639ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c51b9ade00a1a89f2e2fd7e95f0ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5b8bbdaa703d6b3b564a7c1bed4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd76547dd9535c21e5ea92b6a098e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4ff5f4ae7a417c9c8c4ffc783a7695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f26489bbc2f6dab49ba5b9e68ee0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6478838821487ebdb9b42a7eb2ec997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68dc898598dc16df6ef783d7c67bd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186dfe23e79e986b452439d3539aa6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c949ad5063a1f48b992a5387cd2c3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ceda24fcb583ec51e59db9a0acf3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd6c7e3e08aac4d75205000484a1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047289fec170dd5a5c402c855e9c664513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a9f74a04d2de9b015d82bb419ef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4b6a7ada61c336aff1ca1be33d2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671d9f72ba94694e24e8048e3206ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543bd93d6145d0374a8a283e22950017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4d3d9179ee5295694b8b5d11a11918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff2ba9ab2c8a6f7e6867c4f72f38819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcde16998a80d2245d1d3161ed0abd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba19ac60f2cc6a507672bd9d68ef8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d2279573d4d286f9b1535512d072422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204042202a2b051d89346a92b8481123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207967765efe3dff1f2a88b9acd5b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecbdaae0df9f50cadbf24259fc7d3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad96a9fa877b4f20e1427ee155f56426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5248def65656f49dcb561722f835527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ca0941a64b301aee5ba39a59f428a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f39a12bc811ab733e6b69e265fb5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623ef15561890ec8844be0b5716454f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168bceff783bcba13e0cbef997d5a2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eaf50fddfea0673e26c7d139bda3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7aae1169c42f67b4c7297ae10394633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efb657e380ac4550136122ada2df9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15127da10fc365f039108b02292d69135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69d1f4bbe2d314cab7756356bfbf0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3c9e1ecc4aa5869d93dc199d76a8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9bc253453473d36385936c0c0472538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29009f1471554c6e8df4570b9773839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccdfe6cfd53ac6862c89d1771fd23040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5640c762a5a19f536b2f5bfd816ea441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d877dea2713de2c1fb4d1ec1a04e5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea056a684005ed0a080972acf80a17743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f346aa42fc1d4ae943bea79ed058b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f72377383856eb2b6d316a263a7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e90bbee6681139001fa1ea19b0100046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dc1330e0b7663ba13c4e99266f83a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccee8c914cf72a0cf65d9dfbc9a27948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d137bc2ff2d8005882e60f86e3f63ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a21700b0ce00e7c8217f345074fda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059a1ca52d17b6f27613011c3b898051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72a33a09a0ee828087f964028819a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbeb941c1396512c40b936a7dcdfd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c4c61c0baa528f882c0e53675ada54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c22259792220e95595aaac1b34545555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7225da7f48b472f40a9ab08fc832f8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e518969661f2abefcefdb943c8233d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798e11f94eecc41d2e2e36ca53907c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8ea7bfa1ffd893ef1d2b80dd9290959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3e8f9666709afa7edda005d53e5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149de491a4d2d585864ed46ca6e8d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d95e44e9652480738774dce28d8c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445009e578db673fc82d2622c054386163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f58af1e5afa9cadb6b0be5ac8bd6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4456213f2b764fc8feffe6e38e6fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b5419b932a187b410e240de1ca7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a946228809377cd9295498bda3cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161efa99b034e25239c2567a03ebca9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9fee3dda65f92a8ca5c009f5a54969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c93b9a12b3b3a8d566f12d3c2d6d9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c39b6059ac04b810bcf8c4e017f1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9b978e5b597f9f2acabb66c72d9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7bff4c171482269fa7e7ce2660a4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5a335f2ea077fa3146ec1e4ad2f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998989d722762e09393d557bb13b329e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30013ce95a9973f5c765e55ec2e17ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76d0b03d809b440e0d9e0133168a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70120ea73e2565c81fa459c832871d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f081871233bb58b03f581dd541f34779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d328eba928c338a7d109649b34a8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6e1c1c59879ba060f6cc7acdc8d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb9f6b205640ef28bb8b32adde01182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d474f0edb043b1cec84d848cb971d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c1ba8361c57f6782cb31aec9b68db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e86e8b27dfc2ba16df1670ab2c3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5c0ed1a2eda2a3500f202d14ad7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5385719d3138685137440895bf7ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf75bfaf3dddb63e060925bdfd25fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067961fec4dedc81ffb827ecdfe4b2f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ea625b9292273761cb472a7df47190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915711f628453de3abd8b7e9193eda791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca985cf6c9fbb5e39ffa52713070ec392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bc883d15c75e52b032f84483fb8fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a4b78c1f3dd65e1ee2bc90d83713d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83387405c8a5c0054b402f028ac419895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb395c8d3e896303e4e6c40685fd33996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e850b48c5958d0c93931c1973b69d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09830c3c8c2fd5005860e35bcc8ba6c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdd4ebd03a16d37578afab7132fac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6542c931068e4629ef860abc0897d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bbb275612ccfee4df117ab0fd3a99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021828637b766dd74d35957294d7b837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9764fea73676b498b47e61223fe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a03d2b5a8ffa1c653ce7735fc09c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7407894cd91c4beddfb87b44afcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbdd52aceb9be44aad689ac8a20538106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10e37d5296fe94e2b7052b4efe0f26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22808b8020c6359d086763abf9b29ca0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a904321d894a68203b09abcf31b40a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e128edba193755137ea4b37da2fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf68583d99f6fa3d83f739a8ff769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a11b06e9c031a2541e513437c1df81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de768de2f61c51bc793e7d2e297cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad87d0b5066b68cb3ebab337dea2a48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a1dcd1375eb308d4448c97b8df6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2812d0d655d3dc42b66a9b79172ab17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559428a3a5649316dd5f804fcf8778c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4352ffb413657f36a8dedade0dd68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bcf1708fb386ae8b4fe3a5709cced119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d6f7f44fd89610e22b84d92cd83d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313722bd2c2d573be56d73c19ebfd268121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d28cc669a39352024d35e74af83520122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d83b1e4d33ecab4f1868586fa6d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b297c10e6cebbc0672fd7a2c46191124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf3cb1ac180f89f5deec1d20f4bb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615926e567b4c303132836c0fb2db4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30fd4535769827f006182819827b3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689baceb13a9cdf8358515c7644c92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b946e859b7fb405f034ac3f99d02c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a199fb4bf6de138eb5cecf3040ba54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36031868ad06365f789c2a41837f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d481b0417ba0587b50f024fa74d237132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd8626d27fe28af6c4b818f3ea4ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b084191879f143e3f891663f74627f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612dd5bb393c288ad44c19fcb2ac75c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f766aec9850e6cee71c3a53f66270136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c06530201016471fc98df55a585578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282766130024bc20fe10841ace2793bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f239e3dd657442bf3417a3dde9731139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27565555127920dfc4550b4eba9b3478140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199224c29c009cd9913e084dfa4d4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a841a90e6e54a8909666b70175589142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec85585f48556d4b06c4a7dc636140c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6700a8a680d2dfa5fa06c8f8150e3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405c474cc2b357af8bb67dd1dab8d3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be78fa8ecaafece0d7b95d01cc0c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ea592516f89e919d0aa125dbfb34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a22cc65d54c45ea907898fc0dff96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be1ad23dc4e50c57e0a3e2fb68e35d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b020692b33de2f8ae3d81108aa75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3285f6fb617249fbb009dcc2c7c14b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df70744b96589a4302d7cf992eeed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c43e5d9e9902bfc261566e347f4665153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc1afff8359c536eeb1da190b9c97c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6aff0aa79f39a13a4464f3e5f7133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba88fd443b2cd207306049f2a4ba0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645960b0c93c044cd3f4875e1feaedd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c07835e02a7b4bf15b5b18ff2ad082158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed222c78987227a3ff17d990da1e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b82fa1f0893e9a99124404b566b26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff0f6ce51b09048f68b9e37a41d23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef3fc70c48d95d9d6e080a8e2c804a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b332126b7ad22e2861f0e2994bb581163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842048328ff6e25f66dd9186ce108c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5886a2929a26ebc1855ea20136499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aebe17845748baa4c400d1524dc14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b12fafdaf823767975f96580d1dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47967b49232959d1e7a12684957e2729168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a1ed0a7fb9a90ecc7f2014047c3e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a219892ddad158ba345c8f68780424a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdee0498123a0bcdfa96b4888300ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05468bfc734cf8545d08ec06125945b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eee21ae4239110b7861a4c4e08bda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2023761aa65360fc90e39ebe6fcd34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244528670958d157ba80bfe5b963305175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57432569e6cba22dcd9d388d35848f22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e53afca7e08e4a96647a83903cfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634665c221e0da4f96d33b099b08a14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ba2977b75e0b3cabc2c642727edb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e28ad8676f11df0655629b01678b97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe73d5b2f8c148078ad7a71bccb44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc92533c81960fc58ba5840f16de3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7023553ebd4a17d069e9c6cc9749e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37080f541a655444dd97a3f8a0683de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d710efa17d281245842f23ad9cd7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1bc1b3ec3506923140768ced8c85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b749d336d692241e9ce32e9807974187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ab816e4045038988c2eb6286cc2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089f684b28598378549b11dd34b67f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea123a3727ba0478f5724fc457117793190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf22aba962b6f68556059976886e63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b77cbc5fb55bce0135e03b526f17d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb239d787ae988782d9205059bd67a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebfab1f910499f35199c38cd66be6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40f1be72859bc7cbaa07d88a17347c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5173d39328abeabf8d7ef6335422196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948be79e4b9571d6f29c89854bc56d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45d27554b4e21834f1ba5450959f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1eb1707b891a173b6fec9ded5672c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8781acb54472b36347325dbe53f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7257af82921613dbb03351952b7fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a9c569fca1b7d1ffe061123ba6d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70accd38f54154e0d7b9c38c4cb3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc990fadf90aed2069a2d7550fe70d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5191983b7ba6bf811122e6be66083205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52280684a469d61732b5fdde96c0fc60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4af946b819da3a99e5958e4a64f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9afec6945d02e9ae43abac0ccdd473208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101128f009358f56d24c5777ac260c56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aae3cd5e477ca112dde056ca64dd80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792e514c16e8b8307240931269ca5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e7cb28345cd75cfc93b8ea1d3fb10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53508b2d482c321978bf60da859f1f28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4913d5c654d2ab3f2a8d09a150eeb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaaf6478124623887ac923786c05c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164d1a5854a03942c89213db89f860216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb275841e4ee588e0b15130fe11c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c25dbe49464eb46a061596c391d536218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea956cbe0ad2563778a75c833e1a42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698446ca4866b42960f57619c82ad30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2551981758a34a16950ed48b7e421221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409815ff3d7ac3add9a20eed006e101b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516a4d2a91c78dde89dc0a7ecf6f4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620343e41efafc72649d176fd740315224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373389ced4a8714b16ce847c59d0563225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cde742cb46ece071b2682da4f4bf0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176634376ea239c089a55010d1f482d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0fca001a8aa9756cb934a4004021f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cead5d4b1ef7f1f1873bd4ad3cc74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad170356bc3f7b2190e8d06f9d4513230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195af79350418554248eb47133819fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79374279f92bbd7f7fd441f9db959232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b6953279ed71ce47acd72a593b82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53b8b554defb2dd841481dcd6f514234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334089b04db66cbabb08820b5e8bf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f856b2b1ba989b7027eb2eb924910236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c47668e476615f367002f1b1760a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36a720804e3e47e412f438bd4626e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b0bac8fdfc1189f39f1af30e31e70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e72de0e5b2d4a477f29a9c1c3d90a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d88aaad43f217a17496833f0595c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66a3bcead79c800aa08e7ec3ef2ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90598eda2915c929b6858e4e30bbe9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbea562bbc48adbc38bf8fa9600dc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f00ec6fec770ef32372e34043d4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b730764a7ceba52e4fc0f9b4cd30a56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78db8a8b60c7063c0bf3eb1ed0161e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df447a40151e7851657afe4432a46a43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85cb188353e7d1c0c230827041d043249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814d2fbed914707de053abb45cf2733250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d78ee9520cc4ccaa25cc1a55910577251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8509be29b5b0f40f5e262320364712252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7e7ccaab8cba695dcb5c0dac9798253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd097de7b05c9b959d1d6bec55327a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8959fe7147923886de1bd3a6a3a70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d40bc607a47bd52e753905e52340ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14658792e5c383d13ba8f2aff27a25e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e46d0a90d150e2d4012b68914fb236258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8caa8f24adb110f54674d967cf50da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5836255c387dc7292db0e1b1087971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497aa5f4f0371e72b2fdbdd78d01b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4fd09600c1ab741c275f8af077003262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3d3d7396e34df6dcff5437d98ce2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a607422b2be425c5d7a22b86dcbf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62070476cbb2010f2f2a7f1283e557eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315c782c6e5a2c683f6445c8bcbc79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfad76cd8c638ac6164a961d16a395267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9592dea8db09b8300308bc4fd92fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1329441ddbda6c8b060bb5326711264269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba952d9247758d9d83f74c8cea9953270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e81f5c4ed24d0015e891032ec12b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9cf700d0d5ae78917c3a68f7e6dcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb3e1f79ec9fae5bdbb2af3920956273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035aa2b8db5d91affc13605c07f0c156274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2259cabc8a54f9e4f5890d182c406c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314ce61c05ad467ec6d6da50f0467b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbe529931ae2435e50b06e005cbf0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57621840cac5b8bd5a12cad4e4ae58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551168dffd6e0a772a9d4b89d91cc13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e0498ee1c255ef7f0eec193a4347b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9efcde7b0b10039c8f2904b01b82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c5bcae1df740feb2a4e678f1177c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30912f74c3cc2d47b7239ea60cf78c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a2fc82cd441d633fa41a28ae3bf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b5732c249e0ea58c5c8289eec414285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab123f9b0940e2bcc6a7399a40c4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77cf802f526cc9d0a98e38d8059396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932a722b982cf0672d81915a9d29ba6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bbe4e63d1d639c4b2898147134b65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0216c2c8bc16f1d67df40e1730c389290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c1aba80d5540f03b7d597d9947eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee663d13ccd1eaece00a78ad67e0d2a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2a4c3084a52f58a7825d8eea961b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e8e7d094abd7521fc6c7d92066b2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9e59dc7cbff158804448734dc107295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13712a1a69ae795997ace902efd91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831855e7708a596dc765a1acf9d8b225297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9403967702caea15c2a4d5ee8a3c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e6616a44a4704e374c511a4ce3701299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52537727693b9aff3bd79f7be64978300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85180accb80827b0944b2c57a04a2d72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1891999189ef19b8df6f548d7ccde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd265448964d51968dff930f23f784303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667bce2b33a454dcc0606d0e2ee34d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c7b62e4be650a3ed6082af2cf08f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cd077791694dc30112c434699a214306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a2b8d1cab3783a4c1062cda3a01df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e800ef9287dd5c9247087c435319092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda3ce4f9bf8685fc2fa5ff6f7354c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f84b2cd6aa9f90ec90d0bb4f23d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97aedb660f399eb4630403c6af72d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d489f4a30c97ae5a23e0296af5b033312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689819446bd7cab6d41a676ef9db35d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e0552605aa27f78995047459fba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe69317fe70a747287a9165d1fc2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a814ccdcbccf6161566a8b9b5cbeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a70b60689c6caa34d6bcefdd64f49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1cda5b8431c9db1e9656ef9fc7fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449eb9bd034bac19adb6d2e03e13f86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251675e7d1dd9de99a9859bea7c7f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8011de22fbc59f4b499a5ee693d00f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8a80e882702c70280cc42ad432ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d286544b38d0f10003e9680665ffd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9dbbf6ec5094648eb066d623a8376324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5caa82837dcc5a1b2a85fe8b4e53cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8235b164900ad576ab6ef24fc914b98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5cbdd965ad6eddcabd9653d627bf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0b5ac203812e4e06b5f09be10828328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e05b0b4a1196b935318221057094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0dabef33301fb77efd64f6e03cc4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d68c3ffd5449f4f399b1afdb45a2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1677b1022219c4c0b9bc425cfa9325a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216bfc5bf4d0e01b4cc9bfea6e6d771333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a2539a7976e261f2e1a1d8cd4ca88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208c5a444bb38c98fc43db95f724ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b717e8d7182cac1c14ac9fd411a64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1533cd818562637f0a1ad54e8b3f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798b45b3d3f3f777cdbedb8a8cdaa62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d097f7324a25664efe566652c6e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e93ab50d02c35a294a2b7fcbd9846340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b4c78b1938a2a1074b473bd652bc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00caa2d3a58b8ccb2718bd4ffe3472342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d43e267838c3748d7b9b70ba2c73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edcabd94f52fa58cb0ae1e2f4523d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2355cb32cfbb18b3433231634270cf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc232f71e15c540cb27bc4538111c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e69ba5502977918d02f93160a764347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a48b3d870a7b62b01ec6425f32e9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b035ebb893924fb00c846e6004ba7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec70c9d16a2adb7d6366547bfa194350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779686b5946abcd0550458747125e59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab61450f0074c83e825a133395f7ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817899d25b0d509c20fa4d46933c377353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5b2926087f83ef1c9f7b50f4e9ee1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc29c04ca29b0652449e445ec2af13a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27a4dc449ced03e84d7eb0c8ccd39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2508609f2990de7252250655d2e0e5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6095b469f30461f521ea4535be7ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5952d74fa9c51acf8e79e3c7037c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1fe9c0135b86bd582971b140f420d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69880247b878c3a3dca026f04bffcd4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2cccb62a618c3a131d115b56e65c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f1f32d7d2da01e832739dead7d71b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fdfcc78aab8b92bdaaeaf3b8b96f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b89f8fd6adf7992dbf3ed11994eab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8164609c8198ad5460d7bd7af633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38077d3480e346dcdeb34dd00a6178c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aaca91573c05253cd7a0d84462375368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3b3297511c8e764f9389f64a00c79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a626dba7ea5367f85177d46ae28f9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd15a0c895441d01483e8a0d499bf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dfa6344f2bd739698e5c4ae26c8aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829be5a7811d4772d135de83ce61adc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1badc94a288e0b8421aee1b2512e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ee24e0687ce106f466fc78941a75a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394a474cf665634e3ca4e9ce025215d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba8b8629bb0e5c3267f4ad42c0c07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5748ecd2039b1d28cfc41438da05f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf0e5df6ebf75ee5c5c354df5d6447379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1e8bbe8597439811a86cf5514019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0dc851251d52869df2098bf22134381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ec7ba86bf5d6e1fcb3a343ed89b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffbb16ca25d5ece0f40de4db3c81f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7d5971a7f844e8e105385781ce37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a082bdd2c1017a8d8adba21fc45f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d28fb6f622b237a013205c714cc89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f2aa92c4dc572913b9291082119e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f9a51f99aeee052ec3d0a526e48ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c046f5ce3c77abf627c39a2add1050389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839b78d22c309768313835cb4a7127a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51a020786b23b5da0daad1f6a813bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d1260db6541b17e5e77cac093d09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e739deeec8ef6d8e735acb6d8c9a31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a7d3e5248f885a0d1526aadfff57d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425dbc0c72d399fcfeb232ee668c06b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9676a5415c23d336056fd76988d8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521737071c04652a0bff9f965582cbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27542fcef29dede65b94d04fbdeb52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0f27d635fbc013f49a399811bf5c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bc93d70e2052cca99aa35c8bc278400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd84eca83ae7ef4a8e4ad682267a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759511cc42a2023bac59affe8614bb35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62abf0b9cf48ed6c9902861f85f6c5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce94ceb85b7f0ee16b443a6e71595a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27b1e2420e39921dae284c31f5c588405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688cdb90526d4c5caf7bebb61cc0320406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30d743127c722297128bc5d0307df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a52b8c10c4122ee549f2cdc6f0a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f786391890677ec218105645643cd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384516d42ad40990a1f40e91b55b35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b928fbedb105a70a53e42522ef4df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce0de5e3d40f78a1adb5f1a4733a3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cff1850a5036c08206027e98c6f52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608c9c8555a1a612c2923ae2f192af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847406b8e0084b955e31692e3efb58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65af00f48cb87a4ef81eff033f8c17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c659a2f860c6f3afe7779cfb8704417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb571094a900ff2aa97e6eee580b2ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9cb414d875c3490ea4ff1026613f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1080657bbe18e5d102ce1330e48a76a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a68c7576a4ed89d8c93807ec85bb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b328f4c78dedd5098bf9ea56b7837de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b047e8a7555759e774a591573105423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f74f54f5282bd8efd309418432ba4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366ecb1f8c65cc207ae18274df80dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a3b425fbb008467b722d9d25baa24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59eae9b7d6fdf480220d6724bc8f02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c4a6e8d985e2694c7ddfaf3448867428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48370195bcf67f204eebfc8e0f9ef9e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900510db50ca77af672df4ef84d856430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadde49b28ca3ee3812b5abd3b4315f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3858b8279407bbeabe67d5553346ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b677dea259445cc37bddc6ed01ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7972be0236aaac4e5ac3e49e70508434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b445e1cf74eaf154e7919161edd38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee343c8aa2cd48adb7e2c9ee8e795436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a25910e69e68ec67cf2e66896b0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0469b5dad061846f1a659d1c9bec83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27c4bd37c2b5424428c93cebb9b71d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a1bcb084420e2b7ff14f14195a5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f294a0ff1c6ffac56a95fd8ce99e0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f277afa3cbe2f1c97adcbece44f0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c5e4f473c53943e4860a8e1c3717443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627163e1ed14b0b5847c2a857575e0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b35f9b0cdb97e58992532adffbd3bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53182ed17a8c90bf3934cbbf237d4d54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3dc0c46440b2dfb52fe3d00a5a695447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a4cc653635b84e574fabaa9584154448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee551fc144dcec8630286f1a6b87809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dcd65b1f7429ae17f4563bc93ed1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0f0db72d17eb8954a9a6c8ec5b2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e921f8f4239ed9f583509bfb4ec12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d1ea57f35059b40a2cc0078859f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6fc006dada096c2ec22ed83adc20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace17734f4a05d4df972caa0f8a3e5b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd0b225abafa09d7cecc43e6d0d47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94283deb20418100b47bb5af9128fc12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eff2b777e47b6f1703f8890fc40c5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64862a8a2eff57bc043135d328fa62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e604dc31b58cdb1c5a04ed32ebc0962460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425c28b7fd1dffbf6aea3ce6112f4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5865b7a6cab8e6d94f833a3577ae2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3e0c3aa31dd4d90786fdc912b761463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded4a4382cb346cf63445763888014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf428c097de153074967b6ef85832465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8495e130667e74a56b3f2fc434dcfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd361d96e47e9785962ab8a041d1079467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110517c9aeacc316581d095d6414d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fab87f45623675546dbdb7a27d867469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591294e439c8f7c7348c1644315f83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7264f4cd68d275beb0db6a4365b6cbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411364d300feadbd95f49dd6f226b93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88054c4659461b78a7c0cdb97f9111c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931383eee49ca7122d58bf898d0eaef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200072b87efb21a8e636c08efc091828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1deea0a1cd2a7255939df8a3f751476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc07f8e21facfb234b6b079e78256c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b916f5743e6b66af47f7e440b49dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fb8a684e2d71f72fbe03db43110e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8f0de8fe6feaed57a93ea006d089480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8453bfa75540f5699c072c297f2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aedd4427997d498f91a76b1257b9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5e3c9666fd19ee43677f61173bb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be41e1a5de275b090dbb8fcde46aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0375ebdbadac598fa87c5feeaa560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a114a6a95c6f9a662937118cae5b61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4ac729e9849a9bec38e7de324d44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0398af69044671c91b49a57a18d39f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc697ea1c981f566e6bb6f7f9b6a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7789c15c0c82931a1a903cd83e3733490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5cf4eeda7d74d43d9eb04244245d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4207f0ee0b045844e9768a96e380492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aface80136606a265c8c39b8c09a1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553fdee1a6066b98cdbcb918a7cdbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676593ff62fd9ea07226b9332da5b861495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f160bbca667173b1463c531f1a149496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767edf376ce3a1908401cebe362f5d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9e63a98a18c41c131d6cd261a265498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffac2c650471fb4163852ff62a435dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a73dd0221a75bd62cf54057d22f64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93746ac14654537605480082041bfa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae5f79c5ae2a38da6cbc20b2a663da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885067de90df936d9c5095dd03446983503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021018fd88ff8556bd6cf1d7aae9cbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76acf9eb92a62075b511375d5dbcd50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3bde72e23fde88c501650395a0449506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6492f9c0d3901f777bd8a0f9324d80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0bf2ddab7e92c35e5bd09e0ee5327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920a9d9452c0cedbe88416c74922e1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f43296792d78cc30ef0c81b85d1bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f60d855d4899afa68209f205196d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bdced7f1fac63e26ee4fd71c60cd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed419c692510fc3169887073a6bac1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea4682c9f498251e0a656c38fc5ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875dce513131d3d7a8e4a52ed5c450e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db72ec5a54cab1e3ec7b18fbbfab0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf4191028bd49071b9220bef7f5ec2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e93df5897ea198e7c0d6d7c723e892518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0921d915c49e3150a1cd78c8bcdf3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6f43edc83257142ad639ec464bc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451404dce7269b5c76e19c2a8639312e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b0b9421685158e199a7c7fb23b22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742991fcc03e1b76b098d26c90ad585f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d4770bd8c8666e5220732be2026d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee89cb3f538bf9faed9a072af432233525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c68f23b1e25ae2b17ee56fd5fd48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b85ee3c26d0d5866a59bcfd9ec99f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de033e6d6b4c81e18cc22e57c822dbbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e45c75d045065cf1a9071dda00a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144893bbd64dbfe6eb0d09b93d193495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341a921d7dcacb20b86a9e13e7a307531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cbde22aa8afde60288fad8b7b0cb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6403ac606652ec019f8f61001ae148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a114cd0a31cd94e02515c13d50dcdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba110d21a181eab96436cf5a84ba35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c140277f956592f5fa3c6a1b33cfba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164fd8b4a97f8464e397172520c80f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009dc261706c9872dfd026b1249991538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174f3f8ae8749075511f7f3533ad9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748ec2f8b208694709d71288a49be1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671b189709d8bdd47df29718bb350f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d4d648610f7b4c23abe664caf160542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe89fabe94c132b47a7bd7eec25111543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e668af5bb7ccc4f9a1c1758fd87485544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3eb0996b8985cd21f1e8df16537f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b207ea47058ee07103c39c7cfd33e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733030ad24c4055f66c3b0ec098401a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61fce2f9299bcba141c197f075d336548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffb312a52650d58354c577f76f72e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716102bff9cd479033ba8c4ea87a6310550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015792d98ad8a96490b3c864f09e65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ceaf45e9d8e6cc32a060a520c7b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19048ba6b39d9b4c52f6a424ff2a16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e17fcbe2dfe63f9931d75a5b26d1c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8a3dcb459f75b6305dead66187da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca40ea28e11ed3f5f0b00f0be8b568f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67960541ea7b7f535ddc329984c0a32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523174f6a9905e77049a001b33fdfb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c6c273a3b2ab7311492afaaa26d2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c400ffcca40eb4d5eba2cdc40bc2795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931af537bba18820c8a9953d8f2c582561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab1470e23b6c37242f2e602da5d07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bf3a42ab6ad9225ea58e152e01f7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f6b4dd1288ca1b5543a78baca7a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d6204697bbe4de72c424e7e0626c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd91053a57df0ede44ccafdcdf8bce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631a0c06c7bdb07d32b900d0c9cab60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d78a956bb986af51178ff189a21a81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a32e3e1ab94716516e40bf25b37930569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54d79c1bc740ed03dd7166c844a53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d702335ab7f878cb92731c18fa579571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac629c7541702a50b2efbec6f1f55484572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14fafbb8ba31f19d93dd75f3f88c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682824d7e309df6b54845ac2e00245c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b72b0930a304727e3e33d0beb950f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43c8fe89834751348a0ded4e8fae1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6acc0c7bc64dedbc1f15e0eca8df2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d498561a80bfce19a3657368c2ec3a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b4fea312ecc8e19d00bb45070db13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3f25dbda39d56461e6830f75403c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b8d25a42c930784b078f022f762d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85650d6ae90a614bc51a35a7cd76492582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b119eb5ef53d40193d0400edec9654583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceefc75761a98e0fd65752897fdb3a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e3b20a7fd78f688e5d5dc2a046d9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984607ec25384f400d279f72bb5945af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a2a3e0df1337c48e38bb8bd629ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958a2549d6a14b4c08c715d95fd855588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c6177acfdb0969f203d09aabe5a45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6afcd6f4422ca3eeb919b0248d07e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f9e0295e982a6025f6a5b26d80e51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ea7622223776c7f9464dee72b800592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6dc09852bdcf3656b9b515ee07857593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4261ace87a75605909d65b91a3aed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cbbd41792d533e66a41284e372f71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4fa6e1f7f921a6df1d7d2b0e117d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3599b9bd56d07292742bfabcfe4d02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa330345afc9820fc1981567f01949e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4b1d312adaf254bf5a3c361c5764599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c64ff5052c0e94904a4ad73a865d23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a986534de749b1482bffb2e21571601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759787b18825beec78010392819ddc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e28e90e18b982b86dc1d238b0c2a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef61d133a3d6f48bda016887598bad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062f1f9e088e48c839784d210260aa3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2c45c0c4491f89c224d470886ab9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d7598d7a859be9d97db07ff3eebec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffabf420de3c6a58d1d14ccc26479e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b891cd556eb1474079f1e75fe3d62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd42a5b4b4c7805ce36f0497245e12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e9ceaa6b1c7441c8044673e4b657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e37b5b28df851a763a9e6095505b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58159f032d944b18c17e685f7ec02f77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd28b82c409f8f29f934a191b95249e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819beb257ae94049ad7dcde0531eba46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1ae9f28fdecdaaaeb8762cdd1b20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cec40db9f39e7c8545a13f98517f5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f174f7de397ca90331f3618296e34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca879de1693de2557f12e329c8f8014619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97e6acd56a82f61f8ff2852088c68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c98c84879f70fcc8d205e8278b35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feaed680af0323a9a3e4e71de32823622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c92c0399717678c61ca0000a96a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5623effb6e93624a09834ccbc03a8a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f01f6f8821269262e3537ceadcaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105dc746ad7be043a251f0aa19ce47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76f9a22cf230984c0753d9a4ba2e5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d924f68a8f0532fce55ba9348c476a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211a91243ce00c99e83d5ee38e9aac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b2e6fc0961d5ec18f22f88df9e39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39af0b674f8e6b3b6dd1caed5f5a69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff431b0e85cf2efeb4e7f6eb6595caf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c424c3005db676c335960d398b12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791fa4f1b707611d5f746564e778b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eb324f46dee48811245a62065d46a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098406f99f355543a4b9a24cbad9727d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3e46efa9b809047e434a60b93fc64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b8c81a02241f109f67d8c7cb66f91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a316d7020f25fd2f516c2f6bb245d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433cf025505aa8b1f279e5779671cbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f609774038f6896aaa4238b119d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a085125ccacc3e8f1ae557c832e93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33f4d27f7d12e2487ffc940c1a9f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9af41423d476752f8e71b067a58a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef565bde04a4d3324ff9555db7c833645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7888bb33c418188e7b1e7e77011f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258763ab3650041795cedf98172ccb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb23a5ca05cfd69234538f7233edf1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb776d6b0c87c5c34ab20acce8d5804649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32807873c440ffcde23f6a7c45ddcfbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa4ee4eb5be12e3069d61a10f6388651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e030e0f1ef1a65a168aa9807cfc729652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86b401d5df6d5a5142305eb0abf4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410ed8c504aa8a910de63084ade85d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316682f56bf8dc22bac48882e611e9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858168dd7edf017f42ee72dda36f9c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad9f275f0f1bb4382c00fc7b6ddc6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7efc96ee2f9c62ff185e751328796658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfbd34927b6fc782badf5b1f25cca5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381a512586e64425f5ee9d2ba482a99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e6440736308209f82a628920363b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf9c9546c16ab3557100a2b8a96c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a128444b21750ee43c7c4b54784738663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88a91060652727d54f72dbaaf9de37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458dd1f3af3672bcea79d5ccb7a66a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9747f5e405dcb58fbd52f3a32c523666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d0703968fc7991e896c971fc5777667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67252a1d6c0b7d969f3076aec345908f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa98be9bc76e356a2bd705fe48b224669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30b69bcebaf02c5dd2acb73def0a0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb942f67ccd4dbe336e2556ffad36d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a47ed73ac659b3f08ae780fbae2c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68b310cf3a4da95acf4cde11652eab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd03033deed6c63ebda2d522fc76528674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828212eca5d83e7927d07c1b234d40b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebba636e1db74fea8bd3a3ab78bdb06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78aa5d223569480d85f60cf211132d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a243fe0a59be13c4155cc5847f3a68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4187ceb96ea0652f3f8d99609c31e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3bde38f07dd5b677d553d99a0b48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70a9e7d9d6d196798480335654efaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388749a9e6a0601d5cd3546c6aa260682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921130c99b672e27094ffdf7604e6eb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f127ad58f470643130e4e6d3db4b48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9199ea11e9aa9b8b5caa4bdcd18d75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099dfc99e3219555b6ad2065db4ad1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f95a9e4776f11293b3ed1e0f04a2fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3472cf7fab726be03ad53e3912f7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfaea819a225cd18f1e48d0db13d76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7ff125b4f1fceb7f7ddb69aa078dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3edcf7c60ce49842f94d77de4c3ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee770dc71bef20c71410ff2e82e2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd797bc669ca66c7c19e16fbd47c2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487162455368d5eadf34c68e72f6cb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b6a80569bd444564c6d73123b773695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2077f8fb2c1b4682da03b7aa1066c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becda0369c020ee7e62747890324740f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269be081c64a5b9e997a41896049fa7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6184ae905e00714870093e4878cce7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae124d8402bd55847f108871a95e09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40cc5abd9ad5db0367feed498e087701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fdbc1ad9545e01a195c07b877f8b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e370dd4db794305dde86d105a3ae3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb4af54f8f35bbbabdedc2e8a70fd7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87970482b56c09e9571bb2e8f46810e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3140eb288b85aac292e9de44f903706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b627a4f45e238ac7cfa2a4f488eb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d82f1d98aa0e150a769000655711708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e95737f3ce71127038ba91666ac4ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce403067efd63dcdda1d681ef5c9975710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7a8f520e66d53139758ed298cd5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0603e0e22a9a0f6075f030df5cd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ef23cf447f0b6666a8b03a15fa36e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145429a295c3090e5f51000570a453714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5842d604aa8940d244b2589edcd10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac8b263036b14b822824917d9cd04f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1403f602e27fa22e838ab28018df02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d52477a447f0c1ec0fa1b0cd013e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e174eade402d3dfa978fbdc8a202d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c7535a62f7fd999d0824214781893720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9084f51f6c1d96dba690c7169394795721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aba4fee08cad68f0cffe0961ecf1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e4572ea9c7f1dbb23a21956b7ee4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778a023916d6a9a5bbc1dbf6eaad334724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb519674eb2f573d1ad37f40b0f0a7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff78357ccee5599463d233277b59b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a660078859e477224399cba791ee29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582a1b1cadc4c34c622f521c7d49566728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0f174ce3ab1252a7f93bef95f3c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2560bf8cb6f7e1e2c66cba7052d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88df230026718780b3d66127303024731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe7f0c5ded5603c91466b0a31607e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106a121d0bb35c4f8bcb693119b6a7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb53131acc8f039fe3b2b5908aa36f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c3ac86156ccdc11b905d1092f154735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f18be1ee6cb4eba5cc76dd04c698a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ea50feb2d13ec9fdc45af7934f8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50551bd07b82377d6e082be018b94c99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce6756c359a155b88db031e7d7d368739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa6754417992388e9ead6f4e0bc455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920198ff39c9ce1d10afcba2de940ce8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0737446dba9ef5d63d74083cc8d18f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b118004698d231d100c5a35a05393743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eddbfceb1a1513674c105db9e871e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12898124eeace41239aabc9c773e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e06e9b6a313a9e0a9f71352c008f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29b23fa0eec2df7ec8beeecf1a58ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cdc61a34672943d8af66bd3daef84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9cef8b1214438031ae0eb61d0c488749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab39bb0e8285f640d3d28582e05ccc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8e92eddadf857749b8e430ebfef2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8e836fb44c20ccc457c9ded39b762752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf498df08195c5fee0d28b15ddc7ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86890b34c0654fc6bc29d6fc3cb548754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb57a364948a74b9f1042132b84e41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20fbb1d610aaa9b75df365c13f9e97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a570f9bf870e28e76fc452924903d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92cd5857a946270f93f89984f1258f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f6045b503771893988f562aa8dc3c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>