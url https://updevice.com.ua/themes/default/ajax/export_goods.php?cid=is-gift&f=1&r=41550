--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c534473e35702757cc80bc521fea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbcb3e63f3a91eae9f4f457876d0f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6730fea994b405cea029c045281d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287e9f276a69cf8f5b2442c8669b1964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ede9f20ded15f13ba50deb78cb08b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a959f74b4616a50cd372800be4b17a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d28c759efbccda375b5565e592f9987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cabb3e22ef407e5efa32715af56be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bafa9439da399a4dbacf9e2c1d1c439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228fe003343d64585031f4be827029710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f389186a125ded2a5a3404c3975111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c60e7f146978fbd9d1d694076a1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88864ee7ec554a1bc90ee41a4340d5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9fdffbee48bd9c6e910c1949692f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a751495273eaff54e739a18cfe035c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b1b7bf010163175159f0920fa71d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424a90b669b42370ff6ca946cd10f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c736b77d063e8522907467083161af018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723182c454c163454bc65016a671c6c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283621c2aa51aa9865fe3b58eb041e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7871e6fd097b2c23d27204a3d43d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db44ce1310c9a5815a59cbdc1b3b1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6d7cbca69e4b7443275ab0c87c2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df164fc36cb2f0884c40cfa61bcfd8ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2466a15de58a1d0bccc82b102dac625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19ed9ad6d0e999aa3112149c4a90a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de2f57cb4665702e6d6900e57a41e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7ad98763c07167b33fdb463f246c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f62b3df76700beaccf88fd9b930629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770370567258d1915c6654dfddf6c9c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa731e790c99d8e7df68517da2fcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331fd23e364e1824f00c65a8147873032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899868abfb33b23c4b3928098f67e1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ce05867371297b1be343d578173d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ddaf2dc3b9dea8217d7d81b2f6eed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f940abd05134e5cdf9baf8c9802f07436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d844dd920479626cfbec21fcbca13c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc22c04ed0375da23073efc11f704038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb340c27687f31c1f320b7bd7f0fea3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c61ea8521b1f1ff8dfb6ef82acd2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946379ae416118ab152c8f44747e81f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0d3761b3c2af08e805b9c8fda556942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282417eedf425ae67f7c642c95c069243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bc0f9c2365fc41ad8533f3cf4a42244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657b7788d078f9069589c68e539399845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ed02dd54f240937ac5b2278468d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7e127c176a8fcdc845b9cd2241dbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee3d9212355acaded565e692dbceeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84faaee2fba932aee3bf76b1f4f93f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde33eaa10aa21f68df437d359650e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569dc93d4dd0ad005f49e33640d34451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b06f6a404c417383bab7c6b6fb9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b51afec6975ec04e7ee7376780847d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc1b2bc4b9e4573e35da6a14835c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d65d72153e464e7f9fd67b4dd4e9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c4c567c366cee93b5bf1ea660618a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c885a8600eca2317fbd4e5d52ed617d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7549dbbef8dfb0310d11bbbcbbeaf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432ac1cb5f21f61eedd11a8d18fdb6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0053c0fa0ec1a9c75a775525937da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453611986b914afe470b803fa9b6c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55af99c4b627148147108dfeec5b35862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1485f08e50de0c34edf194b2a18e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22ef6e2777bf8da354706b4f6f62264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce06b22b18a9387a605f70384f870c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93910fd57598cda5fdcd3591976d8c3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bdc2405ea7222aaf5dbdb191168f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21beb81f9876f7e4bc1381057ae952a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848035db31503aa1d25f240849422969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efccb17fede45bb32cefb9079e25f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53a658da96f2c4b0bd1b6458f0e3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ffe73341533e4d76e640f4f3c69872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226ed6b1812446b60cedbb4ec029fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155d6212e31dfa4e2fb3c8811eaa2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f4028a5e03f0bc4ee93ca3b8842a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb78b3af7924362107c3ba3d9a6a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927bbb8deac214f5c961e8fd54b63b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7211301b47f3df7c46d52ae0e54a4a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09796957336a65b7225e201ad3d8f39d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc676590322663f642c339b37735280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279617c2735b5979eb7b9d4602a75b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878b3a5e19ec2d265ec14f18fcbc3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c061247a3e586f4c8954eac32d6366a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400162870e6b52a324978b74ca1b2fc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa062bbf7dac0a9671c3a22a279b1f0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1dacd3c43f0a0d5131bd050fb5e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a55b5c45a9ec10dbc56d79935ca27f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af46b7ce814ff950b640ff68ee8444288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ae811115c718f55fcef39c8fdb90089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274ed77097e18044b5a39d2020ff0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172cbd117eaf290ffaadfbe1a1f0c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb838452c4c25484435fede4e61f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb93c31753436445b2ad1498da10393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11b3e10263c3d664cb8627b2785fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0ad9485e1bdde4b39f0b8f3b42ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27998cca94038069a627956e9e16fb3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7971e540b410ba5638601038c53a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000bb3c7e3f40d40440428b4f124dc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b011a20c51d11d32800db1a7906a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3397f30c904f0306b22c493e9b71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96bd10f74e8b42fbfa22a46d57006d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651617cb3f2bbf39c6e3945f351fbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670d719c33de7b4651f47c5abb5526a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4689b34123317e9fbab763e7c256104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc7317cde5c96f91421b6fd666e65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8f15ce1c89741da6387470e88106d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6ffd09c86b9598ca7d877d90352f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ceb940c91fb796c422dc7cde898f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa8ac720826a841a6df913640af5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33047ef614fa4be3f677f41c815ce9c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d4c55b46a135022aa179704beaa45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0aff1bd08580d55aa454a1aefd3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd8754b2e7f408788dd2445dd614e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f15d6aef62473799f34aebf8f0bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be569c758ac6e83edf5d97690a496287115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370abc8761e3788b987aa36a6c2c8c11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c5d00e045bf8112a54dadd7135ca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933030c3bbe7ae80a8dc7604dcf4da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7352f654ec020a45b9185aa5e04e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf315bb21bcb0fb4935bdc4c3891367b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4acb24dcd5c6fca62c791210f4d17a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e561aebb67717801949f511f3170f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65733fbca5602abf479c53db3af8341123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97ae360aa88b1a7d8eeb1833e97a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144966af98f0a67c53bac105428a7458125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af34616014341232aaacd1fa2ae66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca435e1e4ec8ad1c553dae2f96d08af1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a03c455319f27d639ef137eccbae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210ddb5053a826f52f74ff9fe4d2b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb750cef603525a5d66227fadb2a9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12917cd05cdf778289562448fe948e43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7896b8f32cc568157178dcdb9fa25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb06de16142a1cdfff33e26034acc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6f7db8148b4078d9b7f2554e983d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add8be991d60199217eb17c62e3ced135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc599f479e27844a954d8f4becae42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e8d6f8259f1da420b4dff12560b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeeb8b8e5b0c2c5024f57a18a04ddd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f317e38a4ae7a9cf0f11ff31ce25d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ac29993e8f2c77ff229aa46c3f802140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0753eb72dac8156aae72ed797a86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec102b9d0f641851458826d2bac548c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8fc5318a4bac4de96f46684a3ab4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e38fa3d9ae4eef5fdfe186a3b2f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb37245fe94a4fdb3b3b07278ac335145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0588f2d3ef1e76dd3c6ea8b3050077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae23bde8046894bb3446679ff9bdf7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991148db4c4fc9fb7eef7a27466e4e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7f3daa0515bd93bc6a811b249ede6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451bb7c74ecb502c01ac0ff170590b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759400efa406128f6e42aab86bed4b8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa7de40fc9aded8af6bdabd98c680152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e402b3b9af096ca723f6d73898483f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea3fc7e3b57280902dd66b7db6abc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff2106218bc55061e04e376235e95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c7946691f9918d512172346ae94cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24253b0f39346d9ebeb1fa822eef21b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512ac5ce4b8ef2bc47286bd88957257158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658096e66fc57dbc3064e5e95e446da8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957133c4c62261bb37da53a3be6fc5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638ec0ca6cb9b3ad65caf2722ad6af9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225346a9a8fccebaee45413539d25048162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da566effe838f5a7d6ed7b8f411a24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a595484ef0a6193040ce3d211cfff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307a30fc8104184cdd192843ec4fcde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333dac9cd65c858b4028d387c1df64b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed62a683baaf0c3ca4e6cbcdadb334167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a4a2151999aee027cdca34ab5726168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750c0efc59f76d46d6f20b759b4b78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a349ea6d3a4c59ecba2b72b86057170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889b20a8e7f1e51004cfc2bc48c9d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc36e46b430e4ddbc3b41d3094d63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d49ce4d54e6e0cb8eab91f99d560173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300296d9c4de081a6dba576e1f65467b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6547cfa07d516f16bd251fa48e289175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59df92ed854de0bbbb8b483c7b9ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342acf5ccd7d06d243a82e2a8e542a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e39e0bfab23e0a2ab822b143adb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af9931688c20e640fddc1fa7ba28b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea947de528e225d236f7158ce691a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49fe449f9a7d7cbbef3103add5834181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381bc395b7e6aa811ba77001228dd14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d5021e4581ac0d71d7b4faba4b75e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf173df4640ce2a65674ae5c2648709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c15f2864e7f4e0039ea547d361ce6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076133fa9ee7f855f28948a4c71dc8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4080534b1a01c1f58765fd27d4dfb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4908af2c8b491699b23542cffc2c790188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c1857e52d9d5c4f10fa95b001fe2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de752a97e39d5e9bcbc5f5b28dafac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1396cd9d0c2112c2ea685b8f766ddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a91c741684752021d68cccd55d29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407819038c90160b31ae683554d7c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e129e264e31409351b0fb7b846bff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ed71fd84dfc932c1c174829a8f420195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984637a04f3d786a00f5d0ecaf2bb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b5ea3face3fe731915ba5b9747d33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed01549ae68a7507ff9d891724919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811b24deceaf1aa795cc7eba4ecd078199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8f544f9099068d6e919d9f654fdc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd6c7d1d0b6de65f64f1793409533201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc28333e1612b2539906a61789a7b98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008472e2adb190a6842ea5598dc188dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09626b9a18934a7e4d71454e77282b6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660962735d02ba1eb885f234b2abda9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cf7fa8e2171bfe416dfc9739cfa19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f8ca41966933fd95287571597e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815766d4d82ce4f5483851c3f2e0bc96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d620008c65d5ba9c9d23cb1b3c50a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e17da4d2dfb6ae99f4a7a41c180d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b257285a294c32a428359fb1eaec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a0c7b9812372fddf8a24533ed059d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988675e4ba9bc5ba947334ebcc289f3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a5c7a834db947fac41f0d327937c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b6400ff16a823ba6267f0b62c8db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c83c730e1c2613a0790300c2afe06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfe0457c4bdab5875c95caa1ec3763217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810feea7ca47d1daf4af284bbfe9568218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361bd35820504ec179802d710947339219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d0a41c6f9bf0ef8ad8f77bbe96c2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2593ff6e2914578d26348f72a3d838a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587151f365d165bbcc182a4b162bf90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c602d6737e791640ae8aa42a72d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14d660bd94e65008b811caaf6266a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d94adf6817762599f8fee74eb1e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42024b0cfbf722ee8eb452f21c13ab57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5b3ce2ecb0d31240a4c15df1e2f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07b9bae5386d23b265ddaeaab702e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237041315c1cf5d06f9f92ca6545ff39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9730b0e98bdf01c8a1d0ab96ff4fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2655e5e2adfd77a59eaf9f950bd3f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b84ee88d700ba9e0079ba1075339232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4f3d7402898b266c5b33f1955f10a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6e001196ed851174e99b01a74a9d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f5f19125fbec7dd92177929f90d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8abffb1cf1b3e2ecce4ab2ef1f6a88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a10916d1a4522e59f92d5c439fa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0b9f758109e08d696ecfd44e6642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba94176c34539404cf36acffa56e38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da1f4be849c3d5d674c250671001e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1200d6e6705aa1ff1fe604ebfda6179241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a76986efeb46ef52b22234bafbe8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc4f05386816f47e236be2932ea12a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd177133c6e3fd79f9099852870e786244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f288067a8e0224de5d1cc3ecb5127ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e089089e3ab8fddd088db7ea5372f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555fd0adc65a8c5df26cb032ccea54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04621974b5adc4103fbbb9468ac8f7ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb510b2c6320bd0badf7cd1ed4e2ef8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c283b9afcf7e9a6e5324d6c53c3b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c0d0d5d0ded9d95b518399bb0d5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578dd3c4cdeedb6df19895d98810f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a378f1023096a8bd914845f86f5e2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef65b0c696a77295eaeebcf8950315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83354450c02e02b31dfc1bf5a82b96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baed79a0a8bc779b4013b1063c3e95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54693d019736c1e3305655557a77502d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecffb63e20e2c30e64519ae0c55506258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a889ac44224fc16d77bf34bb51a42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b72170f6039a62ed657e7fb8d3fba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aafa2e2996ce4e3b745ff6d9705a70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e51d52a90dd8b60da70542ea0216a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a78eb7a446159255f5e4c93c64fe7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecf86738df6b96db75684a184cd529264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecfd7e7f0e4a143d06f7d2a15d0bfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee97ee099ebeddfbe74ecffc3c5f44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e26465fa7632c76c95698bb5b392e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b9099128d3bac35533004df4d325268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d8697a215d4828e175e798a0ad10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b615f220fd27e168df879d61a94b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200374b548735ac3d916a65ed393cfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406433e802f8807ae8472b5ae5aaaee3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b238e4ae4a5b96a7b6942463e0d5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d35f262c08b1fc8ebd73d57c83526274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fdc472b5419a3cec2b3f44baaeaf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a5d6909932bbd949fa16057926e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc40361aa1272a77b3dd706ed9f5137277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752803dafa3e3c0515e0cbd55ec96fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cd15744da12c9ee3e2912aa8ef0bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ffc6933c42dff76d15e3ee9a4b4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e222b631d9ce37b545223702ea624ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e8f07d5ef90bde667de9ffef3054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57971d3a291c62638b16166fdbcfbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b9235dd475c53444b68d80cbcea83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4ff28d7fe0d28c921d5792579bbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325918fce47e59700dbd0f3e0c8cc24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d490483dd6e7c71bc6aeb231b899ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0523818784b7a121f7731a653fa8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a6a2ed5e28e66b9ba70b0e2c031a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1384ccfe607c64672180b5e0a082b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e50af49364d8353e1945571c9e417291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaf15b64c0701472f17e91d11f8207292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe1ee3cb641d149c3131fd9bb063d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef463ccb17ea8f3947f30c4462cfbe5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f9c03822e115da4c5906b9295098295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca79f13f7f6d057c8e85ea02ea91bac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c83ec30e70c6a042a8f38844965d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0386049f3112b0a5555ca8dc161b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea37408eb4d2f7117c411f22a266e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8aa7bc6c184cfa845255cbb0470df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c4d2eaa7e4ff3d791e3c02bea8568301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c52177b0bb23a970133adc6fbef2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb8e8e757069d487a262873dcc62fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f163a6b630e6fb7ad48521eff567058304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd312873215cc4be49d9905706200c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e9717c85dfdde1b6f93a827b7f82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145478b7adf348d0bf275d95bb8cb379307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3419a823e422b4fdce0d81916d04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927663c7d6300fbf804936c92041e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d9ed2346ecbc02bf0aee8178ef8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6964a9ee9b44596ad7dc3b0e6734e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313712f4ada16e70c4110b07ea46b54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa92b4e9464a287e819162910180832313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8cff59f6fa0c399c58d93fb65ca1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dc8d4ce0f3c6e7199dbbdade52fd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26569f11cf0f9631ed67979b581b0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a79aa72f704ed12688678b186d279a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6f871663cc021d28453b1c4cff91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042465f9ca8878fc4edf1eb967d485fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770387d34946791d3b780d1679ccf58b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c54b586bc91a33ee8dfcc4e4fc8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d26fdc24738bd3eebcfc01b88b7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77508397c5b7fd1a9f50c5f63c86f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce37ec3a796b8ee1386236fbe97dc63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e49ac1f8c50dd061646c62264299cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d54b7ff4d0e967185030e90f4ebb5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38157348bb2e1939f1b26dd14d42a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa56f49621b6d8a2ab5944fbca3c06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791a8baa15863dabcdfd1d924aff978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876773a35f0f089aa43fd657d3ac5d81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2a9862179e0d8f9edcbc87353ff06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fed034757759435a58d55d3cfb0a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9542130022a2500300b6e53bf4d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac190ac1eab8a429d52545ff61d470a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6b253489943695f36b9afbd4a93f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f9d6bd0f41a356e06787e8b4f9e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8aac2b9b0aefae4feb93019cf6c69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd567d05f4fb1a1d16f7feffe4f41f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f01fb0bb9739c9ed612c60658f405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a787a19363aba2d73e09bad5bd56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e8cdfc7158a0f94dafdd0a6b7489c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ec957afb1233bf9315f289b0c9a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913346f3737563ac111408d9293fc07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f682044f9a42259f4b5e82ead3ce80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8e937fd902faae9580cb79f0f9d72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b449d27095d81578027a7d08970e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc556eca593742ac6ae4fcf4a424a1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776ec148654ab2c8da25ed6fecdc56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c990fef1a5396ef956ae1409adff11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b183cc75115eb290a5647467804c04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f21cb3af6254069c5012abb85b51f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c95093c3ba746fb7ebab4b1ce79b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f30bdb72045df2442a7a09224be6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f772b411056bd1c9ba4159bf56e25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77908d333c2f47bca6b0eec7ddbbf0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045403bbcce62cb6d50f04ee21b49bbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceadf9207eb33d91d38d6f17bdcefe8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5898a39bda388ed66a6cdaa1dd47a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd411548bb895cd5ea41a0b52c8a6fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69814f84acca84a7a16f510253682360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26567e30e765706c726d44fd490b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d453612f907dadde625ae773497e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc5b62f72a17e036a0ff6dd85c62e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a20cb8a2871d9b7b0cef63b45ada364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889dfaa76043f85d6b9c414485f6278365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8669356d5b9b0b021c1b9b337a0d89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3476ed5934f33dd9be77d5e72a54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df1b6a07769e23fdabae517549259368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f453006ae72c65b5d00681a76438430369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470c1b49f0c7eb273a8cb987052dde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b2dc367a08a6f0bbee103ab17b6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e4ad55d9eb93ab080e25f64fac6e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a38e6a741d7d3c11edb95a29f3e99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0306d7e360e7bc17a4bcccdfc4009f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeea3259c9541a2d9eeec5e2080f4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb33b793a772342607d28f094e4735376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa834f2e7a890477ef63d72b0c47a00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b7da8224632d69d5310518ffe35d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3f61b77f3b4563bbefe7af435806379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960c3dfb2ab55bb55bdb1b312865ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1a25aae32511a4fe7c40e96bd4553381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17719ca1ec5840732d3d98e723c161382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af431840403fa20faf1e758d09296383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68028c378857f6d3930047604403268384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cba6c0bf57c91d9bda20c5c8e2594385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a2d0f912a1217e6a7429f4c0799f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3c85528d28fae7bcdec1068df8f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97952223a44d348df7a2baf24cf96d24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fec004afce7f42dacca259227df4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c0329e0b1570fa2edc801a2f35c70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cc5a0d968f4066da55b88bddd689391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ed3357d5c0ccf81db248111abace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92474543d7c5b0c98aba7da931dc73ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b751e72caf6e512630a9cb4c31f4e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c393292f4d404b3e589e32c53f04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782eb73c5ad0a2cdf8b72fcbfe9a86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3939ba9c6257b8740501e27878c0da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc34289ba7d3a45bf19f139026a351398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7afc0b8cea1a99d2c55c66e0ec3cae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dbc1210f2974f4633572ee1a00bd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bcf8b279df59423c4a26507f2ad84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594662930bab5b15786494cf7069c48e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff442ea0f2da4bc3d5b20929b7abed0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d12a6dc6bea119b95c26aadd9d9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfb67c70448268eb52fce1a1cc1b83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad6f45248461dca8678930eea92ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3bccc7cd08120a4bd09463ab2a3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f0ad8799553c35e074bea12fce1aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7273e77b390a55e510a384d64e64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d98a1ecb0ca40d7e53e0594dbf394410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab96074ad0ae96c2a29d104f0e7cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ad9d13f12fc006f27810701b3525412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae9b34753288d043f61614aad11923413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8e50db245125ffc39d2308c5c6a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985bea2cdb800c556ecfa4b6475afb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d390522ad4545ce0295afec2151842f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd8b88e7199c018280ffc6d021d0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536524471a1126511071b64b773c513418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af8bd3325196e63ae4e14c738c6288419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1de9a5d48f7fee8059522373e0768420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c8780770cfd39d2f90a459f58a12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab65122a337afc69fe84701acac702422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62ea32b3afc28440e762f0ac95afa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bebd3042199948b2bece4f049e175424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0997d855fbb39f557b96594d0be75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54748121b0ddc79f2969257c4ba237426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbe266041e06a9359d8f90df04da4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da4b828f57a04da5f2032f7534cfe0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d82f714d317f5a6d913cac57b3b245429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692acc8b5d658a60b623c29c19a2004b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bb31e4f06e45681d020a63b034fed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef61e4cf5616daa0ce8729716705d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95672b05192cea319292e8bf65a9141a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fa32d40f10a8bb0e93d9e89eea05c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23faa32a8ead61c652fe5f71787b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52d4c7d491f947fa64b6a4c0f014a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5bb5a56bc734d80a486bc4d18ee23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de35183af11e34082b5634066668c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fb976fc603f895bfdf0c081468286439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86628db5d62e681833a887d18985d57e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bddf4e8369d39b341d835370e2fce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a282132f87b67a795b8aae5f9d31e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454661779c067991df1e1f5bf7b53579443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf14a1f7483df2298603491307f1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e97ba6f6b4fb9e430ff6eb068f7a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928076208d6322e0374e36a3056e9171446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff04ba6c0c4ae0e255ced5336ae748447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211d9ff68138b1a085c848e43b7cb4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a43b63247e0762bb103e63d5224113449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff33cb407bf084c95c15c4fea1622450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b728f929b147cf9e20477127208b78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589fb2aa89cd41e46220a281fa7b3f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c571117a8e88a9bcb815a17eca5e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cbc68954fe0c0404cfa7944d43b93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913270d3b3c12b38ce24d9b638da0ac7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7df81c3544643daa29944fcc4c4d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f23ae5f5f1ea4dfbdb07a988ab6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4738580509671c7fba62985cd5e6d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bc2dd92db23624db6b519c92d0689459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e96a18fbab501ab3633fd50b44fff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe936101151a953bbce33bd784cb11c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58f72ba6be09eefdad7581c3482f88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e9f6cbde26368a5e2255f6919356d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fb89cc84c02ac005a5aae2cb8a3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b168b130373eadf50be9a8522187465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207103bd7ef5d924efa876c5e65231466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaa218803b7d50b1f90b2439d9b442467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209abe3c2afd393f1856f60c58608f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4cf667d9b4bceea20f4968cd545a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82e07b5bba01bf29892e69321f493d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732fc8ce48b555cfdc8b3531c85034471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a86ce7590c4fada9b350fed7dc2be8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbfc21a80ce6bbe3eb7d28433f0984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ce21a8032219e478224f50417e0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba8e4ad41bf302fb4c43cc56c47f4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3418d936831770e7709074a93868e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a9ad1cae30ac26b0fbc2ea20b241477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b76d0ef63d0d367d7ed1a32f625d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f706755139cf57ce269ce1175d7628a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad866e26b20fa965a20ab29637df8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30baefc4934b834bd01f1bed73d431f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf646bba685153fed97627d7b3fb9f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2dd4ab93daf467bfde3c5a71fdfa4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c1ae4c8b3d9054ce5442f8ea8a91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef24577b6aa7810c15cc7b7ec57328485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657994dcc71ebc5ad43424b9c930c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5592fa6e1371e8dbdaa8082d7fa79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554bf9db7396406a8381cb50733abe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b85f13d2f1527c039524db4b9ccfb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c42db0461279c43d0a3ec52bc7978490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7cf9989dc5c75f6e83b722ce220e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f6b39a3c47c33a80b5cfc64653a6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdad6fbe769d334aa4611ab56e058d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a695175058411aaea90d51790f7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1f69a4ac4516f377bd87bd498aad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96cbd8ecee91dfcbdda9583e43b2d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89301719c47a115b9e4701e6096ff18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebff807f27d764527e50abae7d29a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c6b2609e70f092aa71488004883fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff93bf3b8ed7e857177a22f56ef90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5abe7ba70f985a8dfa004d7a9fe84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f76a07a585a116c28e54c8a2e2c75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2747b73c3dfb8ec136812e97ba221503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3d8c9fd55fbe3b1a215a373b7305504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7764bbcd72afca44691330c6213fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb6b1aed9806ca7deb1e8de3e35513506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819da8a2135fea17b1e28750563208b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c877511aadc59b31064f76c38e7d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fba5d835c4f95c03fe430961506f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc82fc0cb8aa24b4905935c544a7bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fe1d3f5635dc1d41e9b5f5b0d91d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921540aac4471aa193b92c5abec95a9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6570ceecc690989f5f4772b8447c11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8b2673c6f10fda48d80a0acb8de0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957aa29579df7d42c1f41c07a09548515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243f40f5e989b7a0a575427d790b12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc237a8569fa61b98e6636c28391b61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b621da5f9b17df90e487fedd236994518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396928d268c77a4a2a501bae707daeee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2cec37756984b8bac0c776665d55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eea98ad24595d167c639813cf7f44d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49dd08a8d6938fc477ab9091b00ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14f96e3da84d1fee75a5ea6f05dc4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96b88b6496eedeb65ca3bb4a9e07b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe6002fa2d35f1d4693ae1fb8862c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e7ab0bd9f22eb5075a46b8a466e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa5005dd180351c0d503c268ba003527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835eb4f9e9975b424df35ddb083dd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c698b035599b0bcf52647a5bd22b48e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70df6ad97cf6dc5c1b814013457ea2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14c4edc4a5744484fc3b8a6fd4cd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899515bedcbd1ecc049f2a0838bbdfa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd1cd873d573b221479544b51e386533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ec1d277b0a5b6d8b08764641d24f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d647e23b44dc8a1e5919c2016b1356535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd05dc068b6dd2732fd990396845a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c128b50a14df1c010763eb97aae66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad523d2a9cf3076f7a9790a064fe3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0b2555f46fd92b4ee09decfc4203e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e737d0cd047955c7b8f5b02c224a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89a9079de719dae407b20407a078c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6741d82aef3265472bb2f3aef3f941542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c344ad5f5e172988a358d94f52a30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be146c72225739bf87daca2cf84540544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb86da01de4da1c75d4c060aaa8fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d009a5db81530a98f202228c469641546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4c1f684d79b9a445642822eadaf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2f7ec95eed8040b83842aeec8599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576550f96974b6e76bd12609d40fd94e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af8a15b063a7caa7e534b3a30b35e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f06d91e26e184dbe44384116559e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5fc476aeefc3d6cee485d7d9c48a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1553d397d769ad513ce682a58e9b073553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5617f52a4e413b9f361d92df904ddba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f000a7c90d9baff83b8a96b801ac24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a49ef068b632c8de752578e74fbcb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0905687c2caecf322691e5d184b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e0a36dbb9d6e5513408624bf54c91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b54d94588eb1cf3a727dce4a7849559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f3582ab24a4428aa5c30b94000f7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc4eab5230b5c5e60adea0807a55a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe371e2bd7b183f1ab14010e2a72eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b776e91d1a5d397c24bedcb9f835bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462682d2ecd0287d95cf29924736032564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7efb9efbc908f8785cb528eac98086565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80a3d10e1dcc739df9fb84ce135a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e721547ef4fbc22d88bf9d1e1186b99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22ae395cb2f07b55958837ed2c53f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb79211fc2b0408cd7b4107ea3f862569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700fc25db245fbd32c76c4924589c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4976b128af6090fec3b3584740fcbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeba25d1b8457b1ee64472e4fdad86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c530da65ec30f0f0522450f04e11b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e867ce44bff042dd80b475f549d08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fe44d025cfc97dfe3846d2c619838575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c08c9d6324f3d4df452293414193a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f550d0f8ff26860a734da2c5c727577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7804c950d25f08d2d17351a596a909578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5a44154b9591ed558a6f528f4fda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538219303abc8fb8dd6726b5ef5fddb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5ca7a8029b7a8049cfbe6dd3eb24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148226c6fb03cc72f8aa4862290c6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cde69a85cf1de7310ea8709fada3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c144681838e50829c46bcebb9d232584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad0c1ed4cbc1655e6c25ee45f141af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436774a907a686cdf14bd718ff9a2ab2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93228494b498a6cbb9cc776c57c739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be951198bc917603bff3c7fe06dce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139936883c686729f21d1c7604a52505589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba86665ffa61a9d54865101038208f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f50d19087de4841bbe3bcbb5bf6f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e22dc905692d26536983a35be23f45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d759d25d990a9677e37a1745f276593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a2cc15cacb5e5855f03170351fc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217dba1381fb5da5b241eb0a57a7be9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439a7652553ea8da5dec64ba638fb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2520b4071ae8eaa1262f87a1ec364597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f3b36a6a122f4e6f48987a468ad5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04b429f31953a34b9e5856aed30ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621818293339f86ae7df45fa660f9182600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836a9635d900f0aaa7a680614a43c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf04cd33a176fccfdf08d3f64422cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f356a0a98fca8ade972919aed7449603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e7fc56dd351f297323186909d42b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dfb5990715167ec2a605737e5fddd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34fd874cc1d7e874e29c31d8cb2595606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e065230d0711a31ac8ef5573577c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eeb14ea1db490ceb9be4bda420195608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8688b216675c3361a733bfc2f49160609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666dc46d1483dd118e0ad6d474dc062610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec5950a7153bc4c5953b98d9387b87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629495fad92a69b4827c1530ed2eacc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bfc33561d9a66692717b7ef6630e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4cb3eb1e713edf41dc1ad37ed657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb0bc34b1f31966eb5a218ad0555a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783442067a95cc2a579877a0d15e8bb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9e80aa871865067c2470d4a6d67b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a54f7357e8490c257330c55970cf77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778341a6b0e36890ff3f11cec475c6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556111f5de059473afdc1a29e28ecd4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2d98937d0f07d5fde2656ab9679f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa15a88ceccea1e5b0c5b7f7b5b592622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b99600fee74c8d00893ec5cdac31da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429fb0245e931ed053f0b37065f551624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af272521e04e348f93b7608f65b77eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c142c59d8b4af146d9e0146c506fa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8db2c78974cfff409551599ad8982627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e50b67d39f8acf2242b4fc69a01722628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dd2f729a3bf887a8c1f6c4433212a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75dc1836f1414c0d0912a41a21e63a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4bcc04269dfcf274ed75e41ec6c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ba75ce9e8c359ca2e0b46b218ad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35076aded81d1725096e9083f493037633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378cf0bd0563902362bebb2cbeb2336634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2464f6163f1875309488a841e3efa8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3442aa547b507e21807fe368b8c33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135caf259014cb0ac6085b25cbb07b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d90c873ae70a8219f40750f9f09f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219845af5681f2f1ee14b674074dc910639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c1d9be0441f23fc3084590d54fabd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26e93effc4104cf251fa6226b122fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723dc132dcc1fe3a657bb68799cb2ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c447a8cd1289479c1f63af42955ce06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90fd6409d242aaa7c1670c6874029644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aa06c799bba1a42d8bb1d18f2ee4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb0ebb7ae5eadedf8d465926eba36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7753329a06a6f05b47e192caca1a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a24bc2f90c9778c9ecd4044c478e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e10deeb45d8145c0aace13c49923649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664b832740495dde22232928177fecf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3af2f0be948eb42940e343e50741651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbd612695bb1017f0b0c5c1c73df87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fda78ba302a9f457909012c840db15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b80682ed76b4345760ab6d55fdc1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b66b420187d0f05e47262b708ba13c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21836d4d0c6afe2488348cdd5874dae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794392bc31dd6c768f2b11db8b9ca51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622986be815dfccc121f3a52aec40a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b503ad0641070a26639e9d072f746f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb3903c0803a8dc6b4e23b4e906bb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82963fd46610e4229c91e0c8e3cb22e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2679bd920fc4930e219ec38696ac23b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f778f804b23b959638ecf3af56b35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f570bd6ced6d2f177e606fc5956a22e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02636fe4bbccd8e082712efa630f9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4a5f86382c96f8047f6140aeed50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3848d5a556c04dd7c4f6742a39b2b3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5eb40d23e0fcf661bd8326567fbbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b37911578654ba70a23f684ee6062669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6240f7ddeb7dd8a694b1d98b1c66d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd05cfaa50a594e5a06e2c0addb6a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06239605379ecadf7a94ca8c10a403672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cdcc6a5e7d510a8c6f75bd9062907673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a946c7697e7370c30df807255558db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353924a9aeccceaa83b9b56ac664ed6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b09fb38bc537d460254a3e2b0bb66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3eddaa7cdef262dd34e86ee986977677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644afe8f45067ae84ea081c7ac13e21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba4951420f080a1db8792f931c7a4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d654a615979dfac35d35b6fca9fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4c40cfce00819b4d15d93273dec1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3550450127fc1c1edb097d5649a2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f843c3d51717ab929be1b51045f59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060cdeb7cca57a49a1c12069f8768ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdadd27b008ebb8316731a981d3bb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caebe1d46ad8d1a54040e7428fe30c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25257e3b8760a1fe57c929ed2ff17fd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36d68a37b14e86ffa68d43f583e1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204a184276d45c6a463c9834d62232689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262567daafbb90c7528678763636843690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb79ba06913e172bc92e201513b1a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36042cb25a83986c3b835d1db776854692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79429283f7d7e8f62f23cf041fe722693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040b85f2d35e5748e6b5e57bcb9ca28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c8e04dadaf1a0a65b3e9202271128695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ec1857004932669249aecfa6e422696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47965f2719781f17cabb20a30f0914bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87ba970ec8be1dd81f3d6531c9adb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766fd407b46ecfd069eeb6c5d166507699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191af2a34281d1c91f0364e0b2a8b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60e2e67a43c67228c5000a43cd472b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120beaccb150447bbd55e51334d928702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0fad1e96636dd226f660fdd6a62f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b802ca032cce336cee599d240fd447704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92049b338d35664ae0687f7fb0d75c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f43034863caffe11315c2914bf1ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a120902c88fc4dfb98a8ac855b109707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9282ee9777d32651e8c50d74dff6b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372b5ef3db540e659ad657bd316c5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914b89781505076bbdadf2248f02a9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2db89456252a254d6b935e0a8636711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f36d95a946caae563565ef72a9e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225357beb20124e86315f30009d508df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c15a4bae1800f19be09027283a1bec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e168c8feb0baf915c8cfbd1419672ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1709523759cae585b8650771c8137c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf0f06a8c6ef5f6b5a44912b426c6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3931162f2a4c45633a4e4d0f81517718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b02f6d3516a02616dc7431f498004719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d04af1c47233664c6d91f8bc41ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d4766158c0bde58e95bc3a190a27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6666fc35745948f75aa2bc738e03a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98a23a39b4fbb373e23f55e87a5a3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149cdb48119ef96a62b7ae49fe06b36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f28a021d2f118a1bb2b7a88331a57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b375e20bbd1fb91a9727cf8a2241a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe1a4558604a68fc146dd3116a6f74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeddaf276fd0bde86eee5c6445991a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11a093c54b3b7615f77bb9bfd0af2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c033c827cf2386c0a58b7c68263bc53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11d0b632374305a5e66b61ad68b5e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f709940086e7850373d2da92bd3fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380f97ab2a4c29ed00345ff71674e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6472b04056bddfcc225dede87a24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930e8781cc582a222cc35e1e313fd9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc453399cd5df21733b3f2a6fa4fee36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab0d20e706e39e22537df6a5e2cfdd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0276d474db0ae6ef8a272b802d022d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39163826cc1c3c5916eb424da1dfde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d769fe00a624c57fcd54f80788ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3708e0c75c5a9eaddb96645844b8894741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfd9cf17b4883bae338ddab125815742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815f24196ae07b62151668deee089a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb39ba63361322558574aace51e361744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fcbe28484af1d55d3de6d1040d5a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431803ddd6bd741fd9d11bbe8f447855746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041d63b54eaa732062954c1ab4d96b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15938ddbfb1c4172aad355f4c31cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d64188d086a13a96682d26be8d3ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db67881b7b628194c3ad771be00c4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5c58b426f4e4a2fb3dcc1004a7eba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc64cc73e7737481d9b41a14f3376b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f450c6b0b666c0c4504a9c24f636d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05849f2b8387bd02aa5226ae2bdee4dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b572c8c2dffdcd1c3b4c9bb2d99b15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7330694ba418d7f27d9e25f51cd20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f83ac0640535a43ae6bd0b1870fde757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad8e6e477696af8009824a8ee51f9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6132aeea79913bcbd81f06cfa2891759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb61dbdc4aeb008158be9db48eeec1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294543c99fe884fabde8ce01de067912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d4ca7a2aab6f0a136b11a6da2f9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b690ced2febb00b09c34d61c800f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc02ead2278d9855b3441eaf835c905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5a6545b37dec0ebe2d9e9105bb756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac94ec45bd71507856255f5ffe800e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c0b8aa11fbfce6b55a22e8ebc0678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1b690880334a8d95bf6851860b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b667ee679702f8f2b400b8b1cc8d2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0252164a10d82dc2ec7af8889b2e4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66620855fd53f07a6ce931a6d14e3d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5fe2bfd4ef919aaafbb13f7b0a2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546f83c1dda0df4e96959ce2f2dcb4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3666964cccf3ea0e54e743a81b13d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca847036399736f5207f0afd760e9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4a1f157806221515185e26a6f85117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ae70a926db000cdfb3d8d8d77c3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de244adb031cb46b31606afe4c5fad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ab0dc2401a9ab9a23804315a200020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af0978ed71206dec64c2690f36748f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c87db5f2b6aaa86901ab990c8351222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea81ae8ad7b6523ec7490e5db10e2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611859c430bc0f6851b5d06f0b7b108524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f6a06a1126eab7e3a05f7e7b40b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4eeec09aafef3345c53da47a5d8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1aa8fa814cdaea97f005f0bfdc68427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec03cf2e9e9701b7efcac2d3be9b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94475c8ae335e81c7897227239363f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467cc0daab82419bd692541e9b82fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219c6b4d752eb6557357c1a6ab071e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e0c4554531a361b37c2375ac173e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c331c32d9e900fe2efd5043efe567f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd47fa1e55a09df2ce71f4d21de6e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88612a82bbfb442ac4f82df88f1090e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc51c7d34674f787fba8c0c5e6c3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee8a096ed2a922371129681aa6fbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add35a132875ceba99f9c921020ca15038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c764cd979f917636eb36e7c3c800ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f70aec0ac6ac907b69f016de9075e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8394c489299df9a2f1b6ccb077e9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec831aacc3db4ce35697f86ce151f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdca33140ea9923c3bd15ac31e3fd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aadaf730cefb0401b6e84889ccb4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b2ba0f522dd4572b6c66e4d045fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a87c09816fe7871dc84e917a9e1a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc784c6b0ac1f17bcae758066424f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050329eb9ccb44b69f434f9d11ed85348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e57cb13e7e0a600e64b97b375bf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d9599986301a88682ed5073d9cd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236396c22b79beec7b5c6f0e04a7c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813ee198c494b74de27f3b137c2dd0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dbf75318f65028b22280fccc0b39153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d2c268b743bed65e00c81fd4313f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4a80fe7330e1d1e6f1e3e3e04ebc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320de54142166b9c04ed7c198a8a9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94fd47b026b79f189422c573559aef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef78400606d5ea74c2ed3a170855958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1d4d786c2c1d413c63b066d53eb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd06ebfded24f781ffeecee116176060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165b4d98f572d6e6d3117c773ac62261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ae5a1435e425e2eed47af7b58dd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e2c7643ef724341fe844e890331f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299034d4917e4f0cfd36657349ff25064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3fd493e4b72d6150924f4e20122965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8490cb1503398766007faf242cfb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4aee2a9d67687d6b217efae6923e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b5f56efe4c67d646effa6f210ea668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f4f1fbc8e7f4b0baadbc8137d2fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60bfb60a8091c92836b1ba734051e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96fb3bd88a9b7ff1625446d622982171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea0934955c36b1415fe0090e1669072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455e959885831fce2d3e80c0896fcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f935ce2f6be4d4a45275d9acd46a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeebe537171125c058b76e974b03d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197890609f710af1bd340d135e8f76a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689a39b8401392819975b76dc43c3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e898ffaa592eb0483f6c432e569f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5da12923f94e5928762b290436c2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fd0555fd981020049a31e030253380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a35cc6ee18e1d030857aea348ef3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a6b2a84fde02a207dce7dc92c20a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2623f1543f7e8e7ae92685951168883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4156a8da68d4332e7463eb48da94e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc5b36cb9febc7b6c3731c1a8e36a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eaad04cc78d5c601aff3d5f7a376886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e5008bb2efa5d491dff801bef5da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a299be1d206077da0e72e4ef021d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4776fba6f0c5e5542ca371280849e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429a50f7e5406df14c366750c804a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49ee6bdbccf2569ff985edd38f71691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e645289d21974825055dc8603483d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6c32f00d1a27379cbcf46a8d076593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478aab70539fc3de15fbfa5a7e0e79c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa061775a6ab8198b126e370c9319995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d14b174b0e003356673f5cdc866aa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7aaa5d4bd86768dedb99ad7a8083d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17815b4b45989b354711a50af60bf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a430afac1751a8bff1939d6b9ba6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617581a972447abe3308f99c1df49ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55483950a30c4141d5633787b2cf13d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7584acda4d0e62702f35bde9364b0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bbe73f32f97b7f803cb69bbdea5f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f396d4c1defce910a82307a9f99676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948394d0a1a7b2102cfea786d07e464105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601511ca260972310140bc11b1463669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8c81985faa0f3d54ccb57f880f49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0edcab552c67481f811320d474a81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a0b869009987ad5caf4ebbb19dcd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d08bedbf4ee2f69590301dc6f40e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024eae6451549c9eb93d128737615c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa836b49d39f7caa86f82a44586a0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b072c96573e6afe4985fb08b46fa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c281d93dd90510e2fd4d9858080e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9cb6acf9b6f978df2540a8e265c93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4bc9dbb9a3eb937c015b8c58f5ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa1226924467ef46121310eccac002117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ae11eb52f50aeed88d5756a48884118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a826ee09177c7b4a362f295a22f986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede979b527f74fa845fda6b2e1e487c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bd7f4099633d7031bcea4e5398637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c620dcc78d6f20ef49b130c42ebe76d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f7d9c68f10bd7161d19bb127801a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48f5babac7baefb957e4395a23484e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61547f9bb3caf564cf589218653198f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a691481bec55428d2065cccc962688c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bea7bade0716552b7f8108b7084a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36ea75157958b1d4913917dc08ca2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037aa4a2b3e55a2a4620764f266c76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cbd6674cc672e26984568d9f702f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098850e67dadc6e825195188c598abe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff11f60d4bb1a22a1a0491945f9383132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054887e14e05e81e7f269c3d6435cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1af0dee20668a5c0faa9606d35764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b98ddedb3191399bf53ad87390fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80c54cc9094e767ac9786486eb9ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0a243ee8efe0fad2294c629c0fca6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32374708097625773e62eb23e264a7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89b0214848b4cafa7cb047e13ff4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c43b168029a714631309b78cd5a8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e893306ab9a2541362f8bf9ab541e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79c8d6495a79f64bcfe2b346e1f4c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09428d6030748dd4b9f98be6e07476ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb177695fef8c04ebb9fbac67f156144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb764d864019b88ab554e3eb357e96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212076a29a0b882088fa7c461e401c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f126d2efacf12d911eec0ebabd6ac80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad7f69fb41bbc7e5b74f4d1de7106148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b043f3101f1ef8e3248d60db5d197149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124f75783387c905938345beb96775150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f8c222f382b14773ae9d80e0194dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dae5ebec09a3d04dcc4d01d78c814152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621f5382fb78fa5460355cb7caa7e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e6de86940390b602a92d186c417e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c03a22869d308c7e9d5c29e9e236c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331836e04ef202af71c61b693576f4f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ca16a19c86255aee7b21ad887d2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674975b27c9ae0ab9beb84e6775ed268158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43617367760cf463aad830a08bccc98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deebb0a501fb9a034116487f70dc37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1640e086314bd7d0adaadfb7840c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19eb88182094f065a096639c67ae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30796808dce285c4dd5346526c0a5cd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8bddd780d65f5dc2e60a06a5b938d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe36ce23ccd3a63ad57d6907e8f845a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce018940d72544523f0ce54b09ec2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd306d5e3d131d9cf4ded60a04eb10e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251bd43f8fbcf4b8cb5baa53b4b0a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b720f85b39f3cf11f8b2c29cc098fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65bc9fc3b9ed82a681ce241a2c886170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da920fc01e9e05f1dc510828774038cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9ed808ff9c3e0aaf2771ad2bde3d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15a168b4f1e2f808df1e8ca1f46357173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e086001755be41a379e556d8d1d306174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76072a34c94066b8d584691e9ae9503175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d80af2f092175c5b9902c365c6bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9949b01f0f0c0af8efb10158e4850a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a3f4299d21a32c395c749eb0c5bc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aedd48dc56b3bfc86b926fd33c8bf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f740e4505c45f93747a50a686641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9122733323f79b5055b7564e030ceaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359f72aff6cdc7ea81c528f36d9e15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61665a420446fbfd0a38c9757d694a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0810a70ae303eda1aeee1ecd8a23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1ee28d89c83e523c39e1e4c6733f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d21cdf23dc6055b9dfa1307ea55c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8283c47ec52a1a60e7e1fe2965dd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc551d046c2754b462f7e5924f777188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224435f3d74362562718e98f18173778189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011ae9daae431110205a87f33822eec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a2dc5b5a0ae38d56db1547a326b00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d6c87cbae4f184df0972e2644072192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab5417cef5868a0208fc9c52321fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f106f9a6fe892f47d3eac6b1f5443194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9c691fd6d8e4ffc203cf2fc173cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566e21eeaf673f0b1fff15ad7424a49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544baed922cc93cc8bdeff7924cae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09e80f522ab579b690e9780890b7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5dbe1872d3b1fa43c83a4d8681982199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88740c217ee4d8fc0cf27496e18d124f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987248521d10ebd8b58185636f6b16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc38f7bc750c23104be2403e63706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278be33c353905ebc4d07707d855f5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c008761c05af14d26e28e365d40432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29359c55bb4b05c543a66175d5e9d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a44a5f69802563025973610ceccb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a465a25f49004a09239fa3d7e62cb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c83c347f31dfdfdbee82f64bad178208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa46d3d8476b76ce9d60185fb58d73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64739391d0724e96edef59d5c6bf81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73227ba34692dd7c9dff43f7a64457b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9b1f1837fb94128072f2da422e0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafba82267da4b54aad568bf5602bd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b345f09cb0e5920d54a06d452f079fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e7bbc1b58ce23edbc349eb1c9f207215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af886f0e38b7975537a6c53fc152a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc2d0cd0b716f41d5ea0fc463defd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02d3145767971f8f9f81fc3b78b83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d099251bf53aeee885bf909d375fd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b4bbd077d89fb0e6e498fe5c8c35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdfc2b7f38c6bea41af7dade894a58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2941886e609446c4aa892e89c85c90a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae965ac7890389646b2c28172daa53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748581b366ac183deb76b48b91da847a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c061292260e9913d457afe99e254225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6997cdc025fe5ebba0e9d68506fa65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cbea1eab4bd1f519fef2cf29d03a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc8affbbd8e1920811e5ee00276cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff74546c520cfa6d8252337b1ebe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dacbf1ee1abf3bf3a939b3611ae2cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e286fcd4296c901404b785d41448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c51038a910d8956adc37234e47d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a5b75c4facd5e7566d58ff551e98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e39636d131f773a0cb63591bd2a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c7891a50df8abdea5001131da1c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210052d0d367517d17dc500c61c7d95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee63060d0567aa9b462777b3b298a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fd677fabc2e6a8d859d20ad04522238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4314d7a494432fb217b2fb4f60d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1937c0ab2965d169c9386d5058bfd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc3981095ea3e54d4f2defd427fab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbbfd280dd111bb339ed85bf3c835f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37321c7c12688bcffc0e7278c33187243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab2f239cb7894d43763704acacfb5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c222dec78323f0d1c379e4b855d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666617073b0f0c93f55880abb3483ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4f82fe4ce0c368c278b8e21aa8131247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8fd8a6a7a581f5714384b207b6e0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa108597cbfea5f7d0b2cbbd03fafe4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c54da436fd2d37ab6dc1e0388edc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14a1daaeeb37cec5b974d1c9ac23e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab5d0ea93043233f214882c09aa8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ecbe4c43420032562ba7e95e5ac09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a160240959df801c7ddc90d8ca6e2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae614a92ea8e3a871197779f300fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3887da677618af4c7dd172fc092dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb86616a5dfd08e2be48067211dfeb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351d8847b71e80af54f78fd45540cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a69baae4305dcffc4ba3c68feec58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a1db3ab98f53b8864977f5b4c520c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d53838b26247ec940429f6fd0bc93c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c67da7f030363c928f95e973592c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf669252428d759fb41c2828532017263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb6c55ea5df047156ae5e5dd5c6b84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d11fd8c9f054d963f4ce78a6678066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535dd450aa3ef312045f1de175feced266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030b670a202f42cc2a31051f30b940267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d808b25c9921c933a432ebf2502589268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10c6dae399bf8ccd004cd616dc0e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21fb0e97521cf3bba0f16ecceb508270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74a8e9eb380f2802488dd5093aafdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90d0af7ceef29413cb8350b48f533272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c85458c5c43381bd0b05fc0dc58c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284063460f9ca3850cdc1a00e2783c9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09824332bf28311e7ac5a591853c00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05db63655f7cb494fd9b6fc329cfcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4733ae08aa1a6954dfe27514c90e16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058f1b3943fe2755af9af55fa350a36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1669bf15bc4b7b28cbc309dccb4be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74734a3721054f7075d54189bb6c1e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33197ac6b09f473068f36dd7d3a6bb55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3c619fb90343a7a72046e8007b4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac6f3258bbcf2660a070c403cae15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d769c108d680c86b89beca562262284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54c4f417751fe7366563d749b07ab5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96fc8dd15f632c12448317c0e71da5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc564182396febf299caf1de57e868287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd950af454933deb9d858ba82021cb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6324745a9a92040d32eec24b0cffb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c22523c13e40d3e4064bcc5c520ba2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af56b57531f5770ac6cc8944d70ef3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36308d1b920bdd9ac09bf315b3523e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41fe41d3c7b348ffda66009878ba8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066575b209f33bb2f28841d446d5f9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03e26a1692d4376a7bfadf6e7519b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b34345017f7e14614feb1c9d0ffb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09995c42650f27d0b11d077ff3b14c3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b2385c5c1f35a024959fde2734e6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce2aabae6a8615f95f7a757125106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdec78c5025335b384ab2c902ed1d47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd3458ee5452c4eee6d65f1e8af9ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7931a080c81b42563fc0b63b3726b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a9608a4583aa35661e060bf8ce37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba334c73d009ddb9133fd77854a1af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea0f6355168fd7d3398d156750c9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cb6e61542fea1cab4c053a6c512bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce332168a1097390f474d0230b465a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef5781b2a3359f0487eb8bb754620b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6dce62107a9ace6b61131bff2cb4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeca868e5d26bd6d408e7e0213bf67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d1be147a05c342cc7097ef88e564311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05bad6446ec053b9520c846d9125d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a65105328d7481a34e8d3fa5a3d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf3c5afe37030045df9f2c4c4a013b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb00f2827067f0b2f9cca05ff650da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aff3aab965d0cb241f99390a8ac3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da768d42db011f1aaf0809f56c842317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8191abc874dc73cdfe7934ad32a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9921d3e3c22796b6b02bec946133ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab21ff6dd0a10f6f246f2f288928f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b67b258362aba842b63abf6de52aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f3f4ca049fff5588e9232337db24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970392e4af70d23088eed6b47f7a85d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326c261bae8f3ed47cdb52f49aaf7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda01506c15a1d119ec10b19a7791a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90b2afcf865bfd7e4b507553a90d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a696fe9204a62106a5895c8b8415093327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3af3335d6a66d09f6c8f7bace88dfa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245360879744128b41bcd9f7d25b9432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84a7c768fdd6390dffe6d21d3a95b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c5ca8eec3088ab9fd056e5b6ecc72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e95780180e25653f55aa8aff23e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20affde15c9f8654efb916b49751d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e60e12fc7ee80707128d271123b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b5320d4b2cef9c7e34611821cccc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3334bec97d822851e7e355a4e5eba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f28a1194b218707de1571329750bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26844782d07641a4c2897abb7116e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764ae140f8dcd3c8ac9782248029cdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523108c1e7ef374f454e7cf539d811340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f1a7e0bfbe4fa954d6477dbf0a7ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55679aab92a51d566dad2f4088f4c7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c190d5bdcb4c1f0ab1d4e984f8e479343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8affced192eaa6e0579e000e180dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f57277b5fb0df81c2bbc7a0ec149d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0688ff0ba320b5b173e9d4350938047346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6463767807e31da32f61d0e16286347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09779b001e96c3cc18cd4bd4eb261942348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a882674f83d916c82843f1e53738b76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309bf3010ce66d2ec26ed1f126a7bf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60347e939b6bac783f33efc62bdecac3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e843d891a7a0d23545b2724027c1f5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158bc8e6c95d2d8fda29b796acba0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b56ef8558bf66da4d8180a07e753b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453f666471c90f6fd19112390f31e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8303d017c8943ca9f6fcfebbd957356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d270b731f96aacbace6f6ae15504357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6a62a9303ecab276ff971ddfb13a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376650ca46f2b30c0ecd674d3e09d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5025ab630dfb25f020badd9d9138d3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ced14fa3513cc23f98cca018d05b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262338f71d0c39427422550bad86946362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d653a4f3fb055fb902ddf8c8717de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b9096945df0fbf75942adcb098f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585177bada4e863cb7acb95a0d958779365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d768e902a30e8b2e49558ba5686d81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905f81c99a86d84233fd1c254288587367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c6d115f501e156dc283533e30e1d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb35ba106309c1456ee50bb3e83b724369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5ead667f61329ebc918a36116c3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63b138df558ceb59f6b20dcdeb81f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c414c94f0be24e8b469bb77a0706372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8864ea208df570ab0b86beefb33b6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21915750ea2425a51eeec59c7a8a5ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260aeaf9c778e1752d73019770a51ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e3bdbceca2c5a767e4d0d077403a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414ac62f92f6ad8720984b51cdf4be3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d12137e3792dce5d888f66f9b5df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86861b2ba95c41d8b53498a93ba2e4a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deade03269a274426c285e346d8287380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79374083c4e147f2bb3da797dd012381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64296c5d7b9029a9113f9eb33518bec6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221612abaefefc35f12c1eec3d020c2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a596385a88aaa279200cfb03359d3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf869df6ddaa73476a6be9787f5d8e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363502eeb16cacc58be8068aa8506e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373f3693845c086fd93bc585699648387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea090a6f8b5187c699e623d5e42f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7217a4d9d5818e14b5aed0e53841a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150d4b8516d34517d0faafb4c3a7ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db401e5de3b96779faf5048dc287e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699f6cbed80a0560be77c826dda418392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2388110fcee724ece04d4420d0a2cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae6331b5a3139124772555365e8d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bede4e345b3f1fba031acbb240951e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84b0cca45f8046e415386bfb665a02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964421ee46071b4b48ee709629f1457397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6fe6b4b238d8211e40112ee0c69f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e8280fe4f2ae443d3dc4ebf69c46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3148be4e0efb6b44258dd59a73b818400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c62ddf9821d43e4abb892ee5e9b7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a425a00f0f62af10d3d9ce1f1e48b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5052d8b3c8f7df92073e095382f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a66f654c83234521487e28a738ec6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36f88fb95f2be8a7da16c5a271d106405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c345fbf7006b92455b281b26bc78c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c77d2cc1d52453c5436954cb5c9a77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9779b11667cf2f1d1c01c45fd4a3a28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6ca08cb81c7be6e4ae693eb03f8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2519c97e9e6708401fbe14bcbb8d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad77693f55de71e60cfa45064e632411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd375abbb28393cd5e172a366822aea7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db87dfe2d2b8a348aa1887bcf0f589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a33ef1ed0fc7c1701098adeb9c44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361141924c293baf796cf89495cce5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557c742775cd4687b03cf42edd5686416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f883ed10401f2f3be8968b88e1b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b10804d6d35304bbe571f9886e893b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebdf3595b0c11b386967abe671eded419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f29d7390ecc79392319bb42973e47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34928e6801ffe5d7c32d47ee259ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463db7d4a6f14e328a002aca3a701a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ef674a207b6b824b3a25894ae576423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640db3b40db2fe8f8e62d6637f8b76d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbb8e4824c1dff4049338415641a15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c5b4faf030842d1144a31f65ed15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a1611bdda043ff8cb6b8c99aeda3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a766d40aed80b2bbbed97230defdc07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ba1f94f69bb1ea07e81a8bdb2bd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40328b19392e894291ce0a6dda86ed0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb440fd9c200ec8f3433f287461e273431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65972e0e5d2333da1e3ec3d8eb2942432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13857580935518f4ed7085285914c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3af7ea3b3cbee194873b89e76eef1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53653a43ce339960140b0f5acdcfa9d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea2303aed833596c649fe9035dec40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a081c339fb79eb37c1c03ad0fcad8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a621e91c2b40f82541cb1672eae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd4a21a5e77be41aaee0992145a2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8adc2a417709044f9c3b5a70e28d02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7b4acfadc112bdda7fe8634557804441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06701b31d5c9e2606b03e9c5d162daf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba29cedce06547c0e8ef2b2242380443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18046dc0b89c940f18c353c79cf9811444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245850f1e67420458db1ae9ff4b4b30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7ad98ade88e3553f7a670b6ab7bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02328606e924d9e70e205b8ed3da52dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a388f78869d2dd87393002117adc36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ad64f721ec4a651316e0e2c14ed6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf5c2bd2f47d2f0657ac2fdd0a5511450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18a41832d4b1079c5596f51479f5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b6e6c1b0f3a84d246cf15733439ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796668b6e3fd2881f390a004b376329453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48f52bc352b07952f834de543da01f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77f39122b1b00ee143759e2ebd50b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a0c22322e2d2049048e42fafc919456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc658a5be3c5246c46a26b387bc002a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab61dc657220e5cd8b1809f8f408ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451381ecc811293ab77ac672285fb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1d8856b5ff4642820c27d16ac7e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2808978ea5f219037e605fe61f3c9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127371f27697ae92b11165b03fd0b6db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182171e5d06ce3e671ae4c1840b4fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a42d5e7a5507f531395b5e3dcce85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c35c505cb4d2e6a149a16b82a82b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a948e483f2b918d8e21e376e826f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de73057faa8826d45e94fc5c95b5a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d959df91c291a6f32393ff98509335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17e4ed4420d8c0b8c7e06040222aeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded5f189fdaebc26fcbb21210f0a547470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dca368cd54c13d4371dd5a693b7a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552ef85c1ef09c39d0f4805e18b8e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930d4af36e2d4094e9c6c3c552c7b46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8620b858d370b4fbd1907f4f2a37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef55035acbce6ea3117284e5ba2bcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed249b33ec93898a82f390877d38af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd514d1592d9f835c0f98c52b5f16e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b675f8cc30693bd73d4b0af62189e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03cc8a822ee83b1a150f74d100636479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97969a295bf244db7c46702a3ea37d26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e562b5b4c11a016dfeed97882f7b07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965d16ece7382134140b53fb1000af7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a00c9fe9458181a96faa466aec3a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97f8b2bbcada3db7933718e0b873a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9d18309b90202222550d918201073485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df09ff0213cb6057acc3f2f5ace99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420d25e37d5ffc71bc7931836457fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9069a71369b5673fc406a76d31e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8675acda942c2078074e8036a9d6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7e0c3030b41410b946dff794db89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cffa187c06c6a6e25fc1c94af9eb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf8018a7c578f52d61b7eba0fc29ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964236daa481d1093602925a754f2638493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ffdbb99f6e0cee34a6e26149e9a03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6841350bc5f489f1e5d838c21e083495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd15598939f3669f40331e33b01bf83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2890cbbfaaf61e1d546b75f99d17afd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a573fa6fd7af62c8494d0869422e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6f95089c86aa51b593479823eb6a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b4d6ac50785f279789f122dfcd11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf331166cb43e54d6cb0eeed9a9f32b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1e4f44072d5f7b992782514cc7cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30652f767cb8d1a054e6c99425ebfc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0afd90aed69f36790619fcf14b20b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb5384bae5b96ddd49d16688dd49e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8034f6bc1755276cb6e408ef084a18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed8e19f4ab3e6d3c57f9fb4d26b6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea78796c2e1f9981d04c0eadc581c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bf212e667467a5e7f339764ca1dcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348586117057ad0e94be911072cbea9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036911786b09dc2f0122294dd553c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054aa8783054a88c77c9c3e00863bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185e74cf74e33206da4def698886a18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831fee55d5ea805517add169dd731b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f33858a14ff283157d68e579a1cff9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741cd13c76e82ad89d341b96fec706c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baa38ef9a594f8989eb3c0ced5b042517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47f7b726299cfca0c6ce9d359e18f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b35adfb6cf702ac0139dfc5511e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4ef1f4c6e62dccb00748e08bf2034520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6a66edd4bdba4b52b3e0308dcb4cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f9ebf98b6f41d81078d329c6d7df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd566105cbd4d511cd5cef71ea8d638523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3eff650c1d7d08b34efc45aec774524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956419765574a9519cdfd7b91de6895525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe576d83ebef8377e3ef6e373c7b062526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbef503d922ad266d6ab50ccffb770527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed9a4a6f3e3e5c291568b818efc0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e3a4abbfe36c8a65ddba5d16adac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685f5bed1cf399f343cc65025bbf57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f474d0d9d925aa141ec3e0e320c7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01fd4736afbc5ca9cf1b899fd2f0aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495d6c1e7534a5299c540ca5688bc2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c310c5c9011121fcea1a36b42aaa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb952eef44c7a5500e5f528678b9fe9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412ed22b1384f68478019255553634536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f98e2ece54ce694a0ffda7531df47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b4137057dccac407159c1add3e89e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de9094d76f8c3afe2508f7cf82a095539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cca21e53c56b85f74a332982040a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab472517252d1a1de391201f8721c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0195982903bea9bb244ed3d56c2bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f9275ba24baad20a8ce5934d84b5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5a9793aa8e58932711f91f07bcd27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5310d0d838c43f19aeaa5fc2bb5d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d22cb95b31e5bc81ba3ed95dbfcdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d03afa4469c5556442c352ce7b2fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699890a267a43bbe126e69c9d772fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb410d1933bd54919afadebd24104a47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a42b6fc5011e854142c1264b797b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aac11c31e8a87931842483673ac666551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1ddb8b5ef77081fb3d5cad6b310b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab46c5e21c23f91f0c90ec2843e9b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c605f6eb6f58884ead1a561387990b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17fa6b730077002b21d7d254e5ef9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed0b35a519993f01e87286913deb64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3cac3671abeb29df97f8c14ed69a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff019a64671712388d65c719ec826c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca124671afd8192880396343c2a8e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31f0fde8d221f2b817cdb51e7ca0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37baabfca5ddda3ffa675e89c9e4210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca984b29606847d076aedc90a1a148562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76560c8e8ff8f898f11166bc062e237f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643288fc539a676a62786766321125a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84478aae3f06d1a20f7c5b9796ff5d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93362063ad02e706171b3b4cb6bb8f2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83787b3f827e6629eaf7a72847082b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd4f60f3d04a590deaf118300e23d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80fb10a0bb50fc5180a1e04c8ab11e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4ec54c8446a9b61e6ec53df77f82e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf4d422406ca2a006a92f5ad9307a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bc6cd6b6e243c4699d5c178a3dfb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc0fda1e0280787c1d8771d858298573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3055539d9003118035a8b2ac5c54a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf46f42bdbd7ce68ea54156aa4a408e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae8a3feff5ae176dbc5ad5bcd409b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7079efed42da0fb94f35f8996168e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55340a9d22d31e35a01e9055bfde86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04657ebbdc222cc6b92c14abbbe05b09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87553fddbef89352b50c76e9341418cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645ad96fbc98896636948b124fee79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058734a381225ebcd772120944d4ac5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab76b2259231daa6c1a3fb24b724ad2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fad6a2b128b85d8138d78ccb19900584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba24013e4ef0950b978fc82511046b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1903ec714fc3dc561a18a6c2e5a8b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2030b85ee7960e35b31a1bae6963587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ac1a3beda10c893b895e85246893588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fc81a9dbe17aa9c1f270daf146e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597dcf429c3b78a07b6456212821755590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8763a439f7cf9b269e0bd20436b537591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9536661de955243dacc86165faac218592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa32552b6ab3c9165e95fc6fc95eb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42ac50de0386aa21b5d96a0cccc45d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcaab7668e829d7efa665d93106fc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692800619354acdaa99e754743e3c2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77027075254762c5f544c4782c8503597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382a6a43757607df1d25c701df30f8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b375061d169d95ea460770be499739599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb583440ca3171a3fa2ac3e69d14dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a0ecac74aa41dfe95f071f30e9c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932117dd3d56aab0ee200dc4b9c1838f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6b2767a1318cb102ae6b3be85b4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ce458bc4648cb0f0aa4d5c3d59f74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d8749985c46cf1b79deaa09b0acb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422fdbbfc63d6125ffd0dfdde04ae31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e55d95be569ed4812cec1d07e355607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855211e675e82c6ca5e08f02ca299e35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4470b879966afec33386120233adcde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed712ce300d66c081edc8d390783e56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eb4ec5431dfa59383fe1fb700111d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d63ea3e1425b29b3fb7bcf7a7006612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edc255387a79e3fa74f971f3542146613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56364530597a365f920e4275ea6bbc86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca599f5f79a3cc0fd5b8dcc4b6da25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b1c72baf2a48bf6b75d3ee461763616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab8bb905ae2fac06e63fa9afac60a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36c0a482f24aa0810a636875b0f871618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d009ddc0cc5656c2aff76e17bcaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a662d597b065139d87403dda4e6aba3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6cd36524d1a92eef531d951e2625621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24341ed6c0a631bbc9ef3434172cc0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3392cf914e052e6a13cc8376f2ef66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777cdc32f1c387a2129732686a485e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d988a008b967e360bb55701d99a7d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c92010cba5a3adcd3559d1270f0a7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba82f457d012742a0575814a1d06d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc4c64184441d2ecb14553ac432776628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dade885c2f2cc107295d93fe8aebd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2274f30cc1875ec44f17b8a53edf69e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43062ebee14ff0da99430d4933e1d0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb63e063f71839b6d38439967ea1cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70904bbe2e36e282f66e27ab123cc4ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3916fdc548eff47e52952ad88e9837634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf064efa4973d53dac7a955337dc1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d3e5d753dc74d5fd252cd66b2230636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba9c8e8657fbdc63fe8ec438da028637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ee5ebeef91d94c250f676ef0be4a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa696a6f982c3cab4a248b25bff06ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c03d6dc2b0ca6eb448b46cecebcc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10853d078ea2c7d0c724ba34e63ea631641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b16d19a28ffc0b4222426b13f6fdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150106d2f614beddbd33f21e01a33e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca2233f481cb62798c8e11e744b48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f0dd0c451ada091904a4ab4c6c1b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f6539115e997af2810d1ba5921cdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a7e6e7eb82c4a2c67698a7f1e41a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c389032840bf89039b2668fc53f98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc409780c2077cbbb63bc4965bfb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31721939fa710ae895869b8afa764c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b792944121f09b6fc1c1ed04ad38fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e830c57ffbad37003914e2bad83ba1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe58d3a87946b283fd019f8ee467c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed797553a278f8539d119ce2de46c4b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5ce7c155b5edfb3c59dcf6f940bba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aba611096a458d4444600cf8874a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4fe9e5a3f7cbce5e33acaa0f18857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f112a062a953c14c28f46b40ceeb6c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c998e79a1b8fc96d6047c3d37ba8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3816ed9255f1cee6fd72b0c0218617c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d764b705c81d89935f7cfb7ac8af6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da52a58090944917e3f923783c76fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ed0886eeeb3e2b7489cd28105bb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ff7228e80f545952aaa9d724404a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fffda1d502af2af4aa68c4b7d73da7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a090ba44284aafd8cde814b4437748666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1ada656661d2c394aa641a1698474667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc54d0c53dac190f9c55118791b511a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8558782099b75061ab2828bf6dacb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f362655013957a5c7dce95b1970bdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a5325010bc8b85266dbc1dcab1d1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552393abcb0f580915f0be37e48dfff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3337319f5878bea8ce6ff7e0c6a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832475b7350642334b39d8d677a512674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696b2d29d0bf4c532cdc5714bb06444675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8bc3408cec52ca5103e4b76e844b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94abc7b949ce97de96e962b9675328677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec579de695a0f73b0caa0f944130f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281fce1fcea81584c21ef8452ca51f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbffbdede0198e66a36fb777b239c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307bc691d4fb6df951497d224f168ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e6a5894cd6aa127722ca6028956d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad541a06f3b3d20e1caa648a5fe3d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e507b4e085f53694e78e5f6a315ca0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e2264b02a9541095c804a9cbd6b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616116058f2069171150fca85db73d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4c7d5bbd76cf700fe3e43c3ed3d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e048788162b1c48b8c98a8b2682b20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd24faadc5c7e1384e0f321339c28eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ef67213902c2642b55b76d27e3cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fabfbcc7b7495673bf86a126982d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf90f83b52121afdc42159cdc583dda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1993de05cda6ebd46922e11f5b7ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da0807510e5fa5612ae0a8dc876f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba6b448d4da58af220807482b344b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde878786d8335596fcb1124990544696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fc11e5829410280a5c9f9419cc0b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316a9a6360074e390256c07e94695a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338692cf984989bb9085dbdc15465f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac288bc813d33c319cd0661208ae78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17819d819800218deaa4ac541260fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f776d53e3a2cc36b3bfd0795b42c0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3cec77d36858be8d1b4780fb5f068703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a69200388148323b7a727b0642336704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71354df528074fa8bd223bdbec3f641a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a1591205eb7175a13c9a8cf3e738706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1f5df4c48b4ad6a1c18f1e711ab9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b438ff354d634449adb9c6b290baaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9dab08111d31832278f49eaa3c3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f9020bae5a7d3ce881ccf111d6da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b768ef0ac4eff78fe496a474f5662e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37603175043576349180c685821c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7328ed6407e8f4edb4ef8013a3a95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba9a3da6b6c0d1d019e91e167a3da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27943b89ad44d9efe981ca47d1faacbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a30d0a0fc204219237778e0ea14e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c9c71f12b923b7d6d3ecbdd64b19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e90d34585566964c701ca6e7be8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc802d23240d7f964718bb90f884ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135d15e2eef7d887ed80ab25e5cf40b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589d8c0fec58957907218cfb364197721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2256d83d880a2ea3c223842b492ecce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca2ab1a31f7d81e16f1fa3b7475a09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173468b9c53592a14fc59c7e7a95466724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137777b99e618f7b31797c6fdde068d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2144f950b60bd4961499ca78db5d22726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b12972fbae228c3d237dd23cadea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6dee4889f0aba3a466caf8d9264e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae07cbfeabc94ff84ef19dfdbd44c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f3c4411ae1cdb4100d0be5fc7cb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f96d79d2352fbfcdf6d5255e8ef213731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198b05af05f0992572618d9730d9fc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fc023f5f771291b5a25b1ff50b29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7cf4fca5b6731f6d44e24158bcbd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd734c4ef04744c3b233894e335ba45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c167950b3bd72eafe2f3ddac73f0dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06009e854db178de43b5089558577c0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4bae2759d4c67148aaa20e3881b24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131e6cf4799e2bc83855f1fc84434f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dd3149a1c60e6af5ffbaace6f05d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d1735224932ea5b642572b17de4af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c0e693db7b38335324145050e9cce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878e034c65f10d5edc2966a31653d0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c0f32f81d11c6b850c0d0dd6c5afc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40066497500b5abd77237e484663b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8377e18ef0f6e4263893123be0232bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0a3a8037db94d60a58154ee9787c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0960d24a0b76eaa7e9ad99adbd2d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaccf9962e6eb3128e9c08154bdae89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793bedcbdf340cd695a1858f1e41e3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9959096fb0663e6739812cf616a1cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c370fc29e5fcd2f60b0420bff2cf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd2af1199c5f475a9e24496a84f53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571821978bab1f6c76d5627f1b93f42e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56af14f96c19782c89e939c2d8098755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f26a4b9f1b93d030b13f4f199f8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a983d2ecdfc2ea09f4beb3978184757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73254bd806ad86e652e2ebee45422564758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4645868d2473435355cf40226d8bac9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>