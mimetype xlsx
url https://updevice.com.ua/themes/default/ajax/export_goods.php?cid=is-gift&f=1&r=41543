--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe69d44a4b8591fbbb5d92a44c0b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a6f5021da15502ff673837c961592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a34afc877672a2f9617667b6700e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b95c5a185e0551d81554217bd9724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205afbfad2d444f59a20732a4b7af1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7375eb36eb286b750d84cb3e85f436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048b023822c21170cb816823f6379757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2528332bc2449b82b478a6d3dbbfc3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065a54d8115734e6a6a4bbee238fb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9b8350a4b0a47d260e171fc77dc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaf37f8cd34280729f94ed2727e18e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7067685faed3f6ec4c8a85615d5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1b553d74913a6954eea57d1459c4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15c725970cb78055c41005fb1960414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf28691e16cbe9e2aa9721a26e6dbbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22e9a7bef5acbfcad7f7c595afdad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f5f11d371910558a81f9a1d72b18c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acddee4ed20b8303df3029832dc50f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20f92ba53138c4bc4c95b9c37069019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d8fe32e2cb8ce8bd87efc133d3d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47318ec6ca2dfb9ef3ffb7d877a9b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f464cf1132f09a0df53b4c5888f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3bdf7118b491b66db38f28f9a7a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d06ff91269a0c2394a86d41d38ec4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae07cc0180a3e31cee59ab591eae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea9c20182224b7d84db1bc1cb1e2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e35f576466bc48241430545fb29027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c650ba7bf25266c6f8f63173756728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dac1cd4f423a2634fcea89550fa0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479288db9ed874c97340b8632c7fcaf430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533540474d78126798ac5300be434d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380db156cccbf0dd628fab9e096508132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa2abd525914d9639da527b358b59833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83bcc5cd854d8c36f9d4dd1d33032334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed3f92ac2052096eabc1d0cb3fb7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1fba9d9189d31fb551b8900908cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fa87eec8abfc4675c3d8d2d76fa3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be4bf575b855e12da65fd0ab71f5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba366e97a5d2bc27480979d4678936839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24a7e5f6324000e0bf60151f3ade340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275360f98f943e86dc35d3eb1b98198441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ebf00658ae9c3c7509cd448e5d2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9116401700990e3ce6b28b9d4dd05643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0001585b16669c6af8ea8b2cbb4cb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe01e1652772f1951ce2fce5ec21b7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8071baf632bfe170c7381d4a9c156fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e49951f00615cdbf65c761951037f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f25b0f04d90b2b9020177c04cd2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f29fe14ba9048dcca3dd9a9891a2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be65aef91f6ee419c378c756762f6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cad325f01cc826cadd15b226279e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d93a236afb0cc0ab4e4358367725652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d969f18c5c61e902a08b207ccf6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de47a73e179fadd7416fa3444b15e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10d3e3e9aa48848c6970b95369c3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b33cd0f0d14272a169e2d45a3c6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8437212444d11ba376d040a578d3b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5cb21ed3dc3fdf9441a92fb24c34b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07548c3259d635264fc1cabd2e2a24e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0eb4546facdec207a0cd541757b1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e75efdbaf55fd5036448b4274b43261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddfff9dbeec5cad32cd5ffbcf0400c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e6cc836ac75478bb5c385fcfd77fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb965f7aa5be59e4562d24cc4fed7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b297aabf91e686e62ecf5f0bff2f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c6881e7ca6882ca4e7a02af8f7a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cae3670d4547f73cfdf57ce4f135d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c9e9c0a04fc635acb9ab846ad65668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e340c3d0ef04c1fdfb3531f0e93ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d8cf2c01720e612943c4b66f28f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30fd681ce11c9b14a31d6d8b11d02471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851455054d5fa1ea761b17081b6ef2da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0a9e7f967fc4eaa662e601ae6dd3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a8c1915d57c0b2eb4cb95ff4453c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4465b88d69ecae23eb0c147869d8fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca1f20aa8664e8c170a1cd3b3493276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acbc9d3f98b9e7041ce0515292486477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923972066811e485330f2289bf8393678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603a8d0581c98992e7838d30ad3f90179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0caa26fc5b25bcc7b1e8a57b68ff5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605880f81bd15ed34ba9628bdab8a7c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d01ce1954fcb3896af7e71739b5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10e81f470acb75ee5de99bfcc770783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57947188648ec030506f92b94f747bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a684c80a639d0ee6bc1ac65c7b08ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed32415818ee40264815a388ab6721e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c69909866f1e76a23c9826918a33387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556e39df8826fd31c1eccd9c08088888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e6b367ab2c77ce94d12ac3ca5035689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42729618eab548f1434f949df750df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17484cf8100fb5e1bdb61dcec994829291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa64c052c45e34e92dad001cb7f5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6f02d6c4800f120e33b8aaf5929c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b5916db6dfb91732f9cd733249bfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b892f8d067e907830cc6e04b378cb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315428560d77f5a2934a715fe0c612e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f7bd577c77f722d8408509241b3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f3858783063360af514e632f58c0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdade426527dc78320f181649c962b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5c7002c09e4b8f649093f062170cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fb511ea16bd2610952a0afc00cc37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0458c9059f9d1a40ebad497dcfb1527102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c14ffe9064caeb7010598aa3d7e2bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd97b7698aa393a48057f6c98f06de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6f1f314d4e6db2e1c57ede3b4d9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea6762f73498fd71d25778918b22f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8e5958d85d2c32fd558712294397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996380c4937a106636d1e679a45234108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab812083c373916569a8eab5529dd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c4d4d6d6c20ec7c6ebec13ad35fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e5c67f2042474673f785880e2d59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376d27b1fa36e06bef32b1ad1d0201112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331fa0b687c15391c9a8e2cfe6d064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc02ad075f727350313573c9a690a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607499de8cadbae667cb46bc2b6e76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fba7cf3a4bd937f4a8a9120619cc54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8ab67ffb147c6e6c6af877ef75ecc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f756af561fb111f3d63e6af9858f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f9237c0ef427a751af25f9c5fe6ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864bcb85fa48cc4679e8fc90bf51f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa66d898b0817439718e0707aa290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3bc59b629f3b7533f8acb6acfee4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0696bbd95aa1a92e3d99353210a60cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785211dbdf84f5cd2d1fb2c64c4715a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4385a18faafee5c87eafba0c940592e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689da38cde5f37be44f9ba1161afba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62f1b4e656b417d6a3d76bfd4aff5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70503f0065cdc638eafcf0af45422f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591b3bbe9ecbcfb5f376df5418cfa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a61df0efffa4468705d6842644528a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7ed2189de6dd9d2b0e23debb1e14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a4ca3ca5d68085f38a12d2a75b65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e4a871b4cde03b85e71dcc926d9ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1a471a067557fd1e56d08607419f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f0d73f94b1b989daa00160085e91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4f6407e6e93b4647037aee994ecb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f1191266358fa01016d01261c55a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93377f7fb0600624896474c9aceff492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee34be7cb22b3b49c039eacfc8e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8fe8080d749d0710fb67724bff635140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a175c2a81a78ea6b7311d78e8df263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b17e20fddf49628c4285f4ecf79c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6069e4bbaef75318844cbfe07e039e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0af5f3303bce14f1a83f96b3302eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e24af5ead6289cfdb8069930a88721145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a7cf997ff7c3329c1ad40f5707878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a531905a83389aa2286ef8328efa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05f08c8c626e98e69ba25a3aeb56b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a03d60fad7f6d3de3b6e8bd41a7a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648daf0d47e2f22f9b02a46ccdf12d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560de4b6dad6bb9e0ce12dc6bdf727f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa71ee136ec99679d80a7270f85f45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d370f5e641e7aa69fcc792cf4e40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245efcf354fa37be26358f67d0db2961154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b93096982476330ce5a94eca6ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4236de20575633c7b48bc714f8782156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9106ada84e9beb8dff0dc98faf05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758683892dd15aed6b7c46d0a15a911d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3b8a37c165f5e00d59dab638f1dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae485f527dcbafa50e7b343f0da95e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b1215c1be479f0702b2863b5e88f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a6020b7e37aec4a1fab33ab7a66f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a93ceb71a302953055c92aeab9dea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3658c6b49d5739f1235492150004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd262b514468849e65a28b8c8002a380165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec947785338a4d921597b9fad8e1db1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b67d98195dc51389cbe06bd2f3b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7b71c413b578ad234bc340f3af2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43916669d6068eb064a463caa1132701169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7b22cf0fe884c45145ada691fd74f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2da27f2b72a7e05c680ecc70611d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217762a6b24ae0116866f1177c9610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69142b96cd0479d58180594f1b05bed3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff7c8e13c4a135a8347cc9e153eef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca247716b7b9c1ddeb6e96bcbf6ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2995abe840f55c02bd69a6643710ca4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc941b6f4834de01ec936db22968e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51aa8ed3548211c4302d6dd4fe3fd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce275da90db5d5b8b6ed4ea0a425c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1bc7ee6d035e9e162b00a6311d38a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e46a89acc1fcb5392af646155055b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80571b080b1ac581a5d2a572ac9fba37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa01f284567eb70741f82b05af9ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cfac53a1fc68d6e85bc94ceff02cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad732d234eaed36108f06f90d55e9df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715af849ece7ee861385ec7ebc8145d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc344b12210a08502a9c47eb9a9e2af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852de59c23bdbc4734b7cd8e95c55ed8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aea3ab966d82adbf405c054b0108f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d440009f9efc8d3edad1279e1dd14b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a68511358c6cd1434aa41f7de802a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c08b9dd77a36ff47cef0346e8483192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c4e23c0cca7465654d5daff73205193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e8ea59629df6c311104a96ae3a8bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bc9e5dac380a10990a532f72ede09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f13c1229b6acd926b6f9321b876c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671852e0719342a2f8b19d16c059c796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ca798e3a1a17c3901a0a94ad6aa9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70b58d62e8f93af06cde2e4a078f57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e61a75c70bc023dc9de31414d5732200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5aa0b6cdcc7c41883b5fedaecaf9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850ab997341e2dbc32a53690eb18f70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8073bb6d708d1b8342af73659d4e8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9bb4b43de77c8edc69630c13599d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674b5c71c79909191ef44cf1f9f466205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd543f9bdd4606a9a0125f0569659206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c433fe4e294d30352e71d200d588d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e822ae76dbe77c2f5fee6db73a6f0f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdf2702c0b75c8f8e0f238420d1582209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333ec01799aa0013d59194f26193687210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be060fe97f796a02541ee2d487ce30c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f27340c966049e765f5c37d58a3e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78ebdd3ac1e007ec98c940cb858fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d185b3540f9c8d298fa7e0b45540dbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb7640dc70d341a11843d412da6bc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c477c88a3387bb240dc221d82ee18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed51c7fef9b89c00eda8b831d044c8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752064af7176fb1d2c78def5c5110cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa9adaa0a8470c50c8c186f890bc78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f81e1c94b8ab805c830d2e778c0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cdbc613ab857e08996f721b684fa6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b2888d61defd3acb76acb82cc383222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a38dad8ca224d702aa343aefdde35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd32dd7d07e77a295bdd0edf0fbb170224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384bf911783a05eb222278d638baac0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890cb45ef5fa2bb765569dac2b53bd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6041975eb2ac701cf80771eb09e1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3afbcf93893608cfe04e432c10a609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95734bcaeffb4bb51b9cd57d217dc2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28648552b631428e4eb994e351d375f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263d9616c0a370a5e124ec3287b37b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec9fdc0ad96e3ca6e04511ad389374232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee568c4cc6ee2264b8e412e9ee854233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b8971c5eb417003880c66fa3afa11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545edd1022b413520fe11293d0a520e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97f14ec654b26d3e7b9eb81504e85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc73dff9bab5cfe147993f40a8df97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6b9b2cfe10cbc0b0391c8d23d2f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b936afb87003fb53a615f80163bb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a666866c40f4e2486f7eadf99fe5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f58fe542c9ee5e3b13a7608848b2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc123f38379370511e39dab753478b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250f846415b7afd5968ce7f983ee17d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d12e328e41f44b62d28a5c631604f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cca799a530a0a980deacd747654c81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bdf2d2c89dafbf8a5d50a0c3aba03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af54d9feb20fb1bb188ba7587e20e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf38b67503750003562a6b78c0dfc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d0bf6eb1d664824e3953e283eabc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501fd803d68aae7193aff3e851c41d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac0b3c376ef48153a550c53959122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842bbe277fc532652b5aaf2eb1d76bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cb5632fc579f8d1a11652a3eb2e32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755af77c622bc8c57699c5633df53b9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a80a1c1ccab17a22ad292b845e9a60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e786061f1ef4170069ef61b170110e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9b31c98b8188d2905aea325ac822f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be40f8ad25639ade0db13ebed0a5da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf88047999828611de5cf6bb60010259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe904b2c23338510617f58e917c803260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769868124cc4db6464dd61fab536a83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0fdb2f4717fd1c48bfa42e8cdc144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f68208cc939f57ad0cc03595d1b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e087bc012f77f1c39438da813d3c1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c806419a82f964dac55092fc1da98e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bec10a00d2ce58f0fbfec32e1fa903266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158f081b79e19c8c72f01121ab9c3b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c82005d465ecdcc6344390442c37f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19e49b4ad75767ac535099621a9cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d4364dc711c31708c2541e1b3ff6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aec7a49c540d8739308dd5ba2454e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00875f256d82e64249208861e56a2184272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308885bd0475f6a05b98dec70a9a692273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520afbc5e3ab83ebed332115a3c18981274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555182ef7ad5b6b044ac0aafa107ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b20df9ea004171d4ea95fd7c8092276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beec7da9f22e8d44111b2594174836c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8e91f0de7d579040402764fee74ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9b04133724b9dd4d2610e9f74319279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f298897de5c006c647cc0ed5512e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd374221cfb366b2603224f1784a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f7eb6bda42d8f5b65c3a912e297c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9349ce00fb3aa7d3cd6e671b818f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927946ac2190d2b3fe238cde6adab55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b155a33ccf62f6a715fb70bba1742285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2156fa24450ad1dce044ff827da8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c018a4a6182efe7c553782dc4fa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cdaf255c6609df5a7c79cce9ed26a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707c6c59a35138aacfe2c598943bbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f529915a767c85c447c095c68274739290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094935fa78af6f5ef58f480bd04a94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9330001b335c01f4027f0cf9346f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8f2e59b26f5fb2095480c94419e12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163162c165d35a788035bfc5c4e6b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3f7f5bcb277dce8493cd93fd564f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b4677c1ddce2ba754be6d95fa08f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a04597db934c782a9732073f3325b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b34190976a34eef8b4f725a14f5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297945ffc6f3a5cba8003e805c4061299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef7d7c14a708e0d12a4db63ef59e6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa970dd49841887d9f0c55d2aed8500a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3717b2ed72b2342bd0c878dfad93e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578409fbb15b8adf84aa25608393986303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df1eb9901965bc63b31a05f6bb7e46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008bed59b939bb52c893139f015b8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1d33afb7e8c9322cfe8618d52f387306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2fdb154b0223a18e64d3b94c687cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a513899ce22f79fed17b42dd985760308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa66aac4ac0757fc8daf94441aa238309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf340112e8fd66937351ce9ebf5f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f10a1602e3e31b17c8b9c8c2233b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f1143294a6777ccd05a9f094dbbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dc84e1d98728b6e13116040953d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9aff7ecd6088a51d14b6128eb58d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7733377160e683cc7eda446b481b1ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a650742873859a5fa871f9201f268316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b22719ab0049080d82422958f1cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b8a995106403838cf079cbf0d758318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a000867d774db4aabfadff1d7c8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af375701d12c85a3084e30dec95d8144320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b845f071fdf5f6ebb2bb91f14521f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36bf68d87dfb12e10b20c0e37c72be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c7f7a14cbdcc37b5c34261b47d3ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2a0dd9141f04e03f15890b275336324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86852921b180e92cea6d225f4d8f581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548489e9d28b9f450f60987706ef4a3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08743efba83b13887d24f3f8b4116962327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8ab828634d6e0b6c361bc5d3ec82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbadda4a1cab4991bf91f671b86b939329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d67edaae0c2219b28598e8e3423a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b256d344df707d585fdb3a42729ad3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469ea213ec7a2e87f8d8df8697e08b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d01c1c55bb9efea5c9931872c2f13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4dabceda9913ddbea49d6d36b785334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37683c2c0efcd5c4c5f9ecfc2accf7c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bf80f57fc9879de3d23a00f13648b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa868b9daea0025922bdde50e624b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7deee84ba80c5f22a3eba0fec20e49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39af2e22418b2ff795a1705a1850e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47115a77f76c4b481a1c46ecd6e40ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a97baccdd5b62725471549e95cefa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b0b82279c54016b67cda87e60ada342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808f6b200f84ab65128ff3090cbfdf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6eeea962147485fc0ddf36c300d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdad8ee2d6af1976f794c65a00e4d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380296e14fd2935755dd05e94918b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db398e4ce823a720cd3faf149bc6fe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353f9549247227ed2b38ed22404e440348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34d7e16adbb83fe0978734de01096349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e2808f1a4065a1c0212cf14362c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90741b36e08ed176af88f37917884a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d28c45ec720d7f4dc4abce62e458352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10630fa7aeed46f3354d1d14d167f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395ad71bbcc697f9291998fb66e781354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b251909b0a4524093ef8f486e9675355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918217a8bbc9271925a7190fe769183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821665c63b167c72d44fd1292bb8bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccda93cac55ba89f5c581741c829a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d7b18f7ceca605e8bbe9abd9da9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea7fac30fe337e19c061587afaa1c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e19afc16f46322e4d6f8815547c90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76dc19c75e27459af444560223391362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ce8a0f747a82b80738459ff69a6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24818f932553286c3de9bd50fc9f24b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda072ae2da3dfdf812b1c76ef8cc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9bc175914e2799aa26a215ec4923366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c681a7547269ed604126a537a76b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e563592221dd731adc1cdbcaf6349d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882204eb196ab0be56aea196291e4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a94d07069b1b2c199012493e6657a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b9324542fb87f4f5e8f408e11dfeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83a28bac2fde7293d397d9498775e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c9c9fe4596ebe4334ed846c6e2fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d384979d09368b2197e06164c15ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa80f3a7f9c1dfee8e4d19c7b3d49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6748cb008ba42cff85223634182bef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13635689dd30cdd16f8e5c8f146e5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e5cafa772e4daf8a1a23737c2197378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ffbb85cd9c7f33f4ad6b923883c9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d66ca9fd3b237dfb460630e01f4992380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80bf4618285fb99020f24ead26bb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd78c302097caa5d1ed38e4256ab7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735880b305b29943f998f42d0aabb6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5bd6cc1a06b68807676017d8bbde1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9eccfc7929f355f96390e1fe94fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e6b1c90a8fe9b4701a213ae0dc284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248476cfcf900fb74445a412dda1272387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44bcaf7c84be2aff32a8344cb43e08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f773e8c1319fdd8a3d375529afb9a66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86240d938062acb7efbec3f313caaf3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c382b25ba2e6848ce978fc94b88114391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce8eeaaf7746c12ddf827e7b618a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdfae44587b113143f5747d95092e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30caf805fd2a18386ce727ab0e6e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf805239d8bb5bd743d4b031d5a5e03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b543e44a49cc2846dd342a421f3b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b01883870ff0aaa610cbb8bd9db58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f62fae2b2de0e6e9e459b3686b41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfcc3f9150dbcc09733be9ae2cb770399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde10c82a508dd87bd64df363007c5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40ac67ee2fd4184eab810a4a4a473401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b2523c29ee29314900813a1f26bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff833909c1bd1d8beac62fd7969570403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f228cdfe7d54d448da4ea5f13b0aed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1144508081e8f74b41bb27bfc898e60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b39db2fce0de845ceb13af4c3ac903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c1af0e27fb307b733c096a5609cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145779b0c4e06b062bd1785de8bfb0d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee834a5aa8b8ec35f8735043a87a16e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645fd20e6ab5c13449b43939b779ad1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a698835fa8c62bff5f73104f1c99116411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e6047aab31f5fa2b417a03add81d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa0799af4a5ac95f76f28e14b67e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ddcc5be24068e37d3baf705e2a7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4d322370405144a08777de97ffe37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c3e43cec012769c58c0901cba050416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65816e1066d0911c4c41aa35229d029417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e823f1fed532efb534e86ca8b8ae2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d793b6d638e5273301709bfaa596a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af413a01a2f3f6777b0eee876ebecb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe88391e353521be1a39cbeb6e7f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9257038d4e80a987989470b85cf81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88110aac0aaaa17c9f418a164963fd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f30f53e03bd929ae04fde244222876424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8e999e0edda6dbda3aaf7d6e10b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac729b7dafe1d672a404424c963c4e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e18db111481b5526b39c9021c805d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c0da878025f68734040f0914898c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9db606d3750b65156f2558e239cad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c2a938d7efdfc6db9baa49167352430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435b65552f80d2012f92afd5e2459bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4232431455e1fc0f166b15dfb738f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b87731f5bfe5d108b47e449f847d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0919e144cc180388f59b65bf40975434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179955e4fdbff0aab166cf9c26a8698f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf85fe6cc51433d2bcfd5a5660cefcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395255a4fbd48e38675c4fbadc3b0d27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de9b705296169235370a2cc3ed02a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8482aa065c6797f0bed977f494481c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c450f2c35ef94b68d42de1d3128291440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7859125f5a78d3f9aae7465468048ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258dff6721977d019fa36d1e2b67c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53358936f32d139553e18f73cee52931443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157c79d3beea53315ad54603d10a5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f384060cb2b29ffabe759217da18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe986579f80d6acf6ee940656df6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd43559e41f84065ef6f50f5e2557447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509005ed433af3e108d97ffc2a4ac5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9b2fbef026b7e2d2bcbd71f12fd00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ebcd5d4f4228a57b984942893c58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ed31a395f13d82c17026e64034ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ec045eb01f661096098fcd911d794452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392836b429fe587def3802b9e5ade88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9cb095fdf686e0968b264d89bad25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e85d79d822f090c56f9111b97d6b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e754b022ab4fbcfb5884b7d273e33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b2dd65a0cbf04574a7defd4d9a7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32796cb0b3b77834cc8d13c157c621458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee3c9ec1536b28cb4caba6a4c0d54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb365648200e74b61130bf6e75bbdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2837889af5d15a82ed40bbcc59285461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a90b2f509cf1c48907ba8162e9d15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd66f0e8ae8bebfca7c1d5a3cdeb91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870ee1bc6f6e4b4657f6ca562b6549464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1bd38b2484ae7b068804ae841128465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0582a6643c89f0d4483dc8e9636569466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24a29881e9405929174c12d2083d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f951e3ad60f9a31e2169e57c1572f4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118878414900e64e35c0e9cb1eba29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a35f525c3c6933d1e71ba4967bf19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b5c2e27ae1650051da47344b912c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ecf13ab403c5139939e4e495bb09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f68bfdf1409d81144adfe8476ece473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d13200822d23e6468002c275492b39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099eb8b6cd9f2f0de7a5fda6ea0f51a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7290b2e8aa1425664729bf46bc980476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67033752239e62594e653bf079592c8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27f58d090fe251a2a1a6bf3ebbbaef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c5f4aa4425159bbc0c82cba3513a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6aa244abfdeac74536df842cb180480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8daa2d1ff784caa35db758409310c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8abbc0800b867f3eb6979330ebec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e24f689482f437519897009b9a5b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee5dc4ad377613430667a4093370d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d502ee73556c32032c3aff6aa84cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dd51f99fa093372b977ec1cf310a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17231668d80a51d88da2bd981b6e5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715c0db27f45468af31541a6b583eb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbc8a49fa0854a4ae739d099ef7ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbdd3bd983bb8b11234499f9d8aad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27a060f83b1e3c87075df234e767b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e67767639d085d3db9e5bb89e4c774492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2eb20310068acd6cea80c6fbb246f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1ff091d01e14a9cd6ee56ed3bc304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2ac00f46a677368cc1cf335878309495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c451bb5249510dc595ad17b72e0d21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e963e4dc8c539c0252e7c83dfc6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d339dca56848762885ab1b6783b3fb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd6f2ffe257925b5c04ed12657711499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c78689410555b3a6280029fc09281500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbe803ab4ab48d64285d88a739f2b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500abac3ce57a6e2c9d2ab544cfb97b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c2e23273c5c39bffc87a986d4939c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b55111f96a06772520c7e892a370504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2bd39d74f0903373c2a31a479c5cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9276a683e81bdf7e27ac53616bf02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f280c5cee13ada4e3e2bac4abde403507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e59b489dd7badc4260d37f3da98f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d22242eca692b093b491b04c4a16e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ee181caabb7b404350793381a5eb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a576fafc93fa0f5d89c44f4fe41f3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1ff7a9c05c91f1fcfe289375cc7b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2ab76bee8107895466621021ac40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68902947387dead79ba73a7086472514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65bbff8961884340fa600ecf56e89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb367fd547b70b642e7bc8e62496c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cf719c8adfdc071b81ba151c9e47a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bc751abeead8dd8da684b2e2cf8b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860f1d22997d61c20197697d33866a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f4b7e4becf62c51eeb93ca8361f7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f124a617bda4e1c46970e713486f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956fb4dc35710d051473b6e132df36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c074aa7d5b82518fa5b2df9dcc65e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ae05e568ff80e515a691808b2de0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d554e1eb248b185915c71ce05e2398525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29964e1aef7a93074b2a8482ff598694526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab601dc847af63b7245fc5505778d07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89153992d82e291a2590dc240355a9cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b563b97e6430945810482125431626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a4ddbb89d513b196055b67997f89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d282e2ad15ec70afb65faf84e07d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b2d394ccac0679b9faad8e4f50e05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9271ad7d0374ba815506fefbd1d520a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22728bd2f81f7af7fa660dba5d01128e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77923ccde8a616a1ff14b9649ed8c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf954e3e118ebdf5110886342c04f94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde91c4e81557c0eedf0b8c19c6ce6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050817d6385d49254f075a98e151dd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2bed0ec2648709c30699c0f70b344539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcbeae07d8b562eed829a5379bebb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7817c966ffd09c02bef8df08715895541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22511253d139f2f29542d41beb8448542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428b886d649639c60b483e9afbe3c5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2091c5f4b7b8ee59e3eabd06c91c46f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e156e7ad24edf08ffe4a0e93d6bdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09dc16774e2cce1200cdddbe362349546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad94f00f9b0557e97123e777152801547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cabf274a6c24f020c0c48aaf6a6103548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e316d56beedd562c1f2cf98ca1686b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0c93492be61d7b12a442e07994c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334a437313d2d3be0dedb2852ae29f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61d3db858e9d3bfbf8f3c74113f4d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b7d1fafed98a981b580c155894d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1cddc09a2228587a8e724f9c2eac1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dfc34e20e54553202e70acf7e8311555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c74efb38aa3bb5e16f264e73e9baa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deedcfd88335c1d56198eebb5a59ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486e1b47218e12758d5322df32cfc60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fcbaac3bde631fdbf757d8c8b7c54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccfde67575da6b25c16c39884cc3d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf08372a66a28b4aa090d7128f445561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77901640d3a8d06f922c2325a90e1026562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c01ab50a16b46c19ab72861c6e3d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af961d79d85efd48f8f73a6d6dab9be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d459b3906e8dc9506d7f36a0775e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b16b898fde3339449fd539f6c1726566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa8833e883420abee3a871911eba7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368420e29f5fcd54fd6ab3ee7a35c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6997ce98903036fd78140adf9c050569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d32c6f78bd29b9d0088787a289ed7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae5dd99017a15f0c7a0d9867b2740571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c1e25a442196618b084383f849d32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6f42c2ec8ca10a7c29f020ebc3bb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a9564b3fed2690b3863ffc3d9aed2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eaad8b6cf5fbcbf67c68813f34f92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca23125e4f588589616c0017337da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2ee2e1013743ff343c4923ea848c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb30fbcbc284c11dd95cfe51c883f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f79b07c3745a3fd72256b7c120377579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad6ec2a1b310eac7041059fbd2f29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a994a97d312da42fc6a8a9f3a0f32e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8bb9cea4f47aa878caa6a63411149582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff20b06f128f3843c5c1fbc46adee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa732748a3c0d23661d8f1cab2bcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd2627a17ea26b026fd9bb608cc9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dadae127caea8b87280f0a513633e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea88532a03edceabe31a61f79c0385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4420a1b1f1694e83dbc8b8f939df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5553f3f39ceb62383bf22ec9be4d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422049f810df053add93e6abbbbf8cbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86058d289113cd7984d8c608e6e908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd50e9ff9138c378f77a4cd739b1a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a87a0a5e85a78f313dff9f4c7639b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983a7ac89fcd885e002b3bc89be3be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816bd5740b71de114daaf81bd9d4e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f3cb209ea5352dc9f7de5992c77c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770aa481fc0f3d596f45d3537a8e4a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835bce8ffca300f923e29d2165af701598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ca91f8f6888ddb9e6753b0f7a13f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c43f310d5d49ae8dfa20e81c6231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a6c6ed5cebfba0923e802c0ae66c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66b41612be5aa81c586da9d351dcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97166ab67ca0736d0da4e26112b4380603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22a297f21edafe26dfa19630da8bd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b24b1ab25f83a63fe030ae99815d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddff87484bab5e44d39b4d1a737204606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9519c3408e0b6a6a4f4db7ec3f6cb76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cba49f031181951871acb516b6704608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85e7d301231008245bde9ea77b373e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cd283d7ec0778891dcf28216814d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568964af350302665d19c057187bd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1f9e9fa08a0194532baa2fba48a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6441bb00ff3abdccf8e8668833043ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d966f11563b1eba0818f5316666b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690782e4f014b146bd91de586959dac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7a541a8aa4d0d97e73c17bc18fd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6645db7a4204e9a3660419cf30bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8509a1b11712ad9fa1f81a575eb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf3b0d4a9381430c6795346982f846619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc4de93ed52ee9103110c4699aa28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040b80866bf7f9a672a7216481a913621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fb455a48b8a7716299a347872bc80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9faeed70543360743d18afab586d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc9aee01dd26708af1d656cabeda9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a86c5b6e9eca999938bdc5d6cade7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447811e3a0152fb6a2381445c527e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e85d9fd08c01595a40f132629406b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d119c62474c688137648921d99da16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9b50ea3dc0488e385894f20510ee2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cb53637a08ba6e67d7a437640ffc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e035108d316131aa87f2ae263a77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71449787ca18f7aafd4a9bf16e43c58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61242eede670fb26f9af9c1e8db27a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831f62e1dc51ac85b6c3abfae357e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383407684774423122529d2cbe22659635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd595a434715da542b4e3a0fcf6357636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09a4ff2c352c6067a6096e0183886637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e719d3e42022422d0a5db12e387dc37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22fae339b7faae6248718cef3d01e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c69780ef39053353d067debd539c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc12ba1dd75680e4341aa0057cd72f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a7591c4e706debdcd8551c380484642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c89d27be528398d683b2c60a3022a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be391d2a9e3829c9796bdbd2dff33e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c72c85afcbbfe7f954916dac53d43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420146f938e234ec0ab18e098e87ba5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff458ce1dc27effcde9096d34c9ce51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e264e5ae04a7babeaa606e598be3a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744643200182838017e1508a0c754c01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e80792e083a47167e2df446087295650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47319e0ff6f17f4c69402773ad0f4992651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a69b56d1d2d738493be0a6e73ecd1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565155956a5293373bccbd9ba7199803653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47323d986b28dd26e2696a375f579c96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3375767a6ebd389a608438dc0ade18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68f4f7e2192f42fe6ad6113e3fc82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ab721750f0ae8903222056b7d4191657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9465a8930c99e51f7853c6456edc14a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911f7306429260f4be8ad123ceaeeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c8b93271aa135f2df71398a030d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a2359122f7fcf863f3c262db8d447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a713140678df3561f2ec37bed7eab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066dd872f6bb4a453f8879a6577fc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145564a3dccfd91e1f7611c457c5b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4aa997efc6d07e9838ccec51f57aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4246028f36ca878735c1c3e8e496e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccf657a586a5675ff18d8a58d324a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61697bf41e3e146e2639976bfd4570668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681ae99aaf170d721351d9ba9327b16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f1280f89c9e38c91bae6a81b8af70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7c899bde5b707a7a2d690933254ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a78dd35d895d1a6092894a0d93bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bdd1c2d895d922d7c46ee52652d46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0d92673661f3c1c761eebd76ae02d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62afe42d9a956243d5122b476faaef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce611ea5f67f14819e66fd8758dcc8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe4ce9c1437066803c1386b575180677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0c8de609dff0fae9f511eb1a8bf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b164baccf515b58dcda29e5a5057839679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd814e6bf064ec428ec35ba579e69f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d06af36c476f9345b2c10e4e56e62b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dff71bc8f7275b4837375312ede62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664109dd53a901cb9d2d7ca09eae8ea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3240561e50c2b6f0c5bfd0806d00bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccff1879041c80fdf5aa35af04ad27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a9a9b1280896beaef9d304d121fe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e993254c1c6773b335b2b1df775bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613594ec196eb2821fd56c8f2eeb3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e57a547093869b32d9988b7841d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f03c3579a8af71bb4112ad4850337690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201a44e7ed0d0e08e8472308891ed4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357233ef83e689b2b874606dd133f33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0efb740bda89eebf319a70411d24ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf7f9439187689dc04141d5a89438694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0117a38ddafa3cb3b6938ee3a8d16a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a66aec515ab1cdcdef43636da3e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca90767ebe705a868f063f2ace4da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86702bf75a4122c2eb536418638f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed81b78a4de14b47c04b61e7243d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa49f28a875df110cc16b05bfca5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c063b997cc3f04083f94f7863b3238701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fce47f82de4da95e598276ee41c98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85bca454acb8361db6b06debb86d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d4e5f4430b684fa1fdc5db118d08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206331d9b9665cfc30e84d45db6dbf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bba3dfecd55a80e980343f7170668706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5686cb1df1441819a47fd674fceecb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f80a3bb355616fe8bedef263b3e50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb65dd6d32cbaa4ac5ed60bb5143b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed04e2a238acd884af6561fbd6fcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aecf89052a0639d85c37271f88b0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c390de7befd1f84b34aba195c97a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b44cc495a1da8d051381ffbc5ad09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d584fd02f4e7f0673c1865bff0327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef04a4d6064709edb2fe9ca8789000715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5a020453bb8b9ef057cde264b791716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ee3040dc637946ffee8134b3ff7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072995aaf976a7993817b8252489e8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ac6ed982824e14374d5d615de625719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c51604096d83aab054a7ad599ef38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf81d32c4d6f739b913d4cbfa0e5b83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb8c2749aef229e549d35e359c837722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b58a9821fc815420fd5ba1e286313723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc593f3c9728e55e21753d03dab9e74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44f05d20c9a37cb3e91b62bea41ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8d44263c5072b65b96c5d278ec98e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe92fab6d38ac7014839dd064b252727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ee46a407aa3dd4c2e98dd7132f4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc1a667964d455fd46fcd0a23a1d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd8577ca76154c1cb8e366179774f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660a89474389ac236b9e8d35f1cf95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded21fa13c271915864332093b0b36a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1afd6b18d315c7dd41516cb7e7657733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cbff2b5a36b48f817e20e75d166b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f53b4f2f89792c5308cc00c6e1ca09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6ebfa68831b6a69c2dee8cc0fcb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d280c7aa3c4d4b6b0f440e1984a197737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14661f0978882718f028a398506eb2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2e15a04c8c6a8c4ea5088caebbcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97277c31cf8e2ecb05b2c25c172429740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6903405c32821ee48841d9996c9274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f56c7344afa82cf8069f572896b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adabfd1c45f2a1603f35f9f921ac0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921900cc861d75fbece1d3174226ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6445a55134fcf04045a86dedf3d1f9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdea3a613063f8e24a7a2775cd3671746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ea35f503e6ed6587d15fb0455aac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b783ac5220568f3ff5e106e683ec1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd556ea5ca62b2a7693f6787b934dc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a939c29533760cbc985833cd719905750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28693365f4bde9efbcc2a3875202427751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fad47fd36be16f3c0f7b821bd078ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec996549168ef63aeb2529c099357d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950096ef78279442fd77ef23365f47c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0800c9006a925e9d25a0f28ec6e76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4461e6ecf8973551be70779df284316756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468f7b68417e723d585b61dae7b122b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3f753b2dcd52615e7ac883870420758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d0ed0fbb47c404cecc9c2455696c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869daccf31c3bf28c6253bf051c1e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c8a2d2bc35e84bd69aeb98e18a872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f604e7596ba8121c908ae29f2bec4173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846330ad83170a5e48a6a9e90e5e7314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe9fb3a90c3c580c605f9b3e82f0b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a917f94bd2863587ecb3acb3b704ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5828980c12e8db3e12d84eef88747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045df3dfc929cf6714df83d0f43c4c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb64bdf38138d07482a171e7ff2089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1e815360b34d2087a7b9001d3a08310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300ac369076a90103918f80e7be457811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794b7c643fb8686ecf7e95ddf545bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866bba3b6125940387960d5ddf58cfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf13b787ef89a45104fe100ddca9a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53a1642682e7aa8fe2786fc513cca015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637058e876218047550f4b0b45dba6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68c0e999b73e22506ddc25f09710cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e324987fbd071fa1b20ed42334924f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531ba5b2cd0c4f1d9d99604744d50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416467e5251590fdff468933b975307820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05997ee018a914c369c4285805c73caa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053a3f98cc5c4948d549d7f8c7eec1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedb08e0a87f1f21b6304941fdec79023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865dec3b3ecd67e95d8e7e7226ed8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c55aa40e7d78b021711bdb10b24225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9da25e688cf08222bd05ec335747b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d38ff11f2673805335e21e398287127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d927528d95764755c4211228b2cc27428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7712cdd7926c7d9ffdb3bb684b4139229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60451350a887e9b2110cbba2da8a249330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05188f34a17c22244444fa10f839b43631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0c616613b309014a8793cf07132da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ed5ebf2ade10b0de95b1b82fd28b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fc4a0a4ecd988d4d71770f91fcb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb3a6ef373e6601dd7b5fd765b90735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597aa31fdbbfc5bc5154e38998c307336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4797e7a99a93208f1111814e7f0d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e90469c469670bb72c52cd69213a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67603b506e0229adf336f0ceb6e0c28439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad942fc13a8da3369c9716441660f69f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e39096f946ddb2351ba602db39f3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a9f4a1fb1c9964db936b3d9763a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e52626236eae56cdb6c7b231e38843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaffd9cdde45e3887e8c80b1612b7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df490eecabb4fb98c4ed31155a02aa5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f16a2c4228968ceedc98319715c5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6e9fff1f9a121c0ca2b441efcf9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f22a257e1cf1ed733729f54b102c1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b04af35b79feba862c2022cdb45449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f6438c31bf947c9eee9c1e77aec550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbaa051b2df31329ab6e46380130d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cfaa138921d3b4d68ce9c58e4b2d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67cbfd6772d587f65f6a6fa9e2ef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada3897c34a031d6e377787975405d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef11e0fb9e8e8df93c8a430be2f1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b05b65b9d2a851591ec64ac427f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587527dfd51c8374b572c06cc54f18257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86d67040791b7b46526da85a6028c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bf6d7fa4410df71db3a41ea55888259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e973a9785044a70ad108ed2c6412c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c88a8b8201dcaf06f2840661212461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fbe2ca9292007a8ea850db9b5324962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733097533d84a8eb30afae656c4fb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8a3c0de8e42530d082d90e937500264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517be4f1f1da0fc8a63e04b9b9d010365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47201b3099bdfd4e209796aee3b39c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c44b2c305185b272ee21e9bdb0dbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb67d7bf952ac6c4abffaf3ac94e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c836f5fc1ff1c280fa25234bc36069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b272732985e827e2d19d3d523f9a25370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d56e13faff67ba0270b6e48604f8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f278c4e32b7b2a9f81bf657edfd38772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f29d2e01f8e3fc4ebcffde2dccfce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c97c499275d1265c5b9bcab7e9be6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5f62cf0c02ebf7a8da25aa435dcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305aac0a7012c8e5762bc4e68dfcf8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd277b14635d0cce78cfbd15ac67277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0d5ac43ba4f480c59f09b9fef4a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb7629988234d823025859aa3edd5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0bc080c2658f9699b4edf3418543f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e9d738e71cd31ea8fc5f3d6ab4ef281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ad9ac54877f2352e2f7500c6c74882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74843b99b11261b032fab926a6226f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f2f56ced75763755c9f68062cafc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b333ace3cdf523d30a2d84afbbb285b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be39893cebd1226b8153672c088e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9885d5c8b72e931c6a375e910dd94787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a20deef86fdcbaedad9784f58a4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c73fe298fc5cbc727f22c1a6e7cb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765cbdca6781deeeea12181e5c03e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01b08df03f241540236f909d6bf8b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159790224a46caac665e1a1ffa5343df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a369ca28435223309f5ccd7c7fd91f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e71d44b1b24ec50446f2854a6911094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d629548d5e1790f922cd01f359c91095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f70e877df73c0d00a6f4246608d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07590d8d30408451fbf93cc443f9cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c041586ed8b693b57145574efa17e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b8c61b57d83387eb48cdfc97c88799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f88aa5dbd4cc0563ece479739da651100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf696e846c0e8dceac13a556481531e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3655d19116e5b53d0e6359c3b0a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31105a6eec2560bab78e9525a3ffad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc5067cf00d5bbab1009dbfd4e32d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921235946225fd40ffcdafead2e4add105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d3de75405eae4cd5f11f947fff98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85597fc8ca8d5c71153d075c688c29c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156bd7f24ad8fb2d397a84c1e36a51d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d409bc7f412f7f0455d77eaf2669cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244198cbf3ec47544528bed1537d9a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e318a9f1bb5753910017f1a0a24d3ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f64a072205e84682252a751f6fcff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32f27170f4a5cb0d9560d232497a98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9abb348df08a0b6c5fed0b2803c35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297c1176908e219fbb1231108ee52b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061e55ed648ba843bf1041dcf24fba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f1e8e4015a2f2c9c58cd446b162e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399050588f9624e75fd918cb93a4dad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47740ddc1c325b83f0728830335006119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88a040ef45c44446f269fb2a735b91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b6b795fdc14f7224ea32daa6ed72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38befad51443cd19cf8f83ac6cf4389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf71a31b8e0b8c43d5dac5071fe80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c85068f2ac6c6cc45ec06613a061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddc634e69390d0144f82db036e801a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f230b895593da5a9f0683aaabc9892126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8b689c530f5a36b37013272fcb61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c24fe6636da0e5895438e360519ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5b0c9d0ad71bc471fbdd8922cd63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d55723f0b5d1cb6b63ab57b2b2518130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55748520f6273b604907c8675aae278b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754ecd730dc927f9aa1401829d873b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990e25a0d0a429fbd168cf7da5f521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb1d5fe5692b50a338287c8fcc837134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e4ea292b54e6ce335c4b6e87996f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c939164afe255b9b13ae5ea0079ad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96044a21c1218a96f1d2e65d8e8115ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d4de222263d2c4aef32b925a7473138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc47e9f3037bbfbe41e9cc42ade2b1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363a1b81f91d736635e4e96c23fe849140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4997e07f929f7d15559dc2a773fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a4fd9b3fcecdef88cb1d6968b92bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3581a27b67fb4534c2fb1a393bad4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9c427a0668cdf5e9e004005e3c56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f80a3948c5a5644c0992e51347b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6520dd1cea8953cffb2d88e9df59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366e9a2e3437ba351a0cefcb8e7c8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2091ed0049b51ad1b351f641b542370148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a5b86c5cf75a987a4165f25301d22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4709112573e5b39c980d5d961c7929150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1307f6f2163107e7d5cb16adc2ce85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca998128acf71eb7b4a996fab5c0353152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d10b7d525fe4698afe34c59647b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358187b4d1a3f3660d1c3da61931d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d19be0a0801bb14bfa6f4600d155e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493dfd3c7490b36a0faebb9487875a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593770bf6134c1892ae5a55c865b3824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e0a6b300ac071a4a90706b2ffa438158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ee1e2ba778b2c164a140e9a58e5e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe42476da8e59479d5605824d6fb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a001d10872a852436123875522f8860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6602ae87bb979484b3a69f1cfda2fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893307e634d1daf45a81bce4873d2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eba6d33d0577493ebca55aa98f28a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6eac158de4cd3ef7458b05a1f1bc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c48ee3bc999052beee22591cc87149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19790aaa2da64754cb8618003681a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798935de3dd71aa4d11cf258ff6957a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57aba9ea006d81b16ce31389a1838a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc33d843997a0b7a52677ad63f079170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524086fa3d02b0c01044aaad2f036ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b81b4c1cefa4916bd65f5758e5e05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c9e0374ef67616b404138b756e80e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e0566abd3888ab7b286008a3e9a21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bbce9611aa3117b616fc350d0270e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c4b95ef6b32dd87fdc0bb0fa6ed37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123f7952ae5a8501abfb6a3749c6d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4754df1713c07c06465aa877543d717178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca9e56f774761f136b9d34e674d8cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aaefe6e1b699429823555c609f7d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8954b6b271fb918c92def44ba831ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ba4ce53ceeed85b136fd27a1e43d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b94cdd30d9da0b3ab0cf8ed9cb1ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19550554eb4f3bcd998d778b8bfed0fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf20470e2593bb08c56125f4a872b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc53be6b71d7095727d25af64a9d744186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4806f3c400d473937e8a2af41eeb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec12f4b7fd3950941f062e9718093b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4a314a656357505c3c15724aae22b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f230ea0fcc066e13c354e6056b41de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756f69d2ad2d46d6bee6acdf2f603f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b80242794b2f3db23371dee28168a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b9692feb1db761b5edee8334eda37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498a5e1019c88c9d9f5f32ca32f2306194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42b09e33b73a06508dc608a7a069a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fb1f4b89516dd06e7e3623fba74e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699a8f6e8c1f84df22647e40fcb877197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc76a43e62aa4e992626da959fc7f50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddeec87107ea73ff4ebbfc62ad424199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc945e7b9c9bd3315a9cb1654d402531200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069da616a43168be777940a13b923b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e653b51345fd3ea57f44391b5accd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71045d817528c9240f742b943ee5770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce4f281b7447e784477eb0ad484db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9ceaaaa9855670690c20c1ccdaa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a32dfeaf7f28df1ce5e4451039d3a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff70f4ca564a9d8416b9fb63f826524207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd6a47e51d47d0d51adc66efe295b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eab8866d017ab148cc9ac1667969f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21619fe4cfda557e6d0b42beeb7d4e15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad571f723cf909d4535070bd1459345d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3ceb8ba17c0b82fea1a7fef52884f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298abc7dccf5ca2feaf1ab21be948b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14958a587912ec069c6ce7f142592de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636692f17204ad1d0603849c19c8e6f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db1f94b5ba7f07020a9a67f8cb5fe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6eb61160918c375b2d4465d4752f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150230ffaab33632a44f96af42a62c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38699be82107dcc707ff2e8d974702219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b436db6f60e770b833f7b5c1278951220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25b13db6c1b6cc0c5047c040ce6752221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26c516a85114055ccedc10fbeab2c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0845c657123f21183f3178c77436b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52a9b1dc560818bc2a245f3fa5f5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ebf1f71187734f175963becbdc9ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb03b04f08004cb353b71aa7029662226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d3db1ec158f5f1c32e80a1f0074ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489305de8f3266156163d2b4da18ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e99e81aad541c25b469611ae9b44a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805be6c53e6d774bde93b1df2ea6f81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c9d1983cce55f60b51e19e659c3e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25365ddcc1fdf4c83f2c3548618ad246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c69767c35ffb6aa8072f9b463fea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef109d3497130b32f26d75fd05c817c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275bb8932efd9ba4cdbb8ae8695871235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c76c47df7dcb44712a97ac5324ff6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfce9bca3a3cf249cfb5ad6c9dd40b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207062647b01d2f342f100120c3f04d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81606cb57d55f3bc12453b67cd3e7bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed93bcca4296ea3cb834fd5e35d5fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead798d6c135cdc574c947424360fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f56cc237cbaf37a2bdbc02dbcfe1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba317aabbe3e6fefebf8b9a37a796243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6496a46e02a3a6db61d9c912004cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283a7dabf552341639dd1af2066392245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87efbcfddc24308bc3d81d9e86e371246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0573c49d7014a76a996310c9888b5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5b195057e90143dcf5070d059c2f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7449a1a9e06d4c1c68ae8bda4c005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c9fb18877f90fae8743e3f40d6e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e13161036d8ff73af84cc6d82d69cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298f8f48a884fbb77a098c4b5829d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b52da2cd4d8eacaecd580c65c0a293253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897900f51f4506117731aa36827e6c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924bca45dd72ae91b1e87b45d60446f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806743a2d34d8b5130c537198f58d5fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cebf6d2bfd2743407a4bc2f6140cd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fdcb839990df58ec954c4b7a208d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29afc64638ffcbe35283c52689c19bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16ea0da9a7434ae264e47252fddbc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f7a15bf9bc0dd2590f1d483c1a2a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a5aac6d20bffe1a0c78bd098d6255262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aaf65e315317ad2965d5f9df99b4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf461a5326b30557a4787471017eddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3ead19f7661957d9b2b632148e228265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366665ffeeebecaa37e06345bdec49ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831342bd6e58c4ff69c9bf4dec68d14f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47ce452a54e3471444bf37c76a70c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3f5748f4e445720768c5a0f7ff07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678453c5f87fbc70dd23b7b830c16050270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471081e3d0115d59859d0a6e36a5ef3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e7ec6d98f2a58bcf52e8fd18c9515272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fee45b046d7e47afc211291606998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173bffa8462e59b09e5374fe526eb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb741d857a3d2857bed9b9f048dfbeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e45b1b7e3267800250ca21641d38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce3dd66b87a2a5305b22c20bc69bea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621688e66d989af13e1bb7410647106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f44e55496f3b16cb465074abe8d1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea2420a4f6f30f2a50bc14f03730dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907850b9fd2676497a816bddd8b053b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa151f408adee40c0406ce34720be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c043457ab4aa3415726bbfe27aa90ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08814f39af18522cad420aa28425656284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b14b6d84aab42f048f78ed5a855a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e941b0c4d142fb4715c2fa16963c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d141524248f1543f793d57ee1f47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84e0f7301cf9e025a5e0f8c3cdd132288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffd3b897bc1842203f65b485e843c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8b4b1f167342c964ca7415bd3aa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1797a24848dbf7c2d6adb6b5a194a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622eaa0e367b1a2d2bc3f887822e361292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3c6a579b296eb1ca069cc90c3f466293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7d00e553f47a0752b944a8ae22c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4b193e32a80b54fd75ef82835d4c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ba7424a2ce87318eb4b5c10aac12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91017cf1bf543683053fd8cfed0c9388297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d343ba0dc07b336e5f0868b26bf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e9422de3818dec5aabd5b9615aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a0fde720d69f8322fde7ab44545d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5755e175dc586917c3d17e824a7cbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f161ae3df1d259cfb32b038c95c75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab315bc47cf282691dd6d603817eb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274cdd3ea2e7b031c04a087c86b0fcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d440c67a323ab95d6b504d1cf7081b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a704d849440812739f5cfba742d4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270ddb1fdfad30e08140cc61700174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10cc8999efb3f43d7c46b81e8e4328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eabe6f02dddf4af14d8b5d1274f990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e23d5360f15ebc89c037042440927310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153f2cbdfbfb16cdd2f2d41adea8605311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9944a975bbec394918a6e77858a46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ea36a55db516f7c784083efa4272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e34313ed2f0669caf0da66cdcd3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8ee62f0ebfef80f45dc0449dc453a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278131bf1aa5974dffb1f74ae6c3ab39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34529e5e21dc059e2c71603b1d0df0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a5a2cdeca6277534394fe07448066318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27a4f883f3fee02b27b8692368bdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201514bc26470b93d642e615e2392f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bfe36709c45e22476ac588d16dc89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eecf8f8afe17b9568f45fe3c60710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951f37b9115aa6f03a413e9db9324de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec90725a37a2bb99afc61e7b18d30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88550ebce377fb52fda9af2dd535e803325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce619f2bc2cf27002c0cbd1b208e7e31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b92013f2c6a36d4f432dfdfb1b15b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b4d36a75d02f7aade8de043449c0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a605fda5fd06693a5e80a40228f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aed0c02bb4e1e95023574ea3a6c9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c697474177cb00a5a85fed10fe41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f7016a9bf9bf6da97f379c4ba71a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7eece7831c8b4faaf4438a7b8e4b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70153d1130bb64af57554d032bc1cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074edd5af8ce83c6ba75e7fef600e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5ac67a8e095cbaf61663b2fe969fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f7f375fb7d9ca4bac551bea5414a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148d8c59dfaf2d548504f9dbb6d91b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb6a90da66d33327ffb15bb9b5200b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e717908f314d69f46de1a2fc4ee34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677acfe7be9f5b17c881217440aecbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7baf953577fe271228ce42ebe5ffc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4accfb0a6ac42a4725f32162bade4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58d2455f9b915341bff5965bc4e7ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1c8c08d48df975fb7c341aeb407b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c148a684b1130e651cfd4cdb19f04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168b23f1cf984fbde04957fb429ed1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535cf0a6a98a30cd57eaadecb87452d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef75a94d05979a1645bebc2e25d360349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5866641eee5391a15d14a01fe479a93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eeeda3caf2609e2801f64003c87b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ce549eb0419963907795fbaaa606352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c356baf5da2a951f038e504b8887353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089974e25ae9c705bc9fa97a2e796b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3105c997971e6d099cecf2285b8ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c15e59c93c3f50a07cf100707fbec7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a7a6ec95fd9c8c32896b9e74a2ca7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b8c6c14c8813f5a346f7aa96f1a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95c87aef5c0f84c07d59929c193b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c155c83f7850568c2cad7f6076103360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e483fa75d1e47f5367dbf15844e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc540d5dd0ca741db6b00df69c85d6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948ead03bc106a47eb6532509e7b0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822bf5ee53247f5f1b53cf19f1aa92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a237ae29ebd319cba196137882fc1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ddacadb0bc0f6924d4fe53fff79fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182479485c8aa98e65f2c77a1800538367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f323535c42f5cde0f0d2ddfb724725368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a6d49d2bec4cbb5bcb1e5112aff2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982d7ad014b18683d2f188d48b9af4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297781e35df209b1c5669ac95e301e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ec0bf194a0d693d29b6d4f4aba827372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0396616e55a66c5ca4cf0b543319d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2ec55c753575dbdf51c61d1af4101374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ef93296a0d17a67e08cf372b6117375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5582f6408e5bc4a22b2fa57d84121a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350657d9811dd3f30f77adc43f5cf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c9cbf76d72842142d6d9434f8dbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da548aa474038dd82b5f3aead699b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10643e2683ec4288ab0b671f40a71a05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2a99078eceff16418be742b499fb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba589d0ab67b6cf14f278b956c768382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8b8bbdc8ad9e28594302576352e9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348bdd15631e5cffefcf096b36c833a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcab53b26b04edfa19a97529fa3ad6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b94c8413f7f4ea3d770cb18acce79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095c0efd92591a6cb6905f752aa586387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d41ac3a02e595bc07e29056753937388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570415e9b965bc280fdd0f9977ae1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ec281cb0bac6e93544d7f267c085390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025e94c803d4e851dcf62e418b5f66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb60228aa3577639215988be654d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227b834f39a59b3f415db706db3181f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cafc10abadf06aa78a9f1886fbeb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9807b7068c2b6678b39d1babf8c06b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083afe469f13cf8ac297ec38d3990fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72214f4e655cd0daeba4addb1abda72d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e8b92c20fa29252f04fff740a36d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597cfbc1d3ea9173f60928c0dcac27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a27e3c676eb2ac450858ff995d90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb520e6cfb67aa28d067adae7606667401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a258fef844c2cd566011174a9d94010402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a9756a9de73c73c039aa007999f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc6f4920d41b07ab367a0f6fcf2df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf11b89c0d253f761b13a4ef507a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897cbdf4a05bd60461fa5a3f9c4a0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abce5bf74cf57b65a870059149761f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7d3cdc66c1a7708ebb59b92bfe77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9d67ba6793093bf9748d9466c729409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62416e01003e980c295d1df762bf2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba109349ce1fcdb094b68e9d5be851b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee2704954130c64ad56f5d1411ea78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fdf13acb70f8cbbd1ef3f04490fc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d922e2a6a344963b74d59d4b16828f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6e78640354d884bc7031ac8f85fff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4350b8208d7891b79ad3b71937465416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3d4d5744d8f27df8b9efd7d0ab686417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1392b6ae78b99f133ccfa96da7ea0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15b1ce20d6acfcccd8e023b5c3d4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca5c1b596b94954e9db9d231d1528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade199bae61160d149d207aa1fc29c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4323596afbb4de16229722769c8ff1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a13ba581e1c6c9c0234d30e22c918423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf7201b11b2c6b5dc7abcc043b592424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc8e9061d44a56b90e5d0c96f166c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec80204cd22b11d9db5d2c38caec28a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb386eb77561e706d2656af97932e7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5d909f802c8741242879bd4bb3af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfd0c06479d3428a086c62c85563e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87958d53ad15adf3cf9292cba6fe8c6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea465dc2675c3d9c734a4ddca32e38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895393f5abff9d4884656279847f9398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d609834d06f17a2221e07b4b68e8a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1f6e8252757751100f7a4b0d1d0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b23565000ba654de8c0de9bbbea18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1161199c606427d590d0f2490ff381436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb17d7ca44969d82fa886203bc8af1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab80b6800202efd95c713295a0c859438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949b6183a47542892fcf69e7007c6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c416d74ca70856266d8e2bd35dfce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3b1a676143f4051d3944789d159c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27839441f15e0ff3b1fae0ab1f4ba0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ea357e0e5ea4371d26701af6f3b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ffa9439d199b3cb127eca0b31e267444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68255094c08ce2c0d34026f290a97038445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c185980c148f96deeba018aac855446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca724090e218bac3349229d806d0da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b236b9c2a67f5414897085f07cd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5712d8e633180f2fe8dbf12c27744449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d125aec4a6cfc74ff87d2f88a73a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a32ee5235727a85a1c22a3be3582f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a25cdd6c671463932b2e8f2436a83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b9ece72ad7f7aa3b0f2c54615cb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bae40219ce9341756f352dd144c98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6e1733feee8c0adf03f1ef6e04ed6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a33c0e161d2e008292842b9e012e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df62a00a49f8ddb1e305620d666cc46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2086dcdcfd7f365ee962b1a6b1da76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9ff638065b953fb0096669a45ce52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a40b4cdb67b4a3c5ef3cb8f33d0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8606badb9a34ee3e18c6de5cf80edc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffd88cd024352ee47c373eca5ed6e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725fc2014067bb00652f043d53b86bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339a85f68a0361a6b3d1d94ff1c76ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3aff2776cf62577326550f81b7065465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f3cad74b28e1a893a78f994405ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eda9badc068a44bb3752e0afcc458467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d84ce27e39abd844be68b1c6665321468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab2ef6cd3e8ad981058e6df7ecfa77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fae0e80142de934b2e8561416332a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a6fb47e7dd4d55b8a3f488daa68b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1e1f4aa1402bda9689fcfdcf4871472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8342bb93eeb9f80d68813fb8c24c0e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ff6ea7a1a30ac3d1140fe191c4f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e72f376169dd13c8674c895ee67ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc094d656d0bb322eaf3994a9efbe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fdb268e1535e538e7fe360524b9a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63d98e64cfca9aa7ec158b68e4c9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3386854197ccdd949a2781a9919ea6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8157a6b8910a1edf8ba1311ed7823480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506fcdcdafbccb169cab8002b9dcb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da1ecd6581dd817009ea5b5ceb9d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bea27e624277741c343cea74fe58be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd81857782f98299c696e6dd1faacd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af88bc30b1d01f87dc873250c8e2b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9459bfc43cc33c18406459d2325159486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c8e6d8e34d38334771afea1423a1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e885774d6b2ca575a9093db39e4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaa3bdaa503754f6fd39a744657b99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f28ca455d57d710609d558b18d936490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0a238fb44f4b0661f976e597a6d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7205dc225217f96d91cba6135023f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a180506771f18ec14e57bdd17d55d50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de4ce2d2181005fdd82aafda72f0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d659d395cc8abed949a4ef39b106a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe132421caa126806e811ea5a8a55251496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9537be978d906d0c6c0b1d94c7fefe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a8d1657a4a1b5db88289ae402d095498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb67b837de6c82a8cbe2d707489e8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47033f545c0ea80d118efe6517c89bf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9950120ab602427c825fb1b9bb58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c759d9123946aadf8150ff01c4ac8a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01396d5ee75ae811320ce1bc8388110503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f20816d9016b5c5509bddc32250be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b80ddc553c0de3892901b799f5b5e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a8e577229bf0e1f75d56ba8e192a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead94db162620832a584ec694c876d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206efe5a786566c33842df45c9178b3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd31231ff6f2f577a3e517f9d6f88a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28194712630bac4a2436a5ec7a071f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d836dc71384cc960194f2026fe500511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e0a06c9970997a65343ea7c8340d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a907cbdffec2b8109d12562b2716d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb913afc9957825738ab21de8c841d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3a6139c687ff199e6aae5b67e9f6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f5d312f5c525c7017808890e15ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77319dcd90132a03175962d42192335517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a3a08eb1a1d4973e71d5f99fcb9fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429473eed6d48696123c9e214a0843519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997b84df63204b25504a81493f6d4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e021d9e753eed039ad7d0dcffc4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d366aa566dc844997962a24da84dc3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a2263e724f257488817a14bfd229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bec0571ac0eea8e7039e92046dfbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db2c264c2e0ca11ec15d43ba32aa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c3943298ac76d40f32c7adabc846a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82c72f058e8c7cb4fad6b8395d75e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f36095a57b322fb9cdae9a8f5d9b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c16ece418ae04150af042584793d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8a11a93ea305cbd2593af8384f49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cfb8012cdffc3e31740cc54b4d7f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1f549e288fac9b5393eb049f31171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47021a2c8f81e58f5ba62d681eb44f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d294a5872908ecbb902e7f7baa73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55538c437d60a47cf732588bd32a1218535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cf4cf2eef4874ae6a72d3e369f6f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28b63e17924b03b66a1f9b437506fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676a6babf7009cdabffbc20540d6bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b8b32befd7e9be424e7ef948be3f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414d632bd98101830ed4668cb0dd8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d8688a233e9aae7b9c53bb3e7c20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be472a2d65709895c57034be9a3de0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737d1e7f2e92e7895ca171da6a9848543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eecbb903eab96ad80b5ab7549b8251544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ccaa83d9161580db5a1d510861644545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e38d7171a3c77720fefa4cf25cbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb318dd036f9ec3ac8660c60cc288b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4550f071dc9e9d9b7eb1dccb218852548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edeb9cbe124023369aba61811e4a46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f348ce5578d88cf0efba323f35fe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e651bb15bc1acf69367775fd002780551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4b3d3cf52964089f9ce02b6af646b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9f6283c6cd100c2efb72d3296544553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99161dbb0f1e0a1768ddc18d0d9dffc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f18f37e4251a2a1b81bb2c1334f83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052ce128c83a8fe12640a4be609f46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155869dd76793d1cde6dad2d2fe2102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20343dd2f90431164627562c136d5ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ecaf508b5cd975b5843da7283868559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98633fd85dff7b7c627ecf30c8c51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe6909d33290a204838d69a20376c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9548514294beff346ebbd9613fb84e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2339ff197cfc1e7ff374897b50ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e77d36266b7f30b1ec4e31999d701564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18d79fb3d0a8a32100d9fd898fcfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4fbc28955c3dce57f1c14887eb0aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85cbf0bc420ecd581ef9d375e35de4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbc1f3a0e1ec8d9e61f5b8515fc72e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c0d2e9c4babaca5a15e0efea9b5e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55cbc869bc1be188d642731795fc1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fa48d3c46aa56ddbb95ccf1c48ea2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1fa1790059fe1c0ecae39e36fe591572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f8ca5f38cd0223bac9b6cdc7657b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360190628b560ad6d71f8437c44cd51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ebb233a50d95994972f9759b3c8d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79a29279199a7e50e381d1861c099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d00d72a9ae272006e329978cf3c16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe0e5e4bfb739f424bf25d0d7055d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be6e0d833fc665f28c0f97f485161579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f9d521e34235ffb91eeea241f59a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea69a5efb2fbe9f9575e2bd238ebcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816efcb08d562ab5f1a636c600d547a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49fefb0be0f1c4ece67c25e8076920583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b3d615cf81e6ddf49b781c7955b3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbed2c67274907baaf5ff05c0437b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070117aed67c94f0952c5175b8983ea1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a0e098becfeacafa000f97abd516587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088510dbe56d4eb0a64aea52360560f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e4e49ab60d3edcdb08236130d7552589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc4324f5be09effc8eaf88352a3d0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c04aef1939f6241848100c744fafe2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c98eda523846ba0497f26d47a6129592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed997c5866b5886e66f77795f5c5fa7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f6691878b2447b8eb0c740baad86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bd9c15da6c5ab4bc9c18daaf033cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823bcb42ea275894c6c6096a3feb905596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7322ab4be9fd1a9d234c0a56a7c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e34601c26a21a5f0da257c6796d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250bde026f358c2f6864ba0e22f308d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dce420684844efba9bdc95a454081600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced26d959d1a53f7f07304003598fed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06044c704bd23cdec79d483c6aa78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b011cfdf8d7e0908331c72d08ece3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc3c26040e942d4140a48a2d31c33f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18273d48790c6d9c1588c8b1df88b90a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31f802b01170ee85cb1a121787c66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a09b2ed38272d59375650b584728607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903da45cfc99b297eb8f13f74717090608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7ef752929442f8e1d002f690909f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a244d12d97b4604ce6606630542d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1cd17de36800c235c7f1acbe0a55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b200218ea268bc334f0d941b887b914612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838d425e2268a0a9c4b2b22a189bbc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892c9cb5a17d48b0ab8af2dbea9e9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc67643cf85298f72fb3de1737d1b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792588ae2983349234d2afedd40afe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa152d44563901eb8a47f2692d633617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902945c2811a264cb0251c5f6a07b64a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad961cbcce01b8abe4f6df82f63175619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da4415659a51c40cd58c6474d7737620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600c7129b8c1b45e1d6bbf15d289a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7414947bcb1fa3a5bcbc2224875ce5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ecd190998f900331976c3f3573648623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4542edc64e7db6d716fc09510adc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46b9511658fa7dc5a9efa208a1ca3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b8df7d5c95ec3ca3637504bde1b93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c180e6812e751f5480c5075658df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085dbc060591c5270fdce3e9b0d914f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecc72b9749944588b7b4bfa11610df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268113f0bb5e18e902a150b63389cb33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e739473e6bdf559d494afe10e33599631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb2e8b67492f006bd14b0877ae6a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38414fc73fbe55d7c13c32a461f9561f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21a336a46b328dab7422e82208d5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d028ba9d4ef0453c5b2e7a481dab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a47b2a89d929d9682feb86fe669a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a36e5035362e0517ad6357e61c60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63118aebef70aac3486b2956accb9e7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048517cdc5947c802a21614c54fce7df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8283a2ab1a50d30c8e1ca7d064b8186640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff5d71c3285b36fd7aa1c4f8612d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb236050a9809fe7fec592d90015e827642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb4eeffe9f4729fc527d2dcab28b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cd907ab3e341c2b249a74da36958f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421596a4ba18c38ebb63890764304897645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b27d477835db60e616b36e7f4439646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e13b9ccc03374fc72811c035833d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28a6331df90608c2c93237e11bd6bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd67455076715d30b2923c9d3ca29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a17dcc4d8efe419a33dd657bd1cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad7530b27b4cb72574b2c1decb599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a091004adaf8ff54be32376017b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171112af7eb47dd372c80ee28dd037d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004e9d2baa7dcb2e337b2fea81eb26c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344585bec3f03c3f3a83df2261677f04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ec822b8b6fa2f48da3d52b014593656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7f6445c0577cef21b2a0ce3656d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd80a030c1bb54c63e14d2e450f75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d4c22d62892f6bd4835dafb8f407659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c1b9d90d642c1c79e412ef935fa7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308dc406b98a2a34155a16902b29fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b1bfa68d07dddff072f303c5b15b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46bc624a87b6e00254f794c1158570663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f4068d74adad657d3c9729e5b1f0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c090fc92dd4f74b282386e493b18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1e6f2a5b237ad92ad90de8eb907e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891db19fa6df941a3129a53238a451667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff134b12e8d795312f562ac01072d29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3759a98f17158a52b5620a9f302e14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175d8957673a82fa5eec5b50d4cea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ed07451776bba1dc9b265ca2ea384671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591315d2363e9d5d3e7f5681e05864672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579f74fe65e443e54b42f562c72c41d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058935f2c7867d959e65c057d66b0db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd35e6cb667cccf6faa4502926b2733675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28c820e94585fde606afeba927995676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c328ea306df919a549c5aa13b81a559677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e77792626e448e2af5bb24eb50e23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec88726c71e5738ec5322f978d3a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421eb4f6c68b2dccfda311d6946e0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2a5ddc02c1365c75467bd072939e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7446279fed599be2f7a000ebf0840682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c96201745a049ea924f6ddebc83c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df527a2905c5ce8abacf5d49053ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439e9cd595cce4344c9351b78ed51e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb09b480c4bd6d2b9b952d30aa2a61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9b24d0e517121d81a2d4c9cf038e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969a583e4ff532a4d67e0434c276a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374f4c480c437efce8810900c6a176689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f988733dd3abdb5064bcebc04516690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab782112f980b1d971d5188577df5d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebdce952fd08542e86133c68bc0333692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29207e0ddd5278317b9127fe34bb413693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dc4a19d1134ce0d36cd7be5845229694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d832cc157e5b25a4899fabdcc219b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82d371a9814e627bb2d8a994d3f1f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d22cdb015454c1bbe0d7471d4d832697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8eff08af0320e30db242dc08ec9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b6e3ff0dcf486685964e7b5215fe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec01d74b098bc511aa6c6b52c2d8c46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60919b181b5e34e0dd74f27edc518a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185618eb273f5ee8b74463beef859dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20f0136a74b7218c4db0ee21e5d97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403c8a4db9784f458c0d6de43eacc79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271d0770c3745aa6425e3b0a073d56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de42c153dcb3cae7eea9779ef7a656706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e08ec962f0ba826d2f4e3e9572b518707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a16b9e40c0a03774449855e60f6582708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c44013942f37513e30650c2b605d54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975dbced579a7ec2f9b1b030ce4655c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c4d044fea863bfd38e046d4de2fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07839ec7f1003d54d0a673041fcb2c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c865477574e8f0d281b2cbf225a5f61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf696e5ed6bc5d41e83bf95f844cd2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0750c7c91e8c055ce2bbf15be974e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99bf8f59b28a4b6ef91fb3a113863716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302612cee0d0186689b79685f197de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432075d986bec4779317cdd6a392dc78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729b115231964ee9a5314cc07d0508719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2b617970d314affbf6c06e1f47bd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3abe109291c97a2fdf74e4bfcf80c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382956032cf03d728cda2150b23a7ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e631ca38d0ed81bead57e1075340723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b554eb5cebc704b078f8dbb1e18a89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0c5719d8c4b1638827f86ec3b704725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e5d760615088adeff2b0401f362a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc11807a880b78d23a07256acca5cb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d1cd6fc470743c9fc091b2cf3148728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c7b3f93dd266e7eff0e02bfc2cb8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba8292c7ff5297413b209d1613291730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f2e415df04fb35ea9591adf085be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fec7c71e1e4727077ba502b769150732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e55abe9cf7669a6634a63577507136733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd470a60906844ed9a32f4ed7776a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730a1f6abadfe622408f21d7c5384f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cdd54008f051bf964c216b158b25f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d26b37e129b379569571ddc6e086737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236ebbe51b5ee5a3e048145a0e3a53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35244db2905168f7d2fd031019ac1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77e94c05bc1f9b090537fc8e9a545740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf1ff6498708131ccaeebbccab8bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a65f75b93b9fb38167322f917748b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775d9fc127219001723cc8eb1cd0fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c9df7e6cd3e5001aec2251f614f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a31f763f2c20e00275520bd36551e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a540b224d0c3b9d0724e2d041925cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada0aad4a0f01a0799eae5e67c69b95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51ab7fee30981d70371d56e55905fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e32c3726aeccc7af1bacbbc2d71e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456f8b92e58f8ecf94f283b7394442750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf3ca78d4edd914f61288e31452ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb4e00f075811383fd7a0bdca443a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7547fc0bebd39d0b1915c0346790c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75bb2dd1be0fc5f0eba3608491cd98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43d7e5036dfe660458da02335af85c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb98be21088a09d8866b264455337b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7ac37ab7ab841834df061ae40e68f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>