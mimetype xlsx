--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d1029603e70650ff676f461fb98af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912c3d039a512f91acea9add4fc0292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a63165f760acd4b0e666aac532fca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e09be7aff02218d21d0f26d52fece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075946ee1db0d48e6244f7a8886240b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d211a3b630cca4b896849fe95d0b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e996f6f4482d31f2b91b3f2eafcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d05a912f8cd4f6d096ffa13dab1128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658c2c0fc488573e76a46f20df49a449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c83e615b34ebf9a2cdf1c603b19e5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d8795de4e14d8a297a87f2d7004c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3909d959ab7d231fdc20a43f8e9a0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067504b618f05925649e1e82e0270b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bc68601c30fe69df3e4032b11da0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9c604405c88c5b12a8afbfaa3746115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327577a8746d94db73e230ba0bb028816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f42360108dc92d4c5be92d4abe1bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6310c0a68571c10f0a892383d885218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9dc23ca37ed10b62af4c2fe04c52119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc71cb3c8f086d035ab0dea81359d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b7d7453a599720a5c4b73731fba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76113057f0b1aaa43b071943b50ce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812671bdda180163b7f5a43d78a0158c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa6db27975b696000902d7a9eca9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7212d372b9765c167e2f39578487b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e1e2b66c6f4d0e7ff0e8dc4dc9de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f018ce795ce26ed20d46c6f8c81cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79b5553b8554751ceeac68d2c731928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9b12ceb5084608e9cb8f9a378475629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960259293f7aafd39754bf5d54238b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a9af64268b7f1edc01b82f2df9f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b55bfb7f7053e9691007b1bf19ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092469c751a509b804cbfa6e80039e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7b6f2ac17ecf4a72d35ee282dae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce1652cbd09a116382fa7aa4f59f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb61d62c893ffbdd04f9640683443536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88f47d498b3de7ca1242a2d549640937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b4a84b3c718d28a48cf98eb62c0b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ae0737d7568533eb55005b17cb6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9af74f1dc4aaee88450eb9e52dc1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad75c5a2cab991f6c0130c7ae54bf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feceb1c0b8ed88e7d279ef3122eab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a0c718efb278a0cdcfe31d17f4da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6347131be19923c50db5f5316241544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312db8dda4cd7f1756ccba71047a8bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab58e8684188d9aff37cdd25bf50e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2be62f67952cfe0d34981dfd31b8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e679418498cef5869a8b0de8b797848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b276ab6c036802675522fb029e4d4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48520dde1e69d9ea8a429ab8e0f57e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f32cf0b06c0a3bb91c9325b283c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be4d31c733c0fcea732863ad0041452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cfda0236061631df4433d5d4bad3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86639bcf18a95dd6b0de0f23c94ac38754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce63191f90937ca7528e22bb1d19e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be0f0000e8757f7fc9e5cfa0fff7ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243dac5456e54566b82e06682441b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791463c30247f9fb781698c332e00c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76370e0cbc38751a4b76b6c62ca126e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47152f92c699b3c380dcf1176a5dc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c763bc61a26b056584b7ddf2ce7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa42f9958619022cec17b187c57ee2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd427a715f5e1ad525fcf599a12301063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b5ddc718fb86625397cc895e32e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe810190ad37b9895701e2f2bf5d8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd17c6435a5810624e808f245eb6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e06c2d51a2977a3fd286c647766e1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64301800ef30d5c9e665ff327fad77e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669bd154e5c7f72a3c8bed187132e9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79651e502e88b924fde4ec32ba999c1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dec4bde577ef3d10ccfbdac4b7b4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9836bf3ca3c7d5584e6b1a926c8449272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b314f49e7d7637bf937e1980ad66c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b558dcbf2543804e516c88e89984e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae82bb8b01f49b97bb79a6e29e00bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe568e0f0d62a0c85ed8cffe01da5c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49658c162626d519a87c621ed1de87077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268cfc843cdc8b5fca7c37ec73b3a4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c34c5873578ebfc45f5730906e479e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ab1eb8da81d8239a9beddfa11fed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda164480e429badc35eed003a6b0ad781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f919ea3c708679f68dee087487a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19d64c1697cb4893bf045aeb1f56083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8627e95d48685b5b6470cfe4d2e9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949f6be76ba50439502001cc4baace85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e4dcc5f1924c3befcb866b0c63b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3804a37f359b7ed3f373e5e51045c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1c7f890a8c8b20eb9d36670f9cb9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199911b4a730a44d4d60de1da8e82089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c963220b1d85f8ab2d118c285a4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6a4bfb6e4a098eba13afea340eb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa43b8ca4b8010149cc28b1ac460eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e63602eae0bbb908a5d0f741af90793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6f4f174edf89b25ca41cc1c78cff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a17e17366c2eb5f9c1d3f9c07ab8de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c46f0e36f77c17fc4a2302ac547f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400221035b79cf8d6b6d5beaa4819a5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991caf081d4bcb3f742faeef8b01f0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3eda0345d8721168a1ad1c2480e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139187ddc838933bc714869c64723eea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799088d0bdccbfada050f3ceb7dc1c4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa4650bc05c88d07e84bd01062f042102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fb881d9451c0abcae9ade8464c56a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33488ff19cbc463fe052655f606cedae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43947f138650f7154f3de89ba12890ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f586deaf24f9d9f26cda5405e743543106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01c4eea1f1cfb6696a18de2eb92ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bdd29579e25ebf0076afbdc4fd9ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ccdf03c351b3d6d8e9df12412fea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5969f1d7c83625c127e9fbdcdd7c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61c367d0b49f8a4cb571df1dcf8f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b2a4978adc510b574fe0b5a1d7c9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34757d3e1835633055eb3fce096f73d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c708883d40099d0f986bfe9805e974114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707c209d4c0cc432cc7fad330966fb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187362a9863ab9f3d0efe791ce5f77d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98951dba4b884efae07a27c6f212c15a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d59d25d726eac7cd16686ff03d4a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2cb28fc7d01e987b82e6a4f2942c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d085ba41e40c9aee054f02d1fff2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306018cb2093e601b0749eff520006b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849fa7fd34c0db6c11718a29b0d1ef3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24032b5c00234bf729308431907f521123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e6d072504b5a0c3f054f065a37e87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69b3c19cb71ef3efaf541dd13de30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd13394c095c873f44ea2b0fac54caf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c806715c884460ca26e278eed3ae55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a9724f7ad579ab1e6a05d7d525970128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cffe84f3c71278ed248a3709750d88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66266ca52775b9eea94f8e90cbe4947e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8b8b47af322b91e628c6e4ea4d7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab76f8fb7943bfae61c3620785b31c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9303786bf6871cf53da59111107b0e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a09d393e9cb7bc1a0a8d0367ff0bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76c0e76c64c2d76255204f3babe1e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac35bdff250c383575760c01b6941136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9166c407bd34437fb619574a4bd9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf8fea815853517ecaf22ea94ee7e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f5cb50c6b642bb07c13a3ee61d52d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329ffb70365e16dd7d6b2b85b4c040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495631e71885dcae6faa017fe5998dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487abb52f6ca56f1d7181b77361b45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d6225d0fccec6d24966bda83a9b6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53f77a5139358eddebdf0d70fb63f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80098ca898b7d756e6d9aa6cfab280145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258471f3ad2c3f02c8fc00101818dd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a9a944fc1fefd8a5665c9c1f8db97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe50c763e46dab6b93245ce89c5d1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767ca63d4535855e61c611ed02206a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e258dca7dd2eb9c520cadb289fa95c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc232709610f297927122ba0c456ccf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6926b2996024269aecc84dc65d867152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fced3d9d365e93c9b599eaf76f9d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7f4472b17fb8deb687c73efe04514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ce78d74f9334b67317658d826bba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b7fd76080ac4367ad4cda3a170f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c1287991b3d3197ab70a26ffd4bc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05def2f534de23bae0616707e4d612158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d646884d7428b2337b31d60b02c00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c37e19e3b7b69370a6e15bbb6ffbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a44fef761d23d66327712fc094787d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae74020d36038e8c1c11ca46d8b85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36f9dcd434dbe2beed2a79359655b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69bafa4babc4a35f1a0b11ac1e179f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0dfc01b468da3a66ad7c704e2f52c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93a4c8c925c1abd5c8c8be244e2a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562f8b3183fe2d8fc30dceef129423167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348338e7aaaf89e113427e86453d12f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004064bb77717f644a64e27251911f69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc454d5a91e34a741b550b296e57565a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716840c8f38490d915256d511931450e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431dd3c5bca47c52193d4315ca21a87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310c4573a7c9a2102bbd09727d57b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534d20bf7a90210f7f093a7f339b650174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17746326db5195577c0cb545378fe6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac45f5174da1aaeff0af767ed754b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136bc3da5cca5daa9b4c9f315657ad9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9bfbdeb35aa719e1e90015112206178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f68effa32f5f649ca52560ec42e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab1ff203fda9a196d55af0afe22a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b0efbd41aaaf83acc9893c0cd2e48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47bab324a514ea0ea09620e8cb70f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee59d12039a8a429da712337eb0edb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb35afa802849f0c2e42e8c17e0c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a292bf741fdefdb0bb64d7b43dc9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c62833e5afebe55fd8900bcd412f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0c75c8cd9e11cbbce2d77e59e731187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f75060974ee8cdaf3650bec8d8a679188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb4da0dae34f5f4a2e7788f77a295d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9fcc92372773391bb2ede9a4f7d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb6389fba48f05c0f3d4c558adf66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c079d9f40e5ae09603d74ee3d05b84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359cb3e84d0ea906591ea64a2192a43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8c4625528b7adf9bcff9e9f0eb1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa270d9f7b336fac9b5784b4cb83fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3ac4d3c2ceaa2d41c5a57e93a3eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81384ab658f4b5e4f7f9c1ec6293d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c991225719eb6416360776ac92098198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf500290d6634ed62b0b0f9c987e83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc75c12a82e4abf98e88f0295ef1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea730f176cf77a7f2802e020442dfb2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa5463a9d7741bc20810b88660b62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687455cca841ce068702ca333c167ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea20712f6861ed70dba050a5a2af2ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647e82edf62d63b7ae24c5a5f06256205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d721e73d3163cdf4aa4fc960e906a7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfe9c69b33b76f489eb67eabeeee7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4361956f384bfae00b7bc77d5e8c589208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4cad7fcd131cb97f55354a42f0981209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085574ca1cde35e28a99bfd8a530f964210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71def7388ee7d8a77d08ec54a6fad2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d250ad90e2411d6367d3b0be49375d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f84b7b9a092462c15bdf5a985952213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e35e4ac183a7a035a67731fad3461214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f6b9903728ef1ab62868bff5921c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f24d51eb0957a5633cd8569f63d38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a110e087cd5874f1d623a6af3ec39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f53cfe9d618b9c8c87f8451450632218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1af4a32b9c8c31cd4e364d039ac4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f1d3bf12af3a51fea8189f8245088220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a3a4db2a197d9012c85b1d472ba1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ebcb9ad78d8b407962054b9d2775d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced02b66e1ea7486a95bb02133ad902223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078d17d4b7298308d3cbf24c80f118224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ec5647a4a59bc33e033e8d8ec879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216001cc51db558397dc92cc310b4f7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5c81d380543b31815420cd77f8ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1a22dd99d45d19458fc51af3757c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ed44a5b198be7eee34fc764cba864229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3625fa3d02a568188d16c53e7b53726230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e32c9145c025633d68cbf080483e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa17b57d8699900299f41ec1f09768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ffc66db96cf491d8fccfed893c29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a87a3eb7bc629d855d66a8cec9e57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79552e5c6f2d33a9518fadfa1d232521235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad3997736f5ab64f1dfa04dffb79c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169d5d660fe8aa54cdddba83b07dda4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd1a979d7d87c25cf61d0189501cf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7a6f24ce313ec914ba59a0ac7fae4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83774b183dfa64116d5c661e932cc816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134779713a73b8d00c7cde5ae1469994241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df66c267b4a713c3c1047f3b8b662242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e77920a2df062a9c1b48dd8f44f98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb284812af1520a83da0678ce31ed1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10f488ab6e818bc3992e2bd51ac06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c17f3ffd923d72e1dfa34e53d2e0d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b09bd3e265cd0af8b3a68b3c789bba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4bea43c4af91c1204f5349be122c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f4ade38e94761dde97559a1b4c4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498002c0d6e4812758bf7d00301340250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace04e657acb8a787955c867d36a73d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31108dc9a3c9da7883ca4bddb7ab5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dae3119017819bc5c5d801648e462253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa519dfc019362c17bf201a2a4269b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69b61593bb40334e84a16938ceff90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e382dbac6f759935eef9309ca5c461256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d7b911360e6b3a1cc5f2fde656d8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8ff94d90a74049ef6f4ddaec9169d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c3db178ffcc934a92f95effd0aecc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb110e70e24f55702971fddfc6cedd5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d82d89125412d392d9df14104330261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc67cce2d20deda171db8437b4730262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d203b1da64512af2ed506bd97bad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5dd431420b2efad2ce0b0818e478b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423e76c49f811d213936d78a503126265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6c187c14c178c58b9d964ba35281266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9968ec41a5959d61a317adcd0a3384267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8b028c63248b73a0a428306f683d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7369427e63f02ff63dc0f9835c2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cd8ca665321f204f12535fcc5bfb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449050a59e442f7e4ef49b6fce12b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c800ff6d3d1c013e33f3f67a22815ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e821a1bcccb1d1761324c914d1c5707273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46361d03b1ccb8a373f0485691624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed82846d03bfb992331d2a8bf1c93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ba6611393c39032fba99aeda26ec3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00098573bdce54994b59c16323198c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b2ca6dac243e6e6563dc0073049d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e0cea7db4865aa0ff4139d8322663279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071e5ad834df022a5c2c201dcc69d9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fea2510de39eb732ebd0696af3cf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6545479eee78378b7c31ec3fae0c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78244e6ab38ea9bc0fe411f2c16f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496746fc1d113247200a3f4d0c62f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227fb6e0fb5debf15d0050e4e859c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d46d3b58004b57eaccb2ce410349286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd2aae4c3b40fbaede9dd90b196060287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85303dd2f6c3ccbb95d9fec7e28dcdd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd2696dfe0f217a4d74f1d17e48fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c2388e7fdd80651d10cc16210cdac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f635d6ae212a6cba621640e2a0342291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fa9f60606fe851ccb576400479276292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a35fb7e5f8146298bb926316dfa9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57709c14f42e5bce8cee9a8eb69b22c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330468ca09e88c17b33917b621c8a219295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca968607e337208c709f63c4657a40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323b937b374be31adb0245e42ff498297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956c807f08c55c54e4618936a3641a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cbcbb346c97a10e17b860c6690954299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440f1c66382f6b0e782b23aae13d80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237d451445418ec10fbe8bc8bb1e170301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daf790b3c8d4cf4db16d9341b9221f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9db0d341a36c6c662a74234da50d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245bff215dd8ffea79208dcd168a690304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929962fd6ccefa374739ac7bd0b28b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f95c6591d65692fef2cc2aa330f89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c69d63b733b701672ca3386580bfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94c362ed3d42c1e86615319ad60d44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9afbd02e00123c185478c3cba713309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b358c619e1c69f71b9d095c98f9718310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626e15dcccf94bdfeb3b9329ef2ce95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcf90aac544149ec6de2cd52bce025312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb53582f4eec143a7109d097151eb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb8a2b1c189d2daa4a74afcbc18fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b6fb82ffcbc18a695a362850bcfc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9fd68138eb73cbd40cdeba790d89b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6195ac46ecb0aefd5449e09e02d585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018353617ff492b9c1dbc1217275ef18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ad05a9086b308563166e9ab23655319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f1116f1291fa7319b4430539d4d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2996f8bf791466031922df32c982aba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cef8970b5945064deaabde4134deb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239828726600c0bf997fd12959b92c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675605fe0d6c9638c6b7fc522ce0142324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51196f893298cef6bb18b9b052e64016325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7724daf73c051239358c0428b9fad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566f78aeb7fa83e5b2c8f0252627b6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bccd6a6ab9a0eaae8110ba38dbcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2544bb5e742759bf0b01df80523254329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faad1f13c41704ab51b36d0aa757b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771719be9dde09124b8e6c50c87a45f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069cafca57caea297f2f0d5588fc8fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae39b986164f004078ac8312b034d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97816d32b5347502603c227d28a55c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03fc5f69a199479e9f7e93563b5084335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd1305f2a458252f60beb479a6c81c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08113f851421969c35ffa06a1583632337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c3e33d4ffa364a6c44464ffcd0ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66290ba25e547991b28c036365a70b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b17560704e0bfe082f3088fa995945340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1e281d81e490d24109beb6933468341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825876879275b08eec0027f51374f7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b5eaf681021cadb16eef50278cce0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338663f0f084b1569585712faa9b079b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab8da2b64dc11220e91b5a15bcf7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2fa740d2ae17b0e7d8dfffbe4ae26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a392cbe03693792c33eb9401dccbae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b4360316f1c656796c3d95dcb9b78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601887cfd9d7df9d39ea54dea3126bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ecdce47899da7c2dfc1b4d02ea3af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f1004e50861097abd6a075dce2b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140953c1ae96ab3185a09c4d28cffa0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe52fc8776acc72273f53fecd2fa5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0adfe686d086c6c7e5d8cf3e32685354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722a81b0f00f05b799315c0a390969355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe228465c9277abb87b353a6b75aec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb09fd8883f6043144d39a9531bb2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde7740c31a5fafff1c191b9505415e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cebe09ff3c9eb3f76aa160eeb997e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cecf6a012bcea4fb8c54258efc5e4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f99cd53fd24066c2973893d9150da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0ad29f80538e4073d698dad575488362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b393ae1c3f4997a76e9ed23466beb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90008decf213350cabb0f72aad591364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce226638a52adb535a6bed7116d5052365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c1e15e92ca3f5f3222b8461a8b561366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a0556d455f696af8cc09ef52e024b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983208e02b8e1ffe67bcda9cd42bc3e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bfb2cd557b302b94c033308431682369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900ce9efba04e2c20cee63227cb44b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e7d5dec3cdb075951827488252a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f41d907e4a39d85fea5e1ebfb701b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de703e2867baa21c43016f78cd2b28e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24c942d5ff8c58d7e84920bb9a6384374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a57c6db16423c6823333396617797375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e0d1aca4a02e3501b2360603fdf5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3385ab267837f2cec9f6dcdc488f35c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc345ec971869b353e843877cdc64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379cd15c8c40fddf44f53ce577876f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09fdbe6c85d8f5c699ce5fdbcc616a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4dd7407fd445893b0402b01d1500381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde4a01301883fb1b7071b5045d575382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036af7f48f411915fbefa52675cf85d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264743048e962c37a2a175093c8792d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c7813c72f077734d2f85619cc7c61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65126a90f9ccd2c461c6e1742c87096386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123251e5e4323d53a294150cb29efd8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371cb33820659ec4af705c8fee61df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f74a7fe773f6b89ab6d67491659fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00fe855c50164d3552caa65c164467390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6aeb136500ad2a90d0423f7c34420391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbbbcb53c82ad9ce5a99186429068b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b1be26b706dbcda203693f7c7919393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b465d0646309b9787fd8297d537b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c085b11d74b55b419bccab09774435395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30411ae08f081e100de8bd9c3e94e9f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85813d83cfbd7e4b381622a20f4f86c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02026d2fd4d243b585ac248c3cfb8309398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24568cce94e4b4ed0aede906c3357210399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589bc8d49994d9788b799fef60f0a6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc7c34521d26ef3df338179c18370401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc755ae73a24bb3455b7a6010b91c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd948440c6d54f2a97b3aa6225d6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d9ead3aae93c769637a7af754741404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b08d086f3374b39085838bd38a6ac7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b20032f27e5e35d67888f77e64b06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9856899b5be02c4f36caf8513937de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ffde63a9a7e170af254902360900f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0455c5bde343aca56ce024bfa8500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7dd185c9d59f77c2a1588ea1c6b2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208efb5535e50a75dc27ffc2cd11e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556304ad103420e77dfccdf371f850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5eb6d28b6d8db21a265543468f042413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204275a8d1a00cf53ea89429aacbce6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596e3a3d801be2c470467f4146c0e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c34af7b0f8284d29e953dc0ca9fe8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916751dade2aacdc608babf766751f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cfd1973108625ece7406ff6ac14ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21bb578b037761b6ac0511a54d18b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070d9984dab9035e4808acfbf6d00f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0106876cb839a3a3551a2bee149e1d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2dcad6d52ef4b12d37ea71b62e37b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8002b204a51a8cc91204b975196e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3708e4b889aaff6bc1c1ba4a43c87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a699bd8deff152dabb21cf69c9668425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414865d94975d64dcefe0e264db92f5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11423541b11fd6a6063d9f221a6bb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d1e0ccf8552a448618a77add417e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c6eb38f6d39595fa3d641c6196dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6895e6242bbb549a06c1b0c52abb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c94b455c942f08effd5d26787df8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e93205a84b8e815da1b8e3d34956a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a5f53b72c8e98998103011876333433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa13eacd3c02c05c2876df62f455fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea155a2eca9a55df68945b24b2bd589e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226569d8ab5aac4b161ac51a8969f702436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607279c6edeeeb7cac01143e0552f7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39ed7d93f8869ab6d80ac99c6e559438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eed4ff803739536ddfc9b78331c82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64cbd756b8b041e91048f9817113a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d09f5095b9f3e5b0bfff7323dfccf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3bcc7cc5b2359c22ef12cfca8e2fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ca2cee582b9b4151045dab82d82f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26723aba8ea8583b736d8716fdb2f307444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc1f17b7a7da8b5a726cb77991b69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b036d58b3b278ed2b7b7b70325a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a38eb7256a7df5e5fbc88303c851447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4c67ddb8a8a812d91ab1afccb52f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc64c0ce4f5feff4705eef14b536d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bcaacaf99ffc65e6f2d0b668adc08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dbd48f4e5d4fc0d66bc539b2f2284451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853b488f87459ca95ed7db416c4981452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f73d9ff07634c59f880973e6d11f79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503833b65580225aa05bbd91014f548a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd866d0a269660312edd728b0f5e0e21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b5b643138aa01e5ac7db4b8d40c6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccda0798195ba6b761fb93a37ba7546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d4aa90536b92bb2ef1686a76939ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770637fe8bd48e2580e2e5ba5dde1029459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353ad2282c745c108c0cda1ad4a1db4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9ba94ef5ea75826638e89cffc97a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffa7b19c9d3180a8a715148777b8ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6a2edc8b3a108f30eaf7897f81d08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e34e65e06ecdd705bf7a01cd11fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94335c4d338f85e55293957353f91e8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e3eb78d016cdd338d7a257b560d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd7302c54b1d4bc2af851ce7bfd27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df71dc5988cb36d505fe8324284e6fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf7e9e064e5c2f4ba9d13adda2153c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e7b6e7db36fcc7c69cbb8a155ed0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c14dd03becc21b4b46b0204fa0e79c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2319c5cd7db4c9fe6186d63bcf83693472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf855adabc18938570cb99097958b5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3778ca14c286bff6a5e565436f4e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada024cbd05699e64feafae5a74fbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c80bb4d2c558bd71cde1a32003af1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccfdceb9b1bf423c3dc9487422c2ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfdd40adcfa85b30fbbe7ccef905fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cca6ebf7b3a5108b2366aff48d9b0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4887df08142a58f34e69d614a17f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6822e06561229a3a4420bb9aa77e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4e44430039d9107d587368a6ce59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01865aa58ccbb012916510474bc3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e77f7707933bd6788a796d234333484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852a755bd9150d5111f3d9e65f15a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933cdc6b345acb3b1e53fd093f2eb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4ff994125ada2e6c35df7b519c8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a1063d7a4d891ff4e8b4b682e44c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0138a3f1f21643108d554d02c5ade489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86fb055e8507d6b74f4dcea897b25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907e88df7cba70340ca2bbcab4e18e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30789ee0d16197e21c44d828d990e77a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c380957b3e20dc94f2b3e70a173bf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7d2fa0f70a5bcd912d06ba876f937494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25a86e0fc165e3559586c7eac1782495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36807dc5306333c6bfa7c7ae83df37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516450c7a72781b53e43118f82e7f78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ee49d9c23e0a225f0d687c45ed0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f4c8601d0ccf65e903e3d35b07f17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a553c45ebf6cfb5e7f0d3e6f44e09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30b78ae6e692f367f7cb5188b98c7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78dff3d5b2b6aeee111a7d7fb2cc4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b61f846357008ff3eade340adb4a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578ef6d31b5ba38db7fe9ff2f24c1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54f98bc3975017bbfdcd198c8a21e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2853283add13750c99568edd6b16bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffbb0d29c8e03833f0eca4ec2e5080507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1481d67bcbea65317e40a6617df5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb32884bebc1b68a656aeba449fe05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684cfa65e2dd56cdf117ab3855ceb17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59d7f5f80d47372ffdf61b983473a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e9013b20d1b41cd117ec10f380b26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0f98665d9e61ca0e27b8daf7e11f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cff45ad5100121d14850642eea3cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d108c25405838ff1b241a39d29a6c11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129b2b693b7e5597df9ecb692531083516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620726a0aa20d853a53c55bf9768538517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9ac8e4520aa27f530e436bb68f1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a73028a2011bfac988bdedb64bcd2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0c91aeee97b174f1c23446929bb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20728695f2ffb293d83e90d0120341521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950479d4ee8a2d0a83610330e8f05ddd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923dd8ff06c968d83522c110e868fee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b988c1b35f573aac586a3eacdd230be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89083babac3b1cb47bb65500ca9dd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a775c04f4f1435c615aebecda775cde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a82ed10c37e62709ce56a317eab2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c0b4e90e1189318850e1ebf6d3e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fe0b1cc046e656148cedeb3e20c06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9e61a38d62dab4b1c258a85134fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662de179d0c0212e227ef6069f217ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94fcd6a33a0c977fc8691db284968d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e95ac9cca60cbe48c90cfef610e66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c043182bf2dcdb1809b712a6f282534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca762a1f74325f87485d19deb312a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b17d31189fe26abdb209769d87a82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419a268099580317e20448846c04342537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151a849f9d5802f7dd6ea2f5ff64f9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ccde7bb9b632fea5a3b881a945bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2c8e17f74d443b27d8610812fcdb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bbfa2e88c48991245f7142d9b244d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bceb37a38b04d94c4dbf44d42b092b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812cb4dcdfc314aaab92b56094b697543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101249bb166e1b598a914e650c24e5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8071ccfdbb23a6876e6672f38c01a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a48dc02a4609634c646ef63aee3f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca506732fc5667bf32de0ee59584d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292304a3035cc62d806fcfdc28dada8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6ae92af9699895bea3dab1324ea4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040f02ee2e39ccde03af36702fa1448550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a348f1e76bd7ebec5fa09a1f5b0bf6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62537e0098e2add03f6ce8aa12192b5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8bdd80a445f1d7b5ca00d94fcd098553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b2355d814ab0e1da6cec7fe0ab90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028794ac61a78447629d16293f4379b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674517190cae2c065a8b0b54ea68d5c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06793a83a3784f40a8d544d61800ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c6c661cf9b53ad27882b32d4b37f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd693344a8d358d571c2d0491655e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe95991fa668552f249746c6aee8d92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36033f6044c07c6e4c3913e3bebe542561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3dec6b825baab879c66d6d9828ce2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f51084f30e714def70b1974bd5e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf5c6206dce11fc95f86967c8f6219564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e611c7b23d9947066798360ca3831d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7cd34e2305f854883b6d1de46f8a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965066f78a5575e695ed3634ee8832567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0eebbe433b1a34cc0e635c482cfcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30226a769cfa268b9cbd0898f5dc43a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeeb42e5c187cdd296c2d33f3c7d61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1e589c3d7f4ea570602934747767571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611dfdce59911245b9649623b55a0c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7491f27fc5ed01398742c6812cf57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba0c76f4a779fbca948336e4ff03c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cfc992f5e4b3eb52c60956f65987e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78eb96fbf06fc5c279984c0c5ec3c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf124ba7014dd0f60a056c880b346f65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9880fae6b1de4d4520792180cae8c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f73f26f49970187b3fa017d48ca34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2433006019739fb407260f8c77ca7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f0ac090d5450d37734f26ec9cf8d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767fa1c8e0b97d4a5dad3fb882c762e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9007e4171422b614049f0e086b0698583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c52a3193686e8c8a36d0eba65d8b4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882f3042273acb99733d72790a44bca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7de4fc0834fbc7ad593a8c9e5854e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425f26b442750814c885470ac9cb2d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dff7d824df819fbae007d94472eecd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf04a4ac4feee7e2383a9e7fb3140589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23411ecf79b1955a61af1d54c2bc25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f9e3a83a50a752cfe16a3c604db6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d7e9fd7a0c31befc705f3f80c999e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e0279a659588ec7042c27f55491b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a452046c2f01b388b55334b288f5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6d4820276fbeee98712ce6ce8639595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd3b941edcd992dfc2291f02d83ef4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33eb91aaae58ff4dda5db3bc1ea48b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb1050bc32478b740208f37e5889e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1270ccbdd5ea6aed5cbc113ea63ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c68c9177c47436ea8d6e39843ca49e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731552b3a0917dddf0529dd1a4421018601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f5d3a47d5efd5efc36cd87c508f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4027fc786d79ec221deda8975e1dd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea9c132b1c8394eb909cf0e075f87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1eb0d76bf6050252805af9d183512605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de5c59eed75e2ff99747d80a79a713606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed8db09ea56a2ce48bbf1b36bc6586607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52ae6b9aa215686d35058b4428437a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16a4630244180518f310fc33d609b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094759ffebbeb4614419619b85ce3fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcdfe31055e61b9e20961a1d34f6ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6655a0ffa1e5f3e3f4ad3a47df3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbdbe405c4b4d77752c1844e03d60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50433c918f8e4c8bccfc785d75e1112614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599cd4093adc8e4d068d3bdbc8f34d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b58bcb4cb8cc2b1a73626f6cc14c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b983312e7d17e5f783e8566905649b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b97ba5b1489728dae0b1b11c9dc59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc709dd6454edf2613430a05ef4adf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e03a859c5c17d5aae2657de36994c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f01b7c2bc74cedb38e708bf0be55f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a61737d65307ad3e466377e60d9c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f45c7eb277fd083a5e889a90a57d01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12cd3a64cecc345f31e8a35d47592b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4a46208801498fd6eae55713d869c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5299d4f56905abb6d08c5ea7f85cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e696037dd67068320c5b91c366e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c635ab6fb92f05447e81c49a2ccd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d947095c976e662ea18e9eeb00fbc77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b12e071cc98d28a5a14c45474656c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8460b9148fd591f1a712dc75c836e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b3df272750f56cefc262720d9ed2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8053ed1e232fa1b664a8e30d3548ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c8a766fd68fd946ba125e1b322f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30960867ad72ea7447e90fd70b414d83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe299f3c3eb9b7c16ecbc3373ee5ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf9fc9f6574aea7466236e86e306c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f68762a97a69e98ceab2922dfbd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682b6f0d980334dc8b88aee51c6f9fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0495c14d872a8268346519204364d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212673a346229721c28d7cfcc839e9e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a94ba5ea1293431c5410b0fadf20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190727f2203033205b7349bf2b478b4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfeeea96d6906c8885397ea836f24c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc0886e33dac9b920505147143f16b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd654b82ce1cb1160944e51985155fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a0890950868cf2afff16bfb0f2bc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eab1c7f9b60330a2d60b4610fea98b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bfc15d099744175cfba2b753a0852649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013438b5b0a7819fcb82f9b706d0e28f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1627ca609c4fa5009251bfbb969c15f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc473cae9aca36f1d50d7d4ce0af6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed59d603a04417fe63bc14bae739f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c1a35c9dd8b951964e6b6c96b7d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0691eba1b7cba5e53e8e26615fb424c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e73347d32acad498235ca5eebaf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10430c72a3552f610b43568ead917657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19dccc15d84d388ae6ef2c815f2999658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b63d621aa008d936a3b345fd0fa528659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8e320730f0c9ab1adfc27af4f0f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106aee38911caf44da42812b68a0f0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3f56a3faf572c889f1e8628480cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31f57d347c7138751168b65ac9016663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78182dbdf8487bc388071e1f18011664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763e77071ceb9be765dd10b78f63d61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad614a483cef094990caa3cc88e446666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cecbc49988c3fb4f50a466411e6b66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe9b87bb5ccd9837897073e03ef72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ecdf9294bb47c3e6f1faafb036d1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a2ab32d7d4a3fd1808a8a4490f05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef86c72d90493ad8850a3312db210671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94c0aab5e089b8186feaa582ea064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897947a8c7f5c138d167060e13261a1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653cbbb7a544145b9f4871cf0603ef4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ab9189cee0d52ccedb8c9a18a2e1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2784a9ccf6e3a13dc3ba26e5a4e7515676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a88e2c84b3e91b5851bc2d988457a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c36f0c0cd2b9ed2df3e8d602c9517678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfbf5d8602475b6012cbce5610b935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed2d348960fe5e37badff47b5650d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e390631de5e0dd02d270c63f0eabf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070bc22d83a24c0bb80a6e466f4c3d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da76c8d363ebbc7810142f166edc55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6611b1863cc96427b241b3ed110b76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab7ae955ebb66b216cb5a6a5ed08b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d23373ba7a7147fcb0b0a995d7ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72cc285e0f8d234d25dea8f136c87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947400458410416c57d8acf47f416d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267fcbbd521d070942da077b2432cf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd3f76478bd6e311f5a4b647e64a20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532d7f2557198d80f87a78915ff94d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162114d8a0525a2ccfe9c58d5e8996a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f490224debe2fdf2f2135cb46c71b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc1ae82ee2d66e41b3ebabbe90571694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a84ff3bd5f39f9d35c8553cd65a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fa5b5439165870280876c91c10c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f501b193f63398915f980446e318697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47d83f16dcd8c1d4ac2877e5b8dcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526ab55c353a7473ea613dd9218725699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc6ccd4da7ef9356e728747d2baad2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2da60a2b87b89ae740db18e7f99cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04696ab092de496f65957d158fc1f4cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb046454ef7bc4c8888b7bfcdc1500c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f9bb07dce5d013b353cadea0e434704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e20a2ccedf0c675633fdcf1619d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b15d50e44482b348631ea5eae34b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0719c3c723fe43115862bf7f29c00c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40d5909a3a15f21101a4bec15f3bc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a550a0c6156eb0f52a7a94c5f011c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ec06e1cc58167110f369e5776ae44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f0512f167794d39a1678155d775f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b5119da0a03d257a0825b2710e90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ed3650f3c676d701fb62ebd61da3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a322d83cce6b5be16a5c2a4bc65f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0210dcf4cca4ad62eb39acb0d6f1b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315346622ebd1c15de25444bfbd88623716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c4340e91e4188fd4bfe22f42ff07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8a4e6a51b23c6da83084222e333a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9edc76daa103da528805599cabf90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d753a3fe2e1474e074cc78f252f3e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8389745ce726331dc520f64e04cff91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d69aac190a6b5c192794d17c4c6c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b47dcfd6e194e800722d61531494723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8cf7d33f90472f3feca9fabfcd974724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a43820d9b83fdb92f7e5decdd66883725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06974fdd39f2a1109a372a7179764f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb68440020efb68e981f13f1d50e0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1cf9adae369b05d5c6ce5ae4e378a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23863141b1d6260901f35620d18cc8cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf0a81d9ad16dd74aba470e3c5bbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adbd03795abd4f5eea3f6e5967325d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd8ca444ffba7268370ec5412172e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765987ab394850c4f1c001ef1946ec2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b195747d023dfbce6f3f9a7adf9a0f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f4fcd68f901642d5ce2bb24a15fcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc67d02f2426cb0efba17006770fd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fbbf73a285d78a0c7b3ee0fc5b651737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a17753b94a65d456c52fabec045cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bdafc609de154aba8d2701e3187ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288b3d16b91d354b07d15c1995d8977740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30263fbf2f49334147d4d668d4b84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688dfdcaf0b47044e112272a4e14580742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9464ee40e93e17e701f5078e4b1855743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65819fbad7ee52e158bf41d13508db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a87658d0153e5c968e0d8b3d324481745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f77fae6e7425d3f70811f590b473746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055633ea2cb01a813f1f5eda51d91e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515efbe6c60d4a2296bc4e9f6d38f9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39206b500921adcea2a1fe6f6de3ba1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12ddf4d52b413acb56cbd2f64727c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead31239e66e4f3e7361c33fb98087b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db7234c6a9e2f21dcc95c8105b77c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80cc42cb497e24c0d6f111b3b47957753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b07d40df0007772542795164bd945754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ca5f949071788b3535b07d3952d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8943ba94bf721ef14853e145d007ac9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bddccfe4ebcf254d6b078d0bcb1ffd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cad44d4305b70720ce2d2300ad615b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da221063bcbb73e50681c085d8101589759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d560b2e2588cdae2ebf82784f335811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493ab157e99ff463d5d1cae898e15402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c2dd3f800371a6930235908b3bd843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e284e21ef636bf0fde7b2dd6036c834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5bc260b252055a419fc3c26105bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588f5f238f3f7a90323e9ecee46581d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3f6499be82f5bb50ce21eeaf46117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9470839fc267d3bd8f46efb8839688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61162d0f0b738987ae62dd42dc775cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c462415b7d24a3f90d0dfeeece015810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d937739d80fa53f8263721a5f84c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f9515177acfac8849d0d4a40e76f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe6d6da4a04c5dad53443b978c97c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516d713485024f92598fbc083f8fdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ecddf5f54e24775f662dec796fc8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009323e6fb85fc5afa6e7042fdf73f9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312d163a9f2efe7b5bf962855a601817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db64516a68ab5b03fa97e09239a11b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3602e65abc66daa9c9dd7c3e95740519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62336a4b4f24665437a72f3a603fcc6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac2d4b4021b80d1449d4fa394128f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0072ca40854dc054ce1d8e5d4e3b6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8d34f8099f76ea324d127e6bc997923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299228eff28e89d425f5cbf5421a96b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8091318fbfac1f7a1d219851719cd3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d42b76509a07d930aebb7c2e4c20b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb785ed49bfbfd1c0b25cf36ada8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ebf42dba190efe67b06a1edbfbdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d917d459d3e02a48184329194b2f9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774594fd5e18c6a8e1dad9fe30b3de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b75d014a671e13e7b30e15effa3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde238726c1935c34876aeee9a7affa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f753143133b0ec618cf11952a427ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450e06c0c7f9f18278d3ce9c74c25034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32915bd460d13bfe26db238a66104935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6545d6adcd92b4e908211b38e449436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0d83cf1e98aa51b122025c5747f2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b531a26ece204300cbb1128743f35d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa649d4a80563edbc9162b783c49e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb1e583b912e1d16f02054c9fcfc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcdd325c0f657c23c006b2d1fffb9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88b60e8d09a8fbd492b9378fc3c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214527fb3deb872910c13da6984564b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d4ec41d19a4be1e282ad29cce5e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04375b7cbc3a4dc5471bef73fd35fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726efeaaab3d68f266b1c980f74eaf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec317377fb2c89a151ad8205501394647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d90c3cf0252df0381231b2f5961548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc271d1cdee80c83eb948db1f73f7ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a520e5e8ef1a7a0a9e7f0c55627034b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e544213718b11c97731aa4378120d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ea3394520d4256d5c346167aca2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a036424a397828f22f76938e13cdcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c8940f9a477d4c5887d9ceb4d38754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c24bb4db896c5d99482faf63926055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c46c581319953a86eee6c846dd56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3bcc1e44080cfc94aa851bb06e4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2abbcdfedbd75f228ebe7797a461558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa0131b6e8ae7f618184a702201c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864a98a211518580ec8d6e0a59e18460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c16f13caca74469a921dc5769c73161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7fa0ac64757bef39f090a62c11e2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07988e614c287b869837831abe0f9adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9f911c8fbc5c2e7327e750e24adac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85808c86b64edd356adf4a9721d3b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332aa7456d829a34b90e01fa4ce211f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ed47367a66297eb4148c6827d20067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f75a5c5294d940f6e83c1f771a94d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ef4131ed186213fe63980edde5de569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e88033b50dfc5cc0822ac0a3177a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b87bdfab5838a7358b9e438b0a5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469689307f3020098dada66d17d969f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1aa4c0470ef2ce240d0f24d56926b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47a221e3331b3de036c519b9b58de674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047579dcc308fbee29879f30e8cd71075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a5dbc9a1294f82dd57fa258330fb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d269c0933c0d77b49c57f5338c0e5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd4e32ede82098244b1c6b35f4f4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4c4eac363206a7a7e5a71b72932af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02684ec42397b5a8dd9ca6321129b3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da0d2b469ae205bbd539f4873353581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b352b871ce789549f4f493883d5b7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b34852254bc87bad317ad5bb0159e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a289cce14e26d2e069fa40be84a7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4754be6672f327f00c838fb5c7fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d2c4aca9047b7b6ff6d1bf84e30ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19a5cf4c263842f902693d60c71db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5036c7e6360694aa91ec575fafd10088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae5e8b649ca36d748b54825959b9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7986f9c5f81e9a4340aef7e3aad22290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6862faf801fa341dc73077f96495e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc129aa9277a0d773fc95f2141ffcf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f164eef233f4b69a72a8401bbb5af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ea6d3955e4042b29e403340e457394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18145ceba7321f2fecb4918f0d517695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eadbc45b4970eb44e3283bc1768be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebdb5d03f28a961766fa96b3d8227897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc580a07ca89f5ec3394e47596f5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8943b493d0e227025f2418e18d8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e40005ee94ea225c07fb0fbf47212100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d26fbe5a0e40c76eb23d0783099544101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d3ecda9045a8854b12d0155f608e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a3bd12ec1d2476686df1110437a73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadc1d9fa75671e37f1a7596250198104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81667ab3f80a88969903f7fb780c6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01e067a86fb725cec4e99b8a79201106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327d6bd2214601564be4d4006a8b18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29909de5151c8a526a4f686c909b56b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f1bb7979bdbb57334666e0f4b024109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3adff042a66e124a5b763cfc6646c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5a2992317c18c2dbab44a97b4ca2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f5932fd915817f466d1ca5eecad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681f219e53526713f3bff714bc7e34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728970eda8258a0859a1b94b968ffb86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c20108a3de46195942d9cea2fc91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b8a70114bf533036a3e564018ed1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab838c7e2cb37e8609d51e62647c67c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf4b41125b59c7ab109b07b4d0dfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf887bc6b04635c6136ce14c2570d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd2f6636002743b166795436dc4c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b85abf0e6d8fe3881c55f96db35d81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291303fff76a92112a0c396000a96bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce9cfe44d392afda75364daeddef5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7975f20462acf96e61107b46c2b2c2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b8751e4937e350d2eae353f29c698125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedf5f9ee37df7e8c2c9ff3ed9d1bb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3d695ccf97f13417bb1f7f705bae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596be5823fe146eadab6ea87ae04073128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c0f8812a70d60d77a847ad716050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc54cdcaf2f3b8eaa8849d9ac28842130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29e68160d79f1cbc370203e7deb5c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287da9d68022ad7005ba4125f4ae2ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e238f54d772df8c3d2bd415e454a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c0e009b0c97e9f86413089ea73e73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a449ba08dba05d60347c42ccad7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16cf6167f086c43293bf7802d57128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a78548626b09bf61b63d85419a390137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113b8fd871530611bc574e2ecf07d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1fa133c646083db6d315cd4696ef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b0fccfeb9434c0107983cb9ba7b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37628cacfe40eb2a1958d330629083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08ff0ebca23a65eab6458811ada99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468578218f0fd74c7fc440bc6aa5817143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337133a07b546fb082d41aef6b2b0aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed481dcd25f9b38cead3eda0047c948145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882bdcfaec65a4cb062bcce6b6fd42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a44a6502f6aa5be67555e27a47825147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554744afa2840b9c7b5d37ac3cc7a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b1a43b83c8de159fc17d5d86f3ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7ca439334f82fe68e080fded6aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ef0f92b4308a60ae23c22537a7c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d7812ec22434b18645222d76d3ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2b72e5afa9c65e728721d3e36dcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f59afb1caba20e6a6793273d83e01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae87acf00d3d8a1349cdef58f9a500155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789cf380c3b67cb6c2b8bf4cca7e65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ebb35479d0d773d018d31d9727db0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434c3fdc983bb4f07950b4ca9358c2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dd2ec2c8d66074b78d408916e1265159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a0b5a733f204a7415781f1db3afb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37924e098db13b5dc8cdd776cb8018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d59f015e197ce637a5ccdadcdce97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bbf1fb69af7f2de8dcaf663f1bbc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadcb3a8661907559ac9f7c69680885164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d341d16a31d4301d6085695ff94b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637c33187ae1d46d3386e063c9511f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51c9370fab140774413b49baf6afa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c94bd8777e9c3395d2a8db8c4add168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ec5786c0f2bafc8dfafca0690316169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357b2d06731389ba5f31c79b1890bc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ebb2150f933ec0fe7bfb4ed9f46be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2aed6715d8305539d5a401195b93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3598fac7446476acbd8665850366c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd2cdf5ea86e4f700b61bf472e976174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dd5a821eb4dc36b21c743263ece01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a3d547f289aa8178adc1b2c04c40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed42e2f43d76909014481ccddae96b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465defc8cd220b13e8cc75ef69859df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923325f1c53a618b16463909061064f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a0ca65da5fe5089efa7a1b850147180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2914d90b40296bdf77972e121c59d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553131718d0b55b9ae2b510420ecd6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7e9b7f6c1fbf1df1e9e8e91337b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42ff37e671419aa03d4bf742fd534184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d0f75514a3ef0554b5039d3693a24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995927f3c8beafe7c71ca7243f5d74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0313709f0cf8cbfea4187c557c35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a0592c247d44877e750c23338614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32403a386f3862e42ca81849166ef704189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac57fb57af20366307f180140cf50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e702c52833f076cdbde701a33d4930191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b36dccd620c3b9787ec1757112df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d99f63957ee6ed0aa7c99a3be7a42c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c835bece011fb15aafae6bf79763242194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadcaff323dd8cc7d25045f57cadce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccef67da52b1ca0c75ae9f6cb8079b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b6c7f745fa7bcb044553db5eaa12a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f315b4f164e4892aef5730220ce2b58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e64ae82a72e2a3374d250fc21cae2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9d65d9e12ecc1eecce8af5fcea74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c59af501c904196334d06724bd863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c08506750a0ed1ff1c18844a03dcf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7746aa3bd46562a23b28dc7a0ffb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d36abf9ccef9005dfd0165eac85ae2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9b75acab27df55c9f9f63fca7696205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f30159543b0bbefb4466e212d68af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b7a907af2c0ed7ffce6091fab0a26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8b3cb426834324eeb65b6388adda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b67f7419b15f9451c2841c5d89fbbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185e9e3557ec150ac00992c57bd562210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc37f0656fbaa5d04a3622b021790f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c07156cb89c2a2fd2ca79cfa141de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d0ee67893ddd95d23ba2a2f50eccd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045b0f2de3b09b25e10d65a29ccb1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa8584b9a4e75f24195f202929811215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc160d4244cb7d0556e449e67877a0f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cb445c56f1670f8d456a94b93ec91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e948f55068afb72d01e1b05d24a224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bdf5a049d1d2158ae1ac58a9c014c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54ef32e5adab95cd96b805b9a0a73b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a87e57755a98927b27c9b036ba09bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff214f2f540495ff65e94d4d29281222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d58dc8f5adbee1ab0c6840117855f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40312eda27d967cf6a5c9b83db3b1dc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097aa61d296484a6d7de885986720c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d2d7bec9010098a1ceeea4edea2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101819bd2575f84cb95e063c2153903227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed484b2ab2eea36ed6c361eca2f2fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e6cbb6c9b9951d3a7f08caf29c8d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa94e006f0a2b23ecaeb9731cecb9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d03bf269cf3994c5eeb53351d2faa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b44c075d5bf2d9b0494131d8fc2d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc91adf64d55c63d40ffe815c70a61b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5dce8ef485f67b55739c6b833664b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd7bc54f0b19eba9d13051549bdc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94aadeddf09b870db7eb7e922d7d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87209e914df128762b6db78e3099650237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a380a426611f1e8120cfc5dd0b3ff5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff6a665aea3db395bac052f794886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbb6efa1758c40121a7fc917c3145a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020fef11463adb58b0fdb1cd31d5357241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e7dcdeb63a55074657767ce27598242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee8c1fc907a3ad72f1b1947c9f716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb32dd7aa6ef14e807466ab0784496244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d853482d0353a981e8f5ffc557e9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31199ef1ce211546fd0d3254870fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efad434c11b7d4deccf6a16bf6a6c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb56a27ec0444c6e3cbb10ec7475a27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ae5bafb62cd095427da06bc64b87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec72cfdfa78f59a69f28a8f076e63e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb668fc8d8122ce7236081f8e7c16f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeddc1fc489c1c8a3d1bc2133eb611252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c88705ada83bca6dfc85351eb747f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edc93a2a22a5ffada0a8108bc64e21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f910039479c9d165b53a0d7072f4b71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17a5b45113f3294f34e6510d2d41ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d766a55926e7d0068edb8cf7194d23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04947328cd9c8d1e0d1cfa17329dfe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515694842a8fbcbeedcfa49ec0be004259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac1f83ae891f85f2adaec99f2d57d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fc9b94ecefab6033a3f1ede75d99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a237deec2ed3698235100570166f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b7952a20e7bec9f15904629efe2a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3d1dea4678afd883862724bf38195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f9a1cccae93c203a780f0141d7796265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f1812d1394feaacc236ba4e2caf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e36ef2460ea26e496c690de3604254267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1b026e6c68d91048c073343725a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4e0d8b12fc968ff515f2783579f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94171ae026be871cb97a688d0721b52a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708bc6fcf050448371e7c7e52627afa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81518a48700bcd7d4d54998e5756c9ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396de3ab2050576cfad54c16a33a538273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6b2976b6ba4f1af9321211af82ecb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98532a52bd1df9984fa30fa21f1fd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f27bee7b3ac27c23efe232b8c96a51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18963e66a23f52c91c3ba25827a29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfe5fe87976c83fd92dc73c96fded4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9775061d36717b7a4a90cb4f7ebff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600c1dd842dc89465015e6ac5ea497280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb60315791b29e88bc877d54f6cabe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8586444351dbd634d1e116012315b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde30f4449a0f906993dfd354d6fa95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a95bc17c064b0db6a91a3a84201b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab56169d03f4cbb4122706e17802c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d177587e01beafa8c0ab211cfc8b1aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80550c46a7ab9beefae56c16ae7d46b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af53891b2addf81cdd732a4e8198d93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4225b94be0156cfca71f53d67337289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d489e417688628078d85c821a19d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b51de203a5e26ecc00a034f8f058e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be335a47062864b4e2baa5f0dfab9d6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488fd08a19da9d40fb681363f8ae61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ca145411d00ba7eecbba0d44b98e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed8013a82fee1355e5068dbe56a614295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a5ec7f7469a6044a5fee72e5fe146296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513ef929ff180605e03108cca5cf105297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c0bce4a5cec6130cd0b872add03f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d78be4cf43bcb6abdbe64d8781402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d79e89292ce86d74b3fa9d0aa297a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b546fadc0022b3f5865740b4005502301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4db04705e59872b3a789db82698f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a77f01de5cb56b5256ab3f5a6b3279303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c4e8fb1c25681f753bdc4a3f174b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb02333f8c27515139bc3a11049fefd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcaf67234db5cc5b53d594b7854dba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f37235041f8fa5e6f39ffb6ebabef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d885840e3ace5001e7d98e5e0fcf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d35a810124d2949d428008e00542e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc1aaef76262cbbc5a40c07c711e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b810fc9eb709c06d9f198fa5d9914311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69271a939e7eac272a847a4a35734a07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068827ffc85da958a4902ef3f480c1af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936874ac14f23833615fe7acaf4862314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd29c7afa323c8f36d6e79c460932315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45866ee1bdddd3cbf96af0a3d1d1e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe06efe82b0c48bd2cb25f51cfb8cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca6e2f5ad82efb12eeda962809410318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3276470a138ad924829d8aeb3cf74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7189f2693a10f9b38b660b2818e91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34ae20f0f9f889b1a0bad00ae88cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80235512f396a72a9fbf9e8fcdb6a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada74f69269dd22eafbd2390664071323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98237ba81dfc6f94ef5197e9f4dc3bb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320951f39f4a4e135a3dbea6922558b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2ee69ee34c11ebb0ae8c052b0923c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982cdef0c757a72edc3c888cab2e944327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c82e7633716cddb63eaf265ce0c3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eefdad50560f5bae5ad4e510417dad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8cc00635c29a35ddf032b3fcc268330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1757368ed13f9b66c5aa1e3289fd3db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5daaa16e617040f2f157d83d7340a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ed548682a3fd6925ed991749422d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109319c4dfa5bad77368cb7f86c13c8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad5811ce811fed8d9131c9c377e9b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988360dd8cfb4f4f73f090b274382aaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de47ded9a523a6834819cabebba502337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327518737d27a961f941088483a01fe2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5f52c035b48a840927528e39af95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c79663f1b75ed23f4a83bbcaed4a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc2e7113975cd0603ded2d87871069341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309d72d5cc2cb22f1f0828f32205ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f8cc2968b81fe1eae02628febd0a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b38fb7be5b9183ab7772fa8562f829344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac0f65d1c04ead89965f85f10ddac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3c529b86457c06d99534d2e03c4aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a068f0adfa50efa888fa931861e4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7c31e5ed3394165b75efee091a84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e50852f97652a5ebc762159a7e8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8025360180df097ccd5d480e2e8e389350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3878dc98dadc9099aefc2e942f0c849351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d0f977fda24a71ea35bf58e27af4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172bebdd8a39a9d6cba50dde823bd2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feddfa909d09d00570563415cea6cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744539d342fc9e89482ec773fd594c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31df9aa629110239eefa7837a174f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8bfceb1f1c6590e8f80f2ba77d5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc92b5e171694df335d19972aea404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec78c0b9a043f092e06f10fc4c959359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f8e880491507503d907a52d6fc55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e27876b074a347e0a5b715794e7b0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f95d016aa5823d45889c8fc6589d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c70fab539ef95ee14a307d1e4082e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d3871980f1fa57caa2e9cfc8e1c92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac75507f643779b1d96e4d65fda1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7276f11e5e44feb6dd129ceda5b07c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a5f575616576e614b726422c72b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699efdbdcaca71d1b1e77d0b07d0007368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fff4baeed376e2887954a50ea60dda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f436f628c992a3217e3c7d769c25eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca2718fd345226b573e9eb7b62de4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fa587674e2c03ed089ca9fe110ab0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f14820638b557d5de9b79576d3f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbfc9b67d1f5064f010b58ec7d4cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21129b80a987ce24dce70bc2543144375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d121b57536a022b1c6f1cc31eef8d50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca2c348b0fce6c4be2e6111f67b0d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d05094db59315999666aaa26b26ed0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775d29dcad1894f2d70118355c0c054379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f05ea91dbcda3543f125bb217701380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e09e76748511792904df6f0c02dac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a1fbaa529d4d756f0d876297f7cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878f4c6933f4f73180be8f498ac1b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb750b5c570cd74f3dc0144b328b2c8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be6a75a4b898948e7cb17c3426476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff27bad48210b50bd252598bbd2682386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eaa6cc13fa0ee7e0cf4be879c8502387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149a5bc15d2b284a950e7af55ed5145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0add29dbca6d67e7719f8ecaaf5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b5a34996ab4162ccfaa99207631fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cb22e66e90d6edc9baf2480daec6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ec9b47d257300b5573df8a25c4ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7046393a66eb127325e69742c76b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d9a30459ec14580bcd31f303955b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67e49632e6a07dc428aba90096872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf7f21ac4727cc802eb6a81f562a14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64dfa15a5a24f83de6085b195bd19a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5247c0baafb5d718fb7f8aa6655b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09322346cbc473efa4b78e29a5b83560399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801d38985df75fba16461d828d3964400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a58f6d96d3bcf744b6602e89d7a47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf115aff08c45caa53aca0de151afed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1d1aaa51d1cc29d1a83a0c8159607403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe6461b874698e2174900f4fb734c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276056e720cbb484d32d4f43daccb12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c2b18ec56cf127f8048a52807862d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab799b152152af26fc33696299ae0a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148708a112d3a56a65b9e6041d8da9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f193a9fb69d803439b2fe364e8283409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163791bbf1fdf671445bee5594ddc31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca304739c8b63a3d5cdb7b6710abe54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9360bc6c2bf85d86320616bd166546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27564302a663e560ec77e638cf5a205e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c0886a188fd70d6fb5a67242d1918414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab20c41ac7ff401bf30195bb9bd295415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dff12ae48d72b89891c8e5a541537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30328c55e4de8ae36c11dbe64ab7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496afe69a7cb9fbe853ba69f9dfa6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed33f10a67af098c3011be875806c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ec24300d780fe3f5c0e1d7ad5df6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb83ff60b16a37fcd01de091c3419421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b094bf2214498036ed9a07dab99737422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05935f02e0b2fb165d1b65e46fed2889423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a001316cf66e12b2ab1b322a01c90f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf4c017f8ada60fbb17177d0f0f10f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce5a8f92506366f8802c97fdb4b02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a4236c26dbb99d298efcde3a0f61a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eef6111cf794ecc803ffb0e31e9f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b0a4dd6dca89ba58bc8d852d3d725429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9525eb8fd23f494205cb9ff03867f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bce03395f398753663034acebe615431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa2b514de5ef9fe04c1d302905e58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2b3aa63a186a8e2e78d277116eaff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491c3d259b0f20d59765859ebe0ea7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a6eade21c3dd1d0f467049c49ac42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea93f8f1b3678ba777c9bfc3e93e792436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca220134f51d26ab6a4d4cb7d9b13edb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b78906fc61c164292e3734a7265896438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bdd13218138a204ef32db8e4501a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450250f087adb5a04eb573a751819b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dafdfa3aa9279e9c2c1cbd9918d600441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfa4512f7f8a431a5cb994a43fa505442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11867e50106a1d861f7ebcc8739723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab7d4b5758085b04db20ba10b86a52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618e416c632c8ecb942b525bac81d27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6ce44138f7eb9838e8155fb0ba37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27fe25b337a335315613fd63d3178447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcb8c6723361e64f8bb1978141367448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f672772354a886d73d83dbae05b733b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ddc13e2198c376ff9e3319d952118450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4746e6cf62f7527061d4f1d60ce761e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaddd66f03c6fb43ded4bfaba2455e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f879ac07edcb369cf47cdaf33af44f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1e0a18bcdec15302dbbc7460a97e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ac60bd53acbb6d56e8425bf2ff38b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4984f06935205156e5bb6d640e34dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a56e5d279451bc158e402be97fd08c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb9751e7274649a1cd2903a705245458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0efeb067216507f450174b9a5fb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a31cff9b028296c9ec77a270ea46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6013aa78ef9fa9632c64c3a5a7ca5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2b005e19aefd53976689104a76762462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1083a0783982082bb144e7e97184b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba926641ca70e4dbcf6db07ed5f3533464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da883da4e01e373b795e05f4b8226b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ac2556a6c61c1ee0d0fc36ed9793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba4fd5bdfb895e81deb56f5fb25823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530fdc2fa4a7a2f40463fb89e086aa5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6661fdc8364ad3f9ad7ddd68f4d32f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9801736362310811bc5dd0a6cd77160470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95967f6c8d7840261aef6e431d479471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014469a3a00230019130c322fffda242472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104966d7331ee4be6532cb9f2d83132473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b982ab633b6598def8b23521e4dcf39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619183b56a27f01f3dc9ab6a95178e92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8704981aa792229f54bcca1ba91f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008b6181e903d2e3ffabce5f2efd56f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb6b3deb4936f357ee7436e711e264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03caa704c778b589bf44ac3d08b45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a90f5cd0a268e339e0ecfcd6c96b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e58308d7a8e70347777201d6cdacae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904b51cdb3813c048cfe895c2bba4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c89be0a56620b03a3dd8e84c5797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e008acdd1f6a397662481f2180b007484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdbb66e2d7104cce75c578d484b1a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa87d89ba04393615fc4c3c4667bce8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9821f2ad58589ab4c13ab48bef351487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b5393546ba118d6dcbfdbcb826fa9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef4b03512bafa82226761c8f29eae0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d0f67b0165175bc2a99c94e5783f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030db86b0dde9551a53a70af163330491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c95d1dc7a26366f9111ed3a9a80bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f6c8a74e7a19b893e186cdeb0b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e710d0bbf2bee9b1239be4f7857287494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fce99bcb19d722d88f87bc198d77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c73d5cb453bf9842eb4ca8fcd331496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc25af38244ed92c8fd1d016d2120d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc066492aee4df35f8cc3890042f25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7c5506c87bac852ac91f7b70e27d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd65b6b4122a7c17241247e9ca01d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c55937828453888f2b892d413ec39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb46bdf9d0d3fdbf6bd9493b0b2ce4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79739e9b5905a573950f293a7cdd7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc102c86bb3de9d0fdb351cc9114d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b33bc580e7f4e51581da428296d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580980d810c939bd3d0ed9e7e0c695e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044fad34df8b176256d6147c571323f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095abbe88588406dcbe4a8c7fa80c279508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8554d6f559465bbe39dbda499c935509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4067da888667d40c7a520e35ee8256510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1de082bf3a1dcf602262fab764ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0930fbbef5a5ccee4c080bedc586ea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8cf39e63f2dfa44e007e157465214513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf812fa0d5b9cd131c00f484b97957b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249edfd45ff9caf4e5c4b4b00caf47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae81088e79c0d2a1fd2989aa2e497d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa80d374276ed6e0ad7f0b3c5c1c7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3c40aa2a4feb001d177f418f68370518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b58645d6005f648270d3ffac82f85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31e53bededd84f17529250be112c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546694dd9d1646b5867e9e0d4ebf6e4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc221d48a25f2bed1134d0e267f03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec0b326c44fe854f9fbdd3633f6b34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c6ab11695046007ed14916458f78c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc2a890ad72851091f32e9114dc67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1165315f84f6e3f2cab5ab83bcb495526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7e1861a0e58a91aafa1bfd7a5be16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86572f305118c0f197374eb8bb9d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe3aea8c7ae437db22311430dae5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c97ae9d21423ebad88a480149bb36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f416c86ee8285cc674be859943f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5867b99b88bb30c15ab708b7a612532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153be4906fd38bedfba44a8822bf90e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d3b66ba02d38ac17b093a1a7b14c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e62ef1d7d37b37af860a91d56fde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d7e31fa71bfc8ed9ce0cf4d0d2ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb57e0534c7d3d34e7bcc85198d46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e052d2203953fac1214c9ed6248d53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a2fe7250e8db7ec77432af73d05da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb122d2c66b21a6f872cb3c3d39264e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec8adc7eb873d339fae0ae47b3e292541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6681f06d43477bb28bd042b471eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7d17d03e153399370ec19f323049543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a918c1bacd7534fee2a8c6b0f4721544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277da4762b289180322569aa15c1735545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9deacea0d8f8516f6c4b9d325fb5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d432ddc431fd4a7afeee17321d41b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd7b75561fd004fe361264c11df12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0403f7bdca95cf2db7a0e366894f8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecfcd79b939f41a4bc0babda90204d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909eabe6d883ba0d30ee352c07216d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26bfaee34f125887f720ddf3e586a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e06fa48888c48357b228b7d3c66b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4e666b2702ebea4b7625fc6bfcd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdede7de3cb9368b85fb15215c33d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67066d42aa3c790358295419e03ee9e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4bf5fac4abfcc2142c4d20946421a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d1ebb7a0e04c48558a2c75ddf2985558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b2f3bcbc9c2354ef756b31ae004fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afba8ff7564c37e86297aa79f1ed3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a084c59e104aa4668eaf770e7d73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3f24e50af2bcb566e9be5ba278698562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ed952bf27767bb72e511acfb5341563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b63b88a2e275686a645fb47ff964a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b7fc0c605aa44499fde29888bbb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37632bb21133399e80d68270b2744d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953447d0772dc98c22956e5d2d43653567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81603421c1b6a4676e9c49e833016568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a615c0c28cc88eed680c987e9ada3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7764e23ba660d8cdbe0fe9b7c1b6596570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6b1c571ff811ab9f3dcfa7b7036d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb509b9b1f237e6a551dd6036770a76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411a59acd98865630b0d2c53f5d392f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5a51e4666a005a2f4a2c0df89347b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846b94f06cfedf9cfd74b984e1d503575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8b0a121a7330b5c2e7cd10f5f580a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa91d44a058fe1b3b2a2f1ba567a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba459e9251821001af4f874400fd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c354add6463e397d72a5c9b8bd11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbac5067c3c6701a038a4f28e23ebb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b5bbb7ea72f782abcf55ed7fe7c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae4ef7748ff3c9ec3c539e1ad6932582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b86959bce468ac2c794795a220a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb9292fbcce9f08e08f8b3b2de1dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154bc25c066f2a7e7370d3dc4e9b9f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a929cd3ffe66515724fe7e81c2f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a5a04230d24743e95496ec51f756587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70d42eaa4e29027e607bc2e084b5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed615605f0fd4766a02ed950b7d17f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297e62ea229f65207a0ce7604b196f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f43cdf89c5b9e1d94224c19fa802591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123450012eaa23b911eff13d70bd3e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436594d30d94397106702d99f41d8b6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f490fe522c5f7ea3643094c5e99d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8dd5e1ed04f0c5ad23713437abf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a775f795052a917a08c63dcc4d91e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f58064df5f82c93f1b48a1e127e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0693865964902880fc5256a4d244f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d2bed8f455d575f4cdf9be1d4b31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554125fc1d23d165dbfd5ddaddf60f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2165e7789e95918db924e03777677ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d53129d6438130bbf7556aca433e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e0041c20e71106ffc80f85d0cb4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bacd9fa9eb3af5b91c5ab43edc7f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b60828c3a72cc62a2adca30374531605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb46149bed1697f732d2c46063aea0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f677118d619aa2b5df3165931aed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa402fdfc9d8484684199caecf5a724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b041dbd92587ce74b31b6b09b644609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363cae14d795631a389691c9e22dc7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c53fe661f9333ea0f94af2385f00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7615f3fe772c47a9f25d2c78b666d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefabef09cf07125590cfc6bd0bca77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397890c46b85d72d2191c46f869dd96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a25d4eada31535fe770b3255f669615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043d64ff45bdfd5dce42c039d9ffbcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e749c729b261111fd30ca6d6d65bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c1680c9291404b44dacadfa202244618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d205213963e84761c4b742eed3955619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313e9b107300d55235ce533a51708fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ce285046784101ef526e8bdc1c981621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1c2d4c4fe2128e63b841f743187d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf5c4eac360a4e98774346171cc0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128befb6bd7cfd85eeac7ff8ed72e998624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad205abdb17aae0c2f569feb47af5e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f83be3c450e3171bdf5611c420a44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42784e860b2ae436e1a42bf7b8921436627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192fa79a375b9ae4fbb5486b5ba331628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a9e01b29eff2cc6a533caf1bb1a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d988cc96fa17f9c9d65d8b5e8c2bd6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad27c5f163aefbe4b513052ff05da1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f24d2506fb81e937eea1bf9c010b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04544d05708bcf8f463b75386163e291633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bb555d251b3ff341b7af0c2d4905f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d93c5166a211f5b087d1272c1ce65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb61a76d625ac6a46381c9d7d42ab2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e53459fa193215b2a89248de32c727637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aba2063e782e9beb00c7bc49f9107638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760219f3adac895b5b9f2675cde2e72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4dc1005308c138da5713eff3a828b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72ff418e0ea28283b4a18ade5054d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952d7961b66470c38d85a059628b99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26206c212006ede436fa9b13a85ba80d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c56a6715bc23d5eee036d7949534d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bee8c3d2e67301e97dd486f492aeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941e79e04428035f67127d9cb83a952646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1ece85e45904ac1d612d098a6119647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d2ae36707bb0fbb1d30a4716d6922648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e48fef7275c96870530063f18d47ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949da562e0287dc82b1e90afbd798e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3019829e71b53b286fec3d3e42d3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125b7e04773240f7cc78e8a51e1401f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342961a719e5bc2962c8e30152653088653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfecbff86ac8723988e7721257d3e62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b8a9cd75bed7a194ea5ca68c1fa31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66dd4f5ec0a4abec63ffe5ee62822656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae89fcd03e46107ed22e712eed8348657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c640dd816b0bc2cbf1bf8869cceec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e292d52bbf19cd375722b56302d64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73f5fc9d5906418166ea4239bd387660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97208d421a421bdb41bc1c9e44a29c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a23b7e8339edd70f10b444c5a15cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e1ce91b57670938a087c79c4fef9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee602b6489eb4ebbb762fef49a61a1cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f678a3d1723deec883cca28d9794f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a1510b7a55efcae591ac2a4c6670666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b571027165316f801b6fe3e861cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ec30fd07079e2eb98574cdec13689668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275ded39db1efca00f2c30a8431884669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ffec74a09c0dcdfb8c3a47f9e1b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34a43e9e39f445a4a5052ecaab2367671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a7b2048f2f064895eaa4534eb62c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931294b38bae106611f309489905560c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d2c3f2b071ecf11aa221481028e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93719cb6879fce4a85561093b3518675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a46cf767cce572f313f5054b10051676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2746d4535863331468e26abff55414e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e716bc9c773f3ad115ae345c30c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa9817c4bebf50f4f47256aaca16ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2d90ef5d9e3a2b30b84430d59d31d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457012dfac65b3ec193aa045bcc819c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991a5cee9ab2fcc00bc1bb5ff2bb64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c332ab9136a9f4a42f81c7f446b5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fcfe9ec9e48d77bfb229ae0164d9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef76dec838569ab3cffba14b0c8b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbc97745a092391ee945afa158abe7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0546084843d239a62df41ac860eca0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08b754ad0962f96ec1c6bf5d08f3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c119018933121a127b169b702bbcc19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfdb81a38cdb947d7d99d8107b752b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da97337fe47ca527a65bce64a9d87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97432bb307cced66ee90d33595e8b2a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541ca3771ed952f381136a1323a35f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e59ae59f2c0fef7fa8f29f197c01b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423cb08da6b41190cfa8c542c970abb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b036ca40fa39ce6c467e90d93554e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48875282fce599591e1d59eb632f668697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248382b073b9364b46ad6bc4952ea0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c8e423555f1c4dcd3c68b93eb8ab5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b38ceb0cbe2ff626b5e9a96e06a18b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd4ab2b816801cd484f2ffb38fbfef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2fdb581145922c66e6ccb639f3fb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a3f5c16df2881e4af48d8dc86cb67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a454b7d7e3fc082445967876b4cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f2e350980930ea3a486f3c385c279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648cd4145cf7f4d31971357818302b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e888e19cae267003f60ea4307b34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b5bf0f117884addf84e5a0011bfe4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78f5119dac4dd29e51f9e9706b0b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d97ce289a648a46ee8fc640ae2a184710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578723c3dae52134521951e3a95c6b44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b81ffd0b441b1a3527623b5f417b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f893d0b7e7de56caed1ee44eb2dd18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f8068f9b167b3f1f1ba3ed75044d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf3dd64c08ea900683eba758b33c0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05c96a841a52422ab6d131cde911a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc355f403e9c02a7b1d7e3351b8029c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f125cba6416d09582ebb3aacc9a54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d994fe3dd0d96087501ea1c6b1c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61d0863b82fd7655ba633e63e7852720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad4157395a0a6aa90941212d8ffb64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504375480769dc83fc16a493c6e3c35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0457781d163212ad1715a44966423723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb832f53aaaa8ae37f330364657f03c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebec1a90f9fa72db287f330bcc5bd5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933651dda9543dd3ce5c1056c6fb369726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c03883e3c6135293475e1c7f7c3cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e8a39f400d8530c88649c121ebe54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4ef4776c87aa65a300e8df77f809b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6978f284fdc4b71d6d66adbb5d3e93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10e15b8b45834554aa8729805443e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dea39e907e29d14f8a691d32bd665732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3924c272dc74e06d19d012ead9a9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a6fac55d2d620ab770508ea675f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773866cab8b98f10edf690730db9d6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf70c4c1c2b7b2e37fdf6d624b0ee0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd72b3ea1c967444e71fa646aedeeb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba918daf0a115da1340eb628f508c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145d061e6384c18c6054cbaa6df745d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cecfc0d651661a4b5cf25827bcf6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b14d3d29a9932e9cf3379d66f09a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40833b4df11c80d1bb49b73052b8b61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b359411de8dbe930d35abc8d3e76957743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc1652b14f3bed06b22d2ef48b7945744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aa6b1f2ec9e59a2fe24648708f682745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad73190556c99debe34a9131d3d95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f409cee358e05ed83dd298176f008b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e6b10e48fe5bd06ffd3e09c024d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f56a8ffa967eadfb16089f9ebbd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeb6ad6661a5bf51e9f94621c72db6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe4a671304b02f9ad37c9485ceecbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c8837433841e2e1cb58bf6bb91e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d00f171ff10322b8c4314e4ffb3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d440c020a9f39210bcb48f7e61a9f73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ae9d421d236e3b4acb1b6b6ec261d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aeaa906985f56338c868ec4e896ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eb3436fcc496c9a4c4ac9c87a1cf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c9ddf918f81dae511c152f8e8ad9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7c058dafc6a4f07c333877971195a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>