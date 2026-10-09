--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24879e8b12b32678a6afa0d1fec671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d1ecb9f3004e1c8633791bc9641bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e29c5f8112f2b1675581acd97df9043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d241ef8923ace5e4498afe67391a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73c1ef5c5ada8bfc8ac64e57f426bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d281d91d71fc09aef757866fa5706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15560f0da12db6bd46eafe5c7d939707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ace7869fa36d5a46fa5657e961f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724abb0f69df9b7c55a7886c0a9947f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e161912a3803dd68bfb5dd983f29910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff2e8246d6a5b03e814e780c970e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1520c74b163af16f3065f8ce239072d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47be7344479a22d327a61a97af5d0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b6c014669b9614349c1da22f4205114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e57f6ea06c7c71febcf2c7f6011d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae669392b86b1620b86941a2049c44d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757bfbd31e0d2a749c9e8455e06db917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df5bfc1c5ea1c82e68d8aa223aace618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f85eb58b3ed2c14bd5de26f55b67c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f70bbd35e19d97f57d9b3124158220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a297f20061a1ee5bbb4e8bd565fec7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842952d03b509c0b5756d63ab34f32422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023394dde70f199769ea32c92bb4782223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b957fdf09df5cc06884f05d8f8e15124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef332c059a9ff958221e47fff735b33a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e19f221962d428aba29ef5f4977d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6397b0434c4544690bfd91c3a315ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52b27165ee091332e56e00e847b7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3922e02d568842224e541f1d337cd1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a725f7920911559b91fbe7f297165a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41eab2251b11e632862a95b7404b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a13af7a900dfb27eb27743e365cef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9e03e9722e06a3136a9e1c3b1f1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab1ba0f2fefb926112f999a15c4c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61a37e1ce9b14ad73f262612a592835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c653fe9a6e8f0193ed38102295c756336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba3ff1e3c7330e86e4c8e0070aa6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494ffc67b4fe56ce7ca7402860558738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d9345a740f62e4705c79d8cdb4dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a75ad7adb9dbec6c87a8486b232f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218b220c24be920ebeba73c187656341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b27ceb8b78dcac3aeab6e2f499b9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3448f95712f535de018a166c5d5b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6d60ce0071561e8e9324ee94cc4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba4b7e136db56dab782c500f82e5b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bd27f74ab8a101bbf0d1fd92db6a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311836f7df60d62729fe49300c90b0b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09a58477785264a5f5f75dc3c197748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a7f854ecb227650d50c1fdee5a2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735376cc1fb7b3eb46f78391aadf20a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97c14df7a6cf04e3a535b4eba564e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311f745a901b69e997ff5165e86dad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d87a33e3e29acd5276e41fb4253f3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2782b07114320d43b689a4054278bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4439f521a8d02db99561694156f2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0885064bee2a02bed05f788421eb01956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb23b56b8223e592966ecf3acb1d4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9997d138e401d8139345100e6bda8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4728e9ff43251c26b8fbef2235e78859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a60cb40a52bef11aae89ff43be8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6716ee360f4b360ca4a938b22b5ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cdc0c4bd6657657da1a2a258e68f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a42becb76417d69922c8fa9c289f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1af90e1826a7c29dee09b538ae7f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577574829b3e0d1d8decb1cc26bc47065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdba0264fea75a39556f5889fae53866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2a752dfd3603b982ed504cd0fa9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4b0fd90e081c78fb272cba551f70f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b7ac113fb8246d35e15b2eafff9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b070d25db95968c385fb71c1b4320070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f89d80cb5692032eccec06fccf45a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88918d6bc1409eb230d1b51af229a9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f2d0f2ff40b89b5c21a1ef85b263873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d89832cc7d159329676ee9356b3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d0b858f2ca18a1a45844d71b1bb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb3f48b01cbeb7f4e581452bd2cce476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058ad22718da6392ac9a40a34c35df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d21c088473b751fdeb1b27846cc6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dc8e76d0cea575365bd476634819b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba9d1840a6c2c3e5b8e2ca44b55f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f4fa5fa2f429785559dfef8f30feb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078812b763fa65e7b716e69fe80646882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c693de94d8a3c7effaaed8352751dda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c99544ca76445305516bd0c849fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4afa79263b53eb52bce294f1917c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b156fd114339baa970f37bcfe1c3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ebdd237a5d3a8c2f8c350b5482b8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e603b91668bb0c53e79d1117ec0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ffc0acac509f7d5f5ce6c1841d59389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831456003de731046bf1528f66a87c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151624a49046571eded0d7e2fe8f73791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5054b6f23cfe6cd5a8130c3f9f4f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7572cf4e6f32b87e7b3b753d3cc4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557d841231c2d6fafb794c85fb1749d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c49a7e618ae696e2416a37728c89b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ca99262ad5f59850856e8cdfa0d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff4be1c617b3ad91859f332307a75397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd62339bf71dce3c3763bb1576467f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f59ccaa026a93804c2a9b7ef868e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9579fd5529515a757a46f3f08cda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d742bff378f666e837e3870e50d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a763cfe0eaecdd174ba4710fe20058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f684abb315b97f1e94f8d04a5e693103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab246b3e6b7bc4bcebff5a9b9672dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc551af18f106ccc3cb7cac6be908a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e91cdb32220242897f8d2ebe5480106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad111ffccc8eeaf224c2601fdd205a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf27593ffd77d01efb90c555d7ae7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb68654e78fb6713cb99233fc053b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8343f9700e3c4773253dacd35d0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bad98caed37c32ce6dca7bc9b8c8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d08f8609ee419afaa203dce6b025112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eaa81ad7878092b3f89c847ac77ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2898425bd9439d99807b3d048cb31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06149d7c7358170d2eb8fdc0daf5b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3692255933254c85cb26a3ebeb4c67a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbfd26e35ebc17426753554ccc16f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b96c9f81e7fff2ffae17d87864e315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca23f478b8c47c05901e4a219fe9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f63beaa467d3cbc8c967ed73f74b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdfdae4ea6c1d6550146c9892807b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98332756ee567d63aea0705b835647122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32f0458e4995f714f74502c112336123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c5364623808bc60560ae53492372d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24440801d579fb07cfb3276e14bf1f10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de880624c7946b6be46f2d207fd34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a24840e8da07f3d8762b5a9a1702d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295a2988364db2de6bd2d7938488161128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263bda7701eb78086562652727a18d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e7c1a0822cb32ef9a714a3aba171d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766358318e8c82d6910ecb6d9131922131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f202f2e97a0e63b1bb017f4adcade1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122e28f2cc495b0a16cf9233fb414d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe119b629ba0128aba9e03858f4e57c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca1d4d4bbe50e113bd3147800c015e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93df18aa829ea3c16dba5c3a9790a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e44fc1fe770234ff1a22e21ebd83b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19795b0d6eed5062aed4ea9c8b1f0ff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e05a1aa2040412897f85300a8595c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e6a2cb2c223e5c2196dec39b319b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49c5c7056cfd2a71fedbab9a036bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad35ba2850705c18c6768e2f59dd19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e608c74fbbb688e67a804e72a2afbfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f107e7b06d24feb4f774cb6533fda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e84e7834784fc06b1060494a2c4425145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995bb186fc41c2e33fbaa9bd335864146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeffe0991edbff1a49aa567f032b26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a6a52f288a935906ba5b5c0ea0262148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe7df1ee56bf524ba0ded12c84597149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f0fe3e77e9cf81f24fa7d3afabd33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f05ebe9b9c4431bf182bdaaf952688151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25556caa165f10fd527b20bad2307152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eed4d7fc273c461717a91451edcb81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d909988b370afce6f629e598a5ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6b8da2a5dd1f0676c338d44ecc3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e8e0930e0e2358a32b8dc2aeb969e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d15ace0e3bd7e033166a27bb0a67b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3841643c7863489ed329bd0e2d49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4783d68a12f03b6eccba6e74254863159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece8cdb6e9a4fe8d03cb7d580a8f4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fbcf24c1d46a2476526682c5da00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ec0069b825c5168e1c889911ffbe7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991c245b891a927c51e16c416cb7695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c73eddbb18b922ad61eae6805857164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc269d5227eec826f5405aab55516d13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5ad60bca7aec87ef53083b848c893166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612602fab569b3e52c77f99cd9c29d65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd391288cbade8a16b6df74d5016a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59e702286a514e784725ee7d751701169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dea2ddfeba3385a9cef823f37406ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94118c5177d9ec43521a32f738f5d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853dc8394fd773016589e7473c8ab27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff84c43aa345c970bc6859452fbbcf0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac6d08f789903afa7add228da9ebe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7344b0952aea09f380002bfba127fa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe112d6d0bb9c41299be6ab824fb40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef15fa2ee585b4a151807d84dea9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ff979ae99ef6a1e497936775a5625178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c119360f6c85f919362e0c9e38eae0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9c76f924be47c85d3295623702ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17407b67ec24a7f1a9809fbe6e77fdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc3be9a0b8c6ae407ab5423e78819182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c52e78bbb371cd439ad5c6c3ee4b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae65a81e4a417ee57fad5a4e7aab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0b920e14f5fde3a9f2bff1d95966185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd382ab342c65198ae5bb33d5537a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab26168b42f324be37f15f02dbffa16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3088e0b21b109a80c0123f6dac930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edbbcadc1f8338e8a3568de1cec39f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75f59f76f8b9656550fd029e237dd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cca715c42d79ad71cffc56aad8a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d5d3cfa9975e3a87d31b98c9d58d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7e0cc3d87935e72bc235d4859e18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c218c397394d4ab9654cc7b6f19c825194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12c090d76b2dc8fe1d7315cb114765195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa86ac3acd63b49368464e26633cc4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf559cbe8fe0919afd5c94c4bc7d3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8867feb187e2fd00e08e0357b0cad8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d870b475b22e11d683f7fdf783972b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e74c58bd337691c92fd47482debe48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ffc904e7b4fff282ed16e7b81659201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dfa02e15ce3f893067984fb7d9d4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed2cd384fac849c23ca86d81ae9564203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a530b71ac0bc0ed7bbbd0d7b8a77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea5d6a5f0772b858a899577ba194d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0cbd486a8365349d8c8106964b891206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04c25d7338623ecd8fc2c9f428ad8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf56fb7c20a419dfd6b7f307555d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d07f5cc4a00210202ae23c1f2db7f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b567df39fa0eaea83713db2e4af77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c84f421666e73d6815ffb3e45dc43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f3ea0a1d476a444e3d7426124922212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9330a809d8f3a0b76e56404f4ffcc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e03446df3b48126a863fd800acedd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a452f527f1eb1e583900aabe92e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510567268dd34df674ceb592389feeb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbea9b3638155c9e33d7e0de78e9fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6a4395dd38915775dda052ed5fa7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441404a6ec7a6b378c64bc14ab36d045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d76e2315f3c1f68b687517f3b89a13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054d2a77d98316a2f3128f9d7b4ca00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41c9a6e98b69ff08cfa4e90b46b939222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41656936822346e42bedfa4cdb6b19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb71ab0bdcbc26ffe6d7961e0693a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb1db44bf0bbe25f5660586ce3214225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d1a3605e450f3aeeb2cd2ee5d69e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf60998e70a86c637bb03f945409f48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ba7d0865780572d2c0c791c00aaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b734a66c7de2597d26e1f20c192cb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0abdd50a8837b236648bc8facf893230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02406dde15e0802f37e22d107e2b07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f9190037b4cebd6e17c9d2b9f1f2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151e8c3e871618aa1db2ccc073a538a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ea40d46e8d8fab4836fe201406fb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215764f0147d7a5ef10428b34d852be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d67e61bbaef3e3643e0b3460d8f12e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153dce39611a78e1fe043ebf085c3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164d2af9f7f84c88d1c46406fa86eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141632651b00dbacf5626a402dbcd36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd8d2b7f0f386d2af98380e9991bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4d699a7058679016ab7cc2e443641241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434d96df0e47a1dc43766a82d9c864242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164b18815175807a3905d90b2a8831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d595282b22be44715a49ac14822b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbcbf530c9baec64356d5da3fb2dd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c725b99869eb39b39459da7a11bb63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d63eadc32cc4a15b28439216c5370247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd50a1802cf39be4c5a1e9931b6dd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f205cd9399bae11cd7ee56cf288b88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72013a6bba165b0f58d0568bd45ea8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311c37869f002e68a869fab25b43d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3475e64abd8fca6b7282e1054e6d782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35b7b3812700537b35b4a79e7ab5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786668907ab0c56b82fb4300a39f0f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e9b5fe8b8f091c6c90b4dfc478e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238c83924ba6ce2ac015a360746b0dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288114845ef187a0284ec51c4b7240b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ff97ed49694d37dfb9fc35e54d195258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7ee936df31934677ad10313685bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8643717bd53110edaaf5da202288a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20d06f0d06954bb572c3364cc8f8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c30dcb5e2fa14467d92bda1f22c53d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1f99e3fe6ce92a1103e1f76b53ae1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177184bda872a94fcfca96d061bfad9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e9fb02b9c691b6e95c7469ee2080265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea267ed2d51de7012d0a291a69d2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477987291c5407bb533cf3489ac0fe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f8cb81a0e8701e1acb2396730eca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d13341e29c9a0b6a7f76aae734ea9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1604caa3d82d92c96c097e281f8e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482e31a2caa8d2457be736e6a3d0dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba3e85d2a3e205ea4aa2a4be7bb3e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8fa2e180c32465a29d116a060c7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ee34ae2413acf9935799c37f3cb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621a97eb3a82d24916cec4d5cde5e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f9e8c226214962586f9fd1abf54bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df446122d419984035dac8ab2881d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cec67ce3c2c9e26d21d3ca5307e10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe45e51630c919b1ed70ebf27977b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1bdd63d0cbec0cfb820d7788e2c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c53fc6debd967e0b75dc714e92d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e89005d95b141f5ad6845df86aaa4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549dc10ee614a8847d3dfbe013952d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c509f6af9104563f267c761a0508009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbd557b2752054a2ee1fc5e7a9039285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38d1c910bcd53dc5d0cae6d77e41f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f133ecc6c30fcf1a753f49607fee95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e03b427d881dae1870603fbc3d564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa39b38a849a90d2433bf4825b3d7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d186c860e2816e212ace351294706b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0486bdf20c25ced14640c78557dfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae16afc4367baf29149d8ce7c52216292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbeaec04b77c42172c2efab724d681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b7ca5d9eec6f1fee257113a693e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a4720063988cf9cbdfdb3b25db21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b674a099e8b2e14df49b4ae96f01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4795357534f8421e4c05e2ffc67d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3773beb664ce1f6798c4fd315cd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e110372864368c58cb3bcb75c2d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8f2f78e6ca3d00f808117c2723e0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1efa194713bc22f2c2b3957b978a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4a56b8732ddb40e8400bbac834b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb725203104228f754b35233d6e1f1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe58a175abc5265477e12fe73f71aac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc777fa5b0af67b72ad941db50b676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce26312f264e388b66f16719e5ef8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f584cfe5f5a0a2cac1f4c558d9628ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e0a437920c48e219801f188bda4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44580adf571e66577035a119115ce4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48184f23ce7212bd23ad09e5e7f45b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d7ac36380b616ed60a01766ed55be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8642e48f17e16611d4bbfac1ae8f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001799db6f23ebe0352d9ffd50a2cd06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b7e7193d1c653a3199a55a707d0ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1febfbf7223c48c6021a8e4a9a3ffa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0ee38bd2d50312e13437ab178018316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c32c0e917fc5477b8ff8a317b75eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe3ce1a3687c91afa7222a19428cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad18cff0b7af2916e34b8b7a67db473319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df46be0dff5355d11e3995edf951b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988fbfc3469c4bd500837c76a94699321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165267484ddad6dd0770910c0ea7843322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bcfb3fd8c179956fc73554995ece9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b8828dab38666717574dcd63c183d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ee02cfa309daf298445fbb43e3f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d62934e4f540e72584f94e23196e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf53e5c35be640b1af85b27c74283be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74df8f53d2195ee6db7034c2cbb08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32c7289f3f223dbab4a345e58138de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a107e883c109aac8cfde1f99fd2d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca4bd4300d2f1fdcbc058717f6747331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66352e445de549cf0d3381b7873a39a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b149907e9e9c8425a731124a98384333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47585e6818df42c682796876f9626a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce735d83cd7d705364fb583041711b6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c80394906813a6d63167bb934b83a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4cf9b280dc545c8046387e91a2472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62247fe19742481f3b4b752515bed1db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99da18e58d41b643c783340ff29085339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8926dea25703c83b6b9ee2e21fa2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858dc78194c5c16f8b6a95f408b227f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda146a01268b30f9392f67d43c4fb6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118def96674e6d8451f1620b6963cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf55e440d9b3f581f623c70c204d7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba54e0ffd22b282e4eb6b731b2cd0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f94e0f49b60f18fc5dd6dc599a8be2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e43796ee6835ccd1fe9679292676347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b80bd342a06ae37f8cc5b79daa10f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f79a3dcac3fa7ea1eed7ef44ebce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995402c57f579a53af9d8157db71d2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4c60ca9e5693f38b3324b5ad729a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52391c845bd8e6ab5faf74c8a6f4a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219aedc07ff16803e4929bd2d457bc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de5c4f52e49fc6ba37612c4458411354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321c30b75410566d0841a4e5664dbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e70836dd613625646d6329b18d068356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37441930f4adb584a1be637cb8ba0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c8be3faf6156369f5de0f77a74b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24d9fac579f2c8df76033413494280359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a094003a975a306cd2d7fb4fe4ada1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6316c5200850d5db64c12aaadd4ce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b0df09d05a984f032dc1c8d0a8ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911a675c6a5d2f1490c48b06de8e9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2186bd1ca12a36bbdf450729d5ee873364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b2d7058cc5301574533a08c82783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457eed489911515aab6e46c66cacdb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc522162bdceebb78115eb6d73eb5e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137abc1c80c3a994393972d6d8c373c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e457337b7ea0135ac8a33328f1168cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f4c5ded95162748332fb1057b5ad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e4a936032b585a152822b31402ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e44e1df0ae62d3b2d7b75a161e97bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4163fef0e8deac031543c7e095703373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b54d83a7339753b865db1c1e21fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3ef14307718ab7087790ad245c94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ab822efbea7cbca5b5bb63c999fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c98640db9b9ad41c5fa475a8940751377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697d9d54a04b20affe2344b39018792378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ddf65bb7df33c6d2683dba11ff1ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd18fa63abb360cdde9e2dbc6c6d5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e06180f8ba642854da85d48e77eb9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a4bb72ac24b752b919a396c7de35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc90dd56e7d5e36127e07f9d01b28c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41af8238fe914a0a02fd840797851f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabe93f8fce022f676cd5f735ede88f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b795f6058c4801d8b3621bf582d77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d16d823c2c890c701712c5d2d9237387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6daa74a4a634d93e9c1c23ed5e12c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb760178c906038d81290f95422fed65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2fbb67214178c5a7850414af63d39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927a06ba1b5ed840af5af73733c4d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6541ef670f4a553763a879a70dc098392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ae6161391d2c87f1994ce4debb9b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada9f19195f85e2070b28668eb0abf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e97a6f029563cb64439a0026e52311395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae5362ac2283cc91797008ba5f82a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135954c0a11d64baf58af3afe46c719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed084d2652536f4a0ab41e8ea6d4c14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caba4a454b6efc787401aab08dea35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf784a0c09bd7d1c46ce59ae2c39987400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb441c2bb224c07d9d190d4496ebee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c53353d343e60d8920a0702998eeca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcdd6f50cd8e4cbf6db18127a41503403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb477500e05fd64f6a622a13a8c015fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465697c2fdf9390ed194f8925fb440be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78489edb3420ca3e4e447bd6eab1da0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033353a90116395a3a538d602debf5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9437d4db74bcf63e7741f16ef3ac98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32231e7cdda051753c297efebc5b83a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac92e65b1f46bf7e054a7912690e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e660844fcd84598e571245cd3d09b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db863cd2d258d4602143deb8d9b2f8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9797af9ca0051f4eaae4b5fdb7c3150413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c1edaa3d29976b8e0746b10f8b86e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cedf091e0b8b6a7c6770f8700b524415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd5bbe1982bd9fef8a815b4157206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebca53920e475c72cad39948d95d3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb992f09ebc8302419a6bba94f9b9b70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba50df23d4f664399f8433318e1ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e74904fddbfbeb078c72869346bc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df6308f1fdd31367ac9aa0b06aba70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043b543632f55a374dfa9ab0d584038422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4572437615b06cf126863efe8a18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5a91b51d4e2e5a11f80fb19afa23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ef9f17cdc8588ed1bd106c3949d48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1707eadc030e856148fae74aab9a77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e34cf42f51e8ab2f8a86c9b1a0f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae461b050bc739bd014a645ea93290d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e906cd227a6326fe7591c94d42c8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba525bc8ba3bbad95a1d1c3aff914bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763b0a292e8d1f3e73cf79b5f3a131431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e708fbded38cbf366023f2dd8d541432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096d4dfecdf7c9705eed35e858e17c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1d0cf0c89b23ff41639429950450f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee44c2a56d2997f35cb78d930abe58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c2a3364793c3b79f29ec4a358df2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1b09f9fe3d2c545302744e48b66a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195b6504000376857a0f67db32e804438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f1409b31c6fe87a13574293d1a3c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de90e17ec28395876989b3d480f38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f450d5635b48b3125bb19146469f9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d099a25f571e2e4ee0b0113724eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d15085b403b2d8a142a5af82a444df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690387745054053452a2e7015f205d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed8fdc0a65380e95c89c5dfdf41dcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c646768bcab970ba8ca06003829c94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac75101ccc4af9342b066432506107447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e6754ac437c8cc0ca3812045cc8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2428f8e5d4d5747d5b45b0b32dfe43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfa24c4a6f49cf73af3860d0d30418450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540adcdca3ebb96260a8196cb5c96ef3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace70f1bf5d4dda41ea401f11d09ce6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f371f54d9d7f46e0de55a7c7a1958f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b655e9e366a5c9ea25a85bb7a4cd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31566bf4aafa0eb41212b838e83ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e04456f84ce9bb4bf15292893e29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4773285df12f0697bf968f05ed8557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d911af99f7f51fe992d2f3b231855458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535497048c4bb6573ff9d9d475bcf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee69bcc90926ba7936e0cfd1e25df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b80e417d6cee721d954ed526a0d7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ef0af01c716f239dc8eacfe41dad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a676063a9ffe8d503e8edebb90119e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef585f1266339785fd4deb303c6e8ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d6c6fab9b141e36e393d3910a9799465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28edd648ccf1043f835dc74850bb921466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aefdec3ea956cbacc0cf0c6dec157467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e1f176cef3ab2d3fed99b08163c12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef05f9f62b18a0c2b13975d9079ffe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d628a31b3fc3fe5b16f4bac59bda15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff43840355cd36e9272bb946dccbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ccd5c9cea2c4308ee56f5b5ef2163472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22da06288271eea4cecb70da01f2e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf959200883b5b2771a53bedf381ede474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46529e3a21b65d928a05d7dae0b40f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645b4ae76dd09531d95b6f2e69ddb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1776a71c8fe47e1b1293e660315a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec977f4eaed104b8317541d42191eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63baf36527973ad5bc20bef8f53bc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddfb7563419f78031423212beb7118480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa9d7c8f099c0847162e72322c1dc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45d52c0b202fcff64a936e7bc9904482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df69a1ef766f4d8c441b2e465de29e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9628bc8724fc232fde3e2ead62316b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe02f42a52115d230762eb2d99d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e9b4b8e4f6da9e5a6162ddd3a82a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116e1e14864d54619a5ad028e603b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59e861a5c52932b9a4717c5501d7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62ebf57cefe1dd53541ac841bdfd2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d6c76446eb8f0feb8bf7efa89031b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88201f579d4e42592e45070188b34670491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f819971a3d71301da523f5e7028e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2358247118ab303589692b739735c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0597aabbd0c010f1bb899368447d4d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392033e1c04b0ab3acdf4d95e7e8605495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee099a2581ea6543e97d45e46eef36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482457afebac86166de2f9b1e5b2d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57fb615c6bac466a4c0553ef100752498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab00d260a3ff40382d31758d43d4633499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddafbcd26117f071e8410d07b3dcca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b79a74fdb75e334d9209874299eda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049382d7a7ee95a8f363de6c01954f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4592c406c6d25cda9c9a1786593b3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435be747fd32c43e721c8b5d7ce01b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef67cdd97cbff5f49555a042e2829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58f1c5fd06ce668c97e1c1fbe0801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293284ee7a71b8eb2185e53bcf0e9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5554063eaf9a18c61d808b8663d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1bcbb58d1c99a3ced54806fcb00fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c71bd4c2f3830a7cbc1107b1bbfa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a33307f3a16e48f8da3b9e0c78744511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b37f976eb8c21cb039fcf6649a19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f10afd9d51b28a235a65110b46a90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f7bcd36b7ff3e42b2da4f0860af6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a029147b93a852fc9aa71fd00f3d341515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096277ee6951d1ba1df5f3c53917b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea295e93563150ab884178e2feacee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f1e9c66cf6046bb7af851f6a16302518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f337c771093854de092751847033a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e6c4fd95532331b7df907f54f0c54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac948ed7822b99d7a50f4d3b18a68d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b029777367f00718dc0b52b54fe3fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ba6bad0525b7a0f338f3987d11ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe3b3bd55a125e93b5e377c8ec689524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e74155717442e19a8eb173c00dc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f38a2040aac96d801919e62579921526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834200cf3c76fbde18c1dd0e6e5f9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558acb94b0a3c948112693f178bdf7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ba8536e32bf5db78b2ab732b8a07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ee8fba44f88cf98aeac3ed5c2110530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190f3ee82ac5ae2f0dcbd93dcfc116531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f86357f9126cf6f0a6a40e6990bc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5082035133bd0fa79fc86dab3bd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b90cbb394735d667f14963a74acb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ddbf5606f9c24d4877a73584cbb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa6caebf9d68dd06b132492468683536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e454536b789d604b165e44c48f872537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ec4142270256dce635adccd1ea514538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8df9b59df16edc3a0fcfe3cbd12ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634cb8b51baa2040f28bb7fba8e1ad9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf15f7d85153c7f23afe7292f4a1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8852ebfe7e8f3863eb1def14015ab1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad8462dfb4694b1124a29073909048543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051dc869332ce427e8dc4409f259ef1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c36673874bac5925d603094e3a6f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc7ea18bd2078e19ae4a6ff8c2d4c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42897879c7bb2cc4489c1ad302d154f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae13d4215f5ac9b58015847ee5a8c3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db85c178e20f7833b13a6067d674eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa5cbd552f5d4d132a25a5c49e9f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bf7acfa7b49c1fc72e81dea411b30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eeb680f580d6ce35354e34c7de679552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008b9222fee2cec32e972a9ee463c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7eece974cd71798d6807b3e402eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40344b304c631e59d09d288bb6a1d906555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8a921d3e3e3918210022f45aae5fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246849d045009ffe2f40202d9f5b4cc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65bab7a6d610f5def8c86cb81b6e6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9d51cc98e00930befd58f55cf6859559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b0aa85b422e7388eb20132693568560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9537c43ed1ed1dabeab14c00b826d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9118d11edfbc531136323d695d30ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31753e2b20bca0e31fa3fa613369eccc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991794532d62e0651f08a138ca1ceb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b620dc7bebb48868d1e1e2f8930f31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86a3bfc99809eec5d74a5d60f7d76c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab74a75fc9f76c264143a6b543f770567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7269f33e41bbbc2c29a364d0b3b70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2d93a96301fb5d8dfb0f996c4ebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76c78c98fa8f28990b3cbb41eca82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443dcd47a4caac1736cd81ae7aad9ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605af06086842a967d012de6fb2f0bce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc7a2ed9fdd28bca0b6dbaee4df10b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d79067f0178dbf26101d2fa3204063574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44834e539e1b27ab4b41517e83528d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51de247c460c381a4d76cc545b8b78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4170ded0569cb727ceddd9f11b68c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711d8989123335bc7c01468063c0bec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e8dfbc158089dffd57e6df6a15ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0cdf40655a89b1de081c0ebcfcf8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ee79a82de80194bde6e84076f1c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec68bed603cdd674168e2043c3ab37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c418280653287bd001c058107bfedb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e06c154a265a8a6c9ba6e353bf745584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3789b356e9919808a8d067bd49e9bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac041a9262b08875377f8636e8fdab0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ceaae8f5c645de0fa61fca8884cb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1d789befde0bacdf8338b2aee19d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e3cc8e8742223a97b964f8f81c74d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee4509980a4a09141b133cf44ba00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc4d169d845ab2400fd77c5417d134591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f84d50882add40dd8007db49bee48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d146985ba36bc02bb2c8e32893b08a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20979afbc6c3e2de5d677a28856d5ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6dc2eeef7b77e1a16db4297101d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0295c74643b0898e3ce07cca0fd17a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e840a77c7a3060f52a256c5582819597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942159a51fcca2b06751a15ad1e183f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad537780f3a5593cf2dd69a39ee7c94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc85ddbd8b805856ea27cd70547caa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2a1cde2197e75677986928696e92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58093eaf3ad1b8126bd59f65ff2b86c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418fd44ae24801f349c3ad0b48f01a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414ceb312a9d29a7770857372623c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83181903d0d285d16bf3890a5fbd95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086707096cdea9d8c887d480fd56378606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fdd6e46443852dbbc417140f46398607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b5f062568cae3e0388ae89c3346cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a293d41351cf74d970052e0d3349a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc13e67b12b323a1e5c2982070b0c4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f4dfb6e0367e4fc9edbfcece10c53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd33e9dcfcff025e1b964f537d0bb07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b20ea0267a709f1e942037fbbbda6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6041fa67a02f8a5b15af4cece4186614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc635114620d46a7185f49c8f7b64c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c96b9adfe1adf37a624174c9625b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4225d80d920151cec5660a2196e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e46a1e6d3b27744d51fed0b62410618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490f20341e9b9a46e21dd75ff90155619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936e6fbd7caa67fab1d0dd18a6cbdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e894f0022a6f15feeda3cb4bc9f465621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590cb8e29a84593c0109d834b952e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d5838730122cf268312c1afbd881623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866993fc8906afccde662e5ba37f80b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ebba637bc35c0d68be69b9893876625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368366a21a02dba9969ed2562f3374626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d0c9032ccb2fcda7bc44af6bd7b20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a34fb53734acf8c282168d58124940628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cc101c9159f0fae3d2e8a2a98413629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c1ca33322fe3e2da0633fed4c22d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847818967e0ffd08a7f13dc349ba136631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c71015327f5b9a9517aaad1f7b8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba76115208b95e108b3c16f9becf73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b025f4b1b27bd184ffe473fdd794634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351441b98511d56776482c4afd4a28f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb079866fa899942eaf0ac75c6013845636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31bdfc4a1321c03928cbb38df3d04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc31f0b1eabf16ef174289e7d3ff5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4335e327bf95be5f5c2cd9ec02f899639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2743249558634615f4b1848fd1cb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b702789411e558858d29157f1c987b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25381130eefc7e1df93c8ee9672702d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e23e3823cf98857ff0ef36b5c9beb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f96021ae2b3ae718b5fa1d209099644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47ba8024b6b4fc3a51b187f737cc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d6fcad64ef4f9dc83d61070c14556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313f897c4085fd4273e4e1c4c45fa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e9b1ab68eb5ca79ccc67220480a73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e2f7eee86423257b421d990bbad44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f1c4879752e035d5d9418cfc5c547650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd46a2ffbfc5e4c6aedf605d6b0655651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661645694dee4cf54bcc29840393b9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c9bc246b213827351611d29518ee3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef541e965c52da479d296c3c1c07cab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b12b90804c99d1b01f35ca221a07e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea922ac1a83e72a395a1af46e35217656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b654e78ca973cc391037bc232522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fec35a5fc4eb583de80da77258970658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c954ae0f3b4c09e59a0c20b2c26a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca70929cbdf0ba08cb8a84a5ffcee8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a09c2c1c13d1ec15f9416e872602661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e843a4b094217ce96333733164840662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec850d51c647788f8febc5490fb062b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf82127a5948ac755e88fe3dd753fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782f9ee5f02525ef120b98038ccad7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d077bfad5e45e6265313a12b97f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e58b7413f0b0e48163f78c9092332c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139bc5d9e28795b44d07742fd5db043668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051e734257b02819e9f119b893e7a68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02e9b3b86474c7c13196ef0696ca7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c005c8f8bebb61282252227124af165671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e533c9889f411ffc2d4c384c558cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce11ef85eec4dec46b50c4eea5dc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c834367844b126f0abc1ba55194eda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed21582494cd917a0de16180f8a5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c5a456ba32df61343d7b576eedba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f583468d6e2225578d288df8bb76dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65c7b4f53537af4f0e0371478a08e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a5371a704985d456791bf164ba43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a03bca8540046451131ae78a21922d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74578ef65df30274710e8d449d3cfaa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592b3371dd9e19dbee6595c3c44da26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5dda8c0bccbb5cf5faddd94744754683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3534e8a8f54b2e887040d0a305464684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea760b895a8c2cbe309cc8d7266388685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf44004345ff066e6efd1005fccb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd0098281fdf7529c42956408e0c3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f93bb2fde9cf0ff78ac3513bee779688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73f84e1fd2c22b061e7f424c05d13e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c328d6d59b4a2afd0dc1667d3d3726690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706b76bc2a00e1f89ddc04b4e02dfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6274dc6951ef3353e96cfa17aae740692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12947e6454babf5f0b5aacde4fcbf09c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247bcc73e362333fe124cce8fb65ed6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259178726f3ca9e0adb1b6fbe167f067695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2938aeab57b4693f1d0cbd983dd8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405faa18e2281a84289a987e3f3cfa55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d523da215a8a17593c50770f088f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5da43f4148bdea4096562e1ced42f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474add44527d7cf6540adad6ca9a1937700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf940b11b5f40aa430cafcb83370b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6624861f730dbe7910909e2d4dd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5aaf822a677fe96482b830db14aba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd4a5e56438f86e3b963749ed6763704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414652c6468ea75636a4572feebd979705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b945eafa9968759aec3fc09c1461a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c5c9e835108ed672c374d05610dd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4393b2cd7aca3322a23b821794018b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea0bf211caed919f3f8ed19f0e01a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e52c6c8f72e980f2aceba5ebb1ede710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeecc3edf2280f6be6cb533ef2a231a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942869787362f901819e097cab1302a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36556a5a03d14a3cdaa8a62d65f5758e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c19d0c11d6873efbe3b0412708e9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a533b6b5160892fc63b2052f83f8a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee37f39b740d8fd82f05943a06f80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa16f148e9a738da041eedcb5c38a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9356de4ba3f72f8a5d120d7b549f62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b920ce08af218c3bacfadd539aa4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac614d505cbc152b68ba0074df12ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204fe94aa917f728fa175ca33a8506d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372be26c1a0a904fb58a364ca77524c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abaae63d496b69358597ec31b2a950723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e97a6fecd2340c5c4645e754457a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251b96333138df2c3ae0bfabbcc03b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e480e68405c10d57cafb4de30df1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb60da04fa820f404ecb235ece62d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af08f87591699587e8a0aef8569bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee145ba0a6bf023937e79ddae1948729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99557eb3a61b431c470b40c2166b606d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6b25d041f70de6340ea21701ec14e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f00d159401f9425cc0797a4f9b86e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac5e200c456430bba2b8fd369ab12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db663047507ecfa26f4d4a1381197780734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eee223c1cd8fa1c685445d32357bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924877a60a6343f11c5ad03cfedfe9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888e244c58b776c14b9c316014bf58a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad39619e8c28f3c7beeb293d16a868d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945eb71887409989a1d3c99837d23c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae3fac8cf8352b5a09d98a2b89bfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ad3273e9122a61bd57f93dd3f7f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402397890bf4dedba02f2d692f5299b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bb34d7500a4adf79fe1353c2e91ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174eb64fc6a96d3d01c2e66da5c45c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910839a3d1104a2cb70d6ab198f7319a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954e117b8a0cacc0ed7a7a9ad5bf122746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630348c8a06b97207585993cc999e129747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc028049a67d69203dda47da2357266748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18650b13a6526c3060b6943c9750162a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a3a31c3388a216705699397a35e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2461bb2b0e12aeaa0bd3f013df9c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f20b789cbb3b9bea3d03aa8bf424d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb17abb5d8788a84959a909b9ca7e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1de674ba18aece248dcebe91b5f13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb3d8e302633f7b5235656050f232d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d7715f7522547178cb49e0bd1f048756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4188f1e28476d497aa707e72bb25f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f4b719cd64e8374f4b28027b52afe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59933946d926621aa9a821fe1e5416759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f2a808e57422c23f4fd7f55414311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294767317eff3f19b0f81ae50ec78ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519339e0fb65c9a61fe57bc6964fd0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88f8abb4a5b38c5d6ac3ee56d66cdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81273290c498396ad80c40fe4611b9635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d96ac85b074d4cc08b103c9b00566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a261abc503d9f18827f936a7b4d8b057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e3cf1271034727f4d4ce66dc79d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d329ca776b81c7e8f257c96aaf12db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81e9e41f340676a366a0a6e59d5a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf481e841722bad802a4f3b703911911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e3d671f1e2e7cd437eb37abf1cb4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a865ed221d2457b9f37ef6cb9415d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0acff01c2b5b7a0686fabb21ed479614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af6e05c49bbfb8565c3e0fd5ae09c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85060d90fa700b101e1163247cf0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0564050e7a5f5b688985b8f521e9e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067623c978fd5a371937682b5161bcd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354987dac5d0db1bbb89d2d7df581b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c480b63663cc15d37b629f443d5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4fb02c323f9780714706e9b642c8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d112bef7e5e7995fcab5cc902e320622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3094e7b583cac97484f894deb408923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479331d6fbcc267dda5a63a64ca97724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc7ebbf0833785336f4f06670a8e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab59467d7c70770d7a6911b2759c9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a729119521ee4c1378cac2bf9adbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9650a1faa1ca06fe9a0744d864ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c8360c16142d99a8821e8a1ec53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42512e5d59e0317f4b23bdf0aa8d46e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efcd3da2f6fd29391c87d314acfaa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb40edcbcd09627e963a3542caf82c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e39ff7feb8c28ac0a96b72f3488ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f2a3517f5b924db17165ea2838da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbfe3093ac79577d34d1016b1324d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd3bec2e49c07b1a40b83209ca7f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de53a60f745596fa0a7448941785e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a114e86c88d2e1865b640aaf16692038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737fd748820d140cc3aca75749208b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499f7bbd30e91add9454382657f058640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b4a21f1f0f3cb857964fd8d8315641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14346d2fdcbf30565cede1c881d77c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412dd761ca891ec9dde206ddb435eb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72dc44f65e2bf7cdbd9bf4abb6728b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379abf1d88e12620598b617fec81b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3269fb97c33f181ab019d4494d004a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce6e7d156059c3ba47d4f4a20b616647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830f53a25eb432953eb714712aa8a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee6e7212667bfcb2e13a7093e221749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f502cf11f253aa34aff02abddf20b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5471b28de83f978594ceec47a2772551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b8317be0329234856238e11801a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa6e8dea4000a3eb5b17c2959018253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b6f87bcee631ebf216b824d5e1f6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6342ade8ee576027b2e3165a4147e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52773b95e86f8620724ba3a7919d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74789ae25b41d756cbee2028572c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99d1c72c5b03c023e965169f9395558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090265bfabbf30d73476e72fa5235c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66ff5156bd54337e2fbc9eb0f6fc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315308a31ce05d718f6ac4762ee394861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d018be39bfcc962f3e8125a2b1f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c132465c96d7776c8130ceb5af2e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1ab5b6ec07021c454f452c02069a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ecb055b16b29b1c85ded87b39aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb237544b95f531d2a754850cb1a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3240b67c9d15649795556d10169767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b65044854b1d57c79f9642785e4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0675547105dd9dbcfcbf4f949967469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f3e679920e0099a3d84c10461ea2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578e78b989ff3ad61fdbcc2206061171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae851da23d310759bb7354849da46b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5c95f73c5a27cb6bd1d8cbcd885b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e9244f25ff720dc602f2009726b4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbc65ad848127179f02001bc246a5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239084c217c55660750c07923466c83676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802317b95350d7d169c4ce370756d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777481081dc07248369ce60a8bf56d5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953469e8b04c52e6c4ab9eecb6c7015479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda605eb0dc8000da6b99d8944e548e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ece78a41b3064358b27c2616a222a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34744cdc0270f5f8cbb2bd2c7d2337de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede79fd9e3d9689d0b5c1e210d8013d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe57e4b4e58509e02fc9d9281c899da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b8de570b326e96c054b24096b28185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c003d29818445298eef0bad76f83f4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5df9fbf25a95978ab44acbd6e5e4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74e604b841c875704a4a8336a6f8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a71085817f4968f83cd4abc00e73689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88d5906a6e3f60be13434a50df168290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d644bf75aa5e7c89b0db735b1e64391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7effab0337598d1a54d8087853ca492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516ac33961dcb0975f2c6cb08b1f3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cb6e1f5e46f72aa5a28d08304b43c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d615b6067b31c06a81bd71322d5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead38f50134e929441cee73ecdf9bd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa057562a23687eda24e607606eb8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a591ff7ab6743a4f1c523413a6b5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ed506b4d8805e9bac9216a9bde76999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881879697dfc01ecdebb62cef6ecc91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029336834ba4faa7e604d4c190f61855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9458ca2c7a7f9e51deb671776500182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f8958d71113534725c08014806bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaab659ae6a779b129cc8ba2379892104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bc32ce111cfbe3f522fe64bc1927a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba4b664d4575f925a18749402b0bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becace38be7a3df3d32eae5b3439f813107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8a3ace37c5e9346ea2963f0d9e82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ed813691a6eea0077f240ef3edb38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ee45e9c9f368a697462dc5d214662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f33da9a08ab8800365e91f500e6e59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5246d1c32180539dc66ac563e5e38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935663a7db31d82bd64f56a1f644df1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4dbe1f979fba26951734d04626cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c51e7e6bd1d7a4dc0730ecc18692da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170109b953baf360c957be557d922b17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b62a9e5775e07e2123dc67643acfb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9ea4bd32b6f762ce13beb78ffdf26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aca99e7d9127900e1a43c43b118ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494802b3ce2fa76fa45da8d8e23751120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd057fa3051570a7ec98453d88adc5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f019330a378ed0a2429a4d324f996122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2cb1fae9c0854862fd2508e385982123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89573aa633cd9840f95595c803009a92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a1a8e7dc291ab20f28c6dfbaa3ade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4cdeaa2713b769f743f42ab630689126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34715b9a34934235f73c7477c7aef695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f707980c5ca4b984bad417292da70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828fe1118a3b9be8e302e4eb02d215129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc4430669b2a8a483c2faf1fa8e882130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61107baf767600520e1aa63a55276131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6b780118f60549851fa5dcb4579e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c344f628fc0cd013f5633951968288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b8339aa904aface3116eccbb6d0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f719e90802f3ab1a56674966144ad3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba040ff13094257eb8e9d9a90b4f42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb7ffc69e421d8be9c8c6351ed648137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224e47ddf3398aec262840c4e9a53d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42f0a69734558cd6f2bacdcaad6487139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d63fc4ce114bdc8d3ee4fa5317ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b3129b9781b694a4a04f66bf2759b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb027af5b9183aeab0db8685446391142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a8f732cce2d75715c3c6122281b7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db63126e3e69369182aeca625d2a77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799aa5216288e3bef95732978150a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6683a13af0765fd7ed1ff579bde84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0d2deed5a20db392100910bccad6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b19e436c47111d176b88558c096ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ed6992dc6ff101c09e869733c5a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb5f82983564f492db6915065ad80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53330f587bf829c07aac45ac1a0cac0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd7728581338b7b0ac7c30d61f8f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760bc6bc8f241d2498e26add9e0602a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73cab60d0b2c9c03c6cb24e9effbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af82b022d182fb0a0948b2ad1b809c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360f0dadb6471ea2929d36517f71b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c73befaadfc3a6805315968e2532157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc71dffcd71f622b7d70e6204456e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc24fd938d34f01f89d49b30d41050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3887ef9c7719cf112643e36e891c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd7d319ea7a5709d7d9d95e7332f54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13466c18fa2c25f2191a8cdc9f2999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceafafa802b146e14062f4b983453e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3668ee5c4bc55716207cb19616c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ccb3460b2c7e7e897282a8128f3c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc56acc9b463acab958f70d52fff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338e556e48cb972401029cf3823dfc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14aa0226a9ce458908edc115d30b93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5f1b8a3e230e26f67e233dbcc418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c268c1d8a94cf3698315abbcd0c1bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4902109fe5bd0395bc8ce08fba633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d58e963a74fe8d30934e43b0c67fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126f9865a13edb9ae3e9e152c5ed33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33408358ce6bd6ca145e912fa3bfc529174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ccb62f9d7e91e777cb92b884f735a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffefd0940dc846177864e320496934176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1844ab1accd38ff3c45224916534ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb9a7fe582692a0e8422a9ced0939178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125cdb7a4180ac6a836023b9f538c05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986b0b28daeca4170b0aa4a21c7991180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd23e7202d873bdd3968a4150e5814f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca07aff15c9b0dd1577fb4d22e638a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758166992610de08ca9e75c6a81c510b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696702db1a6c9cedaf264e928e84593184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade786571072c3fc4ad9064411dcfb7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a46a95109f851e44c5c4a4acfac71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a57ea5a12f4b3ce6824606c728c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf971d6383a6b898e92fd8a09da0ed4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f91ca88c64ee9c781eb9363f3e592189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8d048444451cedd155570a6effe22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91074344ced952cd27fc3d93f908a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d9a819a9765a2bbf7aeb1fa3d87e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7710fc1862ffdf5280bde3a751e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1fcc33b220e184963be91c5caa588194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e71ddb294c1ed376fa04e01e108e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7d66b784393da69da80f20a833881196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cdbbe1fdcc0ffa4b95fd5a7f1f1f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf869a5c68da26cfd9795382305bb57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904122f4726be92e824d97f764654c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1102e1db4be18019bce3728ec89ab58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62de4d6ce76fb1691f0933be22af78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace0c83ee8046cc867638e49893c9d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee17b867170fbc4daeb077ced90ecb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a5738a6e3dbab8ce7b6fd51458022204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db078a9f42f0ce3296f3afa32bf94e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46595d15081ac6bd18488a3332d8cdf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a373523612ca71874ea5aff815136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac89bbda7ab03b2570c4225b8220a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc2ee439508965bdf2720720df8123209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb0691e275ee7d9acb5caa62196a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b1dd0076dc94a8a65be700ddc62d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3e6eb5019499bf63790f5dbac9993212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15550115a1a852511e487ff5ec61e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23369bf957b36b3d0ba7dcf4d4b5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071c25d94a84d98bd0b9e96dbce7ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e979eb8dca228ac799385653b0ed7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed242fb51a605bf6c7b1ba74c5720a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d2947286b0d6357b58e86bd9315d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff89c50bd55a8a307a0b6bbaaddf4ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48545bacfbb705f33a92d25b8a6b62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f90067d638947257edf19be5a3215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0788b2bb2fbd0809e74631fffa34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed03c88d513d47d1ae9c6387c3cd2ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4e245367a0590ab0ab715c1eadfbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b2118edd03010583d213266658601225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656c910038ee018bf4cf89266c1145f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413067f28fad7298c75fee0b4c87a8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b89c18a7cf5a8e251e52e5a8a8a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3e992bb0d6c1e20131e3d45915134229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2be525596a21b4ad7a0e7813ed3e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63128080e767374a192dcc2acf157a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113557ca4c22901b7182303a0159a659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b541856be1a715c86e7cc78fc5d3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119271e113dab8c3886d1487f2a61b17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146590d863b3d753fa68da6f376604d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351babe169c938ee441326d08fa8085236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ba7a81195ccd13f336f14f30d8cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77b0d1321547b6544d2961a21aa3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c7522722c9425d75112e24c5b3b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47adeb3f69a51898ba4a3083de4474240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a882427cbc936f9e3c441e884562c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decaf99264749671bba3320deac6e84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b375386c0bb94e5d02c68d4053584243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf429e5cf266627c11d519bb9b1327244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c19d812e8e067a151046e30b8871e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becf8330d0f57de20b373b29a3a5a2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba42aa1607bf95084ae758106d653af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50f156af9d6b3a1620dec3d2881ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f4f3e72b4df065a41819147c10a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab3ff6e8d31735f8b0408186696551250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf9e090d1c7348925746b0ff00a10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68d6eb714c9e19631d5a50d60d499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e170d5f8558ad7fe4419b3380612a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7fa0540c90420fd42d64a682dc77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a744a1d6df464a4f31ea39a1181e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910cca6028cb05ede5ec18098689bc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2c1abf6a3f0b5d04c28d306c71f14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185955ac74d256e3017299e5d9306b05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292294755bbc4c4355807536fdd06df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bf2dde8801c86e1120b44fc4aaa9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af375e639c7772e4773e8df5f41b1af2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0866b1a63f5df68b7a6d88dfe3b8d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ecd42988877e9881a8712e2cac06e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29a7532c3afc27c649c0f345f4baa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a7c743428d2ce300d72117ec6bdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad494d0014ac7e2f2d92aa4e53bd2e46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889b414b1a8dcd5b1edc997538963d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9a2677f321427f1f62f939e02eb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d457da2c578e8eefdcee07204c291269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d3f8b55617f7d66f70012b8ab4b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268836681328cf9bce00014dc899074b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40ea19aab0575a3664afd46110684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815981e5fd79c94cb0314eeffb47469273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99afd7e3176f9b670fa7bbfd1f64ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a125c17b0efc1da3ddd0ece396968d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90290d3a0ddc2cf60a45421096017276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a60b7380fac96d441a3ab3179a1dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b608719549f6612845d09b4901c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10927e7133b0e106467cec1edd2848279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f640c09b6b5a965e5b1b190d152eb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d4c17b234ecc58105f8771b354cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e457863fbe65bee712ac002792e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2cfdcfedc2912b45688b46ac86b01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098254e9912228a552aae73d26fa6681284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69d580b028eba7ad3a5d6ee90a2c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da39efbe66dddd736fdfb2da67deb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ff4858cd233ef9b24b7d62238ccc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207fe3b2c138ff1dfbfc6a233907ec7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e519fbd469867be1a44ad4ad6c14f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa957c6ed3864e076d1d68aa14d9cfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2f9890a8484b30da94ff9973ffb41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717293d8f25896cd446dc6edc76fbf77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e263d5d9884139647ab141962a5da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9fa488107c12dc752c8ee097d0a9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75717147cb21b1d9c18d4cad8d241a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff066c6fec109cea0505db888aa76c9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d247cd079199c4ba0773b44ced4562297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af943b8fb8c682534a991bab8ada91fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4248c9ec46854cfe97bc8100804405299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea9150c83984465583824c2b621b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84036897b3ec79ad3dc65eac688e43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a759857ec3e3c26b9224834709a25c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89df6da41ef3755a99dcda0170d71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcd471621f5e62576daad43c1caae0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0749e2bd9c99cc38fa7b545f488f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82e8252fb3ccf7e9aabb6e4a738af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a4a19b97bf374bd31bd3c71e306d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f305c78eea24e80b35b0ca83086d23a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391225f31a2738419439ca9239c595a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43363390d663781e0e11851f7ea83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5b7a70181cd694a46c9a75b93002311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f29a916bf1e29f0ce1135aea3df17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff948503a8758585a6d6b2baaa1bf55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323149338f08507acb2fc3a7e25263314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a6ad204ced0577a76704750dfeab0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf78bc796599251dcb6f628c98a311b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f537749b09775d7fb4d671db21f28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7bef5a5fc571c39ebcb39c2eb398318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377c2fce3754c98b621a58e6c196087319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2d750e49caeee41bcb5d67b32c66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186861466c1cba1c432da08c7ec9cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd821d835caf978219afe43db2ee2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334ce8b028d4c0b29c4d1c6e4d2288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa6497a8a581c86090769909c91d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82636a4a753de497f13f77f9dbb0ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de15be76e7325ab1e6a244708999e90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da036fb5a53f196d99acbcd231de9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0b79d5aa12425a848992eea40c1f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b6259ebf1ff0791d39b14f12aeea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3aa8e62e490baa0e210e0141ec0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77c0d3b11e5129d6a1f61da599160331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907104bbc22fb5cef8e5c30052cbba6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384f1bee13b3a2aece097e3d2c0ab8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930bd98e71a5c08335e7ae2eb66aa13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba98b68ba273e851fea00530b2d5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc965676e7b23ff942800bc71274bd3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf22843a5c878711b53773b7b586a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758de6f4f9c31ce3374fd785915ff2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b74515a7d281fc54cce60ab9f1463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63896aa9ae39d742e511169a4b4b216340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57421db8681191d2a1420a2646f24bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70e7706c6857dc00569842264139a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80913f1a00dfc1945354cff0c7d9ed1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798239ccd7e842c3e3309751fe266a12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb2a5516a58017d3614783a0e266ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd23b442419524da544aab1e7e8609346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996491d097000e12e296960acb625df1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86574d18829bce2a2dac252d16784348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b37b22353b8bd06ddcfbd4b768ce6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67ada6fdcc30cff90b62de8a1333d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f9d73dd7d80cd7f2c0ddebdc763d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc1ddb3f9cc150739065f0bf08ae8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a579c595f3b34a9dc06777303bc8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a4b17ab718fbb1b085d1a92758c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac28792de04eeec30f4e65120820b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9043e99e5760fdcd6360ec701edb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08ca5c355821a09fb625f27371139357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad883d0a9a1a27616f4a1c60e2f155f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a774ca166c2f2c9fdf52c155f6716359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24137dd4159649f597c73c1bbd622360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe58500bd1c1963636d32173300d907361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984219c0653ad33d09b425361b7b20b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a914d7903a0b4c26a6f52c11372b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b870ca2b623709836e7698a4d194364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1244852d06462d568ce8eb475fece0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856953de34d87191794d7dde792c81e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45965bb46244de06e0d1779d314b9c5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f08289d9e3f9b4db38251b593aa65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f6dbbe0cfacbf0367c420cbf6d58d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d58a0cc50863cd33d05de3ede193370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ef0148320962a17dfcca47b395429371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd84e6d51856350dc6e0127f808b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a3ebdebfa78c29f0924b5baf3d09d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df3473bf97e652ff7c9bdabc15dde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6e1acb0da45299e55233e89d75ef7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025eaf55b80cbd6ba3a2640a56fa15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c01b4b8492e87cc4117f61f42c151377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d41df8cb79ca1fb2f4c8ba4e824e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733fb72d12008594cbbdb2ab0b2f05c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695970d2065ec45020bbaab74ae7363380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3282be5300d30da3c1f746a9beeeb81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3219e3d96268d1d9d2dfc1ceb6d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb23972d6bde853af9cf1e52c6c548383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f08b3156c4cfb9a4b444d54e00ab02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95aa1a1ac12065aa84f8d758ffb611385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfe15af8cc7d811bf1ca8fe5bbd9fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a36a4f8322d767ddddf5aed2a9b86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1e8604d7f575016d081502ff1a04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79272391fd90382994b0be78aaedd625389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81578234b405249d78b77a1a5fb89567390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06caf24631a32f636f041161762538391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5fd62e043d5dd5e76e465ef275569392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423880583db19cecc0cc266dc194dc66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd053ea6ea8323fdde6bd226dc9888c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e3568dbb755416477e23ac25043e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430780bd667a9c0bc9f71a55c70d818396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947c0e46c9c573da2b68cf116de39b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984e58d4f612a5e8687581538b8d885398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d205c532ca24eef4743f35cf193e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08197f65e81f33976d9ff12cee75373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654f24ef0981f2e89d7f883f770082401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700728453341bd466e77a670042fc451402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b9eeba45cce0739bc3fe4c07b664b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76755348cf4db7e8deecac51cb5b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7b7093056476e9e5e5367cce54c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fbf7f0afd9975c6ba1543b9861174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a22ae828e91b105bbec17ef23d5986407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8ff6ff51f119dabed7f9338c2e9ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883526e8fd112249acaca822a8a53da6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cfe388af6df3f474658e9d5bd195e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71308da4508a1297cbd5e3e842540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f147ddfac7bc4efff7783c53d6c53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1718ff4f63f9bb446694bcf38d26b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4b36b0930de9a0a233f10bfa88267414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750740a38c1966356bdcc558dea340a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bbaae6dd5ef25379ba347fd9c6e0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dde69f78b8d255704aa41bc93f79c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41065974fe2ff4c2e4676fe469845b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239f46534b16156932df0d2aa87e918419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5e2bfe74a83e82f236fae46446f99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6e8fa7619d82bf4cb5e92d77278f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9704aff051bb1e62aabefc95a92e40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a6ffa11a6d16c1e5c2352b250296b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63c55d106edda8735332c2d8b505f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78217e79e26b36906495b603141786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88251b13f5f7b2a8e8f5d8c27f126e3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7b14931dfd54b3195560e8cc3e12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264956ba69c801d04da92b38db41dc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43a94bda037cf5037d87b876543097429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf36a4d18bc218c61d6c1965691fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133a6cb97e9121f27339f420b2f047431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436d914ba6d9606899f0017c67053d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac3e00831fbdd89d9ee734a73b768d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3357e09dfa2a296465dbe58395abab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ae8cceaae11e3369236492a96946435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce201fb7867e1b9d2f862a7f3f929d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b10f5068c8b66c3858fbbf1c736dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc341d06e693bba7c35347e46d4288c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4eaca1b6754cb3e89869e7e663805439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920388d9123eb06db9ebd1b19b9335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662f2c69491cc3764b6683171e61f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d5e8847d8e6e5df511dee33cb1c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaacc460e84505b7ab8e7f9ba382ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edaffe86120fa63780ce825b0876bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8f2c09c5d8cb91b561f97498bf43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde2a5d95e09f404c2b97edaea2e70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defbb5ca7d7574b47170c619f4f2741447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da8f861c463093ea587c390244c2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee5f7928dc328c46c7d1fc4eb064b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf32aeeb50a812634aad325290dc03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcc6411e14ce44b59ec52696a0e35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed860f7afe8aa667b5079d7bb3b32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8e7675bdb814ef9828cefdf1988d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d3a0f70c5934d55b43a60d10fec30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781f80035bdef8456ad39d7e6feb3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54be38e6f88b4e216de5b92c462b77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243619ee65426d6cad237de9a713b080457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcbfd6e168732069ef1d0fbd852d9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbc4601a0dad30563ba69ffed0ebce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ff497dbf5c76cf54ef70ee3c9a1bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894b6fb081fd9d630dee1bd1d5a800461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889287e23a3da34a86989298e483c1bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c039b04913386730e44288556ecea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a68f7dbb1ab3028b14ddffbf47f07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d08c87a97ce118a78c5ca624158a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a482effd1c205a447ef15f46fd0c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed3be41d721947ca40d3d7c896350467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d091a3a0d7029518bdb201bf2f514468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d43d22da3f9acf70a3a663693f34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19c24a5f5d38900849ae31aa15ed3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0be8cf01045453ac4e9f62de7936471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd191b7a25dd9cb92d6e1d4903751472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869aac17bf4a4200cf2cad9b9b864dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec3ab8a3a6c764af4f84bdb697bd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83513c24deb9c13f45698172f4cc99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b064f72fad5c87ddc0f03b8bcb13ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb9314de800fecece28983c30ad1e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe912182f05826ff4dfbeba1b194b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2494fc18b7a0728a994bc99f8497a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b22a2972e504d4e32e6adb9603ca2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b7f3e0d0075fe5d7eecc3effa25d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3f419dc390e3bf15f8dc037ccb84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5647f551172159cee24662b4deed8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16334c26ad6ac54c0575e3adc670f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653390fcee2799f5e7ea0adeb2ecc274485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e55b704ed1ab68c2c88d3c57bea1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ad2af29c8f38eac26cfeaa5d1b773487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef390727bade82085b7ad1136bf331488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e22f3799a8b5df4c51da68b0d78a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f432efc9486b45fdc27d458b05eaef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ea8a936e9b6916f147fe5787d0f8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa163c3d3d66a55da51aad9b83748e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1388a11379eb2d681d393b997bda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3467e94b10d42f5a549a0a95b3fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678530ed677d97b248730c94871d42d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd5d13832dc52008460a4fdd5ae0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84986f9ca17adb6dc2933267db0456c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b410b444dd0c5fc51af033778365d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671f7fe6dac15bd8f540bbde060fee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc37a91d45a514533f202b60f79cf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7152dc65c2b2aa22b8e9aa15eb699bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721ebf6ad83392725bc2be49a282d55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a847cd4ed0eedc8b7fedc8df65d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745ad210a9789be780e11ccfe2d0ba3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8edaf254cd7351af03ccdfede74b15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d3cb7ec2fe5253fcbf83f720d2b8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1fd1f58dd302543afed40c61cea7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396dae333fb3da4dc56ca36b3a6127508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b226f12bcdecd875d02dd61f15429509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda6d7b07630a7dcd2c0cbde693f5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac719c09750b7ea5b8734cdfbf99f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4f1a80ceb2b3a751e4f76258c965d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fac78c3541b337d8fa91e2d07d030513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af634b107c289222f663fe1121bb3e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16eef1ee3c75c705def31d4b36b73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f278d66b84085c122bc48739b2da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853fc51d0af227f5d92b9be3ab47f6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b20e739fa480042b3c05b23477c529518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bddde67bedd565b1ec1f77a4d1c201519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f6dd0047afaaa93f5393e4f7ed1ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38b6be3476428863827187c67ec1a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95cfb60d12fc9a149fda268d694c8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f2d9d8c6d008d6fdd479dc4771beb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd045f25a6ade16df912c0d98cf2fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ba064104d06ae2225c9c65112a95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4eef414c673e7ffd1e2b2e8a91130526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf34949e16ab62a41223f8a5dc2d701527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6010b2955017ab57094ae317719e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9843565d93347eb9d3a8fd01568b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad38624a3a5c29beb09d90239728e03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e8a18555001139892de1f08afda3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1f987d9ffb4eeb093141ec0f6680d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f52fd6b90fa0e6d34e9c115cba3bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaad5ba6176a04bda4aee61d6f76c2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f7111dec0349d523dd104b11f982535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb4697936d4b3636e060943c76078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e6df82f29df385c348e764c4d6c0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d626d55d2766f440397805dd67f68c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7402513a2a1f756eab3d9ae1d5bc0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0053cec414f0cf01183afbe3bec21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177f6ce31801534cb8b45d60862eaad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b044592111606dd4ab5609bb0750725542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cce96398f67e18931b5ea5753eba6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95beb3d669779a6ad95a660abda9ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcacf65bc836d562b6be2db5b6e0ab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0685165f2d33014b92199bcc4899b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c24a36337065c95f688cab6f876e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230ba5b41abfa4ab4259ec4abc024a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733505aad27c6f936f274738ff09e2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d48d1f255982e936629a592d54602550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f959385fad578b539d3eebaa498ebcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9f3fa114006c124520d3748782891552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710149bfca330e7bb080a3408618943553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bba2ffb9cd199bef2b6b3e92a26ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766178179ddd3d59d9b06ad0e328e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ca255e2c5da17d337df6f2be06ddd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa928c1aba6ad447d18e2d2669896ee9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2598540582ec5cea9fb709f90fd8ab7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7b41f544e01293f446442129a536559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d95bde3e056b669780fa423a2c21d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5289b81e0bde10ddd1d56995749b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bab7c17e8b450e1eafa28605e5476562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5ae951efd214034911792eb5ca1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e31d9468ec67d67be51456d5af179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ce27fab649f552b87271949e60869565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b75d891dab1f78df98fa9e9fccd41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc158deb797f22b2556586e2f468d4f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87501b55cab8093307f3d96a0a8e3a0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7b6ce8f53537bc7242c5fcd9e966e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170e02158a41e23f59f1056f6610967570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc40c534df8d6b527230db6e571d53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69199f0f166c0d3adf87814042c96543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d15cfcf6197cc4219a1fb031b078b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c970c145c30879cd71bed5d277bd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c673259a03bccef389e7688c3eff7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc382fa456be78bdf3a493be57216d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d938d706429a51d269d7603735be31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de96e6f75a7094f62f24beccd85c55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85170ccfc9ed9b7f380519f7395f8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d3353774b9b8773c78a6479bc76bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8e9c8be7906745aba436c601c4720581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ea023a6b54c5abed53e3f737cc0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c38644d983b9e5144c73db0a587f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df525b6262f591c95639387ce71fd58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c60c5717723c371a53d1336b981cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab498dcc4701290ffacb0c68a648eb50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8000a330e0c261aed078892e4cbe6df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c256d99fbac559a0e9652f6b66962588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246864556110756d7c3831b2128e565b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070f973bd2c908f7b67b9eca4d211d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4e6aad69b8b03c5f9a65466bf3a93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197158b6db9af105c9c4db4902108a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898dc832dbaf89ae6c397022a5e1d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48046d6fa9a89bc611a2045d89758cee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a532e079fc29adc105eddef98f166595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e858ac9f65c38f348561e05d572c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02f895044ecca3ee69f456a3fd6ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219dc38336fbe5ea455ff51f55decdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea9e2ff1bc154d576a03ec7de74f55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1ff4844e8272d3be3ac11f218927600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed35c8df47bf72d494e1f3b2d5953ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba5aa4d78dfa306af663c5f6efa9b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800eb0a54f6f0ea25bafef84e0fc5ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ce0a451fa4bb8b6778117da26b9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f2957487528ce093f8f5dbf43326605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f33255baac33bb7a7bf756faae9a50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4463914c4a3857ad53fcd694294521607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dedc157459ae144a349c84ea0e4db4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6008493aa021d6e10e52e4e6a235b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fcdf4036b8aa11d38de8b53d273b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415706492410c0b7af9fafc7d8799e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c8c0f2aa0f51a51aff77d64639d10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b871cae2e80861ef08cf3bd2972d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05bcd253dc4ec512156b0edae0dbfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f8d18b918abbddf6facbd2666ce5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb170f9d3e70ea6fac6977c844e981616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa088c43977590dedd3759c502794617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c3225364d616b16faebd436c0ba56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d41d7dd1d167b66f90a8223a0e7ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42219620256d42271d232495adc4bf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb162a449f310159c3e09e7a1f6394621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03441138512e42fa9adc1fcffd17b8db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a68a1377a9b1b769d59a66da7adbc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6b2ba618852d7dc2b91281935dfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d0d994ab15854fabf3676bc1cfb9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed619feaa863a767c5d7e6a6806b6fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385840dd9f0215749ea3e9fd2a16d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca332dac7e78916bfd26165ab46a9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453c27da3d1d17dcbc10e934cff9988629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e24d20007c4c8202ba1168e2bd13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d20568e049464bfc2d115e6db302b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e736a2563608b0699abfef27fb8bdcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ec3d720b27b1cc2bca59f86ceef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868a33a7c6d02d9639666059b09e92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470d26e68a3b9a2033163892c30661635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086ff022f61c5855effcbba5223b3ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171850d048c61108fe15092561f3d20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fab6dc046616e3ec7243b80b471cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4d14933f7f6c51170860a6062a40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e709c5d50abbb6ab032aca69b8780640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2bca98d16ea0be8b142833ff9ecd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977e7a8b0cae8a82ab81aac1d24bcc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef839f3d8e3ed3115099d2f80fde045643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036dcd8196c594ad5e809b29615e9c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295cf68cdfca3f2eeb998b7fd41d328645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191daae87a06eedbed1c0a80554d054646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1297a5c843866ba2f9e159f73e79c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6ff9e7e9ae416eea94c3c7ba82238648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f4247c885d44bb7fdaaf957f6957649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99a42bc80c48bd755a058ca6e3b10d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6d9cdc688e58933cc54375c4fa9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c516b4ba3de8784cd50336b9f6327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34830e562a33b7d4e53760300d0ff759653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd425aa3cb8a206c1a1d6403b0b42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27e280ef065ff545cf539176d65ecd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9548257d0a4222ca6ee02446fea33bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc909379c28ceaedb9561e1891dcbca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cd6e7487f00db98453f15079f8185658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633dcfc5a605fda10c2bdb6d6a5098f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b1bd0565f9a5f1614fd9827dc124660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c63f9dcd8471b74ab817fec370959f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cbf3b2954b04848d2be52c4a12ec4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3e2bcda969d4ed666a45628661ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61a3c2ee2ca79b39836b892327547f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43638947c87ecc068aae93a340ba9d8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaae97c1b2e05bd2ecf59059d6aa8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787af0a1ff8d1edd11fcbf25b21cff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65233bdbc06caf66177e3ac77e3e5ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8112b27875ccd8009844af2aadad0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1f2282dac059c61f1a3683843a6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065e05ee976082bc0732fe5af23fb13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e567cf3dad5aaa8927e699c2cd029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a299a5609ca643ac7548e77732f6bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc8357cacab1c14a5455b531fc578a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b609fce5d18ab831d4326142f8775675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0293fdfc0c0875b574d388902fbe9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439247736d5eb492d0ed42594077644f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf06b97da9e76a8f2e32a4f944a1c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aae0dae150633c6226614196efa3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c003dbdd03f4ba5f515c4302459b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11e3330920cd4fe43bab0d784622ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa1131769a70166ff311008ba8e384682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a6cfa44afa21b6a3dd4df508be00a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b065d0d2856dffe2283c7edb49f392d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768611af2eedf4228e3e08cfe1d2694a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09695952d6109d331bb380e2f8ae0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0369f503c67a7f400819033ae944c21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f244b3bdb867ccb1210b5134f6af7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430260d35fe2c8d2b0e76e898b3e505689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a285d0683fbb3292134bb066b16ec41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccee814482abbfaf6840955ad509b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac34484489834ce5bfbfc4c3727efb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead0eae20284a82740383c7a5e75421693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec7de67d399f86ca9e76c4b35b8126694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcb80148d71e01516af8339c859a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78356aa07f7d35dec568bd529f39fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884722ee6a3a6573d7b133cb0602cf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc04330c711b4e4b6e979e95c9fe0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332e089ab2044754bceffa98a5205ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ee3c3f41a66450bba94355f9ed15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f807c6bd6783d1dd5f43a9498691439701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851395c7af3e5532d7261d5e80fb663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dd6175702c76f3f01f2a5ef4ff1e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787657566f20fe6bc665975c7a9dec21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531626e25e0663e8f138e22c6ac893a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04ddfd50ddd4c2a0d0905d0c6399d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81c00dd204799b3521669df04fad4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fe3614ae8a3501126491f0634cc45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2198db4386cf66564f473acaa5383ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d46d8d2df12273409f3a2536e1c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381b9f4661abf1b4647281ea6b1dfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d3425479f06619774b4ef20ec207712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca9c4e1d6464c468dd08925347d1e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487cf23d9043ab861773a90519c10e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2532de1245afcb3d691969e3e6b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef92953f63f402a72e64f9fe06b66b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581010379c3089b760646698ce9ff519717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeebffb8afee4785f664cc4eca0b086718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a753c822cfbc5cf278a676d1483f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f96a1145392f4305e4b447d47046c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac05bc69dca55f197a259fe62646365721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9b70a98a81610a8360b72c6ce82f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dded886d05c30eb51bcba55f218d4cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfe1a8431c235d292ab3c9afaec17d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed67a472653be8b914e4cb3a6924f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2fa944b695fd5968e99a9582f5962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410584a22391ca081e8f1472f497bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0448c38976d438d5d034c4a6608e42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e87a78e18eaa2687f09fa381db43d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e82f938f7b5718498725c6c787513730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755636025b7d99c522d1c29fc4759ea9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a3905a1412e7286a5a54def29927732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e7bfa81d06c3e7339711cb903ce0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2194757b8695bf6028d9a6580ded76f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a698a5a3dfeb4803b7e51bae6aa134735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157e27d85808c44493abb95cf0949c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251c67b87b3a8025af23f586cee117737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a2330dd3a0556a40d467465872d37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700ec503a01247e308894232492f98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7300787f4a06298e0611f1b6adfac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078880b543a3989f82906c842ff4045741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d618406a361e7a59db23f706e8c482742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a3e1a8a784cec57230763daa2167743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee667e2d63b2cd0a9c7a05a61de96658744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da826443ac5a84cab1f48f4f55464745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dca84ae968d415c9fcc00a0b256bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b214359bf48da2a1ca4aa6b58c5bc37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a065d32ad7eefa963599aa44c454748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba8baa621d65cbffd1df823934873c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62915e8db6493a890e4b4f653bdec66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c7d4ba8650b89de3d59e9bc3f408e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948feed539b30c58af2a1e3b5681f863752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599c072ce170e151dd902872f8c8f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7dfe4407b5e5653f21c8055974f5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b5be6bdb446b400e86cd2d67ae3ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978dac443a47251f3630402450aa46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2627665cdbce7c88b99b761584e05f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eb5b73418a1925aa8827d69a7def4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8d5b614cd48ebc405ce26efabfca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>