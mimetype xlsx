--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7200c26ea5d9549c3edf3aaeae0b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e087a3a012b75b983aab2a241f022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fdcfd211e8b00db8ed8ec402ab7f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441ad4d1fd0fc2bc5da896286259cf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb095431277d69cb775038ebcdef3705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aff821f5e216d6d20c0afe6b536516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321497903dc0bf2d022f8e21ab4549f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d96233522f3745d72fa61ed7d74488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc5301ad090a2c87d4fbfd8224aaac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866f6eaa923f6b6d2763cf4bc2b5fc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71579f3cf300d745feecfce8a4b7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e07bff07676aad2c2c1514df6726912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e834248901441a14157aa508192707713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed214007de6e7fcc3d413a6420ea073114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8523d09479af0355de992878e00308e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e176d8088a33c6a338cb87e8c8922116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc5740ff4d944f8534f0d263f934f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fda6848b9d93412b1ac6ba9fb091918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b20c6dd5c32282d5ac427b866dc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a49554934d7a3a2a450000aa837820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aca8e2dd9358a1175c63da811861d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628df2a25f17677b9155ec28c313c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c5bc2b14dd57259398906b5f71ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee82cd9545f7c96396c20c5a8577924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580ad24160f3e10ff18f3e0dc7d40d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7e2aec496b0fdc2e5ed40722392ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9820b15158e7a026773b622e3550b3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6683d074f5eedae416c054f7c2d6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e940c2ca18735dad848035c6a85429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684fc239e77d0b2d87be7a87880a3e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e9bea6c665447dfc2103c2c6af2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b2949981f59886f3fb4425432078432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dab69bc8942b878be799090ed235e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2faf34bfd3e69f71e356f922849dfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae67d741d116ac228f986b3e1c28135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8f7788e64c680c67446d2fc88fb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c326b898b588046d487af44fac884b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9028bd367bc85725e5839f54b14ca238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff69cc0fd72928217c58dc16c9ee3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673b79068f25e36dfa0dbbb32724ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb15261211cc0bac6779cd0300cc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e63c363687e31c33a3927b8a93af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352cb5b9099fe92c10703d2d738b7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48f78e4b4e2f5be9560f4fee7ee37344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ef67d394d7c0b276c0607fd7a995e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd364ae5778f0f929e3b68294c13fb2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970d3e752f2c9adcde48965ca2efb4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8f4d26500c414d21db4e7aa4f7a1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e21dbc7eaf97ed4197a045823647c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa9e3eca287ec79bc4964e7eaafd8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbf5d2f32befe5aa6e44df5099282d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a30bf89149181da0c5dc8e0a9329952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087066d4204092478335d55f1acf61253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff464719f098b68b31592d6df908254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7b9f0c9ba8fd6d20e17c94c5405e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ca76968c950cfc5de6fd07e9e9cd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90a3cf2dac3a90507c253bc7210ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bba437e39d599e5a658ce22cfa71858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7170bdfbd0cd141a23349bed8ff3f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69129df572e528d2de458a49d06e98db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192aac0ef8e80e29c6316b4964a185461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b0c5d5a0fc4a5ffc750609d46a8b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c6f76e8b3d064dfdbb8688a9d11b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043108f56cb6019603958f998469e3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302648267bcef579f10b264649a30c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77f0a15e54200886f7e551e192c9d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b510a0ea53c0fc253439020bb03d2d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031c3827a131ae0f4f2e05fb3320d0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812873d2e83a6edc2f1913898e1bc48369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce51366c37fb5354c0fec2c66f33970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd680813e5c18f1f2534d573a0eed8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182e314d2f7ea2a6212603ef2a7324b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f1414aecbe12edd6b2803c47c3b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac565d3d6ed87b04e9b18c9f305c2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e84c20c36277955b8cedbf16f10575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1b0a357455fffa4cf6fc8fd2e2ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18428122c2219732edd1ef60e36d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7cda7d732e29c625b8af25cfe389578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087a54d7f95e1608c5f0cb65ab3b10279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb240c3345cf16c10405d634956c7fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619981da0f1a069bb1765234e6aff38c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c71d00d822cf4418f34c5b6df84482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b1a566c0144eb15fcf9d52b6d2b6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060f80d92c77da53cfd4c8abe0dcd8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160025febc7b751d284b75e3eaea9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92429341dfb86334c9058d124561cab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480054c84e0779874b9f76acb908b64587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720403c0d09e1b161ab3bba23c49ccc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b75b9aa6a61b9edff7ba35c053f2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f7d1743244ded23fb02389f4f3ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83126f393a3e84a05147be77b95f3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62879e58053735862d5de482174d10c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d58696e3e6b17b8d6e741aaf78e3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d2760c3f4d0e42fd50cd1cc8134d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7213748b54188a82caa5abad0f5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3495089c89f73fd11991d893aa8b2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59246ce2c0738d50ff0b69192d6e0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545e2fe9f4c319637f07d484e7884498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e1cba36a91f0fdd5d95588e49d71299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549bf20c22ff1da61aca98e0d8a8c84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16d79286073e4e971833d82550778101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4a1bb01e12713728e473aefeb551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b174acd762e6d3e30af0b503baa6de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb760e96815a1a8d8eca553698009104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26bc027bc1a51dc31c01d841dd34ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42fe35369e0e9061b9c80ba1de52e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da04c9cd1a98d05fbab00f530d0f8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf48549089f9a0adb8284e0398955c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653ea477c807eec43e61362f17ce884109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1be901dd7353fb6a84a82fc8fd586c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baaf974f2c81d443e5d892677018db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de8beed5bf7c4ef08e60002390533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d9b20774dfd714f5a55a1f8f8b4de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5d3426c59ca28080340f454759b13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690c0b4da00662d1cd474d49324d361115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d5327f8e6762b5a25e740fbe0166e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556c0a7e5ec4dacd06d54515ebdb12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355b2451bb6cb3933ac4d7ad911508d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e506ac0fb3a460162e09711c626e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fa65724886e8259951652348ac81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ed1f536a28e435e3476a75d0ff432121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470dff7de778c3a021b2bbcef286c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2082affe683d3f5b98f9bc2ba74ba38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd69c468bf9b0c0522916ddf617c6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7284c4670f3c0f533a26bba1fb34d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7b4e0ce7c213952094e235ae86fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a256e6df1eb5b3180123bfaab449e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810566bb9c12db4e7cea0961b091cc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb089776ad51a03de5cd587f5f099cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b39b3ebea7a3d3fec9472f78514d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda05a93e529946479f8de7c9b4c7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc76aae62d9e13a374c17bb0de850c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a13bac0546747286c69f9c9d1cb2ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f12a92b8cbadfee0298bc4c7f2b58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3825b8a21d733cbdf1c38af910fbde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0056c1710a262e0c2e8bd739cf9c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bac3a91aefe5416f4f765da3e283137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efe6876e0dc64c6b8501b975674f1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b27de0f53b7e9b19ff8cf99250849139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd319d3ddc74e1cdd20bafe955296f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a308e5deeea3cbd2cdba5fa8b8f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c397c0bcb186431cbd6b97b91f5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e8727d08c093459ca728c9fc63ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77d7e12d0abb9494971e93ee63466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1026f9865c6c475bb6076b906595f1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36c368b8bc0e549f0236a0847d26c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c68cf1e3657ea37ca44cf1ef9ff32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d9a217bed563cd38f16d75875103148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a98a972cea83d86613110e7fefb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50083648d34bce25259853101ab41c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1403c7df88354eaed4798c9557b2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04e34fe90a5a38894d286ca1f5bb26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75de2ea031ad9d743cfa11f4944204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefdd950e33fab25cf1d0297aaa5d11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2ff57d2f9597f8512fb09820e53b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7751e5f0403792fc6d5233825534b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe6e098a5a0eff33627f22ff982d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e929f6981e908ea79665167fc2ffa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3afff38f8e056e6ca5412f9424b40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b43adf912bcaaf849e4dd16296944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67075912cc512324acb175dbac0240161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801c27fa492a253c8de3aff991c643162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a74cea1dc800eaeae88bc0eb85d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e689094d9b8475d937e8dbe289ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd544459bf9551694d22b8b2f48d24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79215aa166fd970828be983ce8b3bd05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633101062ed5b15cb8c6d75078daedb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f5b95c8518f1573667f80ba06b573168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bebff151983c389c75675a7fbbc5b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5609fec5bb2b8eb30e8c778219088d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d183217afa1305aebe4be63378ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118789ff2e32243c2996447b29f4947172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b098a21c9afc09d2483dcb6833ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa8307974bf78daa638265a9ff2518174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b85e4226641d0c8a6d0e618ea14ac2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3b1fa8e41c5c90899613f3eec46d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57ae6f37bf0b21e1d18c3e8930bae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837310c8f081391098f4a4edcd15e9ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54381bbb6a6205d075327171b3271c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9d11b5e9f8062f10a5b46ad972fbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d51e846072a3f388f782fd4f4373181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2858803697b4164eac70ece82058c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419786f72f376f881d487b2c19f8cd52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab141cfe3bcd3bd9a02add58186f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bff24cc7fb797cb6324e4f17b0f86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a0dff8b6d05fdd91a9ec549121b39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c06f0773b4420e97c309d8ecf0b662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c382949065476912107844ab5e40e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ab846d7e2219fb8207b992cf8d15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7a175d1e50a07cb344292c7548ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269c491fd184ff0e4948b668bd8c2f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4226e3d4240ad0b57a623d619f97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257b66df1e9f1e8d7f65110bbfacebb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc79e86233c2c865ca469afdece644c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b8bc82785a24e73287dffafd71944195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb04cd9b745e13702119c21d15c2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ba86fa876d3e126815bb3d0c2e218197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d866dd701c29d1a5918950d32718198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0f14534f243a49efd88f53953e4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cdad62df0b0cae0a92d46f781a9f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b8c9fac1729c83a2b6edc7f0ae70c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450dbe06413cc80ec7f52627e13e927202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef9b46a3ce1cffe8c02ee998ff14b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25799712a0b3921d44604a8cb886b88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bdf4287bf3092a70b1a1b44597fc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac261b1a4874078a2f4b39d4d38909a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a442bb72fa82f6dd27ed01422c8b2ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725afd19efa36d1b20a156af6dca2dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91149e19bfcee44354e487e1f187a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc009b423168fdf8388dc00bb47f30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd3e6457a549f3edc92302a0c37129211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b2db98518f2adabd45b0d1492179212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b066d07f9e9afae45434d380c674ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb200bcf350248dba090b933099ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39168ff9df506ddf60ce65f11715e508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeb82abbf11e49d1d71297d8d9d66a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602d31b8310cecc0dc90566c6f954c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b5d4548a016cac24344ae131fa44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82110684e0e279ea1ecf67e648a5496219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc0d25d34435863575fb50cc49bb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ee671d1d7d01a099e9aae684a724221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81068bee594b245ce346016f0817f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcceae63c97cce9a8fb335f13f27191223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a710c6e52a457b4abfb8fb0b9c26a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf9bc1bd76dba2bb7a4467996420d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e5adefe619628798cc3b2b5d9afe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e29ba04f7b0d6ba22f4c20e598ee3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e19f330ae0a9298e3c5b9e191969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed6cde2a0ab5a769df54635cf7f5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f893e9ee3b9c29726dc605331f3714230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad698b741287c9b4348ac4bd2a3d78db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379a5b5af098f6c0451fd7b3227e5e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1699eb5dfd37f670ca074b0e0ae548233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764cd859cfbb72fd4a136aec3d1371f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aa1c8215b97038ae3eecccea008d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b237eb23081b1e826fb2e944cbc79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14582151e7de57a3e5d210cb7d735deb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08663e5a99b9ffd9a0d0659fc632faf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3589cd86e504528fe608474990447239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b574e50bd6b696a79e59f353b4423e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62a0fadfe31a581efb13c169496a1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d75439be9763fe5b6b8d5d9523c003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e6ab10fb4f308b1477d94516a93a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ea3d0f498b4775453d4378a234d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184839e3cddcf81a102d8eb07fcfcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f92e0e5855fde16e27f45dc65446d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79741900b7fb724fd11a7e0378599e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256880b3e07f5bfb23305433cddb67e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e593534304119939e2e53d36e3df98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae0232e9465c9d87312aa8aed09614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c7a3f8a64ade0d7b1e5d9cf48425251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd997f25d36d7dd39d08a781de91aa9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56362eaa74c94cb42ea71b80582bfb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e066c11d8d65281705b24065566d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98595d3b9567bd282c62316a1f58cda6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4d44790a7d563a802fe9a396faf23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a76f5d01963859738aab03e6c7793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3eb141ad42570b0bc764c67081344258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6b87e2e2f299ea67f5a72d0738595259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95383f2d5347c110ca63c675de3e0ded260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7106b1199a24cc1152d1d82a3d056e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d49e49216d0168c257206fe3ce232262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8acc3de17b8368380e2587f1ccf1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a414894c1c7f2f87d5c281e1d8e5a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fbccf439cbf06cde6ef197180504c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fd8952419ade5065a4135fdcf54e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641c0e1efd733a4367429782a06b40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26a358d1b198dc251b83c09c07147268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4df8fa8ab7f4f3ad986bf7e06498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eaa9b4844515a09f952f4a215f615270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c16bfc53545447fd4f0f1310deea15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c979732a2ff1d43e11a5ca7fd7a937272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d1e2dff5ce4417a3ba5b73359fa09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cbb3316d635d8d307fe8f0e789a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcfc2e99fc12ec406219cf913858e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467276b30bfd9940e1e50500cdc7d4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a574be4994ed219f86d609e4ab5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd3cb62153a5adb386452a08626c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195a52117375a922a94c2acc9a7cdd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe14a52472aa91c40ca10d07463af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805bf5612463d93177c4e04049d0c0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07da42c88a031eac687f81bd0293d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ef48c8e729b1409f0fb4d901d4e97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be84fd49d0d22c0575501d77c655f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894972d445f3ed5aeb6c28351d948410285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac16d0a35602442025fa46907e00c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab3c499ce4417a35ce4a3aa4fe131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f847434f9495fa078fd749bae6791288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8258d4f5eb4bea6f451ef93c636f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b224b844ffb6cf550e738204f55383290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8bf409ed7c3c854c0ddc5388234b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d210f3577b96ef182c36e52f0f2325d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e413fe0f9fd5544937aa69b338d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b3a18817c4545c3478c1fd2fea31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e4fe4a1ec95355169334e9c1d589295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7842f4cf195e366632b8c9cac3af14c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927dedc0578a4fe2c6850b1a83ca01a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb27f682fa60be903af7b597f4a59ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192545b8314c8c9afa2256779b912e0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8827d322c588a2a8551fc7ad7039300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca4ce24c9bda9237f395c569cb1c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbd6f5daf241dc697d0b6ca928bae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f0aec13867b5a120ab8177d8831c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320875df7b75718cab0c20e7ed28df6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10b69aea94ef0720618444bb2dcac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6503bf74cd6775604eca4a0d43db745306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbeff5c506e02ad8335dbb3ad28c54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b36b1ebad3b44caca8e3f0fed94c6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52540719fd1a1b51aacded66c09bb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e85186b806677b304e61f76ff540b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9097346e8a5e81433846ac6268080311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095c68d038ce7dc5e4eb9679087e8af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec1243706e5797e54998042ad7fd56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8f00083a0d1b0f7b182175e15937314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8fd9e8352313e4f35cbc9ff5dc2bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb7ea145163cec1921c62f84755940316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07169b2dd4a681cdf9369c2bb76b337d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3082faeaa6fb6ff6915dc097816f6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1cfb2398e6dcc407f34cf36c7c9c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b767091ae4e1d72ff0fd229304988320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed19708054c39ccd24a0d80f609f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4e53c8d11ba296df203201a5ca36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e19c60309456e10e07ef275de281d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a7dc3d5c644bae03a1bae3a045fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030761fed0d1474e1e32b6460bed12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461e1da40f3349d0e9bd09d517e81f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8840ec6a8a7a403132b8db33ef1a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c984f95ddf45d3f80f145875d8624328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8addc9bd63a648e0068a2e778f61328329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49e6e3ad1ef2986ca3a203f6befb3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ae0fd5913515522eaee122b51aa2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9145a605e8fd726a7ccbe3a86b74e44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a34d56cbf556fd10482066b473cd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d374b3c41d5dd99a210db414c70d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc5d28ce0152fe1c7041dce3c2929335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b48dcdeff858b81331ade519403bd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3993cd1dd0a6a6001ede7efa2cd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8231e17d5848e89686bff454acc29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36f00456867d47997224c33c7d8f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124ec9637446c52246bb6dc67fdaba6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882e3198c0c911761b531ef43362e2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb814e06a4a0442a2fadd47b07e915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e90bc2eb37c3ef62bd882b8d8d93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969abdbab4e7284cfe5a12bde7824f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23327eb6e3023980c46344f3fad06c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1271c69a9765a409d984932906fa895346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f34b0ae741e6e10e98bd6abc6d5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072675e827b00e56adbbf909839c54d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98966c21c16865778f08480c05a51a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9edf1506d6aa32fbc9dcc63c5ec04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8e8a6c0ae7069a91532b6a3ba96a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde679b6352de93b5503e92ca4388849352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc31eb5394f88ba73f85a708fd066a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d2ac8649f9794b852af5ca3850dee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477069edb39210cb39a39bd114df3a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440adf71a516e7cfdafe3f732a93546356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9567b815ce26f42ef1e09adad1ed79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009ef49f6cdcd7ff5b79b6720098e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ba7cade395340dc9e44515a08723359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459871449a65fe14f1b35ae15ba9691c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb1975d9bf35d6b7cfa043f4cbc9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0679d9f10d5cf4aa91145fdf25b4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d87834c8cb564d1506cefaf1c9b11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2c3f0183fae6aada000221696ace4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0cdd494b35b11e4cee61caf2518f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055fbad95b3d99cb846248b706612f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41548ae77b9813154d37fc262f25d3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908f8fc25e0039e74c90cf3f742373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5758e2b20dfe967af26768f75bc523369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736d6170817ce25c0f57fc97a1d5111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd9827a44ec71dd7d788d8ee3466a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fa7d6f160a84b0571968e95a199a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70eeff85c62a83787f135e336b7b05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111c0a7f067739baf3bd20c6c12c55a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05b082316a08d8fd51c99a790be28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26c5533d18475f3b2ea061e2888b63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611827409eb22d0fa659897d0ca685d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707008c8caeba774deb46d7bcda48115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beff380741132258629536515dcc763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922527818f6383ae8bcf8c7a078ab4cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01556ed3ccb35b295bdbd42d158aa4a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c3a1575d231e8534be44cda1e57b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6c19ed487656935164c723fab335383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e755987019e87c290a3a747ff64d4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c83628dd37053b927a56b380e7c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd4d223807745be49cd0733c8a264386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15805b5fa0e45d026e5ce433ea94b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aef2f55e37eea1fce80acac1b5648388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4105ff29fc9789db74388b6abef34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2403506dd88acb445db13ed1d05b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8550655d44c9719d62375a91d05c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbeb698657a8f72b27b896c2f2f4b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332718c9fc14c85fe97806b2f8f2a5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e72d104278ed3aed8f4bf63b16c8ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b706531415000f2e42f2d964edeeb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b24313387dbbb9ec88dc6612a777396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6283393e818dd8e32a033c4e12e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db013e3e0420ca721976265915d227398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b61fabaac4fd029ea65404b0ebe9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73010a9a2e6e2e3f42b2003b20f4502400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2c02628d180830edb57f39fedae8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41bb36972a263fc70aba2918030cd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f32159a526f847449f7d2d9d73e13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117110567630c592bbd79e37381e5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d9ca404bfa7b12ffe212c0500f2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b22c95faaee515229ba18ca76aa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706de3f8bb8bc05ba3aee25d4e7d8614407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8762585bc8d98996104f28434fae45a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed3b39451d06f2c9b6cecc7511968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db856f43320fd1a07b86ee9e81a2e415410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ce80919b5da68102899b5e64d868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdefb525e61b3f91cdc30145aee0b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5da4411159c5db08dc7a8eb94de7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c36ae803e3474360e28441a3f0491414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29036c0198c5ff4b8d6ca75a15d993c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0037e73930c0ac55e6c4b43423d6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119b67b1a12abc74bf1444755dc5e7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b62e3f0197d30a404406601123f655418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb918cfb108ecddede20f6c448fc2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581dc701ef5d35fe6efd55b94504f6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbcdc98d360a59f3509eee4ae03bbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a18ef5d454a1e8991d73627091cd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70b99e83fcc978447392c4e8641e4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7133713cc9a75b2dc80a02139850b7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf90b8c9a035db0442a47ac0d00e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae00cead0fdb2a26aaa2b1ccac5101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd099606b5c5f5dead7cbf423022697427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a0fb840868eba2a32251ad802b34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f3c6778a3f737d7a6b89a99448d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb1edfdf73c1ef0c471a54c1cc710430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e4612708ac5308a3e1eae10e89fdf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68bc8afa92b74109b519f14a83e305432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f436f5a69b5b63857a2266af63fe9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa74f09b084d00d4d2f6e93cd0f995f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a30bfb61e3d3ba10eed13050c452a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c51c43c303de786e46ad75ce63c9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527005ffaa27d07636b27eac3f4c9019437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f90da48135a7f862822f4892da46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89861422917f3c744fe63a726142aafc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29661c0e36f55dfaa6ba1ea63ff033440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc9190cb632190979b4429f1df0eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8adb4998c85388d3784e960029f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc80ca4f7843e4e8f156ee723b1db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40806ddef5f8ad95e748403e5404fc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e688cb63aeffb64b7561903a42e2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d068f1740c8b9f6e58985662cfb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d17ed60d34df9e945c307f2eb95846447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803793ee72ed96dff127808d326724f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03eac50678269de24c1d1d6111321c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79e01fe178eba04629e6b149c1ee5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a3f6922d2a74af7bdec07472b815451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd6ee47df5a34091e0323edfa6b8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aad7c7493662bcc69742f651b5a71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990650ad71254163cf412865164417b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f2de688f8e0c975a4603b8d6872e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5fcfafa67aebbe963fba1de39d4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f1e7cc712a2f2a2af490d0aa0382457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1448f26f3875836ab861c4697f516458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed68fa62ce72ed987ffea1d6320f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8b5ec8cb7c357f3cbbff2093a2a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb07976bf826eedf3450d40b5eb3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4180f7204a00a2ec9cedbd06c6b58d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3fa4f068d900fe05c7a07ddfa9681463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9f23f6bf30f867432793ea9725f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4767e4b7f4a3b9ae8a2799fa2c18bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529108ba492a660966c7cd226bd2c3a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de5ef8b69933995e33d798cc372b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7605c104677cc749bcd671c2f6b7d06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85836507945b385f142861636da671469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e75010febafa88799c8eca2ca152470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78e3cb7a0a27387d88f0d1c1ab039471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d31b6f9ea17e0e9331a91dbe89fd39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24492ad984139b110b4a7459b43fc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43433b3344bf73ab39b08f11721c4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc43d89cead61260252a35779f7d32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebfb192366f116fff1c652116c6b9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9aaea38036ffb10b05873ab47ba7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be047aea0130d44f807ebfd45520adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd624539afe27c45a9ac2945d54ec0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a6a573b13bd9527cb6a8765d1971a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7551e8a82ec03257d6762bfd8a54f9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13773502cf3fdf807e9a407b0d325c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0f6d88d1a1913085f799db4331e59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04e8f5b935b9d6979ed7c90d3e37f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b14c652f82ad245a2c040b6dc9c59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3fb33709ee8629f84771b9835e34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070fb63e56842f49ca38f759bed9b31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea626ed2097e2fa1b433e704866262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa8bd2009b27fd192b55e3d0ef225489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efad35739c2eafd7f2faa7cfb403f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41b20c847c98fc8eb8fd9223b81e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3212ffd2d896b73e610229564f15c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5cece45edf1365e2a657bd378026f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c67d9dca923c4c128c31c8c561956e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806102d9fa85daf44f0f462120101ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac0273aac1718df370d24f41295953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5f169d9c90b0715a7b127b19b6dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451e491dc96da98426a30fe29f0d48c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad48ddc8e20642f4293ca1d76088e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9ff5a94020b5867ba2f8810c6da4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1250142280bd282b62bcdbd0be3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fdda63a023bc07666189a8ba6eb00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a246bcdc511e2c6464b71120c938503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbdd920cc9de0020e3bd635828ad38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24537539f6ecf2a6433abfcfdb5ac72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742ab5774ad3f985a046ae18095588506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db28291a4e2ab1c40298920e57bb544507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20defef229820d9638fbb93234a46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8cfedc8c55307dea387e82e540f71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21fb9529e6a57771d3cacf3e1b871510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9769fd65f03c4005f814e74310a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1607635a5d3ed1faca6f3dbf2da0c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d719088d68ff9b0ffc4020a9547e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420abc5b2570aeb07d389fb8b233b60f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763e01d5240ea66c9cbbca255a513dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48de53419485618f06187151642611516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3838e8d2780c370eb72b1007196289517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84455ad27cad92ec38193838c59c84f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b565830641ba2884fdc41747e87a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472907d410dc2757d415ee692f8c96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc86ec58ac5e3ff937169085e412d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062118079c6e40b17bf670ffe74b842522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd51d0afb4853e7b761e5ff5dd1b7a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af00d8e107709d21f42040fddad2085524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed333cb28fd934b2755cc72cae56d66e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31413498423b7078e7c11bda8bd707526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f8831e73f722dc979ca6cbe24cf9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a31b85395ced17ebf08b14e387e23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f523e58d0bbbf0416c41d5d854b93a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536d29089c9f63cdd0a03b765f69ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20a194c6b81b20f0a5318d0b9b34c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35d479eaf07aec7e9f81aa1ebfd2c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe73780fb11e5d4779d1d4639161f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d589db9b0f737fbefd85bd08c5c22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99df4973a13b7bbb3f212c39a57d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2c6980aaab170b4400168a4159b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91333053ff80261fed6f42c42f6733537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8c0f19557faba11a40934f615417538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1032a14dcd54b02ab1519550df4bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdbed2b49b1cb095c7d9d962ac1e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb963d30a02bdd61eafb6229afda01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0f82926380839ebf463b031e9854542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873dab047574a28b833fe31e9981a4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfda41b9bb8b682d98db90b9fc4681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85964f1384c9d434bc5c243d7c04c22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad18e5a7b898dd132e630ff2d9f8c6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424b3d7c91e585a48a44473926f6ba6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58af1be29c87918707f67b100aeed9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d2ff4cc33fc5229424b18d7ffd2e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8358f990f4dc875d1658325156674550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8691e6faa9fdf99ac6f62ce39ea1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6522aa0c501acf7bdd676019b281552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8800e9c450ea50672a7fe39b03ff7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c9d632dcf3a28860d414281f5bfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362aec08c7d7ea4eb60b35781bd43d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78b02c1a0a3edd45e7b8fc1e43f03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cea5b3d37a5ed74afbf66b8fa0920557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535d9c006d8c1b3d4d63cea8b00d87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899538d4b94707434856367fbeb622f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be86fedcafefc245486dc9a59760827560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b02a1e32c470aa6bec5ecca1d78a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cca7c41ade216240004671140f80f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a4926162154f6b1827fc8b84cf52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d85c5d477f91e0737392dd532f21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caed0a5a24bbab41e5f7178a5fed78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d241ea049b11ee5dd8d9b61b8891ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69819b7e94aa90826b039b2b4129310a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886bea5d03d7c75fb29d65c06a400b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e2002a464efca13acbc15a834d137569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835421766460353cfbc4efeb8df6c2b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5238bf20d2751aa318e92e8c2f54b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227affc9c281f32801718bf0aefb2ae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5092a1e3ee0f5f9322b975ed898fbc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fcc266a8be532ad4ee9f27a18558e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b77a0cdb018ad675696410130b62c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85855d5450a4fa0ed00f6663b7436d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51ace7e19d6da103b7f0ab36db9f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c4264a378b5e36462f6c3ad76af27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8353cdc3d85f70f1e29f6361541daf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a12c2100d0e270db3fb52df17888b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd057dd38c0511dbd2626fca645505581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8895204dc25da3ea1253c333dcff64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf6cb875d7d74cdc991f41d9a1c08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ec6ee5bb4aa2822d1b1a0644e5187584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9498d76a45b910cc9738f1420603878585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c05f59130d5c58d04eecf10bb0a09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49220690bfcf37e74232e6766c034168587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9091d54c8b07ff32bac695de30edeb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8441b93d12da223d501f1197c89e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0755f3176b786fa01ae44e4bceaab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fcf28f3fa607b7d7f1f62e25f196b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb3035a9838cd73302ca6e58950581592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0382ae955140d857fe5631eb7083593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50159053179ff135a24ec17d38dd54a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06534647d8f0b6a8e2c9d5ec6b6c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea26b783180ec1e4520c9455b75a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c83462c892fb943155a9509cbb8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bab24fdec36a5dc4579b275a2cf85f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124b899e3a9448baa14cff5bad3e3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bea7ecd5d7cf8a674f0e7560353da5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd6d96f2d82cb3c6392a0f9509a98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a94a4cf0ae18701a7b156f3744ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c21e80ea990ad16fa5148331d905603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790338bbf6438d5fcd9b1888ed352ce3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ecc382d5992cccb767697be8833b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872338737a42b6e831d389870ba0d52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a0fdd2736ec2c5aa44a6af84ec023607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfd37513400d361a2a29c57ae9977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87cde9a3d9de8fd7bbcfee6f5a521609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb515d6574154a3110411191c39254c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79070bfeb5db5a1c051b4b6373a430611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f637df2cc771d4561bcc8616b3b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aef9c7b87ee203bee3c0b527ecd32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fb1a53aecceee7f80019c9bf14568614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46cb3134d6fe097ea6cb979ac5e039615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d01fe0f51f97526f3c0c63e4709fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0084b9f4aa0e90b36613000bffef5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615f2099fbe3bc98a9e907a19cacba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f1d0032a49ca19e7321550071f92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2d7b40a90a98d1ca0839a40908f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99201dec7ce2860d5064590dfc65bf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29870ba4e9c2a90b769005f92c1e47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146719089ba2c794c1d1f246515152df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ddc879a8eba7c6798c32acc16f06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3651ded2368bbaea2de4955c87ed3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50533fc3822d133d0f102c46a8b6f0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f1e5afadf72e28438ef94aea818da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994ffe25e364b761ba19536208f10bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5206850f9eefaf684ac5cc1b2ccf2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48260e10c68d205d511310d188f70365630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dfb075b344a48750c2b73fc4fae16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825744adabe55750936984472f335b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e572998741a1ace77923478490a23f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06170b6939a5177905bfd50f4d49824634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356f68704dc50f6e90daa97d01723f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650e1e67030449adc14b29b6107964636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863169e582c9e79c923455fb402224637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b73acd95c7bfc4cee83e0da123460638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fc3ef4d541b05417bcb5bfb010004639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d9b357dbf9c55ab117eec8f1166c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c29683ee11970714a7f3508c2b02a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9478f87805f73e01e2295066a4d6b50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3b2b137badf29b01c9e8a906962f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5fecbf816b1a21130ec2c6a77350644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0fb37ff787c223c195c262ffc8281645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db80e4b28df2918094d5233839a53d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63551e3697c43bc7b3d757c918f4a7cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005ff4a77374ce39d04e38697f2490648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006e3d354b8fe7e1092fb03b767cfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d613626054f6a5b8c1a198047048650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882d372269f727521f34bcb2aec03c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5653f4d7de753c6bfda25a8afe6e53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff41d4f1586435c8ac8f72ea3ef13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d89a608af423116141c24db09971654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604122cf0e72691fbf86a76d11b2363c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa754f70255e08563dd378e2040b3867656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d77063615ad9cc553fd746055c94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd40cb9adb0ba98121191d8717087658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9388af58c0513aa7e4efc59762729659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f5641b44c39ae538f2b30bfb89ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f699871ed9aa997f4dabeeca9eb886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d715d84af35dd4a3665f4b27d22a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99d58dfb8143de2c87bd7cf40ea7d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3142a514422dbe87af70014db1e123f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359198b3a6e7da754b7e8597a8e32bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56525c41cc2d9d396767c4d78b1668666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fdf20c859811f35cd2e8367b1aa62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200e5dabe5badc7e452e1b3ddb8036668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44bdb438b906330d8f712861c079d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487671febcb1084fb086d3c5881503c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70cd39ac254188dfc2506d52e938dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7b04cad8e2f681829bfb5de6fcb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f446da41ae450f38601016ac0cd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a80f382de64e4ad2f09739dd9d592a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac27db7bbb449967f041413924d3405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a32f8ae43b8b661013da1531f3b9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e32a5274c831f96e3762174c9f08d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4be77f4abdbc0fc341ff70994d213678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f1cbc9b95a752bfa36f0160cc745679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d07e36f97f514d5bce7c55b1d2ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7daeab2638241ffc5d5e26429db6e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b889065a0ab3a6cd5bc760d00827fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc23c687aba8f8e91829079375899683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc22915a7e41e48bee64222703f17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105322c761387a028ff458761e04097685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748e1652486f7eada2198444962a209686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7160dc3443209d5ca83f23d05c1a75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c050cbca06a4ebf9650e417d9a88e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e662bde9c550859b0a148f9fb019bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6987e24df0eb3c35ca9195830b4cf75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93e04ae004be54490d995e7638854f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb69821d8820dc64af85a627136d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86e261471349f1e2eaf64f8f697040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b583e7e75c670ca9b0ea486b36a71e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406c910ac4c0e5f795c564a0dbdfcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537e862203218c37582f5af9fab6a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36924d7f0c4edd97fa78b574712e211f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013e7a869e428b519575a37525d1b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbba563d878fce248e90ceb124ffa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13e37fa7018154f7810aba38c062d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef710dbfc4d23e6cc269634e4bd7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77a7400bf6011abd01b6d814e8880702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ace1d3b67070ff28c09c012f9fa05c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfec75d91ed6c6fd8cb0a120f58960704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3ae57b814fdd622c13137e546e682705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93804e783ace75c9e549e68c56226706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ef5e1884b6eb81f61fa9c03e59fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0e10bb8450335c5407f7b6859876708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04463f9cc536c4ca9c370df09c3a4827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406728e453905754abf770b24b08273710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4715d4db238b8d42a910445731f89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047fe5ee05392f0debef0f6dbd076dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe02022bb9139996ed7b634e0b2905e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668b24e53d30e1757a63e4626c8049e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b65c7bcd82eef327bdd4ee78002a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d72e38b2a1c7529185291b5e9a2f59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a3af14350d84776e76e803aca96d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a6bfb9e21ebe35c1c683332ddde4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe63f0afe431be0ca8fa5320a9da9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada15ac0decbc96f4ec7c8e444c0d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f4140ba30aad35382ba34f3156a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f371a69c1a8d7537d9af969ab791d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c827dcb48c0cc217f3b0d7e9aeb044723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc0b9696592935f88b547f62631591724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb48b87490f48a2c16a1d19a1a320ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e80b90692f14a0017df08364c63af1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744e6adf568789010c1e1bff2bb1d42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4138304644f9e82d1dab34ec2c85c86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9550858b9b04a961985ff0908af67fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d801561fce464beb11fc0ee09307730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd101c0359f7b762e7885c41e5a4b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9363afae0ffcbe57365af200a6e6602732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635d5b14266d3f230a15b64093660a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f85d33e30320ed40d2eccaf16ea11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6305b13bc42f3f88ebf5decd358e2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2e1a69d67120791c81404680f4c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74303bd0e6189032fd60a7b477725c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1926507cc6feb98a3cd6576443822738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8a683fbcc392d22543b6969dd267739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82111be244d51dc0b163a8b16bf4bd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d26886a8806b49d19724ea293d0ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117381136c62e4e85f69527ac9276304742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77659561ed04a0acb6342be82441b2ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cea63a1c47a2a52b90a324d1161d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7cb1597b48a14a52b838dc2ab15d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad479e0dfffa3813e3d6cda1d84548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82164c3b8747338d4895f2c0c14cf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a870ef9f7411a58a203b4d6bbb60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe882bf9a9ebfc73df59e0031682a90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7ac119ae473cc16a3a86fce6370b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9618afe3fb42dec4e603f62dccb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c34cdb334adaa30752f157132c1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c8269b7802fe6888ff5aa0ae00c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb8fdf568ef98bb100ecc49e77df2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7c28f3db50db40fa97773e7618559755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8f08efeefba1dd440a4a1917c0c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63a42e79c73a7eef6d323cdee46a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadad5d575b9119d9b8182f6ce7fedc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466b7d93bff6a01e4a118cf71b8290b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198eea4edad5d157bb9c3a1297da09d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967235ef2b268de2cb8c1ceae266de22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e0fe7cf95f116883e4e11d8c42313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3787a17670de95a20ea7b3e391cc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1f755a7397d2319b545986e13bf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed0e37558663c6d9f627c887c093f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c42e0409ee4e09b1d46faa5ded087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd9079f8ec4cbd16bd6144903fb3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7b066fbdd4d9bd5402c9eb67720379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e83e6033835cf600bddcb8cfa82f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6e5ddd38ac5fc138410d0f2ed09db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84ed355dcfc03026759a51ddec36fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0735dfc16cb87175fb3c67d86fdeb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c26c452e364cc43a8c50764412b2f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ee0f5bbcffd0891880821dc609a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a439e401a3c76fcd0ec04524183116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e87ce1509e580d172df149d99a2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6fa79d41a6aee2734f611d094aaf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef0850e72f1c2f357ba36c80c7269219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56c6f39f464e4a995e61dac0aeedc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e92b6d986ca76c2c1c76f6dc1b7d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47441257004e33a77c8a21f3d0a0ec8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b95c222c646f0cafa9b73d9f2d47d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f3de4231264c504f7f7aa58445e7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be91dc97334933afedc0732df70c28925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319600f7c5add7e1fa07bf90f3878f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f40a0cd8a9262db10de1c5aef45cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4b55b56c97a511677ad3d1f422a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c57e61164d1cb2bb8af99ae4b00d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c8c6ecd2d8be8defcee42a0c8fadf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b710360cae9727628f4d861578a84431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2bf57cc2f32b5177d59615218374632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b38dfc7c93e170f2bf412fe6f6faa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f952eae0aecbc4d04729e476107da934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686e416ac558d8dd7340c44329d02da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8fed2e1403e723b55e24e7c05dd4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e19d6c4b88bab64466e6f7a4cdf0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610180d9ec87697224a5d3a5d5009e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa681a06e46f07c28aa616b306833c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1598c3da3dae274e4c89182e900d9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbde87592f0ce9db7b6fe5d637814e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f4f1b2c6f803f9fef329a5d8cbed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06bc62b4f7b293e050c3730eacabd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d698790e2ba3fafd1e3d14cdd040044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977758fea4eb15ae81f174f6f5d15c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d166273ff0b61fb2e3fa9ad22ff1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122133dfab046298afd88b610d7d60647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18154ddc03aa06e4667bcdccf8c9b8e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e9a297c082710b06b3491a490eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d1d2c9a0b3fdf533b0ae0659f3fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38fc0131dfa21666040675d4cc6f8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe713f09af87c5a73af5d894d892552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5d77a3c39ef62c277211cc0edc61a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676fbbb47a46d662657dbeaef1abad254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba3751230b24c061de03a30d5c23455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b53060c10228622b8cccda7d676ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98070d70931a4d6a72a5e24af1c3be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425e692f857e56b4f56e279149ef21b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3788a421aba14c03bb9ef0aee9fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c26a6dae71c1412e4d2177395091da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e41bd4a05d1f2a2e43c746bd9c45961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52720e53e258be8b33c3456bb87e3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825bbb380a863e3d8fddc18a57b04963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2666b6fd80a36124e1a6400ea8ce7f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f792db74abaaa881661a49a0a6119b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec889fc332ad28f7244a9d999bb86166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e3fb334013da0f1e5b4a46487e72d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97c30b0a50eecb5f93a7dd142fd1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562543d830141d263e6afcb7571742369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1b60aeea7415b082977dfe97619670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d02f7245dbcd87935801c3d00035ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444c3dc753ec29629e243c93c9cf9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f41563acb89720ac8cfe0b055e4a1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3295f56f75217d0f4ebc63448a41af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba3d6adab119e0c5baabbe98b27ced75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114958b9e97ca6eca4d4742dab41126076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec26e640d7cbc48bca4775dad574f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792bc21265188365cfc78804399cad878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c60bdfc26c8ac47c159f10e068d0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e9d7a70c03c4ce942af780cbc2e8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463623aff06c421f195daa391387f5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ad92255a00d192df9298751bea19c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84b59e366142b6ca773e9720f9e45a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae3c15c6a91184c4e53c151fef11584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc2bc67da78aa662b633b225a572c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693c7b167b891ebb8c4ab462660cbc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ef3a551dd1e3303f778ea70e7f4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6fae3419e274ce1eae5d58ae45f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb25c52b83ac3a9e0992f2fd85a63889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04824540d878c4970645089ee8e738b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d97b42bc9be319c141bc2ca77ec30391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c03ab6fd80f4bf0afea9b00d1efa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be214c679d8acc5b13ed145daf37193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf650e0488ef7ab7b05728b5c7d81894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca311cf3f7c2ce45d20fe3eb23eb86b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89769773a915392bce8cace312540cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39dabf6c815469feb9699f85d6f4d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39ceee4f250f11a103e52341e5b4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815246d1e78f710d1fb31b356dfcd93999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9910b2db5705cfad7dd7f1ac7feac2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9f3046cba9baad50ba2558585ea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fe5c266d48cda4469d3239fd9b0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323330059ce58b0954ab345c13fda0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb3842d7750dd226ca781bdeab377104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21df8372f4bcf6b22cb31739bbc8680105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f561942e0ec07071715737a600f51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658655a419cda8960c5167f0784bc21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dffa60d0503eaffa866e3b8eb5135108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97343017261f9808128b2e674b40f89f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971dd5b4a3322970be2cb59fe1f9298110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c787913bc109439922a4f5f6b438723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af75ce9c326a61117c846a1300d1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4064963d4bcd2937a1c5e6839a30b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99fe3dcbdad510b12b0c20f2826fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374670206db976dac2d96bf5ff22c5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b531382ba4b57ec1f0b4cc75261a3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04177c3d7522e803c4e0dec434344d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d0167fe090f7c82016fcfe7a4ff7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1705b77daead46e2d6ee122385f7dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0755921bc4e44929f93f6dc761d59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd432ab3b6e3972431aeaaeb4d6566e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33892462b1cb1b2d690c2b0030a99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd9a7dfc7e242ad7c594ac8720611123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a708d82d98ccdc74ab39c3faa43a7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9628ed46cae9209706b3aef0437082125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c2045364278675803efe59d1e391126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5368d1d4b17fcbbaddaaac9edf2da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc9608da4457f46d9583ea7a70ecd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955eede0de6877c8006ef200d599bbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c59dc101ad06d155c21ade3d2124e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f617dea70c19e1ba7b1cf42a97e61a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386e2c0cd85e5973c1030898388f46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d68b14041d2b5a14ea3abe2d8584133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bb367bc45e74a3e37b9dd16c989c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832835f21538dc1036872ca84c0be78e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8da13cccafbba3c69f963f01a4bf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529060dcf10693f33b5d63f7a4d2c73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089564a9da700c78b5e5f92eb043b5dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131460d22ced686dee63d9ca302ad9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894102bbee49f574afa33184642808f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f893190d58e89c2ed198a336b2f06b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8330c82d746bfece89ce1b972b8fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb031ccaf76af398ee52c88dd1a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd192c7f79c89790bcaf974997d50ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201343edf5cc8a784fdb6ee900a3bc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5058ef054ef82f1d97d8559d07bac6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf211d97c4f1f319f308e9eba5c2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc5494c35705c1538cb50dad0492a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82155bbeecdfee445d79d3a94a5b840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3944cdacd821342d2e3ae1c50ec69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3290c63e3816e2facd49be55f02a59d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c56d3cd0d6538977b41f25ab5dfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d8005234f7415c001f9a6f86ad15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df1518d43e15640bbfb9a97cf44bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad3f00d69da5b893bbf950b41faf98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c87dde97048d5cd216e048f3769f0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb077de8f396bfa45410cd46f32b619157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582ef50841839c10b732fdce777fb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f96a154af59ac781f4d7885d451b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23a709480c0ad40aca14f39d65d77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b2ae792a4af572a7bdcf90f890f8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874019072a52f851cfe22629c002c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace36c895010833b0e6d67358165deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176643f866cf2cc48d923605477991e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc1aaabd4c7e4ca340eeb32c7b45ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d23868a2015642d4db74d2dde4da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b6c0f3d1018d01cb07f80b112bb91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9ebdb644b34561ebde2b29bc6bc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb0bfe33be47d5f252a935e2e8890169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae682d01f5531e1354aabcf1a425cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e731244a0a361a8347f08a5278b7e42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb5fae672697c719b58641aab21c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400b537be96bc9c8aa32d9431ce323e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6676d52fdc4354a16caa099933d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41058bd277f08b2c446e5ebc227c662175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc780a64aba5f4740b57ed1fe6765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f0a976fa5938d2c8e6fb6cc0718f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677699922d7bf70f877cc9f43fb60e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecacab74098e1426bf9a1d0aa131b05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25653664d79fc5616ec9bea7032f1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1331436e94fcaf4f845a48d158deb3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8546cad9e2fd0f96c09a9f75dd0893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b3c32499ffd22a1d4edc399365dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515023e2bdbb92f83b5bb66cc86eace5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907a6c23a5bc4d9bfbce9ad708d5d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12383fff2e51a9b47799344bc9fe8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2460d6775a625048002a29ea2a96a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b8ae2146453ba2fbc6295e59976e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d47d31295d40a723f70adefda09244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0785d6870b142d4d88a80c0fd3616c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362f61e43db1f02acfd37b5abb8b37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212234cb77be8fe1c394b22b06e5c220192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a95fd420c1226d826f9171700eabd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a96d29f8681e354f1b6ec96b8f3afe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa87f08af00317b6f0f0ec8bdc8c98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e70db112fb71d670b764babc9cd76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e21a4a3a5ce8c155935a5b426f458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1679eb75c53c2bfeb2177975e41c91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c0e8d338719ad6392ab4cf30ccafd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fce98ecfe804920febf22b4c2b119200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b24b00fa9f5d643e7ba7f1aef36c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc343a03a60a425a706a78ddd064c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac4d0c0c31e4fc9f5a2e702301d555203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9ef24930c8cc9115a2aac0eba9783204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc29669d41851654daf019da2a145205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb843df0a34743c847b13a6c24769bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2c5848a57312f042c88760c052eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772fc9a74d8e4c346409b90129d8794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d93816bb0a630cc791375d41df56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda8a3c403fdb319985159cc00b2b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f37954c27e69c941c0eef8224c9c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e15f2a1d9bf2dc80d66070f7a2728212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c690870d46285e5f0f2953798e00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342b5177673e9d08e202f4f8c05255214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ad90a3cdb98209d078f257214b0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90716ab7c7bfd7aa2cf1ef23778145216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946bc96d8ff112339ffb79ebb4390aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae3ae491a2054f952028ff52916f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f158f5671aded9ae0e2e0f4a0b4fbf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9bf400285d4f43081313849388c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e39f18702e80f3f1c0abde4a4c3180221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5486650dd5857f3939a17ad943d3bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546a5aba0197011a9726a1fbe65262223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba1762b902fae03b9fbbcdc3b3a1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771ea86c9f3926f1d34c35ceceb374e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a6920d7004335a7812fe48279d86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454387300bf85c4be734cdcafc378f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7156f797b8c2de5dcf7121d5f8ee732228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852495fb4d488143cabadf78333641df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad25b4e04e5e5d35473ac0a927fbf24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7411f70efd78cd15734665d157b422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a6de703cc5f7226eadb8dd34bd07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93047b7a77cb6c10e0f7e0fc584e7eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde14c654edbf6111555dea4498de89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37089ef1bc61003473870d857b50726c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f8d7f6aae3024ef048ce80058ab9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10915dbc44bfffb904f439ed163714237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f322cbe99ce7b397ae472b8e880a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66097a9502360f29871d4b436538efe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7cc63a475089554f734800beda6da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63bfdaf7b675e34209e08606232e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4d470d9585477d243f6d716b77781242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e8007a2f0bda5a47df4b6e1e86f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc13d17b345385d7128c23a082003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5c63f887e520723a9022a6b139d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6a6b5cd925d265f7d219d86f32242246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028a7d9d2237af6c6e4025f0283687247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572fab8831908454bdeace955ffc2ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad762cb2c2e4d77c4053f6dc61333249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06f5b6ded023595caaf2acacaa003250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2a4bde090fe5ab863c84e5ad5d9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c42f2f2cf845cac2d198dc42781ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912aa0d5b10a06139e6105fbe5e510e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313be24e9b606a62cbbe7e9bbb13394254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c256c6a6b14e640cee76ed9b09a557255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c18a05dd95b8c49549055980fe534256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b129dd62332a2f547135606db20c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c92df365da240018172929ff3d8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70221928ea7b1d402f13761f4939d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea731964b64bd88acf903ea002f0cd6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449c5eb0a8625eec8792769381ea12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeabbdee71f99244b6045739d38bde7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706c315c70c422bc6ca79c33eacb881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8918951096506cf20f7d8c2e2836c8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b50e27e91953b0bc5b4d19abc8f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22dbf9936e3adc6538e0a4b4faf29c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b80c37ce0fb6b6b0bbd9d0b5290ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a14b7efac34a3fd60c129340e080ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cebcdceecabf0e272d6416b5286f89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22720656246e171d111012cd76fd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26fa2b94004edf4f469fe0ba8a7ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c929bf0182c5051b96bd39594c88f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf761af19f5fe39f41ccfb47bafd96d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfa002c737506d4222538b1c63bfb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8810e69799f1f25197dd6fa0bf00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3919b29b099838aff5dc7b88b8588d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8e9a7147bf398c3c55d83b5bdc57d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff74d947dca06b88a80c0c1ec8707278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6152d92964ef14568d795850312d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233030b0b737d2e28e416317635c0ffc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ccbf3ed8c76d8d842471816dd9b3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a247e7f8b4bcfab78daaf65e2d6b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a14cea3df293690617296a2d06fdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd1dc9fd66d54709c82c055c718f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f253f89004ef6e9a97c1b85a573e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356185ba061c0c12a287204e0184498286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10003f42bfdbfb3a57287bb87d718df2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899fc8a6b3a5de1450ab17dbf9b9d68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848685a77460dc47e3bdb96f118b28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f3ae0d7638df738c6278e8cf608cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9ccdc2833844f671341e2017a8023291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c03f3eb786917fa9c0f220505fb86a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472e9572fe66593ff0e9be54ad0e0fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd827d1af6a7d691aa1acae439ff5b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd783d351bec88565c4a4d0724bb12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2995ab82497a0f9b6477c5a9ee64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e16d261f49ee90b0bce3420bd98fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009663256d19a66ddf8abd0ade3f4d8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff377fcd888b101e22be2e01e7e91b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f275ba8fb15a0a94b982a1734386300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4d588ee06052b65b2d8c11bd3593301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20995a024e90d3974b0613d7bcb8313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd72efb1410c2541233d42de565dc9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0008b8d81850a1d2b92f6f9a0bdba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962430e5ce1f93674fdd0082b64439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345311d26b0bba23d411fc2dda13964f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d75dd420540bccc639844dee61653307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4202913d6b43947dce891335f2b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4803b9cad28bbefe938a992ee2b195309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fbd3e7bd7a726a2e4a3a1deee437310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3c6cba3e47fe497a63666c907b2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e5e8d71a5211e759142be4e4dde6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b991b7f51e2fd0019f14ffe99df9a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db29d945c4049825e4cd69a294114ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265fbfdf696b4c81939cad9c1134d4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c5b0c96a0ce2910d80ea7c8bfe22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640e499cc7012a7dbd95ead54766f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b22df38a17654d7dc5df3485ab339318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f76d2a59089a480dd1a67ddcf2202b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e793e974a58eaadcfa35ee4fe3d5304320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98831450635bc0ce10a1be622621588321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b255a09bdea4979f762bc6623534322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbabbc486143a55a9615a71847bca4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff76ebee98462c20b8b8c5727f4a248324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b8975070b6716c58e4e43e858d3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e222fe4946e06958ba1ebf6ee59b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f70e46193c23fdef7aff2e5b09c13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7351ea9e05bad723066b2ab8bc43ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0323199bce3e0cc11fe9ad7b1c919c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da19f1e6c080a2661b841a0a6809b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6491c4884a72642bbd5adcce054da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04395eb011b1fda310fb24d52bbb72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3802d6198c6c73099d6f78a0c4cb19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332aacf479224bbb6a10d4b1d555f5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f82ffe2b69b1116c93a5e00614d95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e91309b06b234f6d75f7416c5dd95b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186757629cfaeae18ede817b83e0cd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677d9c96eb3a44ee7e3cd04486249ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6650119164bd3f8f1a0bf8a693a870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2528e071bebff53859a6c2a71d23c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a676e61d0056b9cd048b9dc5dd414a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f14d268ce43f0cc887b764a4aae31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7f71723ca34a6b25a8f4203ce2d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e619282bf683c25aa136f8d2554c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfb860fc8996d4fa7b3b29df49957a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f979b411f9daa86b17b7fec71f5069d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f038890077b901bba1b311f5637a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33029144aa4e32b794d48b5d9253b9c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55535dc17676cb2dfb66162bef6a5939349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4dfbf545c77d1ffeb223579523fc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9ab16910f636e1e6bd8b9eeac4a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5afb61341c5800b65972248bc7077352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6da38818192a6620ff79965aa621353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a11a1727601691985259c6f0f516354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456973df2601143b68f0dd78cd79c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e0bb9a3b8912e108761bb2ce62d3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754171b2de8170b97f2d73e6e324d0ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2069b222233e3b4e945221213293358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e65eae6e9c6e03f5f1650d0ac4c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150bfb84e219e2429c299ea2ee0667c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe5c0c979af6eae4e3800e5c50f0ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c387761e676830415e9337706a3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e72af1838c5a3ce480bb0bf38d27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934f2c7cd6ad018cbbabd73b699a74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d6ef77487af6335464198e0f5da7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c06beed5b5bcaeca2009acf5e805cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba2d95add0468e178a6ddb8ffdd7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989007f6836258fe2af2b7e05f4540c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0dcfc46a2c52217e5503d98bda862369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac7caa514a2101540645e9d8f8e61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756bc6c502f456eed35f3ebaa65b3a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067bb1afa26af3e9ff488f201c0aa00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9cfc75bd8135171b0ed1e250dfdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51ea8143161722aa2886844072769f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72748a6ede679d2914391349f6663f5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa95e3e6139d64141f0d048059dc5d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1eeced6cc2a24cd7a0efc95d9addb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d209090876cc7a4b8084c0c8c042378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adef2e4c233710137ef6000eb03719379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c0d841e161e6fd9387e32f9558f4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b599d324a2dacf95c7e297767144c6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842460978aa92f4f0b6d9783d299291382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb964d2478898f1393970ad848783383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da04743aedad79b77a6bbe2a97b621384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679a246fa306e2d94d0110e0b5ba35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f390200ab1376baef8ba925c9462955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3376bcbc0c06afdaeab4d28e2cb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6db98500725c0d773aa2f09351522388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edf4b8990364e0508960a0e26d3f81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed29da184b33d2049d1e91b7caca22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b76d3846b8e18debc63abea78872391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a091bbbc53bf4acf07c842f90034392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ef6ee4b45559f05ec0b2a212ead3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4363604504f8b5c8f8776cabdcc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c306768b8032834ac206a06bf586395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379688bbf59fd89740127cc503ab3a01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f41dc31e07248cc00da8f6a59d6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9918268edb15bf8aae1b07f04a9f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ad53c8089b69540429ca4b85c0abd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e144aef721fe4279cd8ea2de447d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e37e02e023ce32c0d197dabbc80f60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d00cbea5b151c32174b989a77b3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba73a0110110ffc5594f79c48dc00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0505c30ebcac449c02a7299f9c3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f6d6f51024d6db133d9f7b2ef60a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36840351ab161101a317cd3daf2a33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7618f548bb54070c8719444f92c01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ad60df3977eb9de75894662031641408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda9625c520ac24e3317a1c1f7c113409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb06649357f9c05b8c2acbc8246721410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ed487c63a8ce2944f2772110cf061411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56572e7a94f36f20ca0865703d4742412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e1a95429b6fa1d5cc7f76f9d4cb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc7c62796f80fe3d4230cff127b916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47df0e2feae5ffed6a7d1168264f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7a4122aa68cc1789d25d4d4e1c00e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819c48c9d3a554c497df7f9f9fbff3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a06e8f2637799c56e8a7ea06ac73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a766ecc0f8a58287f1ded1849fca5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ffe5d15db3ac2f52ff767895acff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723965e9232cb3afc49496873b8e8893421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef67073f0b7e701a8b4e1cc32294af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c4adeae5bd348fbef6de55a78831423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1cb3d311963541b4c8fe97f1a566424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80de649eeba2ecda804cd598b6bbaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6911cf9810e0edb2ab5ebb9db4a46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed93c3f9fef184c9e1ea8453f842e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a47fb7dc6b7b0e06e4e4458474e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3f1182e85c605aef2eacdabe074e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4736dff6e56beb459b4a7b7ef5067d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeba05f7ed6c6bd0e5e43117538387a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9aa552ef7be37bda88657d0ce7ce9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa5c70200bac644e66719db8562bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f182418d5a1460b1ca22a65f094d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a90ccdb785e1ea857bf3e99e0948435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2286674469db75ed52bc3bcdc4c05e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c6520c12643a1d0661b744fb84d25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c1cf8b85de8078b6007be0aa874b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987e469c965b537b9f22d140bddccae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b0446c7c83e14b631db15864ce66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9faa2fff55b4b83f4c9212f7f627aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ae817e03a3eef0e64f37af152e50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc9e2da740ca0cfb655dad86838bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6193e7fdee9a41b232d4873aed3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1afe08d0780f7c51e1e08d6b8bfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb6c2422483ccc147cb47ea1e6912446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0d99b9d5919e57108bd7ff3b0313447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee460cf292ffb14ead1c86f61c6d0fd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de3af4e77b8d5290cf136250b9dac6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4914d927d4869153fd60ca1483482d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672338d7ce9f8c40f57f09230c1388451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75711ee9f2e628b9a72138fa54d41d96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766def778fddf263f1fd809c8133156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577678210c3baa6a03c33a62ef1556b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd960bf5c6d20e19c76f4255fd6c8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75088230870d19f26762cc3bdb1944456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2863c0a29babc56a6c00fe7ae7cc0b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9598dc1e04cfae8aae2021273b665458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb319e513aac2656c08fe40de6e7f03c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b82e0b8b9cc142d8d3d4dfbc6892d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870198a0dcaed0a54ee99a4f836be394461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be848d8a28fa0b373331ebfdffda23ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e6536ceb6412976f323a26f19e02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c1382c27ffec14c16947d69ad6c12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336203e329da3301b2acdfab6ba7587a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202a838aa6bdc171d0d4fffaf6c31aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50608a6781b9e5e850857abba5f9a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d2f2acdce01615196ad74561bf22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb28ae86acf5eccd75d5d318d49a4b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c969d9e6bcf7fd441382fc803bba2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ad34a0e8c57658bcf7b2949c714ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcc269a3bfe5f5dec6ccd4cf79f00f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74431170789c5960e0e9b2f77a7dbcb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a251dab035c8f2c27eda1b1805fd9a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98386baa6829777a33e65951b63923cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a245b05d5d33bc89c4985d114b65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d7b5417a18092e2d255322546de3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc6a70564414c63d5131af6196001b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9c33d28e79d3142ce5c7ccebc5edc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739371045d56a2cc0478f4fbf3e32e99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397fb0b9d7ed9f180d781471416fad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bdda7c07e6be5a8182c93123845e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b886eeafe8d727954ac66036d048b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac959394a8757a165982a42b387f9bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9c9133a0bf5e12c07001c99a2264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef2976b79552f429666fe175f0505486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b661b4bba64edb6a5f21feb66ff207487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff40f44f74cf12e5282ea36370729c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459bd37abbea4d9837bd76035be1fe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1fbdeed249528db44e16ceb80ab56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c99551eaa3ef3c7a2ed0b832ff9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4469437c1ddc21169dce2898aaf7f22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394cc9fe488a67855d06d4b446cc138493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e77470adfdb45dd848df9a357afdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf47b2a969bb867f2ea5b94b505109495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b496322fa37cbd5b7d08c220fa3679496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb983d16d3252ec854fa93b95cc62d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b098a00f94f4846eced282c8bae64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483391d701a7d736ac0662c0f436f18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710dfed4537ecbab0b4310dc4d8b65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033dfb2072bbb0627fe901251a7339501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72e5388dc7b7b68e7c72fd83ac8ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b6fe4f6946594bed19071947ef732503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf6ceb075e4f8c174e66741232dc25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c7ae3e2f480d00896083f9e0f1fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48b1199bcae0545d9f11db083aa562506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114283672784763b7cc1e1be8f54a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811ccfdf516a0ae0e1eca39742005e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ec19c1ed5bf0ba9543fbe9b9782e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62466b7d7c71e0a33f405b4ac240a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353756e657531622108d8c6cfa82306511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011173ff8ee65de44dff4e496bd7d496512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631881c2ed2659562dcb9387fe09306513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a369141d0e97866291ce8ee7b6e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006f4e06b4e9d49210b881fe89198f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b867f0487d3d6bdaa72ef0132339f80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42fad6268e1be347b2eabc37bb3ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab815ccf870eda9ac7df5de8ef5ec9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ee24c4aef6fd9b6a7c3ed466dbb6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3adfed6025b8272f86f4ff72066db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec647075cf5ca1b6611db7f629dbf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fafff252412438f414b0056df57db7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c650fcd08caf864517dd789ec36dab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8476bb4db6c8d9453df193d141e07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70e32e283393d197be682136b2a48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705a174d0f9c0057eef891b6ac21fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59346fcc4e95359d1403117dc8df566527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa62ed56b4118be6649b51cecefd8f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ec9024e99e39624953f1f34ad522529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aae132b211579d3aa25aa2fd9860c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888b690fb02306e09960e9962985a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e49ae7eacef4505b9b3b01b7884d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ea7d719303af00a59b41ba597bc77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28115876d524aefd700bbb10eca7462534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff19359ebe7c1d709b1aa807288651535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba253faa44487b4715790fefaaef67b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a454818adcdf03eecaa3a13e77a1e75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6336ae8b99623342cdf1c480ddfa00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea027926d039f5dff7eacd0646d83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5607005761dcefc251297e5ab6904c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110665c9f94d433691f6f6cd952178b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe8bde81cb5e925cd9c9f4052e1ead542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f71a397c2e4fb690c3fe37e08b06a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b100a3b4312a65bb3d4fa71d415621544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cb7252ad943c5c3416f8f9d457bb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0203c781a13dcbf056c8df9899dc99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da125ebbbc82fd9d4290ec428c67e4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f308dd4264c9576bebc6778792c93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4ea2540099330d27a3c0341d6397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1754337b4d55dd18685fbb82e8d6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23b951ecf3335c79be3b3e3391143551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89430e29ac1debc608bb47407f3a02b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce269450863d6fe46f4c4781d29876553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f7b6c999314f6d411a9ae50384dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd03d0c2f98b5cc291553adc71d9d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdba6b312bbbda756e75eb35647a62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1af7bc1ae8fcbe7fb16c6b5469f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11e69a527ab3d1f6fab42e3561435558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f562c3a8d8e8ea2d1b18e765f5160f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806a8365c048d1efb5c79b2b0ed0558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2f60b25953be32d7c9c089c7d6e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908fc7a8dfd61866d7a36602197e78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9317ca19c8203a836f0835a3bc7d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba49276ddc4259c04a3c23259039998564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf39f24615d2e562957167ad06bd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea92869146efca20d2d80089008f06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562496c3d4f7aef4f987beb5851e04d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db0395733eb2304fea154cdac08f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aed2765c0277263455b53604d1af6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb93fe3841894f11e478114212c4102570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80f4157065dd9661fdc5224346cc32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95e0fe23e62962b7edfe44fdba614572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b71cb4a2873206c40a499ba991f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff3d8c7b13d40488496c274ed7770574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5276a11fbbfc433d1d7d0e670fbfd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104bc7bc0ce7223c98627d40f4c631f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc0244f5e355214c7251587d1c2f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0def5f6122d8335ac8f9b31869c237a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce8e014848ffb493d16e788a88bf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85a7f97ca686d22d247ca19569891580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad6ecc853908e9309585da7c158df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd8c9f1149abbb402e16bc2d00e47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f789bda62fec291a79e4a9674956d90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bafd32ad39c72642b0157c96478480584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d08e9974010175461ba05eda46f7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ab56905642e2a862e3ab0ef28c15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b888b046753fbc6450b5816cc2b152587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a1479366719bf0936e5cee0d235eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b787835c4187507a0c9bd3aff4c1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cda93f84cf4374cd3722f44dfa217c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfa38c34a855f9e5d6db6c3b0b99b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2324306138ed59b2cd5233b3038ce9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a95f856bbf915be2f1b85c5d0c04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d4abd0bcf696a11dfa1c0951c1df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becec2854d82795f42df14e34f3565a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f9e514dff4045e411d12f4ed22df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b25038007f5a1eb72292870b632b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6b4a83d185f92ea281c3ce1f77770598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ca3f26a167defd4131e0a0417f9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e25daa8cf0482215f27b76a959231600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984dec347d65c40ee8d963f09e96eba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a6bc38b75bc887c32b0624a460694602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c4ed96f505a18ed63b6759ebe2931603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed489aa0a7334b6a544604be64d2bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c9d6235f65cc145f462bf5e4b07c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7426287d32399265f94962eb53d4b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305df8def96acb8d9e9bb3e6a577953607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a1bff09994f32cc1d55b18d7fd849608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf8d5f2fc0014ce863272762651b96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c22b69817e90eb900c2b4c012ea51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358c41df6365085b2c072ee965c666611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0011697c779bdf8f90a835641d4af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa291171f04281889e1b93e43af236613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f2ff225786922f2ffca5cb745f87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939fc70b8b01a48a5f040d261a2642615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059ac0bac2b6e7679d481878519faca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c719b38be64c6cba16a05ae69b21cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546542e327e0a8091027759e460ec54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f75d2f0a30c5cef42807e89a122e5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425db4b427a8c762c069a40dd948036620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd682f1a35775decc387bbf97a7878cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbcab380f26d557919f14e9879f9a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ce5304851537b47e828b3590edf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f252d1717cf777a8b0a69c51bb01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666725fa7ca8152d80e47c58187869d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a9946afcbd3727688a62fb3f0e2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbc4e1cf18b7a1b06672852f207ffe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e12325497304832802f117600a887628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7dd8ec87ac1e9255257053ab0b473629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71fbbe8d269daafc002e319521ade3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab71162a74bfbbe5e7537a91bfd63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2ac9c47e2713d3ba80e4a5f27b6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff78c2501ae597002a6cb87d25ee3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4bef9fb569a6d30a759bdfd28f594634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a93729a96bb97f20dfa466dd40515a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749e1ceb10aad003cd29dbb8298d844636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c9f61efe9e25ea79e851048fa2d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7aa0235bc39474acd6d23c8f9bf53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213162967f1ece31232b2b92e86dc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce4809f4531a754b39382fec72f1b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e421fa1e1f9e1423d9304bc6e21efb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffded4917cbe06f3d323f5f0c1629ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5ec57b2c07949f56691cca7989278643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16f495d4315948e52531676054346644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c7db572312adc49005b96e8f7ec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac436f063896210d95ed00af30951d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8692430edb513df196b571cb6c99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4305ae33821d7655d8208fa8c4123d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4129f4918d3487bbe1ac07bad38d0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa26ba1050cff36456d6a7476b43d07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e100b166a0358ee0f5368af45ff481651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f2dde235a47167a44177b51414eeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599bfa0d92eb3bd49ac587a8a4402d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f012968344cb279beac036c3a3ed4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da573c09c2b822c8f520f3a67cb7defa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a71a888c0adf625c8de94e925a0c70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cccb2223d3558c6fc2873c8c776fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b8934dcbaaea044de4ca8a8a3bdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f359caea89f1212aa8d054109ab16c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dba5f5be943c7e7eb9ffadcd2cd50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a08f317d2d8c88ea8e7c392a28643661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d44ba9cd20b7e6cad878a94fd2518662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a7e25e18bd137e98151daf7a0d03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b14c2dd918a2994eaeb40e1d0fb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb0d9716006fcb77e682c06d80e51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a627ca5305809a0621874b3fbfa08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003dbaf9b66104b49f8e3e8fbe42b8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b13511ba8dac44890d853c8d0f64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ed0849d23d80704e1c5ca550715d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0362e6635917ed9d4d245cfa749f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3502a0f8cf130311913e767c22fd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ccd71470b5adb00cc5ba208fec88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98cfa2ed216ed521c461368708b832673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fdaccfbadafe046b2fae2806693e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1447ae62cc2c3d73e8e441fd7937d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902c1bb76a6e910521cb40255c74cdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe88f4c30a5cb588e25675cfd7ed0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f1ab3903ccc5f1bd4fef823408aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c2e6b565d161bb69c55b516d7674679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533412bfeebdffb1d610f41febf22bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c0d0d7a3f6ca717c8c0b6702c9e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703277b26e0dfe888fbf4e768c12f045682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad59ffb68b5038ff2e48bf72058595683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796e101f04e8d5f39937a16b5fc2666684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6733625195b5496240112f53128567685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465734abeea7f30e1ddb985144e9fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee42603d5adefdb2414ec1c912e879687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853accfbae8e143b67a60dc6a11ee782688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3fd28a424c805fd1949a415f4b571689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ee3db83142a09ed7fcf3c3065bca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb39a8436ab066b36b594c8777879691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c264cdf26b0a255c6c19d3ccde7180692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ae613fe3e5bae6d8ad0eec70eac8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d72bcc457916c273587a9257e3412a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9ce5637a0a63b10e32b7694805b7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8244809b5f2d7395705cd2ec0834f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20120f0ba4bc27a6a59592505794f6f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea136aae40a1aa5b9ee6bbbb9bc7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d0c0550b359c04ef5a19a7c65dfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c8eb0ebfe1a67a129b910325d8d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b618f49e4e7ec3529d98442fe5926701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e97a712bc07995d2b1ae930c99d47a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262ca045104112ae98580e42728af0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8815842e220ed64a31b884b5136cde0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baec86c765fd2196c7166e32dc29214705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125bef53079941dcf3b5109e60b1aed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af00a765c0469e03f3f36ef178fec5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf4f3cf6b8c5f020905f942eb4cfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd00cbedf8d10e15d6a6f595f2d0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302eafc4d141566bf833cd5a35a9b67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccfe46bfe808c3cb5310607490545711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edec342dc0283f15e0df7aaa6e28f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b4d5331ea1ace558eaf987eb89b17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e1721bb7b06943114dd132cebac2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c7702307d3daec2d345cd8a285e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da604cbb736d20a15136d6cdca780c93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97b2f910d9dba63ff01b845fe996cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606db67f7bc12017a075ee239467a0f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c999570ffb8c253e41a07f2c3314d75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db1a6f53cd44dc76d2d3dcde3448c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23bf812e4f815ca21d81fd40f10966721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbe4651584477a9ac038ef8b74c877722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be4f7bc3cf60ee7ac84dbf8fe26d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd6a84107738cfcfd3cb693a9fcfd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b1b49b2660d87112d9556182d4c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e58c489ade4c7597438d477356881726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86909e243be49d9c4d1de5bdd8fa91d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307da60891114c6303e0e75e7ea186728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe8ae05d7458e420d849173254c3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855376e3bfa6d501d411d49d39897b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c54ffe9121155a79ac008eec45d9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0039b17efef814f8487b860d64067732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76313212c67af028fe5e3110cdd99e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69444956ad556ff9d728bf4a875cce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c43d7141248d3c0646038f06e28ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bb4b43af8c0871af710cf43f123dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400600c18bbec32075c035ec1aa0a7ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cbf6a81752f12cb8b5a5641eda8bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175fd62e6657193fa4575c99e80acad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b818ab26f2ab48834115f86e195f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a567ec3333e9e6414534309c0460a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d58b05995c6cd1408f7468958892d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49963127f4e8d47784008833e1cb99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d0c45509bf18feb3a5fd2a02f456744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36e21e27bfff401112e2cdfb47397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2044f16fe74caa412b3448ca05881ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27188de5d35cf7b45714fab90dedf29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d24515a8c10e374c6ec1ff140d4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab617e67aa1319ade4bf52140c47cfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d4bf393933f84fcc2caba4cb168e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0ed058f811adf384b3d7e144302cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a0ba5c81e7225f0d19dcc54375ccc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507626d24acb14101baa7903edc610bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95646b4c8b5b278360f1ebd261f43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f372868d4323a2ad444bfc2d827ce7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0184b266a530d572d4ff157743b66d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ed11e032958152ca31b3e4b445ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7926e80d7eba789c8bfa0bd077c82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82816510f7b62743becd3c3c98ea025759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>