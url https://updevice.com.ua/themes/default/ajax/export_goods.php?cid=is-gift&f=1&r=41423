--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188d3d6063fe8d0d951bd5e92876ad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a85333f726a189a0829c248edac2cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ae253ce303dc930485036f29e115d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e12365222b01a4f826b1cc51bcfe564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94bfd091600c71e077db75aa7936755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af70f5ee45ab248aedce93e30320116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045702de6b4b1a49007c31365c0ebf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a8c1d4aeb171bb50947b9e314f19d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03519bc3c1796cc0811f762ff02747f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b738f81d9c80d615eac4f1791ad0ca410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c8f74bf2f193e104a5b73380d2bf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a2f148373cef08a64bb20ae9afdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a3b36171e62b08e79bbc69ce0c3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b2dfd1232b844ecf696e40fa6363114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be95d3fafd45d9c0bbd21c136fbd86215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfabc5ab0a0eeaee53fee43e3917c6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4236a5cfc82e53fb450877ebfa04d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65821204ee6866d7366da98f642062718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c431458c14462cd543f0ee6e24ddb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e32222a44f1b7f7f72b32da7cabd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b78909c068f84af2030d8e317de9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27682b04f5dff534a576f744c8ba3d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeae102bda7330bfb3522f94b2315023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48857eee294ac53dc059651e9e168924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438386e2a712f26c3ff8c6afd88b258d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806d5611107f293f4244fe7bb03fed326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ae6b0180844b4f27c0449132483227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fcdaaa2899be2c335b0b9b716508728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b49e2c11b282581facd3dfc3a1155329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c1b0827f27274495b771d505365dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc96c7bf3a6e3c824a3b30d22ac9a5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054474e679013d5d66ebf4b969a431232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f3550237ae1c9777fd7b642d9cc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873274c420718058e6c5fba3d9b230134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d0a2c953c6bab632cac0d949915b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384f4ef34151a198f5a7240b130353436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c67bae08aa4b093018700a98fd52db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632d4db036a559f2619e5951f3ac7d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd10716abcaaf9d88d21149c0322b3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e9d7f1f5304960631894ea0e35d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86663bfbf2cc540a31fd9c91fbd80c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d50e848cc7d3f763cfe1fde3b7bb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a41fab23b6f73bce19ef0d9d6808c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee607d06a000696f47799af7c74ac0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0494fd744257c48203ab3f249b111b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db715494dee355dde74a6e86b48e0ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc1094712d61593ec7ebe554321a3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ac92e95a3782185b84c8b9b343a4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ae46a4647267c5d70eea0f072d4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a581443e995ba589254187617f22a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf233d81d7c7dd5615a662946a0bce951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e704fd100fbc12baf25cb2827c7c0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54c2836b0a9ff4d68b1c013259350053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ac6be21513a657827c91b632440954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7462b84d969553cd33c8fba16a02255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302cc95f8b82b0f971c537e58b5aacf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1fbc9143810e3c5113ab43b59205b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09ae5af679b9489e819e6bea7739f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f92d581be379de4f0b0d40c4390c4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d96fb90910729945b3f7ca0d3c46260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b025524b9d33d6c4ac86371489b05461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac777b32239710b34f3fdc19e8d9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d45299ab17a5817a94397f62306963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0715cd9a9f92d5ba17ab4a5e923b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9095acb5733dc63a685a227ab3d8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d1eff296d9006131b431b8667d24066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed3930d092b1cfa8c71232bd9d69f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497fe1ed8a03328791095ceae1d21968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e57b0ec373f39fa07a8ec5d2ebea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498f5205517653db95d8c09f5d032370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd315094d1979d176cb38d8be316971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333042a61a1e99b3cb42d665e7eb7e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f25d92fe4affc162b369e021f66b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f219b98da1b3be2c2b1c311a9c532c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3b28a43942cca1a7730ea3c571ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c7f8fb1cf848f703d117d043d94d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff012a26bf4ad12e37b7ff390e0cde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14588fdac72107cdef2e37ac145ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16271256316aa219c7a6b8c45037dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa4b78b2a0b131b39b677a9b9dcc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201e7be1f9a8ea08f0d0402084576b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae43a23862a8942f4a4bff560fb3fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba25632ab16f6ff3c565af49ac01683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46fb899602f887147f7f6b281bcc4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c941ed5100b691594c295a77b81e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ca7330fbaf464902dfa489e6c308e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d17b95a5cadce081c31373636760b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242cc6a1532bc488f624102de98a3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e80128b03f0dc0cbf13e2b79276a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8992246810a084194dd3f3629b5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f2635e3d0a752a2906209987df01d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395849c1216e63e0047092a52ab04092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f040709672a72f379d413a9932e5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5a34d74bbcbd3b85aaa81d0e4b6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df3b01706286a8f66eb1425b0db7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31e817b6d24913617c04eae5f20a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519739516ccfe6e5edac0312479f21597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d330d4e2b25d17ed788b47f6a2b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0e42f553a88c1fee0f340e6c802699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0292412c98845249283a31d7b4e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e586290683a27c37dc38d6501972fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba93b2e06c67163b008bab53a49ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696a7616cc096424559e4ab5d88fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb74ab33acfe549c0aac17bf906feaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b712fa3520bd0ddaacac37e24684105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a5dcd3d88bb876ad2e59d9bf6277106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe1ea2ac5fe97fdc64c1f2d26009b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf805587dd262937010612d8f7ce942108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b34095f6c62d7a66d04a392e439eeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6216b274194fd1585b618f042dca26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9bae9c485580fda3ae26b9e116d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647c050d4f78dbb2e86f82469cc45d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2dd56cd4a63b3702b542b4c76041113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8a57020974ab8eac3a16e2928118d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd2d9e96a5368a0c1396a9191b2972115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbf99e4ee8b57a533f40f303294a2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fef1922ccfa7d5da0433cc5c84c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ceffd60f2accd4c0906356ae00ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7947a563206633803693b091ba11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceecb9942d18c9c80c1b21491cad83e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea95b00ebc2e159a2267976223f363d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03f12911a48105293cfddfb319be1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24e28efaf040e03a9b6dbab50d6be9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16b1e6db16010fb16c9489386d8228124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61617ff3d679d7a8b736f836d1c722125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788412076980a33048c7f7b97209a30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d54605518e9f13172362f065bdb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb29e5ab2e50aa6806cb2eb8920ba8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497dded7f959368bf0510eb40186f33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5915c66403496f025458fba1d20017130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055cde572283c5b9813b62482cc05e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d9e4c63240d607ea2e03f8c154d49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce117612986871b7516b99047f165133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404db54c675f6f888fab50902fa94e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8e4993fda9a68f4c12923871f0d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e582384e22f6fa938988bb324aa6aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c927e9667f0da62bca3cea18f10a83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d923d1d85491b7d2745668fa21a2d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7c6dd19631c3d4fb89d95e2f88db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f6e738b6bd89787788507f97e9562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ead80bbef4a1c5d0fc6d3e636a5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8352fa62984356f2d91f49c681fd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c580d0d675296fbfdad107ea8db623143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff9b3c546044ece490b86a1e09a75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dd7025e609366baf2ae1ac93fbf17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b1af142ee43c5c2eca0cd26a7e25d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e15a24c3c58648606585c5ee627d2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de77e512bff43f2da6e363575547a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5435c7666513703e2d24491bb757149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae18abfd753600f22da55938095ce4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda97c7af5ded69a7fc39819721b0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8da80a2d1faf2cf0fabe3a1429fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1aac227343cd3ac505aaf33558f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed2b1d6ec57c3a42099fa1b289888154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502eb25c1a1846213809b78dc82f8f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af5ea3219b45c7dc17e23fedf90cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3435f69da8186bdcdae29642568457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaca832d6abee2ba6ff1b36b5237c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220b75852ca087477cca9d826db60f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5950e31baead63467fe415dfd66b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc5c26af2525df16597636998a6c01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32f2dfb64c08cf452ea55cbe554978162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e62f59446e2c9a38f2763b767bd4b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0825070425b6e63607a5e5bc35db407164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89326c0770f6e4a1f83625129f5574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d905c6293be15feb5af4bb80a7c64e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda0c7e3779c51e61ced5d30a1b134167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bda04d24af86bf8ca1fad11a91aa36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58ad64b566d1364a8f03f981c3657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ade9c30799b8e79f2a8b08ad4c98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d6bd0ea1021fa41d071658b300576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f35662049815c481b59aaeb791e87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f1027f1460373963cc9e19a9b945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9582776d6dec2e8f5ffd3719847da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad2415f4fcab41a6ee155ff0cfc8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5db4906b0fbcd9ecadd2b7b588802176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ba389f226cbc016044bf44e92b94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e038da9921e4f0e170e3c90ebd2802178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bea624761a993f89524e0e3fafd35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06dd8356a1f6278066a87540842aa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf89e055efa3bfbe53572f4401a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07894f59c863e2f6b88775d8322835182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7774ba688f04f51d5be2166e54384183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f52dc56a2c7dce49ddba0db5f44a4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba4173a9f660718b6873d4de27919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bd063a84821a9610cdf84aab29ff0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25c6ccad16ecbc8d1322c696ee386e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec312496e79b1aac393a76217aaed9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814db0128dd1ef09967fd052f0f3114189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb884d46d960a7e7082d7bef4c466190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307d065f6b849c0012871d090fafe99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b6afe1c0d2750a4240b6157a93fbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323573db15d1f6d41ce36d8a87c2a5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5916d048a71c7b38763251de10e2a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46e99d778975beacc7c9d03c31a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5e8a83bcaab7bae901407fde0881c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f698d48fbebb9666c452db6ae5e57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb4820cff0cf7da1e0b08e4e6ee598198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f4f901f88c4534668123c3f5b344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eabf450cb74ee6633fe363837b57e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff904baefc2cd159583631334c9c0b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eb7af73d9270eed2da15fa6207092202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb753485fa903cb1fccb1a1b178ec87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d21680fc75bdcaa2ca5666039201204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce80b2003794a44e8af9669e0dcf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70391637e34e5887cd4ca48ba4ce6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcce7d12d3d4861a4a28cb96448a8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c9790f7647503a877dd9bed972741208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec1a06acbcb951b663817bdb53cec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f643efdff28bcd5a28c4bfe5184cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057b230fe89dd0cd4988510819bec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8012e1fb0a00700e63cd97b57c0f0f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca300359c7ac43a6a827977b2d42680213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc1015ee2da7b22142b5896a0d6dc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188081f5be3eeff5b2360e123afcbb0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481765bc187ed9307c49e1e9e22144c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f18c8e9b1eb9324edc2278ddfcb45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124408ac858a60586f01e606e6d41bb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e575bb22668b579bcc3c90038f11d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91aef08fdeede1cbeb99850ae0b18f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983893157e84c6d579895a6705628d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f98dd70fed6d62c94c3b7d865a77b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35677259e6ce5761d024eabed8268d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e7b73d0ee7646b38c91db7678ba9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd4bd3b7b07a52de0b2fe3e84ef967225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba347c2c4a27e966dd9227fb61c0c63e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94753e4ac9c18c054748d0062417d306227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b030e64cf269e1fa386670e94c4bf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aab2c58c0950fa6b696d3a229c1e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d023f2d3ef4f770ea1b3ae9544fb51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242ea33f2767b282253d36dbc4566fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a49e79001fc5f32022a2d55054f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464e0a113586fdb3f8db6958b9be33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a5c2399b959133cc5d5e16d749b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355742db9ff4be7ce499425914e2af8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716bece4c00a02efed76f93fc748bfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bde9f70a3d00b888eedd1b126f10a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267385d35610a604ac42b226729d2f55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38209bf51f1a976203b1f2099c1de8cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ba8f0e08d4b71a575c62da9201b6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e778be3df5e1fbd96920eabdc4fbcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2103fffa8afd16874f615bb8d5cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f443085061cbd39184e0fc5e6cdbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d00562f64a446d80f6780b4bfe15f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f7398050f8c1fd0387c516eeb53a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb4f65c9de94e1f9cfbe9bbd2e8cd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb616ff25b4aeaea122f855b0c5bb117247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852883bf45b82defa5609a6389bf46b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c54af012c6b8629956469df0a3a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f13b2938ffe8c606a980a5e69419250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e16e97793a1822a5521eb9cbd9623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab7b467d8d97eeecfa6ec09b808f68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642407ab0f86c9c2edec9518215adb89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662dd466e6a834a28680689adf0621c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b05ec936ff0c2c9a3df861039a5b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888b7a17924d6020cfbe0f96acb7a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ff7ac15ade03bbcba8c73287ab6af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5d0f74978a6bd5a8c48bbcea9405258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05867f8dae1fd8299622259a620f96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdcd4e6c139e45119acce7af6f93dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e0dd5a8a6197d860d91a01e7155e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6df72aee5be90f70d41d6f650722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eda8f007f8749031fbc627a6779bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1d415e80213cc1a892f59eb57536264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6af5a4d6fc11cb09a2a9643e4e63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27865d380db38408909e871938f747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e68da4213dd13aa8ba9bdb594cdba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a0da75554086011bebb7a797fcc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74c272bfa3582adf7a0311683585a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1660c4916aa65ea24f04e48c3fe2934270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780580bbc6c1ac56c972a292d4cdef8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe48a2b5c6720683274505aa49846272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24467f8a8b74e989341bf9f0d35c2f53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405eaa2b0ba9707159669c4c54b821274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68926cdab1aa0d2843a84981e26e2d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d1776bb492b5aafd16ba8e667e8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4a1839b32a1f3df8423a65e105819277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc7220e3fd17e55f7a6490e209b96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc711ecc0e1ece63130a5344ebfd804279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc602279c14344eb38be0b756626e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69e8d801d751e1b4ff05fa4afd3f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3df15031631ba28bac00c5ca11da98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadeb02a69ae88552b1e292b93934c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c53d5c1718b91ad5bcb7e4a8149c78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6972eb100446a15b9881ca0a86bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84878e43c4b17494da205e0d091c9411286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1df054556d05c20f192c3c81a688c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64983f34f4650be110a2cc2d123d505288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a88a67f0dda87136a2025124a0ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88883c7060aa68713bba36d01e24a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330eee08b3c53d202f3bc6d0b0a806291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece622245f9ab4c5597eb3219ccd76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0863e14433bfecb79ae1283617bff09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c6edc1511daf55077b0cc0e23ffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c89a814f9cac3e2f7dbfc6303a421b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b25116313e3e9f90b57ff534dbeec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d0dff0433d2b2cea120a2dbb6778297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a30757e18e20fb4f6ce96f814d5e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375876670c7aae27933e43c655f1069299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0be2ea8d4ad26c6e2fa1259b43d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220d2d89e9a3827d8cc5f2b8fbb325301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a52682aed83bd60a9122822efeba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3798467f5cf72f03d5d42870b52e3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7800383ec3489707f5e36d8d7cab6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902acd956ee1b7641c48092a5ebe5de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8acb965280c472d4dae8adc280f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87b32cbeeb859d2b70b8f8c75ecd85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da1c3667369e47f9495bfc46a2fcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ebf0b67b5db5da56f7b2a7111e472309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31004f0a4c052b3787086e2ce011c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694e9a7627179a33399a547c523345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aeb4bed85e062dc1f15da3dbfed8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca878e081e4a3fc7f9dc21d87ad454f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ef4b4bec0a381ada1d8fec652759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1310260806cdc0409adc5ae5e3b7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dfc4020ddbe340bcd95425fffe073316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255bdc685a6f9c158922243047fbf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a68716ede27412902ecc9df3dbbb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139abe11a6bcc76b6c1d407ce2a838cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f848ce1d6921b058ada14ac443c501320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dbd0bbf8c53311844d4436f8e48c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4e62545697cdeeab601686c8dad73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf91999a3b9beb9653469a15b1b0b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf6a791ee41eea1944b8b2ac9a846324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483919ed437e69be8875a2028d286f43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf564ca418b52a2b4a50d6e667cec5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343874b5e852820aa58ce1059227c14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a0660404a97a1532c1076f0786009328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b9cb4484dcc9299e19b5aefed8440329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9be1db321918843085456053061cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80572e3f92055d0f90b1eaf3c58fe7f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f58a8d5938697560012aacb65e748e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6d9298a0f4595084aee628667d69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415390305396152a9cc2cc1a14febc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9419d417082799d697a919bb40608335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6deff4f6958bbd5035c2f85887f5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c36c0354a3c2339fd80861efc66d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc9f3f1e2380402a8385b9e64a5d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53974ae31a3ea08c54aca2a45aac7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d52c705d7f015051e383c5ab5e9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126504194791e3740de89b5bfd7c98e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288fcb1fa853c6f91fb6a4dff5269d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d4ece3e2d46330913088c009ad09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e733bc84908bae90a21b0f6351900a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb54c0555de986d16b6f50b9d866416345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fc7a932f891a8760fbd61c92434df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157186879f55b040ad79f79c65147a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a142b36b5441ed41d0e0b66fe2822d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a235a4023d0065981964b26bf71c9e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aae6fc04399c9556d19eec4ae4c0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b60d2e4954c9c47b5090d63b553a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92432b5f9c5eab0e92480fd189ee1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa307a33a40e4cbc541e7ebf779f6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f5f73d591997a1f465bd74c7adce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d4e20bd82b3b248807455e4fb929c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ee1d1af80cf50a5ed909e569f4e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021936a3f9f2bd3a5f35211c9afd6a55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f5b0f2b27288d1de562efb17e974358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239991ebe9143999a1761119974787d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce72c9d0e9563f06bb2d9365a302a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e0f533086be09ccfe1864a9ef21ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad808d73a815a6e3d298ba0248b6886e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f75254ac4b4640c4571f6ffbbc10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33df4f79e1223e0d419063d19a0911364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606c1c7b0adb0333600683859fd853c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d1188e839a1f02d5f95bbf0b8c0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa7637106debda5622700fa56231a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe7addcda764094c0be4c82a6da5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e644b3333509bbe05461765f01b6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310b8a0d3e96a56868b7cd7c0b0289c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6c36fe3cb4c78daae160b3e8d79d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21ed684af29e242ab41dbfed5bfed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d348f1b65d28ef10e20df14a68a68f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b12a10ff4267e78e8e886ee06e9b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e155be29f4217f653ec486110745d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dccb1f8eb2b21f65f29fab110c7fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc47a6707197a4e7f058516052ec5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe79f8559b56b12e8b34c83378510378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb37511070d60a842c13089ee80c30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c762bfbbeda5333caafcca88de4f64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6f537474adee29861a28a05d9727b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed84bc0b87b91f4d76b1a9aa658e293382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec46ee348f1e3a751e86313cf6f3d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99080c84faeac02ee1b2b85f84f33f96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ad9fb1c8857af888d5a98136b8ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b0941ce4fa3d721f878bec93d93e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d06890cf6f591d438d9f1d4cb782d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e506a1efb8326e0b30316e449fd8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd41f296a09e8387ef9ca79bf9dadcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f47d474612db78e791286c236561390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f9e9d4ae77814fa8cafb54a84e3b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d67cf2963d2ce9dc15bc69145a7f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e89a8aca3b2bd5fece1c806d4fa8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b8379ecf8c668a44c9de163da1496394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da02bb95badc1a3f86ff0e92dd667395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1390ac6f692dafb56c716e762c23a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96499503075d84b4d898d65149987613397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d55f2850421619965a52ab4d2855398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801e8c9055d5e826bead0f10e0682a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c2fef6cd339abb27750741e3549d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fdc1551945363686a612b578a2c93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eaba1b8d6c0e94948bcad7bd6a2ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622572203e4c1de863a9c6a598aaf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86925d7e3db0d592585bee120441103404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b994ad9cdcc9de1971131baa27e72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cd5e7c5820fcb921b0fa369c88730406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4e246a7425471fd49a9193b0f077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ab5d999478b5c93cd8aa75b8fac7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918650bab6f10da24e8f47257c835782409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036e5b6852f4a6882049752414a1db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdbbab945daf2b645e92e189c37018411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd68ca61142a2b0898efa1ea01e67e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2378d5fee17fb8ea90f6da6e4de0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb47c33f1e66ed3f59d6210bf1139414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d9781d2325995821e78de2475dbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122f3ee6bb8a88519578b4c59a0d55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466f59f18df87201a1bd1d3a0afffa1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2c9ec90ebf088f91b360cfb84926418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb5bc37271b3b4723912261674462419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58479c49ca958a2d6e0eb364edaca5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e6be5fc09f52dbda561dd4ccd8c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a0ceabd06a43283c07d7ed4580561422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a81b9a20ba8fc66747ee5394ca426423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a39bcd275bec708a2f72800db5ac2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688e6b0e9a1488133e5b73dac076bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314953f44ef885fc869afb041801eedf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101cd7728566def4973d78b03f93211427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6f25cc7acb67c828afd094a976d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6674b637c130e55b5e57bd3a181d53c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840fb7e971257934b24d1e138f63070430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f19b08beb6b699b52157e7ed00a0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416dceee507f727525e589c903b42b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4aaa7571586ebd0d620889cd46dbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95569df615e07461c4a9179259cd4d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26817b5c57de96d0097a76c732c43568435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5b4927142e15ba56f08d77636f801436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927970f89af54b8613f6a544f29eee36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1eff52a89588c65a97d3d670ff98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1bc95525c47f0c7b43100ce752192439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00518d3ff2fef017c0b7af42afae0242440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eed5725794e975d608fb7e0716b22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a23b39220e6f1cb156a51e50970337442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23fd946fc9463e99c87104969d961443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be5af9adc1125ffdb8b4d3923ea1fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa43c0a82d5ccd78c898f3a7cfcf834445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f0d5def0172837fbc27f7c5117ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396391aee2622b10a5fdb33b2e5c391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33fa2ec8e57b13f0cf6942c2cd5a8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c1c7993393d323866459c71dabba5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b996b11c8545ad1b8c13c115245f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597d339dc497266a2355758b920143451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f2ef7205aaa4758ab98b629b7f6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40126dcf85425fa2f9df1db2d716740453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc963991e9e7626c6c37e3071c76dae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c75b360ed52ba541b8fba95374e23f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b0ff914624b267606802f4bb7e4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750fd1b393a08cc515c3625b91b00bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ddc2fe07b700aa8af5c82aec4a008458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09454ba6d712074d0c09bd0ccaa5aeec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f7ffaea078df23e95020f0de27eb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d49a6daf7e03c8b41e49b02e81464461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafea208bcf80e9ddb5c40dc0fbd467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9639d5af5d9b98dec595157276f48b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f669aef0766a17ca6ea75ffea3f6330464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282826035171bd0f8958ade0c9bc501465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a871b5871561671e047e09800c023466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196bf0ed1cbd43110575cb267eb98da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce2f6662a7ebe6923cca58cf18446468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f02de8bf438155b4a536c1f09776469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8754d0fbe040937ab2554ff45874918470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf823df8bf52730ba3cadf0240258b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d467b037140e04274a9193fcb8bccfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f63f0aa7697404bcfbb7c1244c04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ad916a45f081ed26a7492ca507cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4f915dc40985ee2be50030288c0b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a4faea2e242804293c1e0fc88983476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6381bdaf4a65f93744d5c5c0a1b3b60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489fe926b4dde8158486a505e7d9879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec863f9cfc576252355c0c2ea701d369479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ee48c19c84d15188fa22c9b87664480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af9f8c533abe33602df17d673bc198481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d846aea938467246e0a812af8f020f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f4519e7a5e023b2a76b480e9541d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35b13be95e76fd6c177bdd27fe8ff8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae039100665d4653253128774619dd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a03531f4f88a2dea6e9f5fa54cf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53158641987101fd1bf88c905265a0cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b63b42e5d3357fc7df74928cdd9d3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff69f0e4245fe5ce99d5474ab08749489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666001c8d9f9210a6471924249972ef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38750c7fb6d26fe3ce09c131e19bcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d7bc5a763b687375541c070cec382492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143407206ea35f724bca0866d8558f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bd63ec9ec235bfc68d01d901db0e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60ea535340bef32ce215353b886f24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6543b02d912f5a7fdc0bf1841ebda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869351a3300f217a36e77e7c902ca44c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85df8867991c74b7b00427f9dc82f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c17fdea020d345f3b864b2a31c7d43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3fa2e00bb1ee3b644cdd346063e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d38aaf95aabb2c58bff4c4be445cf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249bb4702ab539d2a858843586134cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea6193dd38607fbc77c072e9a2bfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be1b14e7552e7c12242b371a9c576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764036abeb59a36f76ff5baa3c9e5276505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658294cad4c5c58a41c4e1fa7f3c26e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220411c2fcc4bade67895bd6818aa005507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5309ca35df83dc00c83ae679d587b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9b44c535ae907707362462b0cddd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3b6eb150a76e805a97aa1d1d2fb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e922fef02ef4c73f91a51c2008567511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a925292d71a4a9dec3ceb15fd3a6848512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba41888049348c7b1522b3901a60ab2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef35fef74a37e5091d8a425d0f48c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e8341ff7c5f9a4e4efb9b4bbac6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880d9ef6c2f744532edb6ad15a644c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b7c2dbed7a24ac9f5b914c63a2ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d48f3facc5f8854c6734b7af16b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd1948e7939b20af1ed0e0cf66a685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa1260d7f256b5b2b17427eff3681b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f994923db952a3f90c72c770a849f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6bf588708b014927b8967f6430634522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772edf1ca05e944e79d895d27b56716b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af6d485b4ef7c45023046a363910a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53993771984b7171a1412552f9f9c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28d701b6e6040a7742872de06d881526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b7ff172ee6b359487a7c547ac95dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab729b12fc45622bee3aac2112428528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d58b249ff0386a67b03cb8492d19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507273c996dbd076b5a9484f9ba580a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b838fc4c586b50d0be09f6502bf546531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de4e1e2ab13bfda4c00f5154eb3f50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aaf0be289ac782e9e26d6c8591212533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7575403dc6a6b48030398a42f7bde55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056f67559da0213d840aff1732b787f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55385681ed58156cd5b98fda95edd5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956bf4e3d04b1a41533bf8a99696545537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126120f5b1491b5c0481da54b697dd58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303839a309425d377f524fc1192f5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b8438250b963ea181decf54f2861a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117b887ce8f24b213bd6e07108eefe1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004bcbe3a3a4c7f77b11b87eaaead61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaddc02d1b0e3216d13d533607b3d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8897d2465642135ad93097ab2a71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7efe469cd3da0bd15bf1e29d59044e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25697dd6f5214e03cc0b32a007304546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270bb8b350acd5eb095b6d159710e3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787a52a124b5707e3818984c3050836548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9cbbb672a453388d51b6467b4267549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0675b001525db13b5866492744c84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8216fc01c0e2196663e2a6f3e8d9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc53acab0c09cf83f71137a07029b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956bb349dbdecff82765ac8fa5fc9de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd40abe85c192e1edea05069150893554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a38cc4aecf39a58a4c34e9150af3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f073cbd44bae1658f56805d1cfe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d7a8dc7d903f2ea15d1f307e3686557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538e74c134df7e3b6bfb0c0e122fba9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaaaacd35cfe1062b1285fd45eda47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfe2d56939120ddc62bb97441a22d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e79c9feb4e61b67fd1faebb95b9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb441a222b92201f98458aba960f3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573312512f4809068f85b500ba49b2c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78938dc1e38edbdc1ce19d51744471f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f362f7388584e680487fec0dcfb678565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618800c0b20a69156f80d2f9bc741bc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e5c94852afc27fbd7afe26cd17c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c8dad96be0c47f962749c461550b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c2a07657ba3ba2faf63f4c4f03177569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febbbc798b2c9df6a09c7a2dfeead5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5bfc897726f34386c0a1070d7c2fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76abb3cec60963ef38afd49f41419d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4358cc0fbfef3d9d3e8fab52922f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c1e1270110a808a4058b7ea34578574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813730e941ae30c1dc0606a9b0bea544575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577354ff20d3c8fc85138a2bfffd55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a75f1f51f564134071c52cdd75ddb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfdabe5233143547f54091794623bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53399d6edd3e9fbcd3f876659117b46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027308b6aa5cafc7dea658671418681580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7270dd3c44942f18b63157fbab5fe10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9da03a553f2ef87860b61c42a8a6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790caa3ad04d39a68ed26da62308de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d91528d80d2feca9f540f110b23a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e9c19544e4b231ceaecf55f44e754585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ac041f4a9e5169e43242787a3522586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66b0de335778c4d76a5e7e49eb6af2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bdc60417931e04108dfb91caf02e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c85a3723d4b36d32f8fd45461350d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ab9ceb3adee7f1a80938c4ddccc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151c13cfaa1a7b2b7bb37e6e0d2c10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0430004731204ca593410b3758a6cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a98117335504c58aed525abc6f78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914c424da9fe406ef4a3bf3c2ee26d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3f37efa6c7e02e850029233f6b3cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597359ac0d58b14f02f826ee12c221c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9533da02a0e2d17457c194e9a3c2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e05cd0dff676eaa00bb73aa56b1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e908e97de39d5d2703d054fa992aa7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f19b8deacb193cc469e694004fc2cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f22f3c9748bac0b4502e8bcd55cc87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fe33e15db1cb625e1f59a3831c31d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ed923404a02d51e8d03944da423e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7015c59d8879ced005f123acfa7f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590d0a9c3983876627e42a8cba9000605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef4c18b5ba1d1b56c72f945b508d37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4e4162f50f9bf16a8c277efb7678607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a23a3768cecb0a8b4a6c353343df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc88899dc7a8f4ae9687ad49b92dcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38485c434afa19c0c1183630e793bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a53b9a83de0ca59299d0464c6d2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19950cdcf52fc44e929c57a518dc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247cbb4b329ea250a53e22ade71cd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9feb3b69b24b206d122da6cc745a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ba0568d28e3306dcef3c54ce9e02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf087cd9adfdd76afa445c8a6f7a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99577840fab1d1eacc8231890b7340617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd8f0e0f24094b0bbd96a747573f24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b1c644a894f9e174059095ff4e190619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d637ea091fbbe9cf46f0ba9dfc330e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb8c4702651548d100d6f52cf68bdb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0616855a4494e33a4af99fa5685cd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee783112991d998c4ca5f14e7e816623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f2ba3f674f976513b0bf2f407af30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c288fe86ff549fe027e6446cd12c44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486c370292386cc28ae056809a2cae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4ef466becd7d009c269bb6efcbaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54113319afb668e1d9e70b9483db8d15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e9f4104c9bf72296a0530152500c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825823ede72c8a45c792f240b576ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4112a54a0071f4c5676eced85e3498631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39dc0433623d4121fab08eed57ff06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08acb0592bac2f9ca402bf0172fc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c8bd864647b827bd6c7c69525aa5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490548a5e243eafec562c44a95b6250b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f043066c30b5b67eea71b74766b7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530e24f7a6c940b247eb03c82a8551637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25268af931b13e56f6bc282da94623638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8c72cc6495175a26c6c553b226664639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc0e6f1a54bc3326b78655c5ec0ad6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e49f952b361a6f30d0dc7d000d3b48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e547c8ceeeeae51fe62ae4e7194e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a41c307ad6ebda369014b5726d3e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c07e352a9b581e6ec0d56e317f2df7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484bc5acb4e3c82e3c7e15f19a91fc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c61f48296b120459873c3ab7c547a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809708647ee8bd711aab136126683b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2830e24d9dad8ecb11a4352cd924648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336066e9383f2223fe2e075962d78541649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ee84b9da8f260c5122efc35156f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba69ca1750bc7331ebbb71dcd172fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c57d61144a975f152b7bf365da6511652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e77b83286295d2389ece4882c0eec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c403873cdbc243b279770afb1df5dea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa90948b08eeb70c29ebe2e1c7bf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587e22451dcc530cc5c2509c1a44f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8c95ceadaae384abda5f5f66636f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cc6072a163c748f69d7a702676ca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873563d92a326b4e06e8f6912b62828659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9d6f98597e9b0c047c5069e0d74d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b92b171c743f81a0bb4d0a401154661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d741bbd8b606e37b34be66d266716662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf2de4f406ec4a674fef5eed12831f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdf526304b2e1b0df024ff92deeea1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e4f174918978f126ba851b9c406f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a04693886040d699bf3b0d90c795d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dae815ceb02070d25ca65f60dfe80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df295093481cfda546bb69da4ed4bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faaeaa889148e0999434543c5be9a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8a2f3b3a4a31c171676371256a09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472b32c3170b2c295b3b5ed54bc8dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9daf93e4dbb3bd23e0b68368bb94e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac6e16dc25e76c2f4e0b514fbeea79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92943510d1469c2e9e275bc63becc8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ab808eb11ae048bfb37687b2e182675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4eb7a061c318238b9211baa00c184676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3419887d4a9b0bd805fc8027096353677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279454a080d1c8bdde63ac6d6450d8e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e473be5f77514c47001c366427f8b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4cff89b586af1be7db257bd8afe3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d76481e42f6ea956bcaa4eba3b77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01747abce8d2b03540449d2cd4082e0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d37ec26b2708837d30ac9a024486a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5ac88e39c3ac6a53bc79c54905d07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae577166c810a1b98d88c0a961fedf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684014434fc0efdcb25028e55a3521da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037e517cd73d72855743cf8a5d35dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d4d744cdb0a12313d02da159dd09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04394c4e1a553ef6cd4fc0bc46ac5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d09ec31a37834833f93fef64216a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a51cf7102eed33e89d31ce4e7cef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926ff01beed6e8359d45f48723c30f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2f626a8b59810413f7f30e7019afa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058cd923849588e8d467a9dde7d9387694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7fe918f99de34439606f5152c50e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63c90c650b849ff211424d09f8e50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6305ac149722e293088389b3fc5ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1190f2e885e8fa5e880fa6f59b0cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799a9f47d89975fbb76b0b274fe7ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3310ee561fc7f2735e6bc3ba4032a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa0e0da2085e70f0cbae12c3645e4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5281fa9384fc8bed6f092adb321decb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e7d2efdcefdcad2d43983d676000703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7afba4ee5430f8531ea95ef22800a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72195f1a42485067b29e7d7abeffe07f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3932758c67b92418b1a94a764f079f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2290799787cb7e4f723cdcedb21d898707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935992faac79738a6dd51f53c85f524c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba5ed4a6b813a79940f36092da2a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cbd675039143c282c0de72a66ccfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c4f7e2a455bf26ede1c3a28bc6473711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be6a329b9fa5aa45e6258646d370d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea156b82181cc0fb0345a9a529ad874713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4109186b7d3ba6325abbf07ca08c10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955690dca439fc6afbd1087b39cddd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e10dbc669bb01bf37e284590753b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492745617d44e9a2b5d74290f33f3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052cd0b79e1ecd8eb6a14a6d4b7959718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42516c193a1144f06256cda173be8b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a5d848a7fdad783fb9c1036c5ad2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4669ec55276deead1c39141bf0089721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63975c45df55749767337a8ef8da6eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f37b1e41a1cb8c5e6a77a0434c21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380dff3c9966fd0beb194e85dd67578724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d2ae7d33f78b867f0b96b794357d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf053574941c122188eb88806558fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b61c363c000e7a04b41599c497fcc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f17d5e1e7df5ea465c91ede1ae6df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f1aeabdbf58478b562a889b119c0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693900dc6dc741dad3ba0d0241838f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06182d3709593556c588bca1cc8a516731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac03c91a9f4c3130a3972b619c953f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05627ac37157070e4a8c3db6a47eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff0bea7af19f3a640cb697aaaed62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aacbf81b26d1ced5eb34642496e8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5ac61770a1048b9cea04e587e92cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d8a46ccaba451f85388aeb9b76f00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75767a7154788c184dff3b8ad3a3e195738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d3b4851dab6b36858d0ebec585871739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49c673595cc14eb1806b2f3ecda8ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a964ce8d1ae254f9167684bfc55b71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172ed93c0dfbb0fa70fc2d417ee139742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652ddfcfcb91f09aae6be3a5370dfdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2862a246da3d80afe26d2d28ad6438e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed239f07858a48f506cdfeebfe99b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1bb9806007843614c54dadd03fe0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd1fe1f8c9091c2ae5957a1d7cf85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47228b1bf094a2663e595313659cc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738c6df3601db1abfec5483575da61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca51bbb2206edb0240483d9bef6ae4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3d7eb16fe0b44006ef28aa7a4e81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a423f68498780c5277b2af1dfd726752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e832581996211fac6b3cde1fe137ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28d69bf07636269917dd9f1166564754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21ddca6ae0d969abdba6126cf4839755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e681b96520d1fc10437e1dd00bfc0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79ab2c7c8b04a46b95adc993a0a9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb161596a8eb5c1cc4db177fa8e8a9f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4b2df5f5c9d6e2c684b26dca4ddd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae183b1feb6e65a3862259ac5f17c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395507c1e070c59222ca26dea5867732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f46a9162400df1c06e9b27f628ac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b8c34cfd0cd96d825c5407a4ddfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73855aa2689e9621d40e25439c847c555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eac237c666fd397423be1a9c886db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96dd7598061b01b4ca92e2a9eeb5527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978ff265c5a65f0a3b7653ae8d69658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0fb28944c2585323a080e9c373bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2535c52e3d9e30789e7d7e67def22310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be0b172c7af1d3b553320edba8f2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c44808671c57d029ce4566f646e4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05de5dc76478b358a6d1892344c87413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5109dd150bc84abbca4e1d5676a233b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89aa02d0b689c10551fe4885590e8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f5528d361ecdf6a33f59555d8824e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5afc32e717dfdb356c6d66f291c8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d509cf65b007a8f21c3e43f1d6d93d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b649f7fa569bba8d15e04237156f4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daeeb135b8e612b7739ebd61ef9b2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0364c4104a98f7f81187824945f8e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fb174141e0eda106f8d513160ad122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b98373f9121cb30e4cab438459adbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32261b0f63051b468776f5577513f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718db56cb07dd43fe57b5a653f8a72c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bc635fa0d32e03e3c0c6f27c0631026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995269e2338303b527d6031db2d5bccd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44d272dbd6e2c028ed105d60191be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e49cf0868f07de445d93b7940e6eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846407334574671f10e030989eada230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59bead9f621dc9357c8ab3a689315731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652341501880a968f6523335ecc15bd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912bf473fc8b53991196f34a7012cc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ceb6ed4ded0dd013893cd70f8f3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cbecd86d95f7016c5393d3f3a10b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b21ce0236cf6c76d591fe783722a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf1f6437dd7b09c09664a424c398e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c8b3b6fb9689c039f24918e47c12438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72c1e1ddb45b7fe43ab2e141a21ae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5e297550aa64db56b2a347c0a37c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbdebdf99e8c89f9988ac2ceed075641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719274f75296f0e2fd5eb6f72c84d3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8f150b1e2c912f457ecafcb3884143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eacc49dcfb8216139ae1ca537a333c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa969050825d35df4d38595caf7ca8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e1129838ea4d4162859f9c6945db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25c6eda7b3dbd47e45e849bd3c7e3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc58a73cdf05624cde5683e4fa6d0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd1bf92a90261f7c673f32684a2d3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6870b4c598612047e42bae8c1c91e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0880395a2f6f982645c86aed747e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fdb6d9c23d22cb4fe9f04b7198f2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097f0c015bf737c58811177a0cf92053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465fe1e54fb48eb6595d5e2a5d8dd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3bdcd01adba1053726ee6b336743e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e82b14c58142031ba6e66c456eceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd042c711c756e5a9f239da5ce272ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee728fe17226e3c4a977cc488811058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9a8711e7e6d42cc2c4a7e62ba2f1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988786776a6013c18026207ada2b618560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf88bb9284b59afcc9e858fedb06261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daefba907294ef58116e623d66f46ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb745e0812c32e54275b83f6847c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806fafdf7657a652ba5393f6376190d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ae5e0b30492f9fbbe19db781022c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5593fa472e48b9c60ce3578b80cee066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb2eafa84276077b034d4b4ec73e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273913482713334eb2d6444d43fd5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f6ab4af1017d623aa840af9cd53269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a6be685a103643ebb2742be214c6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f92a3b92da7877497ab15189e23e3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006729067ce5c093165885850d641a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07deffddb3f238e2e0e310cfa5fe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bdd977cb01ed515f503712c73644a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24369528b3b226a109ec2edb77e7477f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52443f4de6642ad3c5a3f8d2ca7a5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66ed467bb8978e53747a33b361652b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de70b604d9dae542a677a2692c6aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3549a5324f7dbc530d18202943792379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98059c6aa59401f43a54d4f4c126759b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ead227de6666ac28f996c4bc78afc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86640742d987c83e2e2f9d1944ad482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039269448f3a3b5a17f5b21e9df4013483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d55a600a28d67a1fddd4fbf1495784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e8dbf43fc3f8f64c1309bf0764a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e342879e04a57a6b14aec284343d07886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d46902e6a3eea7eb1b80c4cd0985d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048606af8f24260771b992b0f3843ffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df339ab1d431f93a8039d00ab88ddc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d3dd74b162e081710672819378fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7524a213ca7be21862955000bb432a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef2a7f03f006c72d6b36fdfe219e3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c93aa494097695872370e4024b51193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55038db26bf7ec76d7ba721a27bb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6527e400959ca0af77dcc5c918be095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadb705266c9b3037eb987f63e9fc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e744fb824aa8caab9fe2aab1080d7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb11dd169e0b6b14725b134f695338598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e0191f3933677e9a3a75adb6a001199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445f72c14fb09d94b70eb35aa51efd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d811c4820841d06d5be7901943de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911977fe12c5c47150540c708b647eff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823cd500ed4ae7e9e977ebf02adc94a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d9427125013989bcdc99c54f0b5db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0bf927928123f6743635680154e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f5f78c119259e871080f485602e40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96fca78e17496b06dad9962e2ffa90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db36994ff557473a69af88ebec6c66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c5e5d8f1a1919eb1ba5637688e24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a78508a380d54d50808d3971df972f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa4f5eda89fc59db18f29b4172cb4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348758509378b31042a0a82679071bf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424279a35ee71c0044c6dadc7aed3511113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204effe292d96de3efcdd47f98cdb28f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed95b1a98986ad1ef002fdb566117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c0e372ad6cee7b98476c3a378695116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ca8356964695e7024448a4740cc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957fe49093cef00eca08567fdec1f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91bc5aeedd16c8f52a1fae8efb5392119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38aa69cee4a0c0bc62b9c509d70e1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a3eadc82b363152f328c854d52ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a833f2307380db42c004dc1e8be3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f066a9f4a997bf1da543a5568703123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b652d54be0741e84711728d1fa1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb11169701aad13e434f266e5e3f33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a88eb478fef16dd4fa45cc00e4ab49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325515a9971cd2f3b9aa858140ae0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2877be4740fce6338c0a5730737bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64701c5deea0a5b09cb35df2b830e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f959bc35fe9752f35f06d0f32ccf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb83c42e6d4019d7f270ad0dfde467131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143795a4b6dfb321ffc4628a5d179700132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a97b61e241c842df345e0cec5c17d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b51eac60dc3d0e9b48fca285394cac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a7e1b5d36d10064f0a3e8cfe3552135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b096dcc828bc5a1c2f36f3433b434136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e47cad2fb33e36fb834e0d84b2585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ba809c43c12618d69f2b9839314f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13e8da68ca69d049742c55b983d62b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06706d24f202b6db3a16c03794c185140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bff8fae63c094abec1decaa6851835141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2538bae1fadaf16fdaa9057c330c8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28370921ba2cd6af59b5d55a05336892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c1c635207725f75554ab36df5d2c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83aad671ce90e2e391194b0b699b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219b109537713bb1843e4f7c7c7bd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884626c75be5817af454c5d14087a33a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3a796cf5fab20697627869c247e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2347577851161702786a5d6d6119c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbaf46c3556c346f5754bf9514f72a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5f261ab8b92bbf473a09b89df9b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb32f3c3b2cc82857ee9f13fbc07c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6e1a5756c2005f1f72b026ca5e05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebaeb2944c1ae1ea74f9bb1c6c0223154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed27fa2bb129ae0edb70e212efa65c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b585dbad12a996f20a18cc0700a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b61ae84826ef711188982e669c2f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9888eb91edd3f84e5dfc2f12bc9b81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f71a15ec235046e51d52ffa05cd99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f6044e905d385ebc5a3fda547ebd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d31c4f3ea724cf286b718ab96e2d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f48174e724e13799fb801a6d7363162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b71f6105b84a5afe0629b19ae5c16c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dfd5056e58b8c4f7e27aea854cfe2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21b9f320f73f04ab98d8bcef07c086165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5287c0a5ce5a4ee64155c855df24b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586e97872565287be89e057195fc05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1ebb9bfb0985a73b9fbad2abcfa58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a54fcc4204f28b1c876e050774a5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaa64d7096e6d2d4ca18731857f727170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d1cab5caa538fb47c705b23b75b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc33991b58d999b73e85832b3acedd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab083b98284a44b0c2cf0c0708890316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c40ba9390052fe1cb0a460e856282174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6df0dcd855f57f52df8509ff122c3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490dfdbce791a59baa6271e9d61944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0bced3e77d3a317e0118e9334f76b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb30c493b397cf59c6d6348caab4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406626795fd03805b81aea66e25c90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451adf09650714bca915403998cfec95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8687571d8ee9663676bcc3764247d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8a6b3fb56a77b5ef1ee37a56b75c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd924217be98b306de421ac9085ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20745a49f094d7dc7a3579fc6341f55e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9104edd3f507ac8883c0b6ec72be23a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3cc38811692fcea4dd070c1ba7f02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d578bd3e3c4ee0284282bb72db0db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3503fdb3d286cfba2f98f09bbf8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907086407dd74cc138b99abbac4e63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b369c7367e605cab3f8ffcd0cbd86a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d6829988f126fccc062c36ceb436191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380f3fcb16c4f23b1f58a5a75417f25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7104a433b68589fa808f1c6731c73c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebe736d2c95e26029a4c633741b4e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90021ee7913460fe6d5a7d393eac38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efffd944fde12fb62c2cc6c1282f87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f50c1d64f2eef55d2aba35c5a358a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b0c292b8d361c4879f2b122135e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3462f2b80ea9dfcfe8744baa3e4ad74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee668d2cb5de9a9bd08730edb67aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd77bd3d3adc1392b677b55dd2fd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2053cc7d0fe5075eb47a9b271b261202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ce9533ed47cb38fb73588c10421f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8329ba61e90535c90f992da85119c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf12570239fd86bf6b9260b19aec5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6dac22d468bd265c0195ba3dcf778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d2b7ff058bb328a890010b3af6bde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5c5c67629241d887ca8b9420f80df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aacf43775640cf1fb29fa227599d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed220fe986237fd2421adedba994e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858108a0cb67a270c5d8f51d591ab8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e05fe4314a19b01fb858e9359892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9804b55f2bf77d86064e1f822c951d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652b4536546d402ff2fc9cc8b82e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdfde3ba8c900c2fdd6840bba0bc7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e47fb352bc43b4010316c2ef26be4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb600d600b5ee24857cf65594f32bfe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829672973bd434642ba40bc6418c119218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e1b34c5be9b228398c8755a55b453219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2cee4f5185189ec68468548a1b44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11cd771f08ae87f62e6e0b7b93b368221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a49bc7865362668b286c0be72b7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497e69a145648eb69928e1cd321a1f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1eab0bd2a11a881e0bdf719c0446c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0e8f6744937d258a83ef5ea54ca3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf7a356a119d959df4c607cb0b958a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d2ee3a3260c9603f564c9bf8bda30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a068614fe71b0696146bffdba88f6c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3d3e99fc820ddb715b17b914a5243229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7e2621029f3e102af5c595147bcf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8fa636699e379a41707981f9bc01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef4857cb0d50667d863694794b3e6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedde5f110fe5118effa9d74f486d78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0529ff6e5b063a5534ec11b905bbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd090d49567149d66ee2cc7fc169a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d7b243e39bf4d9786fd35ec814712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681fba8231e42085b2f14ba2855d33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e715c9a5e63ad4bd32cf29cfda69e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a008e375a1a6e50338633012044b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050facd725efe35b2bedaea2da6da64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15d5bf20c97aa976f80c557cae370241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820593decf7fdd0d5c0fd1fb6eca02e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3af2a7c9066f8c50ef3675b43fcb4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a38870773ce3e1393cf3f8e8f63428244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7834ef0746d15cf83042bd8d276fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f09a127dc5442aaee7249a99992d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6142daf34c4e489e485cbacaf9e7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e1b0b8cd63818ffeb8c16aa7ce41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8806cb13d86bd3ac29c4c145548b7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990a1d28fc1042b9ae8cb1b74037cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2660aa21cfe03804f32a9c56a57b109251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be18a22f24bdb4b339075bbfd27815252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65b39bd18b11d0065665ba457b9cf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cb2561f969c2d814075312ecad9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac049321882988918bafcc96743500255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0bca7ebd0291e078989ffe7ccbd3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c0dc53a5b575af2c427d93f3cdc97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccd428519d39017b2224847bcf13b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0196820166a8357a9ec89d54f46a06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c006d95458262f82685861f0975891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c09bc436de319934fcc9c9607c5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b062fa74b83ab3498f9afeb25a91adc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec634347ea240d6d4f669175ca5ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e357edc74ffaee63513ca4ed9ea3ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae09321743f82c4a5c01ca3d00031265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f406ed049deefa15d8822467a6d4a4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e67170bf3c647a09e87872832e8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ddadd7b826da7544b735cdb6555b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd62235b794887b31b7de2a615d7fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05da5ab7770e09a58aeaf2a4f86c99d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae18e658185489a1a0bbaf62efc83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325086edb033e0d69f54461b1e51aaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378accbe67b225619779b34442b99224273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949efce2fea52f45234f471b1fefb5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed096c01cbdd7c19ecbc00cd53cea88b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71947348d965939bf6b576144b73c53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccb5473e13a56b9e60f157da0af0c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dc01786cc0f477966c4bbac875a54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d5bac8dc6b363fed424aacb5e6836279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6d1dfbd16d16996ab1545beb5a50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58ca709f091042a3a1cf28fea8a3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671752196c6a6355647ceda6fd8d5984282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e7e9a8f9d981e95508cc21c4db30d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2493eb3d3ee856273cf49c6573b00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2163b353b7c0a4e538263a7c9160ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccefb492fe0de8b22a6603b0181e45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456240cd2b72276b160f7a854d8779a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de37622ab4b6d91963aea394d96979288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3d5143d0f41c924fa115131c2a95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02d606658368ca772ec66f1368bc0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841687ce839fbe061177164865b2b922291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c98410f62039feaea0f826963ab7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b24bc37c10503dd24118cb4d7bdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248904bfe5eb712b04183b3a03d602e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b94bf65a87bab7ec695102cad732b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bedfc9a930a4815616673e2e642ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966182d7f2d003419f9fc4145cb54a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9da0969c785aa27a5caa0d7c6ade298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9164df9d36b1655bcfdf6432e237b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf2c7cd840d03addac477ad80a43e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989aa7df9cd78b66ca56d42b38610e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1db954b2f0cec539f25abb5cdee15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdfe299da22987304197dcc8db8b92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aad6ddd4939d64e9a650389c45bf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcaca82ad396f50840c8c16491014c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce6658d3dfc7c5fbcabe5eb45556e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40d22cf29f9c024194f0038ca4731c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d839c052aed2f0f053ae2e92652339308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dbf7aed64725f7b73032c8d9dec0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd7d5403b51290b810e218b2553183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda753856abb3782376358c36cc2c633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c44cde3f9b3e4110a07e0e754cb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c28cbd2a47cd7183d69806690bec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595302b85d35b4a6251ab58643bca093314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56d873127746a147b54f7dde646d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb606266974a3dde19e63547beead316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943275277208c83f79cd8992fe4664e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db48db827dc87cd9e598c5079f6e2f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1a2a0ee1540b6bb08aaec03ff58e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147423cf0582a0878b5732d2e674c907320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0baa3ae7b76c1996449be71349dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f3b0c605e3639dfc492fe282c7dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753718bec41d8112baeb14b6490f2fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5892f3bf843bd3095d102108d8cc12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6055cfdab9df32dd9a5c8989d3187ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d0b9ff2ae8547bc87efef63e480e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f709d5bcabc94681b21e731456ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a360b64f6c171d2bf86b5e4cc8db2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd59b5e42e23dc243f8573b6153c13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6388e4157d1e940a06feae4c8876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699a64937ab5a54b0763676c11788f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf6469621286888f032bf27bdb3750332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058da9d7fece0e8bea350fdbdacbd941333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242d09344dccfded6bc53c077fa909c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbcfda3ced458f5d00fd862290a51b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5935bbf0458ee73b486f737b1b496336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb01dd8daeda9c81417bb277cbd1b2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d14bce8d1164b068b64ed7f97df4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d2e250198d83012837b6cc6e8bbce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fc780a8312adf4fe37cd92ed46bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92736d67d88ab7254bb63c3a98a1ff4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a54b791bb2d91d529185c7f66faf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58969edd0574a8646d6ea8e64be601e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ccd40bdf103969f2ab9600ae4d8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6e1456692c5505abd71c34c3a5758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9e65d38d76a65cc08fa4db2d6ec8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd658be87a76550afbd2d7c3e67e45fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11450a5bea72b33fe15968e0608531e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2bd3ce44e3ed1324af63ada0b0acf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6995dae7cd457b6fbf4784a45236eda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8609fedc1d6abe5a11855a866113ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abde23c31a5b41418bc4af6bd4b1fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422596d9ce84ceb0d385091331622bd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42616231385379683a031ff03d4873ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb384e537b431943a091c922ca63088355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd61128e31925d31494a119fc3f0d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cff0701f3767de938d90f27c57eae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8521dffdc229c58d94d42e1686df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5983e2e31ec4292ac13ea3c759a2232359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e58d9e1f808a6b01acb580aa8236f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe6c85b07a9db699b30a609b4ec3a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96afd5fff3793570ed73cbbeeb3b25a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d392df80ba551fd5fec33bfa23920d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3087eb4a090ea47146751d5c3a93ced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87db27b0bbebf0bb814fa7c780f1a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df882f2e7980e14de5294a657ab41153366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dce8f215ab73de2bb19c26f1b2cef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9b9389e5417ce6a5ac376390d983d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628854f65a08b6212063c5ca0e1969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d271e12cc18fe7a8072c1e941972370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffbac167567c85fb8ca98558f42570371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e057fd94bcf79beb8dcc8725f9c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1b6dec2857ed25c39ffcc07ac886f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e1baa2d0a58f0b654d44155e36bb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b927b28f3e53235e8788960af77582375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b1bc8312bd7ef81b3d6e286f361d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4039058b1e8a9e875cc6e4ad89cb3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3678abdb480f586328307e68cf87c53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf97019c958305d1c68fc6bea1a17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656da379f398a7f22f3e560ae2eff01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5417aaaab19275af6a3f14c6b71a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d198d2b2c7ac3f89583b19df34db96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aea38e41885cabab648e9f7c48d054383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8bbdec8894e215459711b13a44d1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06571b2a3c5c9c1884671d5cb2b648bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68397495b2c4b74d4556140b125ded96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0a0d9b1e9b439e49659b53e875d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536829b0a01b1591611a0901483197f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b88e708513a80fec269cd16997c12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2bb86c160f7220b4acb997ba11a19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e954106dea39110b9c29aa1a893c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874b11d67ed934dec2094e19fbf7a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafaaca1ecb338d036381658c2db41f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd189b515903e2ad23b3bdfb177ea25e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf11c8e480800a31ba004ccf263aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa7ee76a329926356b649177cd2ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd39f6cfcfe942b332a7f18863d742397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1284651559571d9a7ec690d179f6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a54821f385815ff35874264f46f381399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba750d3b863bd4306f8c0072e8553ae2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178c721a18df5142ee0f7946647ba1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e45c05398a7596b47029423d2fd60f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e4bbfbe0dc64af0407db2282c7c88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c444938fc596ce5310f056e87a8f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9ee640f75042e748051223e6add53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328986643034a84525de4e57f4c1fb9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab4083a5daec830a83f651e9fd0965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a89efe8729cbf75438dd806d9e4ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e3ef190e7dd7a2358079adbb26eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f0933e3513406639771726265fce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a683665c51addcf8a913274bec0df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd37c1ed1525591ea6ac8f8f36fad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b9163803523c36fe2885d7be3db4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eadbe5557c2e255f03c76ca12ea860414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92c3da696e197947fe28b901ce4f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1401cbc06dc9e6d32a0f5a9e8c1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff4560130ab3f4b965c8062fca626417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1178e29f1da6e7460c5118e41aa838418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89fb20101092505911f6452df44943419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822ad39db7912a8da284de83d5c40e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e6e010323007e6b6b0b2d1a1df34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09510753924a13e9eb884f456d0f3b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d114477c520d772d216222fe86e8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae59f00e43625a7cbad99101c43bcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142232b3d0cf48c659665aadbf452d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e734b5362e6fc36a202e21091f041426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a14540c516773ed09140bab96d660a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a550798fb8893750e49d06fbe7ba4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3642289f3d467f443b7d4ac8d8585429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712204650169339a1cd8ac8a4c06a195430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ee874ea8671c4c92f012c45117b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83da74edca3caeb5561b49f2fb3e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e13796a625866c89f152db10404c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fcf4d464c3d79d295cb6edf45ee89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf778ccd9e0d83e3d593795fa88dd89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc88026f5607565055efbd2c2d10f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f449764e40add8857f06569122ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe7ad97cced79e527d3bdb778b192438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893729f18e54c3a1ff8d1a75d172f3fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a97c30b5f62a408f64d0265cec405440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dab613ed74d251a3b6a225050393c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f4b6961c09aba1a67cfcc6137595442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298bd7717ed88ea42304ef57f31b5da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd0f183ee5d9018465db3e042bd973444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84f558d110c1cec1d49135cc84300e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78574ddaccbe65ddfbc4cdf11c291f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b12a24431d44659c704451641e0b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370735acf05fb5b9bc6111d7c340f9b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a5e9247d2b7d59a89f748cc56010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2cb5ad2e8bd98950979778a75a84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19376bf4d825d9766ca61ef1d7cc40c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bf8eef3b72fe25da2a485a34fc7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0360c3541edbc4fcf0605eba48f10f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc001b8de17b27e3da7ce610181e4a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52831665a929b78843eebcf41d5c4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2891887af15821342b3fa6b36f79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350978bb3f0b36f40480fa186456ad52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd35ba5236650c4c0670992d7a914e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a51b221b226340a74c46ee6b925079459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbea28ca30efb66131b4be766a8ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d2472209807a17940fd6f3b6d4e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2383eeca2d74b6c4add7343a00dbd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7252b3baec36107fa4e745700ba90a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715db6796ef9403455b80a96dc91f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d4d7145dbf3f90b404d0a9e2d64c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2aed3236d078530b648bef03db95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845e99332aebd8b60a515df94d5fd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7e610fd33252582210e6e8ad5e4c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd4379c09ba93a90b59299bcfcb21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e733e2e4a025a69d90e9792d0386470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00635f2f6d72a190aa778025dddce779471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70b2d76273a931e3767fee8569a594472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef14bd588ebad3d46cb47468060a126473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd66737a53b1c38f766e85fb647d5f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c27c28fdb08c5dff2ee239b9dcc37f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e54286b70c2716f5f41251871926d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ecb03f86fe1a912146581904f741477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef646011a76086a2b989f082ad76ce8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc77bf7893e208fa4f0e587a6dbf3dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b2467f7013c4293f29f90855b7f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3668747cc05770c29c825ef163f2ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaadc0c61caadce1b0b1c3b1714daf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b89d97c95497330fc508c4ffaf0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe124b366b23c0532ea0fdd460e517f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e0b893050d95bfb151e636086e62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866b37f4d2a1d72bafe851efb1e0647486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b980246738e7b93cccd837218f29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194edc6e1db46980eca638b637c26eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe29c318b674dc3d789641469ef12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d596852af6d12f38b4141aab8c8687490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b22c237c7336f6a3ebdba8ccc1c2d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1494932b4cf873359eaa28dbc93ab8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224047fa4af286c661d12e2533d80b68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e53bd67e2a34bd96fa5c0454814d32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef69b6b43ef9404b24164db78d8c70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9783baaacaac6f3cd47065725cd098496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03340503e9ae365453c03047f568ce8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2666117ea36f7b18dd200563a492d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a4fb2298a11d422a365367651527c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864db8bb3caeb4aba7ae1a8ee31aaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5d641585f508c45278e994d5ab7f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9b156907bc535d6d5b5679aac293d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677cf543b3714d3a11b6a7e2cc80e44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28576961df59ef65045b8c264f2450f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ead3d27d6254b10a42252384cb2ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4375a2de74b572fb98f8b7732260cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8110684aba9753d71055a9da2723075507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55272a726eacee58d3aa20edc662e445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd00cf872abb296182fa095b435c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eddea4719c45ef43e2d25492792ec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fccb939eea9c7a7954039af4b9017511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875440a1e896b60e58f80d8eff4457d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3018bf36879ce26870199095058292513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb494e8f4a4a65e98de5b266313f6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cdc278973ae77dd7ed1f263916a27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761e20bc2a295b79f021763f3b7ebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b171d98f9e9d6211796db013648f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a71242c99ee86cb0cf91fadccd881518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a2150d4a4e3d2d3c452e0eb2d0ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680be27646e68e2078ad0ebe17dd667520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6002d224f67abbe2f6a3f9584f382521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8dd75b6dd9ae79a1a58689c029c71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b042796c0fcd63dbbde50c92fc4fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f23cf1dc0170dbfbe3ba081d4e8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e8069d10c7157666d220632aabd73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b8dd8cbda05f30284bbdda7fcd08f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03712f31b4115a5e832200fd77ebd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09762f151d1fd8fe06d6b225278f593528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cde8e4840579c9a919f3747896e60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea0143d28cb0b0fe003ab41c1890a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cf2b587fd16a591df55448719a2ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8afa04341696e1b47638b561943ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c9ee174cf395b74ef1a5d16618ad4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45dbfad316b5ccb85c2c8544fa868534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3c7df129021650f97d049eb52cc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eb74da90e4663129da56c334849ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415d4efe45933ff05cf63d93ca23b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374009bcac0faff0bda20023b53c63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78a222c0355be92a7a2ff373a4138539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cd04c4aee57a21bc44249205b480c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a028453de9b112e4022140322db80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf04cdcf862fe2b1b98a3e56bf92ca3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f49eece97288ac2a95739b4cdc5f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95e14a6bc2c748892bd30831e7184544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae26d1ce99bd76f64e68f720141d909545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47fab7c1e84a78c5890cb69ab411ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195bc7c8b7fdd245e3a28a072bf63ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63835a71f386a439b57d3eb597d33057548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49de6d1745d99f216f95bf90a07d897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ddd082feeaab6ab23b73f5fc2eb71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c72cc0a1fd8526948a2ea0debaf70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54d551e48835bb32b0b76d7bb644f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cde0c9ebf0266aee6cf1b22b09201553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a07d03edc0524d00ce7178cc7480554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd27cfca17f8d3d05d98edf4cf2b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1e1d91f0f27e6e098904e30dd17b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a64a8ae50c91ac8d659beb68ac075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5f95039ddb1411cadcc277d9224eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31168e76556a5133a32eb60ce3b6fe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811599aea3e246d5a7b080277caffae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d06950f2f8d002427db2c4db66305561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4140535933d6004fa557a3260614a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514bd3bfdb4b39687152642c4aae3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472bfb42620ded465dcc52e6c5e64d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f62238a00ecdaf5601f14c1e4e68c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4530283e84cf1e58a06e536127ea6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c4c643bf0bdc6345381aa1d30cc74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa653e9cdeac515b44e465c59fe131b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb61221eeba1a0f11578353b8356ffd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b73105a2be90ca2ffb189172e3ee9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a138346845bb3d73c2c05a2c8706110571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d049ef25dff0a34967d229f10479d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a3613d68e7c755cfbecb3b81bf091573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ad8374195c9379c3061dcfd3c51af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd50f69ed92bbc116d28048d014d30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b638f41428e65d01dccc84dece319576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f13c7c2d526c014203acd9b860de53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67158d5e40066115743fa380cac74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81474b50d02bbc79623683e12f672ba9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14716ac7fa2ec8c09b97d8918464932580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e835c855a540d3d616c69538c9234581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ebeeb13f38c299734d12d27f964c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff459295ad9c19c2c7460e13e9a9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241635550d9bc77bc8f62b8f0d29907584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50d67d263a6db2e42caebf6c6a3b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e064fad788f251cda932658ecdd7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ca0a7138ea7692e94832557c7b665587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfccd9540e267acb86ca486641ed0a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4eff83a18dc7a1494c34b8cd0caed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c01c5f671b5dc49e7ea610beff7ad7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8217dce8e938614eddb3a8102680591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60205b825f26761895ef109bb24cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674280b75fe7f0c22b68aa2f985e94db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628d47c5fb470e0f83b740131d4d23a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0707b16097fa9b141ce620c3f72012595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7cdef7e01b8d233450fe0901f2989596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3f27455ab6732bf2734795f1f78a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1185dd8e55d39c38772fb7cf50ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de40b806276a19495aeba5bb12d80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f9170257401eea1d71cd53d1f079600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13a9ba00b5a9929082a4e322512d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8890cff7b43d462482d8050e4f2ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9070248bc6a2a4c51683c03e163c74c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d5e49d6ffd10dc38716f6895e84d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd18b8ab7c4ebe1189777c4be1941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4763023b697389d5ea02c3796af16a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56457809b7649c89b4ee6a26fefa4fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685c4f4db09f6d4a52ee8b23ac02ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236974ca22c539760bf399e9ddc1a3f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc05f97c3fb3ea46fed0276294be444610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9150212d4646c058143f6d54d51659611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a18100e96965344909e04fa05d5621612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43df2dd89d2054f3240d895542525613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c3a5275d4570164172f14a116aa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995abec8975da91b2de98f7342b34a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95914bf850b8361261f2432d9dbcbc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6207701c466222c1cc2d549e33f84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039633b296eacb6cff854ae390d20e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70243d5edff46487241a38ad642e26b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259875c0c6c122f1b55696890c944d0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b6d46e42a87b5fb32ab3c55dce26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a707a43f587dd21b8cccbbf254f454d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a34b0de27ce1d12165dc7b30620ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6783e169afcff8ca34da3c0012c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a354f21fe0f3153f70356f3d2a7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4257011a3bac2bea806882f6510bcd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be748b21978f221e1174b354a3c6b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b417315c29a4ab8307e7b5e929b874628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca0a8cc103443686cc4dc90ba8bce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61b90c3337fb1032f79591a7590b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998dd1d5cb4b6e383e50fedb3f9413631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6fe37074578419bbf59f1b4f57e3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317feb4ff5fb0d8881f93b5c70eb1ba5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ba2d17bda44d3c86fdad940ad442634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18d882a806ba7fcf4e877374da3d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51821ce7ffff5937225728ae5cc2d067636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f867840afd4b83d8c12879675b627d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebda5ec8b6cd755e5cb37f757c8147638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc4a4fe94560a60afc8c58887460b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14506d0008cefcecc212ad7ec0e1c1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b27144b305ba68f50b0b4cfbc1f77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113e50871db785f4e7b3fc24156f81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e55c3d73417847080d274434edb92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6029f776ccdb42d5acd1c0889d242644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a42f8c5b2cd00eedcf9678841fc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84dbee561651b240ed11f568d9fea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016211d5f1fa2707c515ced4b5781d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7390f4094a0253ef6ecb58d7b644c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418aa1514fd9cb4c71306957a673694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef019607e193dcf2fd53823c1062f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a807e19f4c0f6b2b0c221ee8e77473651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f6654ab1bf2094411efcbbf261d87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d8bdf284b95a0428b58f57573cdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07fefe0596133703ed91cab54a349b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63aa25977a0ccc3ca30909c26d4a90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da70b74522b06e2f9c34037da04ba8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ea0a180dc864ffe6dc96ae58e6aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb801c8c8719671ffd512dcab6ceada658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027164088b930f69058d73df661e33d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89435f1e4e0e35e32ac6848d9670cf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438db89d3d6a0fb4ee49655a4aa898661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe40c5911947cd08d328b6a3beee66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5920970844ccc2f87fb0edfc20b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e2e27c9e726f8243deffc912d4ce1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8f5621feb32968cf230982d7361c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f73a941be4a0aed8af352d4bb81f1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c411208b7d20366d6a38369f82f3b63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc346fc93ca37cc8cbe55acb7d18b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765196cf9acfe60d334627a78362e0be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209777ff95bed1a75b388b9c1e60a90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4be48724abf1e548b9626b0a46a61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622662bb61453ae5898de33c3df0b02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d2ec26f5e0f8ff92b05b4d6798139673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807afe0c1087660df88adc6e2f6faeac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e06e284d79948f0534e3026ed23f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f666109de0b1c6f658cb99e3797da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb16a7432c6b6462e63d55ee3135c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c6a2784629577820c44664a334c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0159db374032904f01c86f706b67f0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6158ab6826857a88e24590631c0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04749e3ce13b13d625ec0f60ea40821681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa24e620506058a9281f5fab08c172c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96395dab66fb8714d3f7d53b32da1a59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471303b53c31659faf6d597a28a6986684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04f46ff2b8387970b9f4bba9eebb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762239264409a9d16d7fce37bb6ea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e423c81e02fbf85166564fc625e043687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b720f3bf2b531239f64726379898688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ddada6d24871c341277fc61890a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab442c84978fecb1fac1c45b1708ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723940e53a3e843c99db2f6ec6655c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d105757e98673a8b6c5d2525d9e8d97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c640e24fd9fb12a4e7b9636f62d8ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cdcd55da969bc1120392578960efe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8400151ad32cb0684569db34cdc654695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45124b7634dfc56e94963a15fc5ebe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748082521d7f84391e82658938c11d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83d1f8bf747a77bc733d0dec2cca61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41afd3a5b04e14c727e7be9b44a505699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fcfb4a7549744dcfc301320527e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422cc89d1b6ac5d2ed1e93b35cfe5df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178bd7cf432034a0d60a25f7ff2f506702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14466e42ceec9badcdbdf1057371bc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0279e114f52242eb08acd57012b90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b858a6352d7962ef1bdbe3e1752f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da86c1c0e6493d252ea7dade6eaf4ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed65933e7bd7f422cde4c000f40050707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6119b8282acb122f5ebb5e3f7534e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270415930e35693cac7ff644366e436709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9c7f3b0f2a818bdca86aa27b876b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997834de57c5cf9ace270a401e2856e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f139aca2a4e0372cdda9a9285339c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1fe0ef279acd581c8df56a5c9c23b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf5846302675c3061d0f367952cd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23abf764a8a4d1e03171df85bdf97d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1071fac169cc1d3435cad3bc176be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bdda2dab2741ae060fa69afb80178717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25574d73f56c78f35e3e1879c912e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b0f8552f433a6d014c3942fcb6735719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e137673bf556642665ddc4014ab879720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96be27d21ac505df1b7423f32dbd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f6b4eb645fd5ff4b720a3aee41e13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63bdee4c8357f03b3a80e57908873723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3c2b508492af0fa99c2656ae7dcd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842571f4a2b6673798032df7e0c4ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa429f9f67b8c76f41b9f215c83a4e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66ba323a7005f3b24b7b873e3b725b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf51b4c7bc93cd08d2f46d0033d153728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b9e3b154cdf6e8e58d2322a271a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255adfdf74f3102ca6023d06c906471d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1cce0cff44bb40f6a3d7e6d75dd33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca20674d9cb98ece46461cd27f1ce5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de705d6846778d55c360386d9810b39f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b48ea64816e9d79c4f6645154d3e5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4ca90674926b29c6650c697cc40d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b91c5321c9180288a4f99913facd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416897d562ff0590539be48cf9e8a4ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00939a6b9f53d54d12c9f5b9f4097738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845fd62a5b4dc3944a8b3610a38144a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585c91beafb138827c774a7bd30a5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d882479ca5a1925e4dc2e382dd47f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c6e50122c00645b4a54824dba959742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b561fa6ee5acd21cf5cd46b587bfc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de603375979113190408598dbf0d66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5487dbdaa54cd71a330197f8ef1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ae91f64df353a4e7de5739fd00f84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fdd5c0c93baf23237fe6d71dbfcc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49acd6d8f60fe3e9c7eacc72f9df6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868025edd18279e9c673992a9908355749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d328778242aee6f62d3c598f61cb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7158bb8a31f91cbe052ff90bcf3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c70bd70ebb23d1b54962fc9713ef2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead90c7d2a767757e571f39741e8965753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a5a5be30cf592103b31062023aa3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09004ae7fd5509ab058262e65fbf30c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b622c2b0bf621d4b19cbff571e4c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2bd24c9b9f410b20acbaf1edddbae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035a2323942f35aced72a2826a5e24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f4c87838acd93c92dcd05c848254759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>