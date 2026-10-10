--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac7d59f9931f9d70bbe0e67c359f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936716e66bc32f6f65ad5684559772c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb942c03252e1602671d05dc47eda503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f0abc13ee8c21aa85cbe3a4845e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab45888d0545a40f5f36b61a31a995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad42da3fc4527e6a7cc341da163ea8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49749ffd4e31d7ddd50e5217f30a72587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa89d0611400e490cc38dd93ae191b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1e07457d2ad83ec9235c616fe2409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516cfb500c285b025d560b089bb77510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282acd724da3a1ed4a1812c4a9e21b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d11d3db4a396a05c2933aad66810212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcf894d76117e102c7b2d5cce9798c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38f805bccb27a8ebaee5aef8b2021a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037a45b61cdba68086313c2b28d19615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a9a0727cacf1b4301d431edf784c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e604a12ca61e35a7fe87acfaf1b152517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07944acd49d9768c5cd2112b9dd96418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d2556a4e12b1b3d9ee0f7b0f36ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b634498483f1d48387dee94b4e55b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c723febeb36d00d2608c4d3eb79a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d72109546986b3417ccdf5ef0d400122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe6a03831c3ba145768cef4c75705c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108298655310be9053f8119fa0fd309124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f29fe8b7678135aca6082a0c4f7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733e19b9d5e81b220941da0819480a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5ce300468b45aa4ed9091355a76ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b0f20a20125265caf797ef3bc22628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91685f19bcbe9b17ab8f57079bfa3ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9396633746b8e449a8995f5cd0749c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd192d5db14d24676a042d269172f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b1a69845c87059982344978dd49b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8aa71ae99b73fe054ef1ae303a4ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d00c47eea4c0e40e63d7460d8804e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b60808662262e8cffad1e5d2b358635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53304d5359fb79523a700d14eb43e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad643e0b1b980dd57e51ba7d36e72e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356834896a79dbdea6a1a8b0d575423038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa597435e257a810d729814eeda81239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80b0beb5adebf30b40c0e99daefe5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb005b21286f11b2820e61646c6a62441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ccf30a367d141236a5049db21c9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ada3ef5fed596889199dd49ab726643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658567b1c251ad449fa66fcf8e24e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9568790b86796f7561c880bdceb1b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b9e64d06b96c26413178aa421eae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f0b8ee71df665765d4882019c28f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024639a15dbee0fb4d9f2b3815dd8e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3874c982cba7b56a96643da49cfa67d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4af1e6d225f2666ab1a22be87bc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ccb0138065c43847819d87015e6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669a8b511938d31ebd938e12942cbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52bc7c5c3cad9d6ec890082b7a8a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa9b18f6b9f334d5c2790fd9cca0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a722ffdc13c5884138293bde22e7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecec5f963d4fbb133fec9f53f53fed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d195fd0941f82f82b6911c1b485da757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218191adc9517efe46e3853ad2b50c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98e4567263c8bd65ef6b20d98ed34e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddf253028abe6ea2e2120965cc333360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0010097afbf6b51fdd8cead4d62d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d34468f3b87a952f40761378525d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9ba23e745c37b0b6eb8f296841b9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19017906b990ccc6668d8ee57fc28b5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd99c6fb1f5f1b3c534389cc8a49f4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a72aaa09c54a2ff2ad84347b668e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404646c98e306da9777f657bb3bfea3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae02599815a6b50783242cd76ff1e1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ba99eb0f64ddeed9925da07c066e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efce4350a5449ebd9000c92663bfce170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9077b8a4268633dbc93b421e45017071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b339739f3f09d56a0e768f6a9189772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02d4758ef15b79e76d7b499465992373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e8fbf41ec49af7942fe7783364d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99fc43656b9a06770b47e0392df85975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7701a0020b8e9df6a3cd4a5b17cff476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc43ab311140591307ab28547db7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe506666605e2ae19150595154aedd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a7c843677737f191517ee6a5036279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a084d646e582070f0c4b7a22580f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c035877ebba06e3cba4a069fa5eac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e33a72056262fa0fe205da0c493382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbbbcbc21538fd42f5708f6f30ac583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9ddbd110475f1551abe4c346b4a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc24dd91b91373e6384eae24b519a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3190bf78b046c69732259f1054c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e3dc22d4dd2b163676cc14b200f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3add4785b442fe390b7928b0b6f49688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e386a2943c271a4fd69e6ac9d16d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613e720a99c8e8aa8b2a1873dc9fcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a400fba54ca8a544e1f277c37a267a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8e16c1a02a91d0ad452781fda58192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dcca9afa8ce4fd0d8cd828cb3c99093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d98fd83294aaae8a407724cfad13e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc987b4cbdf16cd700685928d5f4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851c2304332cd9d7303bc1520b91f0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422d654f8d52042a63bbc2c02d1eec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd5d8ca07db21a012ada7565952ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5ced753e4c958016b879bb34f48a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e445c665b29d43d77041c5ca5125925100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aecc6cd885db5a82cd582fd3174bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6fa470ad25405015e4682702d6a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969aba9e0462ea30dfee7526001f1ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f8d1e81e1024257c574996f77716104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14bc9a81da0740dd974f36d54b6f2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477496d3fc448464629ac8878c09a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84297f56c70fd081760d70674c66e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac1b1c4b69df913c4cfcd72c59392108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0c16efe3c756c66645bd79a5eb96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad080483434a8691fb1860e02a7bc5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb764b4ff3ff6e3a1fe02b34232c5ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca2e6fa9e9f5ae20b0d4dae09f514112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb371ffae96b7993ade2ed850711c5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344020c5d8814f5dbcdd03a4cca230f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c043ab5f12200dd47b205c122ba0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d1de8c76124b34ca2b0c1b2feb1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a64af9911d0d32cc422a92cd1edb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c97e9a8fc33154c7b0945546fa04b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5db10408034994d932903371cd29c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7a534e6ae737ce5e1330bea775a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298bbb1a1e746d08b146f4ffd29b2df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b7e775da206e6f8ee6252be299dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7d37841cc01d432bff2e243245dc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85eee9d02ac3fd8ca7165e1f721969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a87d291a6ebb3893bacca14605f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b8b567318ceb21e4107a475d7d11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d116b421dcf9ed4bc57d86022069b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4df19d836f900223800165ac2d4e99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf073ac78d9428aabc8cc84825182c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0972bd0fdc2b19f333ea09252862130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326d97affb5faec27905660a97a869f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071cd1399f3cc2e264caa59385f4e93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1e9e87de18aff2be41d421a7fc4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1b35366d0a12dfad16c28920dd93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec60e9820c122ba27066d46fe8b92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a0d23e592c6f8d02dca36451ee760136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13fab5d986fd292a290daab45acd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626bc08b2ef7ec8c0b29c9d862601c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bff14b5714de8c793a3f355c92ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e930a692fd3c2c8f2796d007ebcf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660883ceb97e7269acf40c7f0951ca49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e1572b776b3bdfedfae171bd705f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d1c9b3e9f4490c063c44f53fae881143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f31a41acdcec6ddfc91df7fe7cb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810a0f7b192c7ec2509128321a35f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b854c853e43e06782721616e81ddc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2773e5577f0ad868afb3b998f42c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb728db05340aae1c14d2f908c109e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683b27cdcace531cd30cbe67bf176b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d408426d868464add14f926cb66a85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd626238b3a2bb65ea6379e120c6ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58904824e831707e6ccb2920772855152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71f9800c64e1a1d7cbacc53be69c59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128273ae0470b1e2a1b0fc88d42370e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9fc8fbf83a90a40d95770170b8fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ca824b7e033fe3a16407453b88ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66219d5ddc7b469af8a1799549c225e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caec480962944a725fcce7d831f971158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d47b75f577d617e762ead6a869c55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae80b642ae5cb6eaeb29408b60c49b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003d2c06deb0ad3302fff96fb002be7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad8c675ed2ed47f529fc3074e6de2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901aaae04090222e8ad1e1188f51dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53d93b633213a042047696dae11d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098b653e4c9a296f9d14812297b8c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098919cce3bdcfc1adb9fa215f40fc63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f949209d1edcae2cdf0dc0e797aa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb86c4290dead56f22a83769b0c277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029485f446340d889f3652af15dae12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a011dbb2a494170cce64fe8e53b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a78a451b1bdf85d53c355df9c6bf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b90dd24dccf7eb5d0df165c85d460172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14dbdc0dc68d33ba6f42d767e6b37d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c774cf1692ce71835392ea87858f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090a45ebb23cc83d937830f1f85ca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e8d7da4dcde4738f3c36e75be392176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c38b2a42bb671eca3974e0b379ccd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145b943c95e9dbb3c5c5f7f1c8a75bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c51c1f9331bb88191e3df2718a605179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b988035307223a494afcd0d1bdf41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ddfef0a658be575379f8690c3c5e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7509046cda1b5db777726170cb43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e0dda7bcf529b96af6b49b1ac445183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92995564981ba3317a9b908b9deda818184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d8e1474312ccaa6e2924da68d0dcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce594a82c65add876b1c405050410f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2560f4e09006e9f59242f9bdba14f94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834a9b1ec127be5caa636471cbac36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc00dd049cd5a5ac4587c067681f4a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501aced1e5e9c0d519a01d15ed22c1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc0c6992754d57410cace4c3ff05b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb51849dbe5950b56d99f05f1dbb39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ef6db9bae4bc98e7ee211da83ad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89151db4d2233d1dd944338276e003194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce31f9bf69357ffdce81c14f024309195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568434c25e7947fe6ee3e903158952b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7593a08040efb3fc4f0df1a2003bb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e0dbc427492fc28ad3fb3b9ec8045198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc63880231a302079257c85cd7885199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1147783546524b4468c551acd7b5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a130d27447219db47fd061b828bb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f041fbc366d7fcb40deb50985d9f07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29667b6c67462d21df6cadec1f515dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194bc63a0f950c7f4389bbb4f8217e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796855d3c9290435b3150993433584205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee507e79fc1aaac8fdd77a1084579492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd7c86bb197591a11f13b87b57d8a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0d367063ea8446a84016cccdb22e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a078cff60180941f70369ac2ef87ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3916e8fff16842b9b2a6a54c457b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4fc18b0140bf06f1cf634fc40f80c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490acf4b2b46cdedf84015ffe540a578212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0a82c5a8ad6ecf79d2d3cb12327d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3701a6db863d597c4a5eeb22868a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e4be15c5c722c01953a728e70500215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e4f70c6e423d1109e5d27373e7a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe739e5a2ed5ac34500e034026232217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19245785ecc9e570d7fcef1d385a5eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1c6b15c6c73e46fab6c8406eec2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e662b591968acda03fd0f7d22f8c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d96ad135d42768b40fd951149157c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98065a83caab8fde8d7064552efefccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b781377bcebd1499ab2eb294eb33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b867a3590f0270858a3b61e8f024224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87747b0fd4ae914194994ef82d9bdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875d70850697dd6b1e814f65e9b704d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7a31c3c047f931a370766ba3de9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cbbfe2d3ad2d886276879065615f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669921d3554788789929d8edce3987fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72007e672aa3ec8fbe03f97a37f03a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9717d8e96eeeca404761e9c7b12085f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39467e5938bbfc96f9fdd63f972228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1e50149e4d17b85126b410bc261a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23b1efa1772977e9b5fb76c9ba939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd989bdcb3a24ddc63e862ac5d383010235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25564f662a75dfb5fd3188bdbcead19c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f3e1dcbb15453c3bed87cf3710a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc4ba5c5a56f42c26804d259ddb5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80376f247a05431bd6c791e90caa34c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b7a7ad525c875ebc361153badcbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672cb781424dd20b45cdfd3ea83a78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025e5624b61d08e2c38299eec106bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b80a371ae9ae5938d833ae016e9d4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a69c103242ee8cf8d44a48b28234244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317d32be235b6d6b39cb2572414ab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b66e2b20ebe9fa0569030420c103246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9b8c8179424771a1ddf9612961ec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafc682f1ef9a1b695c8a17de5d0a9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ced545aaa7324a11ea5de11bc6b05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528275c8dc362c356bc6c47bb1d313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2762aea3da7552fb09032c2558afa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51d8f60b8215374df7060a6f6a9a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980ec5398aaa02ace169d2a701d492253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5aef562364bbcc21b9088680fd736254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac75dc6427f945bc565fd04b04441255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589462b48b5eecfb4e5f01cb8190076256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff078df0013233ace0181c016f243c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eeb22842d2933561c4f87fed68e29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061089a5de429ff8f955b550c479463259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e4d73f49ad859d2e10e162960a7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75df6a173117b1298d1a52d00c61b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7182eed7b517180417fbf00afc964d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789213b82721598da5529356d3c7cb37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f557821e25dd40e3e8e461b2e290883264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c721f95b15356fd85543a178ea7b9e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8746c840bd7a7dd400248ee487dc4b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c38b52c5bce7fa21b0cfa1898eb49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b05888c20fa08b393db0c622486c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1873793722959014f77ae9d527ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4924a4f75e3a8ae28267e8529e687270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8216dd9a70470f06d8fd5ea257612d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea0e433ba9097f9378c217ae79ebd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82030a674c1e00cbec6da55b6f86d176273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54a3efdfbff79532ffa3a52c27eecc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528150c5b160a68084a769e65b94ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca92d19bdf60f4d04fe4d804bb57bda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52897780c895aab2407b7fceaa7668b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d583f4e284db804b9dca96ca98b80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40033836dc1811a872e2ecb8c45558a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d180261e596e7eec2cba36d279561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228194b09a099c51640b9f9c813a20a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cbf7e881818837c87c4eedc81eff8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab85fcbdc6ec2d8f7985cca256b3ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44733ee8fb4d0c1731f910a950264d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026b6acaddbb1b579fa966a4bcb5cb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8fc76f342412f8b1c64bb16650164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fb05c5e85af704e5d4fa92cb1d3fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd3c394542b72010e78c21eeb38d6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab885de9ab3ed60433c5ba81c6d348289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455b7bced9ff1ccaefb5d4098db357290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4eb734ef07ced62628364f394aa80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67be85fa09955f4ee44ac3fbfc65c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672f7b7d9455aee2fbe61729604eca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee06b3920d326e966bca2fabe2982e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7270d92ab1ec859f1d2a425de83b33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310c287bf5880de9427d1602611d44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2201853180032db3ef8061bbce933297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b28767a1b155fc5af9958b5d32576298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b591950762b5905e6f3412499d4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc50493f1a8337b259f0c692bc9078a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c3a171ca2d2fd8558b1a48f686de4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b7c383d3accc8de5bb0a94738a9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff5b295bbe4bec5c7bddc29a7800c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9456d4ddc25f40713815e6d4d09d6db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67855cad6f69d9341d63d3275ddf0de9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18026f436d242869f54be4aa9f4b98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ca8da19d966d35ac1d8edb8e0dd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b284b9d9544570a8e6f203e7e89ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d625a0002aac8791e7ff617aebcdd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709bc8b3f2af2eb142cf75206fa18fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ae61f0de2c1040f4681a8f41e1c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460fb99710c903b8f9311340217265e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7f7cfd4fe39652843ef64708efb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e517acb26089606d680e935797b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903411fcd6c0d4ddc6677b21c3e6901315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab8d2c438e98a1cd5af7f1f737ab5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4183cfe0d766a1c237645bc597db06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fe9da521ade68c0748b8627d0725e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8526d4353db564362e544a37c2654319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b1a80c480343a66a66333d390e69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a9c9f65ebb0c3ecdbadae6b0414c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6cf5a75215e92d8df12b9b5fcc33b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3385c46488086d1b5586e6ed1f3ebb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dddb6143c37412b249d3165cbcc8d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cacb356f22415e80716696a97c179325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6c79de829009b010899f7667c640326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4779e1c037c60ec1908e789d7bd9d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ced06a97a061a2472cde3cde254e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ac7defc582740b4c1be869be9a229329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74367f69ac3bb2d26ab7ec64ef229330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443ba9c59e0c8ff7ec549125b2d7918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdfc1c94b0466f15cfa1d2959a7a4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8534594289f22e0686c856559ae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f42915f427b5e39584bcda6588621c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdba1353517298048d8b6c7b3511a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd681b79cf1b60ec1eb82b1be1de09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061636d31fd0d22de0bb16ee2429a060337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab51ea4d4d2d718cf1576930a9df9c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc276f8489ebc04fe317581eaa516539339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11858fec7339bd1955465c45d46cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8475d4858e95d998038b408fb3793f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ede2a8e21ae639ba3c63dccfe3a09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20b6c64eceeae3ea26d2a570a2dd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ea050babddb9b7a709000fd0268c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7eb4aa7c04b67cd74c4fc7928e7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0de88eecc0156ffd1388f94bd462a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145568517dbd2882b0177c559a9862ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c790791d5b61d7c9303c0ceb9387005348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31035c9b83db398414d027163b295349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f63408598e5975895deb29e8a23b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4d17da2c23b6e06bb3d46edff2f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df920fdfd6bea4d6e07d0d561c32d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028f971ec42b6c2354b0cbdf451534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316dfa56b3e9768de99cd3828419ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa8f1a7967bd7132bbaf30c5cdada3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e58955f3bf46a7dd0699b9f13cdade356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51636dc307a4ae26b656ff38c0c456b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb5a48d86c6f23f04b3f03cd5537c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9039d2e0f1125c6f61cb96ab3b45b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f6e230b7bdeb54b2c65ca98cf501e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039fdd15bcf501f7c6886cabad3dac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df773b1a86078a97bea2bdfb6eced87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cef8371e321a759af0dfb4767e73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1681807ca847c9634972e339bc1e70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ad410570a4ffd197597618b0f25cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a665d9727b16483caef3d65f72857366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d63a3e7d2bd41f906ac2df328951d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6b5f960628bd71521df0e4845b5b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fdff5a2963a72cab62aa911e6ae2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c32898ab0abaf1cbb28e531375cec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec14537556021c24c0610cc17ac1601371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7dfce9074e35c2d64df9d81d374e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd72fae6523738d6ea3f2b4daeb06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c63fc2631adc356e34c72c4fe3e40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7d8b22c92b2c8eaed69eefc8daf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a89ddcfdbab6c4d30c5cfc2fedcd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af530581fd212019f2430c4b4760c50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f5619d77a2991a0cd58950af83e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06347ba603df55173f83fb5ea80735379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feadfeb7f303e1978a2872590e5fd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a759feb6ba014f12db09d705c4c4e72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981548d7e357d5f2d588b9e8f9c2ba00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb78f54a016da74b743f05f2af5c93f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b879f9bf523ed489ceb9e0d7b64b5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d2271cd626db969b591766a380589385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2549d8c4b460bb89a555fafaee87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a8301583e75b270e7ed33e086758387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb258b18530bec7572e3c59ee3aad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5b4fc6d91136a2862a6e1b6f462a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c203fe710d6c60410170334989a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60949204c5aa999ee231a8eb1e503968391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c26c1aa40e7c2486ba531d3ec9a0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922aff7950bfd437738f39a2a3a4cee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a281e40a7116ae68f1bd0c60eee899e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b08e364d02fbbdbd45a459c9b2ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41447bf8ceb29b1d231017b2cbb69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47cd820837f84c09c3aea57f1c9301397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de509816a931122ae5c12642457dbbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c54f6d13ab6df7749fca2eda871f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798fe67a0bedb572d0c7667dba008a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8734853c2f740edb470c97b5d40b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd9e878f72fd34702da7240a81afe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cdcf1a67778cbb468171de351670b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab184203f00fb96fb13764a95d4771404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe424d7419292150838128e88eb2ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c08642aa463f4932daaa740789f3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f06b4af89911fce6c84c6f6cdf97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eea0f2fd8da38dc8c3312a984097b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a603d4b060f7d1e457949eae947b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb928192cde2d6b7eff022e1875102b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949798b1bebcacc726136670b81e0c17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a722f263dc5050c33d7bf562cf4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f731ddf094da2b55410f1bafb30cbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc8a792050a5d4940a928613deedcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17816aeec24f69b175ca428c3367ee11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31326d517d32174575dce9b59a2535416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d2020a937d300bef52cfff835c71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb550eb3883957dd4588fc041905809418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1311010ed1506081e33b42e312242f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cb9c100e9b3498f335c8e66c9252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360463e64f051127abe5bbbe740249421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdec5289e44ff4633f6d304099a231422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6b0ab9c76ad65767166e0c118050423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc996639f73ddb94e48b939b1a9705ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc6a0302ce01dd5e32ff72d574ac19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b687b671c285afbfdb2fd7c2904f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e6f7c264f91b74afef4c8fe178f89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af50ff2767ab4de4b43d396cafc77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b39a864c7321b4c5d45d15bd0865429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009acc0e3b43156d3982b5790668147430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79ef91e765ad71ca4541dd2260b2c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e760b6bc326f9112e7ef4ccb414f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6451de9fb1198f341f42a1a915c2ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce116894cf9c95b38fbffb4f0514ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723139c48524ccbde68154216bc20cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18d1dff51227d2755f2ad3e4fe577436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3c2debbafbd928ac42fc00254b8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324dc9067555a8917b8ca9ad38c791c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb69bca31ac11d03e88b4aba941b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e9fd9817830f18ceb0812c91ed3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e50f7976def28462ad38b43f3d8ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bccc33fac722496c9f7f7d24e19cc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034d37ec8f5e2298d92853cb9bf001a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82f95b868284985f64eacdbc5834ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96add2f880b1465ec4b4c5e7cdd74fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a9eb607ef2be7f52206cc64be1ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2fd4ab24b27fc654826a6b9c4cb6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8e9a46a3c3bbdb8a0d643b28b4f08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed37a8afa64287d21e2277f71723e85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda64a16e3be6d0547fe404bb2313235450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cd5eabb24d13d5fc3a4e48b37e21a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9a66690ca5b33b1ba8bb50ea16fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d67b2cd19cd792bfc03d18600d5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8b694005a038233c7b0e6460bba64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dada1a56e4054de0531c5f02fe5e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad87d843d2cbce3cac1e44133a1344456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d2d7a3882cb2018c9830b5458e4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c32ccc5718db19711f90d651900f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc62255e9fe0b6cd23681382f340c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13934d57781a42ec62433372381dc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2155d96b45c3335db58eecc2ff269461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c43ea1e7ecdb33c2755fb9186aec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2b4c6dcec5996c4c03dbf797b3eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc1f10bfd66542682aca015b255fe7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b7776acf2d890b5afb9d89de33592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aa8b63c2df60a899092fd2e72138c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927f1f26545e5eb620fcbedaf0093b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc0f6d59657b523a9712a67ece421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1c84f70558559a13aebeff020810469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f1f55f0b4f3ec8f147538b2a9ba2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b5b143d54b277e6461906c40baff0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03744381c7548c96cc385d6f5f0f856b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859f81fb11e510d85efc6bb437a1f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef512320d716b53b640ec79d33a380474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc8eed3964f3f43cbd44d6c29e49d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827ae5ffefefb11cde21dda1d2f4450476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b574358fdc4cbf0476975644d890fb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d2c96bf73aee2583319cb4616270478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca1968b1f121bf3af1c69820e38fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba85cbd35a54eb207d7f8771ff1666480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f246214e3d2fc9f1ad71ac75e3535481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582dfdafe3fa8dca9f7bef2de75e173482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a2d8b4fd186a9d935925d6631966483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a88467a010e9ab45e3f9676fa61b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586b8120f62dc2f6b8c35e53341eb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07188f6f18fb3459be8cab765b363486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eeb2b8242741651e16f88686e0cfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd131a68f2751bf59d89ceb6adf60613488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a8623f43423897c34eb1a8fa5ed06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf095db3ede37e945788b155e66e9e6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a84a529a6f49396b263c013d25e7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642b02f2030172ff23eea6299ce1ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ebdd747bfaa36d07e384996f613d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797a44af5e1a142b94498795d8c1c58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053a5b3139a6a97a09a125a5096d76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa7597397a6250f0fe115e6ae38bb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a82e7bf4384555758cc31211cb592c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea1acfd669f6113ea2c37120645e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341040277900beacc9e50b4a0664e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff526c3ef940cd15909235b6b4f0cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee0b05315abb2975d70bd9974d576c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70643ec322fff58709a305e3fd7aec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed665032525f000e5426e190715c94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e20caa7373d305d7af1cd57826877504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d88cd02fa2e87d2ec6352f88f549505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d0d718d19519ca9eee6eb72055f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bc4f43929ba50fecd2ad1880b7ea0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048b3fdca7aebbbc8d2708443c29876508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa58ce5f5f5637fd4a22b40e74a149509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415722519c828b0d6db0af5bc262b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8bb939d3ee2ff5be74fec1e54a7bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705e7ef30c7303c9fe60578711119d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a16c37ee719cdb986973a0d7eb95f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb2ded8efc3c5df54b5300a5e0ce2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3b0cac2d074f2e1e7b9a5b4a4ca1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780915888e5fecf5b2bc673cd737fe3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd99d52fe6681d36377199d08b375f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4743a6a70abd23fc4665e8c7c2d1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920bb4cb3f2305cbc388e120fa53074519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb816205ed80c7b84d594ae2f5745f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77fd537b4b18ded644785ea1860f8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab62cb6ac6de9c79740e7edb37dfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a6c576d67d5370f218cfe994bcdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ac8d0a298de55cb8344cb2cb3752524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084df29e5fe0c83fc3a3f55fb158645525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53e233e90d81abfd379c841c8a650526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b51752761430217e62622f52c62db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c2a2adf29c6af806095dcb19f118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259da4c1b709970e2472485c5cc9e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd10fa274f236b1cb85b35fa83931b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ed78f320afebf7e78ecf76df8208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410b62574a185ff133249a3e1b0d23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0c1bf0c88ac76e4a38fc78081c99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2997a925cec6e8ee9edf91e0879a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6adfc630aa1e48b0c9832a7fa8f02f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6f2499c0000e8e1164eadfc36f5f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a32ea97663fe17a48f5266834edb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19d9c55e11d09694dcdb53813f3b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece4a278c90ef65f7911c1358dcf24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a8658d54a6c46e5f95423e4ab0846540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f88d8497737fc42ae328c6fc6ea8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126f59aa9822c906d37f48157b05a69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1c0a4ec738a5ec28fa976b30aa09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154ff25e0c06cc2bcdbee25cb732e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7721e31312090924fa3ceeac4e80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0204b3b6bd4d860c295f4d659682546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446754f2e6fb769cd94de9e8b121ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac7cfe981cee42ed38b125708c214548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e21591f15281f10f3a880e3c55e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516cb9aa4002f41b7e37e6123b9a7ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896a77ab4f6ec50190294abea53e5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772486cbf4f9ede7d06ab000aa3a085552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea849bdaaa721e47eda3c9d55da61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6edc56faf95c23b8c9c60c0f7c7369554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4be264fc8a0d28791013b18e8ab52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e8022ce0f1eb15fcd1e2a70aeed0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea5171688c1aa682bf0c4cf187ad25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168fe1c171da8692b8590eea3b73df0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a496c6f370c1f02a00e5410bf6b0d45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc78337635d654ac899dc8095f4a07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df250fc379fdefcdadf1876969850b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d27f39f152c932871de9d70f49d16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00655e7052940c4ad97d37f48e43a22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56955d3bd5150b6adaabb9670172d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f433fc722a8d055d3c506023a0f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924285bc67271abc8c029647f273d4ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b081873c93144abda3ca57a6762ec4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4185a78035773fe7ed9da87ed50144568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51150c1a39eec6b1a49b223a4be39dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c854cc16846abb9d5ec83767150d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585e1782328e01e31bcdc6123fb1c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2551849571acc794e15dfe66c5e4fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeacf9116c2b6e6fa24bb5a8e771081573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54014dc5effbec38e3593283a1cbe43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e948950ec8f040035af0028006bff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f45b12a1a1547881fbf9b1cde2d16f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8a821619f11aabb23a457fa0272c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751737104b7e97f7abcf289b5fc03cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb536502bcac8ca593a08c9816d92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a0e0668ae15e21bcfb797798bc17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9437501e7fdf1f0b05e06d93aa5cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4831122275e6cdca35fe5b495f9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd8817ef735dc36f5da863138f3f7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17769b3290af342314ea8033064be9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d674789f43a6d3592717b27183dba4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc62cb4aa5691d1a982d685f94ec14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825dfc3f0b57fad760a056f2f9c172d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8b14503d01647a11b99a1ece67e4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8af790acc99851b4f43d7230b2e366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff91d1cb9509cb69f9a17c78d7dc92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c054be0f91cbc35cce8526d60cfa589591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9aef0ed30142fb30feb5f84243c14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054ad3bf1827a4d691e0339ce43493a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f5589fd65de576e6f540fe2b7246594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822eaa9a69c0dfa04e4b81789d2401595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a0a9df4c8957745a9aa57c6e78bac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fded042815d6428cefc2e25de78dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75eac67d71b06d9fe61fa05d7d301c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760ff1d31858672384c8684ce2e199d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2f85d5f8f94076b4166738b7cb679600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29a8c3c004d4560768b994f296315601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9c44354eca212170a6d4e6b0ab64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a46823e0259b2a4cb9f87b5b9ebe8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d72b7ba3528dc720cc290e210ef53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea6c64f7c81b8252a48dd4b90d39c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a075b696087884b507463e8c2d1b30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7450e2612b4a4f896fdb6d12a047f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c588a2d93e162a27302d4037556370608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373581feacdcf58ce46676ad38b92054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a9959c8d060ff27538a3ce06faae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c9e426fdf6996998e50dbc790cdce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db843bbd59814bd47ec96d99f3823fc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505465ec34e395c28791c2cc699a1cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0272cdb1b22af1ba651f290320eb09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f043e123cdafef5951bd159c9bb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bcc352013238394b650768b73e094616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caf87838e6213e1a8e07345e27f58e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffffd1d67abc55b014ec78b03600c0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c312b4e0a89e3f165cc71e7b9d7a5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcedbe4ae0dbdab46e7a47550bd06f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c36352b0ffbf84c6c1901bc0f36834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65f0dac410001706c36516bfdcfb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c58faf3b4be246cf6bf15de887cc96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453ef3c8ff12b77ae49851bf7ea032624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3807390de9fb9c32a1cba9c59569b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0dbb01caaf8038895a111ed163f06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb321eeb15996b885175ddf73e63caff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bedd8a0cbc0fd54f4e94a2d8703949628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd5ebabcc6e8e3db21f81d84129a80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c8296df8b59491a856d3c2da51c7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931ff4f305082e58f082c0df9a91ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301640cdcf968562d62f3db709676a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197c905f46f8309cf65c177110f2bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e491a2993d1928a8499969ba9f8cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec0dcd14b15a078829d9ea20bad5b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34976fc7b15276c518c795097c9d955636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c17b05051e3a9759590aa59ab871637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8385c448f8e60199a0f9e7969be1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7310e962045904410d89bfb66ddeeec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f6bfb5cdbffe1ab7c3b7f76b7703640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b13e14ed786cb9a5999325ef82379d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6f7c3a70a8efce66f9911266b675642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d631619cc34f454a42512effa42a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e581f75133cc8b438fd4a9d9ffc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bc5dbd00e90bd846c46051bd24bdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed335e57e09088a2ea8c029f153ad7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7118b733417fbf5c6805439f1fcbe6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec017c261aba09e13150976e76f213648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f283a8ce79ab55eaf4ef346eeab20c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd29f9887399a1faf980f7ff86fbf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c18c49d1eaf00c0fc3897c8b593e51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8017fe1d8eb2fc2fd4f5221f20134e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2f816646cd41b06898c8c39bc2a39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98fc9c7341fdce74aff69d8b215005654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de21bf47c0ce365d13258d4518815e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a20cad0095f87b9a637a84923cc15d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a4a175b3123d48cc87cbf7e36b89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d88e2a68bfe8eb52431129c6fa40db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c592b091f941a92ea2c6f16510c82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee030ed3c9c1d2800f031be8a0eac12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4843ad46c722e00cd362a18bd727b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef1a86f29b4c4fe2c6c7eeb120e2ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17371e15d10ff98f9b42a7ffe9865ac8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc5f821a7c7e6e1668631588b8198d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c8dbfa6032a8f67f8768fb7dc817665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffee8f510bdd4c976c875283c7d74e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125078475098f667d6ca1c8d79e8e730667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a5f13b28186c61935f190c62e309668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778b98a14dfd63161b15f500e2ffe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfbf3fa9321ded592b2a1389bdb6ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106947f3920c72e2214bf1baf5067e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34f3aea8a3b2738ed562e82df3aea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01303660a51f4eea1d0017a26cbe109673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd877ef45545345c66a0006dd0170ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85545fa429f783e156bd704d40a02481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d1a397559249271490e5f9bfa2b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c54a402fb37f325f1798abd2ac2eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe51fd62453bef5fec2d4ce687baa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086dd0fb592001acbbc1def995051f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8217a62e839a9ae9c3e656c097c164680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84648b0074dce7028cfa49001384dda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcd72a712bdb16e45c7b5b0126b068682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af062cc76ca81b17fb0a744f9862049683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4354ba40e785ba0561837ef62c5118684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c7c01f0cab779b31fd88bd27ba1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed96cf6cd7deb535f003695edd6efff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dac89f3febb9568d273faec28198f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d4cb49fe8acd9bc920e9c55a96d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7f4e030af9a873003447a08ce5bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf259e8498590464f12eec492696c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2728f52c1c54dff1a801a6009e6267691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd228ec7687deb72d9a6782aa0e84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c26bb66c3cc9dc2dc6ba27ab1276693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c277c65595f8bd340c2bcc5815a6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628c2912ddf1af3643bda75ae0b709695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f595a1aa28980eb658943138aad0e79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153470c1987e88e780dbeae2034364d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c4da40fdb12c284e1357cf7364bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aab4ea27708c25ae8282ff5abe710699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919277620576e19513d17cb924575025700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fbedf96ce1315fc103053a191bcb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2adc611a5a5afaf265356c2909520f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c248b44465a429acefbe0e06a1687703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca3852d7a401c6f0770cd54d329646704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7b7396962e70574d2785663eec0c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd0094c846e5cc1b5fd7258082fc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf117640bfe236fd1f69f85a26c3e90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb90020faf9fc7bdb2ee5eb83979562708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f5d0caf1b04fca1576674bd223354709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46555f6cef1e6f3b18e4575347fc1af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c6eaba8bc20dee9e599a58a422e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe8d59d1a7fc3aa93e733d8361c16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f561e75c19c687ba10585407613e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973b1a58c7e1b9f4c081903e1eaed07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32daa0216e12199e97dd29f19f4335b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ea641ef3247d93a7ab8315da410f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753b220ad81e25dc1c74a3d1051f891717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616e26941fa2e40a70f4b889c23388718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d234214c9c686f688b65739b2023719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e63ec34b668c7b6dc24a27a621f65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4492e8ea3ed75a40d9620cb6a5ced99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ba1df812a86360613aa4aa696d0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f412b30a0dd6b53a88021ccb19c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873676dfe034fcc1e7f4e4396d0a65a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426bfb8c5bcfd76212ba814bb7640b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a83d6e35b1d34b10f678f4083f31c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac380e9a0e81ea72a15a3339ede9ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e22df95f2f238e03538ee3b3e6a64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c65dea7b5183378eba7155fb0244729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790b95800a17fbf10cfb5b0fe769b05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e34b421e2b6247bc6ad5b12ae314a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29047bac330805b5186f579285bb1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05acae85b0429fdf41551a3eeef038733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fb31988d9658dc3611b1299f2b419734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878e891a83862e4d614ad37d79b5a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f2cdc1b87f0b757e9ced2f24774f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4975398aed3a248e4b5de5e7a187d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c282bf706a18e05566cbf6cd3ead24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d9e93dacdf6df732f0c660115106739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5535c742b6eecc44cc57d0efca0e11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f21987833f534bbed4c136a6aee72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000dfa3099747d5c686613e7c66756e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdf49c65a6c532d705f76bcb10c2a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11cd6f8709e7c4bfcf29be5a3fbdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c91357cbed810c3e1b0bc6d7ddd74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2b8d61653ded98a39b857756464f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74515f711b063855b5b615bd1040998747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d327a2a06be4a2fc2f73fa36cda9c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e05b858f61b839d6a8747c8875d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431e9f2caaf9d42e2b8678538fd4f26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd6b5f7c7d45d42efb9fce7b07d590751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323060a312026b2d25160a135211b28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640663112f5f0109d427d40e0e7138b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf6a915a6116de39c93f65d16c43e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17fff341596d91ff2f1712627e4dcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1d6500991b0f5cf2f89f919e1b960756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6900b0324dd9b359fefa8adb706a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c787264977975af8e4603bb364cb368758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327008f6bab4734efde94ce47c24d389759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086cb30fcadf3afac5239b3049e614b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d95ad809384dbbb75aea3487b6c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e017311c37f8af85dd0d0f48c459503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea86d1e0445cdd6e05d718312a9d504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72625776b1b35faef4e30e2d70aa4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012b7c74a5ea4ebabb0f0319cb84796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5ce84fd09d9857eba7ae91d80b5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1248cb4e62ae3ffecb098b0b4d99bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff76db93cfc498a185f42f4679dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935248552935f8cb66c3c2c6d26ee85210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ce32a35d27786b2b4fe9748e527d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a647ac5a682b984a4aa55505ef5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c883e6e14709ead300aba3cb4357813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20372428cf1ead7aab98804e597f661314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57091e35f75bdd0e907e09997f1cd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26541d466e6cd437b4805daa7462916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8791ec55fd84d32602a3d1238a9b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a869a8123e3d4871e55480f9e2cf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8168d780dadcf61c8bb560c2b38155119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7344f0611f1b196cd28f9e1c70d06120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489955f2eade1b3bb37efd744ab968d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c487ca971f7ce804264d3da69bea322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de316ca60d096a5acfa8afbd0d8f9c0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315c1a4fc4001005dc4be8585bdec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4f11cec8d1cd07809ff39900143925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e29af963116cf29f68c923b257e7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f87f7a2ffc1771b9d36ff423b1a8b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21446f5d583bd103c6f8db28acb9d8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3970a05aa5753e2a700dc3330799da529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdf08e4a41dd4294598c1da73cb0ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de744999e58e5057c11a75ac735866e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd925cd331f67037b947d438880ec232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13b5171702f7270481dc5e595803333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e987c9fe51f41160e621a5b1ef7d13934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c17f7dbaeb280d21bfeb36c1fa51b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecc5854518ac25cd62a2444751ce436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a392222fcfcdd748ca4136830e6a4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4cdb77ab6638cc8ceaa71b49a431f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a1dfcf77945d0aab7c843201b98e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7143a90603b089bb264ae7bdcf2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b202e1c919a12c2301ebadb24ea841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbecd12cd3d0bf39acd97598836da642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee12a88e2333c9e9a9848fcaf753e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba890de9ccf52b1dbfc527a90b234b1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedbc3854e08f7217a81c31a3436fa145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e2735397705537a05780b371741246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbda9adfe9f2eb76c23c49cfc3b2b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae3d9d1fa20327e7f7cd233bc42f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b848dbc291fe7e9d8259281ff7f92649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238c6e959c4949b520ef7b247c0afd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de70e8800c056457902394e95bd7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2424556acbab1a58f75f7e60d6fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ebfab38b4f611957ae6d557d38b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a633b0911fcc3eb6d5f569e431b20454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e0627185b32956aa2fce0666611d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9aecc9518842ae9983be61a78512756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ab101875eb57b08dc8e093b8d58657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90bf5f4700a065a6c2cf422c42ec458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b881d877bd0d2597717f06a252ccc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916700d26d0a8de1b35a1f996bbdaa8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2117ad9b6987a3e2e5ffd74ef92d0b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f326b94e738dce2fa0a46ef5877d2e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4bf434e0488557e61d1d0d2dbdb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e223d6da654dc2ee5c53c3a604c31e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac94d328bd522a7086c67163c2208565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57614346b2d1ce431bda208febf216c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e16302e06c3396b022235eddcb45c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5c9498d0607178ba75ea0377accf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b093318a0fdbc78ccbe139af348c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379577ff668a9268b6115c20547c4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5150f498bcff478e55c8f87ea983971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d52a674bce3b0b2a64719a691ac272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e43aa6964b250a03b9817b7966ece273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455d3b2ffd0831dd75bf9bebb75a6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46932dcab08b77ba89677804f29177975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2cb464d543978e03c852359d163d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962bbc36e10d66d736ce060bd7f28b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1652470d4e9ddf34a79c521bb42d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80e860f1f5eaccaf8851e4e6a1842d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbc5a5751e8c0f7e491b5403d1d5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082b2bdd5c60753aff5e73e9d4323481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31b5a6aeb3ed96b8be2de19aec02982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819927df0ba3caba113cd34b66bae2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d2cc4add8a10a393348bcbb9b51f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36001f7eef712505b3760c7f7b47e29885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa097d454d032472c92378c4db56c2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8eae3c4ecea3fde2785740ee661c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbb574580bd9a8a499175721831eaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96b148ee86c7b4b2e9c3339d426ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de021bbc3f252925ca6f616d794de690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba539b7f99a3750de03aae5379aa3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796f84c45b533c733d746097c02ab892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897062fea5da52c96edf215e68a2b34b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148168d22925268e59ae361bc4bd4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867449d41e71cc4e375f8f1e3ae3b5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696a87c72b2374a058c47ad24c738c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe2d2cf978406b93b7b39606e961897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa61850fe59ed304174b387053bd41898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5527e54a730471eee1bb53e06c89499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425312fa0474e1d29f8d067e1c67bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8ed6a50893f1166b366af5d21218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3000fae1d99f348898c072328c6fa52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bcd6a9d1f25932eec5bb287e0d583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5372e7cfe7ee01f3aa2caf84ba2d5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977073abaf8f92e0cf9e0984f94b4b13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f14a774cf449a00966753adfcb691106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa0c757aef0f747c255045044a04c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c20f7884c798f366b14ebf74d98b08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377faa0b1a5f53b22470c656b83208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6f1be4e3adf34ec51d940165091b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd7a5b2dfdf3e2cb817dc071ae7f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d1d9b1e496c2452ae3517da238e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d93480b1cdcaee73a66b7b724dcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbdef78f5b15e18faa75a807639648114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3c23791e3ad03a357430fb4b50b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e3d74635563249730c52157bdcde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02c18ed809ee16e9c9705a08d4f66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955ddf0b22e1d9183baeb5126ee28a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d999a0916cea511ce69001b4e1905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fcb99f83b57eff4772723204eeed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfbaa4e70cda56d40bf3a0c3bf7f25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60aeed38682c39ae524979357a2ce0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137cd56d8808ff3e6fde1624f88f00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25db932b3523988dc2d35b8803e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181157ecf4dada93afc6b720a2584c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c15da18176276b9ab206fd4e2702c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f2701ff285639ecbc1757ee63b2bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a7033d346bc007777a4408fb05e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf8ec11f40954827391e67cff762d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5019390e54e5a0879bd6a417db3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505be300718356fb4990de6bc8c3015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed025f52599ec1e921144158fe820d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06854c559f45f89b669f8b36fc48262133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d08bd67d24f41b30bf1d14bc8d520e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef26e39911fda83a1a15e75d621eef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad6ab8d071135c1d3ae0851d63e64c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ba3e5cc1d7f567463d59442b8d8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edec877c8444408e5a301fef431fad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046698a515fe30608ead2b96d01acaa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec18cb79c66ece3edb2087e9ec1a7a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cee4ab3ace7ed551e1bc920bbd37e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062e85d469521befc9c8dd9af580ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c59ed2d2bcbe6b9b42915c74aa3b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81dc3fe221ad1033b7266dd06c2cb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661a3347e145409a23322946a60fba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62efc5f5aba71e01db783314ad26a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db84b120d4b389d85231b41116a95d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a9a332693f5cf9db42e5f1f00f8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4569faea11fb26e085578df4a8308149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f552471fb98237017a44dbe8593714150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedda2a3ac1169dcb9bd83eccc474d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b5e31e7ce68e37b8edde100b67cfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66669b46d192d775eda2dbcdb2ea9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3f4476086ac37891dbcec4d9c2d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6b785d672845326af8e7598f33734155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136400fcf2326cc5857b29af7c69aa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a6419c49298e437d959bc4cfe925157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210be7d8713068ae43bb1cc3e291408158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371f06c58893df27305216ce83604c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17590ef510d709dd120b889192b24cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059005ccb712e635bfb46cd88a77f51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47400c4805cd7da36f08e39aebdb651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffcab21a88c8e2a973fa348624db31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec653b2a042d09112baf9c26ee7bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2bab2b22d32e45e0119285f441265165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de322fd6705c1616a952013640282b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c194e68a2075ed40d903eef11578b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacad2d0315cbb5fbf55cfc48721235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b3618823d7caa3441b9de0d9aa13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7225cdb3dc447bf2df0b295010c73e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c6c9bc9a37badb822030984c87a8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0485b1bfed8aa174747cfcafe76de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387635172bd9117da4f98b1adc6b75b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d128fd62e0f39945a49d3b1e50495174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b419a7a31218df1fdf4be5f0a81bda3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a12c2c05da395dfb9635eea6310c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41a1f27aa99bb8961e42055bc0f4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302eec54853de6780a152b13462316178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ccbfdf815ca7c76fc10339ee7717d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f763dfcec760614e746db7df3b58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae38efbbcee0bc5b4ca5ffcf579d377181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a194c9262f8147e898f141b7656579f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b6937f6c207f1d6f372048523d3b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e2a9ca33c2860584456b5c43d5320184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a11872548daf84595c67c121add44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3313ef3a6b4783a4ef64eb024d81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b099d64923fc6eca8fe7a97c0e5a6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c655a38c56659cb0bea2b542462240188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869ba3d40e5307ea6621e7d92f7a810189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a1d9dc3b4e63360a6cb8091240ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2347319074df86a85a74230dc3c4065191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d187792857185bebb0c0ce14b1c2ba1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16bf7cf802dea1e5cc25e48e6536b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f48c8fd4051e74e4bb69b096fad3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa3a4af2a7ad599f19f73587cab6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded83fa2b5d94ba1b0aac6376a33106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f68b5bb0c770b139b550866e2ea51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff7a49664e84327c44d342074a5d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43de7647f799b8b81d88ee3f293edd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79be9f75445d9de2a586ed837170d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930976a4e402ffe4c34cf9f194073113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ea68c7bfebc37a89d82af280751c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4f60be08fe2c4979ee23146722aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b277e352a557f5fe8f90ac3ee715e01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e4c26c3557ce15fdb7e9133c03e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b3e372e0dc5d74bdb4c82d66e432206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112c5240e3f1421aafae455d6a433b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74660948392f7a83148cc5b18b24272208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529fa647af9b83a82f3d960eedbf56d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9fb98fe21a6d863697e21bf80a003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03f0e5dcb09ad44d8af02e382013a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedab23531f288df2e9a2db563974d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfa68ab25e98c6aad5d36f7f36c03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16314b212f907efaba4c7ac7029d45aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c979c5cf31f4211c179a6db759efc94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75a79d899cdbd0bfff25ff9bfd2385216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e3c2a88efdfe941bd44106665b69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3ce45c7a7b339bcf1ed0acfad949218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0ef02b7ccefaf80912b9608eaa7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d779b114826d5c3c4f4e044ac71d32f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653df79998d73f11bbca5737ca4562221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c6758ca944f433c38ec4ee7c2e6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27648247fe423156bbfc8f0f0d129223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af691abfe137a382837b7bfc92af64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64718e2f91b25f212cbb02f18eabeab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b61f363e1ba92d2fb728c6f2119a56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489f885b3d85d7fc0cbdb0ce436eb12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6712980990847dab21c8e25f18e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115fc373816c9815653aaecf8546ae8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23560af92eea9e330f4e8ee9815b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ace81740755e859b5890493b0576a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7298301ecf1172c0f9d663e950b4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d2966104aade95bbf083ddf637c0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b61408428a037d836b783a4c2c92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547c15e390384226c34926c2a5e016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49b03f40bd647d556fc1f66d12fdd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e302556df16762d88346e173292869237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36e47e0affa7d2f324824a0f03ab9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0df4b77847b322e1f01d9bc0cf367239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2105be5a556a0bffbb877a6c7a97948240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda50e7edd395b0fe501d56079d18023241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf3536bdf23a0c0ce81f95b3e68e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bbb79a34f67466456618e5e889fb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f60aa22d78296048b296581abc4a5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415257a5046b249595692446309b4a44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3490169aab94409b1e103a713ee6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cf1eea5402b3b09069895d8c6da8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba90ca5293ccb998e57c026271958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518ec56533ebf016e4a3c4d771f607249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b6dcc65a5f90a8dd7375353a6a7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058b5dd05be5295b74c5f722771c4e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883cd6deb512bd5404e3f8763111907252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89fcd84b9b6b0e1a5dd0550234c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67bed7b11830bde15859b27b941ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491709a8325ead870ee081cf8b37fa2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5352de888d14ecf174da1dd18e5ca2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85683cc09b2f1da2c6d718118b435646257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb102ad95ab7a5512346c1560d40ec67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e6d2b90b5f5d49f50b6bf36cd35b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c4f425a90d5168ee3875c6b71c753260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace803792bb14cc9aa64fa6bdfcdcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c3cf1a4822bc0a8e9ae3f19c94231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d9a0b508dde4de37112ebc6512acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff68398c97e8fc9106d1348dc595ab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63135d2cff3a3c2abb0fd43e1f0d25b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59de1fe1344de3727b65c299850b7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17280e455b28f1ecfc77055a6cda87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dbb27f25bb1b7279d15e0206f7732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd3fa1e56a68c5770c302d17e0a43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b448b585fd153d5ae9817cb943a4bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b3b18a05c68235b757677d4521b1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47afb14133652aad2b14ec6c3da7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c1ee5f8288b85eb07833ab0ccd46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11cb074f49515beed09be7ed80618c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d0f86654efc55fdf1e98bc3641514275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da90b98f4cfdb2ebba8bedc75e5eb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfcb4633d016141143a06ade9b8fae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b5dce76038b6ef2efdaa52084e08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93461d2821e13b305df2da3d07eeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929d5015ba8d47941e812e65263cec7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a0deba6fa3c53ebb28eb5fea593b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964eab0dee4d340664dbb117a31cd35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fefe2087e54376239328ce95a00dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064053044b1b2f9eac53d7267a58e45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef501c7b54a52e122af222b3e0e0343285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb339164cd5468334c83084f6028c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62803a0b3ce823339ebfae5e2df33f03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d8aaac935d5e6459ab0759e84284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4c512386750c60af980fa25faa84d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d36d14046d8798b0b30c8cbbb63a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9177b10e746c4904d86209842dc43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424020568e040912e2ab9123b1a168ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c88db54ffedcc06210e8c61890ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6518ee4ad2855e9118e799b3f89c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82714dcffe67306d631e6cce290856b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52ad6da8bc2d493d52e5db94a8594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a10c728ae1037a8ac1c882af1d04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954317f6d43af00a71097baa2ed510b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7d4d06e542dfb6f09e15f3036a00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0cdf0f11b2872bfcc232cae002f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e9d26852e4b9b0500b32705e54801301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbd5f542224c91c8cb1576490a056b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accfb62658e6f82b971e321fdb2a2e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebf1ac3eec0db8663e539ac13888d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049196cc3c81cb23a21fbc9285e39d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31175ef93e396245922ab184cb0821306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885048d98ee533ba63d1d72df00031d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa359a5b11a5719611bc46368e609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651117ec827d39bb24cf0b866038c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72754073a3b572d112dce8e758777a85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cead2337e99a53424fee31d56443b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d5717c72dc9f8781bfea24442b17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d588699589f2585a1004c28db7240313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b4310baaf4858807dce35f658f52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0333935e33249121b54731977ff4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbe61df95b04e247fc21d50f157db7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846419c9692188aa2eb11ef83585bad2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddec83d4f7f123c832ae02b9eb54c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509872cdcec2c0442571852ce47d253b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c49c574ad4b40b13a44d9865f91ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180822391d53759ffc7b5b55f881c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb257dd4e3725207eac0ba508e9fa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e124d057d53d9a88548fe5761161e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7bc3fda7d74028e1ad652d7bb514324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274105299db0def1cbf28e96c2d37a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64081bda46ab7e67db166b93550d19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a71e175f1bbd2694b6fe1d16724c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d30478f96187232a1ce1cbaa99f8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd49a6a4c0a6e16b503ba48241b61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976987e5b4c9872a568d80b11ad733330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e32733e7e721b17488599d12e6890331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02524786f334980466dc21866b92d8ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f164079da93e8b8c9744cf31a31713c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a51fa63ffbcc5c05b923d39e56428334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0094f8fec1cc887a97faf883a3366c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e142b1b634a4b63f4acb536140ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d925dc4507b456aac66f0f5f83eb861337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d5e0421aa21ca6986cf7b82ac9ed3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bf69adab07061b77847ec32f6f727339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f9800e8aad901ef1630ac9796ea80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d1eaafedc916ecc26776cb5cf941341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5caa74b5b2ebb37793b7e33b29998342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fedad0b31fdf9897eb3c0342e39ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb03512f93136d4fa3237d1ce24ba5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40711e0e85fd15eb66819916dd42badf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a983435bee1aea271f35e20a8a191d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dbe2a1eb702c0461d3b73537f9a80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da923525e81f18d1aec7b56c032831348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e03faefe198850418890803693e71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57742f2cf70c28f041202adbe44de5b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1f9359fcbe2eb14e717d05e29848351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65694121196cefc0c788c99e1ad8e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9782f6a2130fc4df38e1a0fadef2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512e51726d7bdd43df4c43032aa73aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ecaed4eaf155685ba09b5c2f264c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee85d63bd85cd2fdfb2ef9e7e1d0a59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c92a9aa2b1e0af7dd7a95e862a71d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc0a6c51fcf2ce9131c0e7e64a049f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188793aa7a28cfc14612785eb36f5d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b151fb04672a2a4004ff52d909b4024360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793950ef7e273cf3ca3bf2c0e16fa5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f881f83cdfad1b5fafe847ef52afa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62645053ab12bf475243cdc1deeac814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3cd26658db849baa631bb0992b68a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d1b2f0845deeeb6a97f92de79d8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d4632379d4e6b070243ef7760c5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a44dac82fbb10616c13c37c295be66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e9f93fbaa1dd576c5c5b9e13b377368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530936737e04aa38c7abfb7a9a5332369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c8499f39dd061aebd1ca234abb59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498b2c179cdff70eb43229018628a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f24a8e738364e57255e748cfb48242372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf766d753d7c10478adf2282deb981fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eb716d5804591191c1f6118b90ceb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b86684680387d59b5d3b7eb999f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a2a2ccb0d2ff84a7e6932e0607c5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0895a0786b5df8eb314307ad0d615377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7f30a3b5b377c44886a7d0c3ed2d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255976773598d0d2935a0db8bb68cc8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654c2ab55485c1051fa7dec8fb634d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1db0d8e5ecbc4e20b66551ba71b80a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b186c36f3e95f499213e2b554837382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a07ea33eeda1eef7a7c089ff602c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f24609e1f2677262f3379b3838b20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652a5676455cea1ac69b8ecffd5cdd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852c63cf1ed6da4a589f21af691bfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f478a92babb6d19a9a09ecfbf02d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de3eaa12de34d1fa9c458481b1ab5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1bb131ae7ea9a12fdbe741cda594d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622c581c1e56c67195811548c8b91b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a886b3f9e309260b033c8b70ed2e130391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf35928cbf145d2e672f9bb1f953e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0c2ba954f7e252d425d5168812d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b050ea561d12e6f851bcc0f30a6d7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574000080d5e0b9ddc94062a469e8d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b117617bb2b505f5b1d8cddd9822de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327612716a02dccdcf419b421ed9dadd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137573d562ecf0640815236e37db35bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d6ade412ea9482f013a601dc7391399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609013ba269063790adb6ba2f60636df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856823720d17148deb747fd7188b8dbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d2f0cbcf94c1e905775d055d8c812402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e86782b20d2f963da3a60f4e5f3885403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5897c7ec66b77b02d530ddd642d9e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9361badce2744b71d32c251367749405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cd4960ccbba102b45dabc42a82b3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad240a676bfa27bb4a205aac45897407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abc9c2acdea7b73f9433729fd2f54b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c96dac47e5e05ae310859fbb8bf54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d7d712dc14db5e1130f5d427136f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e11aa0d716bed3998cd0f3bfdefc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca11894b98fb55c6b83f352d43cf8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622e89c8b4c0bce20207952dd11500413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7216e660933911ebc3d19cd9314bab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b1b716c55c92c7cfa06f017ab2dcd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd2486606d8170d1c811c46e8d610416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba483293edf0b444ec0795de6821f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5787d4e9198080be397f87b35c29db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a193aa48ef1831c91fbfacd77819e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ba6a37330ff511d08bb8a63c2435420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8db4168e3844c9bce5fa02e8c1c01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09292ec76e06806d7127d11580473f4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f1fb72de908f1cb75b9f484a9899f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895126d0179a954e11f745e825c8d9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab403efaa7fb5763ff2180f62d216ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998ff506736fc90e791b9272dd02eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697718e376f7eaede7448f6a01dd58f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd3f75636c33014699c60ad02dc255428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca15c1da429f2944982ce3e3af4890429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa27ede95ea53c95ee90f17c144b82e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79fd43cfc36defc9c3e48a3fb98604431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860b302103d6d12d626e59b6296ecd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b9a2ea3b907c2f8c66129066cd88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7df29e1cbc9f5fb3b1c4151008bf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5e025500439c1416b2e7b4f1f7226435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b964120c2eec5b3dbf4bc884ce2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276dd8e31e691d8c69b73ebecbce5fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2ea68cbad564fabb9c994abd6133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb370833078c8b0ca97118d15b5fd04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0467690a773f485d37a4e918c4da7ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd0dd4401484e4a677766e80c451d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aa8754b3ed83c5938fd43de128568442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c73d7508f11713cb73feb78d29d8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcda6e0ddb6c89f4993af58611b6fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7ee3fde021a626203edb769b500f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15d071bb9754cbd6f4742c780287b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a7abebb0129cc30efbd925bb05ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979803a38a38dd014a217d558ad0ac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d70638617be019f4d9340735f8b34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e205e527d1e53eac194439769260f12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c115f9c9768f4ed05b4043d49be67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7d207fa1c445f5fab0e1a70a5677452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461c4de6bb058fa301e5e04fbaee85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5f341797083227b2bae0a3e517e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb93a49281d684dd0cdf7a63a6c30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658612bb1752a4e5aaf1482aca8f9c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba43a6b61d31433da85b3b3dc3f3e11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c32972b36f3c6832998064167dbfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c25bed8f0bcdbd92f79f6685cbca48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb5dbc62e3c53ed43a77c7d35c9dfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8ca8cee65e5180869eb84dadf9ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c4210133da6e428f06c28976eb053462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3befab691c867c31bbd6423574f208463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65dc5254493ab10936f3ab1ce8de5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8d528c995bda2d6325fec9a85cd41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff7c2a9d0b0575736a90a2a573e1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d36934e8222d792ab3bf44140f844467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa603d8ff82dc4b9e31b4b73badb83b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8921ec7c7746e55062ff5df3c5d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe2364b87c7badcc33b45fa2f97bd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2044ae4cd97a830fa8dc428f2150a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4778808d52af25ff46dfd4437e27ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc13d98d91dd1cd0b8b23724e4497b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ff67dd2c41ca542478377d3188b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f00a84f4575a7c849402b9d2f884475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11285b631338947eb63f7a1e53bdec4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a859f792f6c0a5228ded814e7ab06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efcccad81fbcf02ea83768a1d618e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f54c04e1f03756c97ce1373719b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1790f2d2f34090e27477696c5693e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ead2665a658dfaa4e2eed98ce3b6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e289c3e9a04c52fb2fcf9e2549bb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f77ae9d396a07f559b7eb0283ca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5d47c28c1cee4417b969ddd55028c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564e62b34a79450ba722c30168aac0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d4303bcc1980e30e7f57dd858882b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d281b7f0b7433dd70a0c1ee884b85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d7f5c7c29d5318b4270958407b2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce906cf2da9b4543958a3c4d46fa0ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0be819b0e945380ab9f34f5c0adf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c293e3e42e125e86d77912b4469b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0a282f53148f4e156c3819bcc0b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7473e22b465411d8482e74442e7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371faac206b5985685ac73e3d36f956494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a027a599d0f27933da02b4b7e821d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2baf3b6f5121255dba6f2c810b821496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bbdcba62827726b932a68eb5be4b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ca137c25ae53ac59f8017686c5ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a484e3e837945368dbce8f2366a734499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b455e07ac5e28d2234d90a851a1b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c76913152a41090e6948e4637333501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621a7b2f2a9d92b4e789134f5a4b0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d52952b8e198beed497e267776e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ad4db55bb7ddd2a743b16b65ea45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912763f96dbe4f3f10eb96f896504c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72585f82af23a4d89569376ecdc01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e724abb34aca2602c46e915b93d65a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840c97b7cf80016fde0e620e6eab21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a195b2c4eda261b8e1f8ca266cc759509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46893210777c13009770f55a98c22b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985eb2e9e7191976e5c04f3fdc5d928511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe870543827bf88d05fec2581bf8aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f764c5792a53b567b1d695f8d627d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1760de3def6f57b0ace0da6506f934514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77c565d945d09ee15fbcf24ab98f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312500335373af9006aab513a52780b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f0ebd1182e4528c82bdf76e33696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992abd19a8f7cc3bcfb485c8683fb0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc2101019ca5c30844b8142871fad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93d49df62299f48f3f0867f3874cfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114047f774234e9329e07bce6d3cc356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c82e61a817c6a0762509196769945522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe26b6078a5ead7d17237d8b5e293523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2e5236451e226d869eecffdca69b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb413cd7658f8bc4851322b5a30445b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78375452438db7248c4356eae28a46a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724d6f06add0181eb93bcace5f2e324527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345803406dc13e4ad1f15f3a417df29d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaec51754d2bdffe8d547a355b384cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e40da4af7b8de3ddb66a9d89d4b68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ed44cbe18e43f23e2d34f66ffc13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eddf57f50d56576d78c4e5bd68af5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74196d1c7221c8208a22f7286dbf421b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8789595ae1c3f7e08aaeec0bdc0e54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb3a146a80b69577235310e6f2aa40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546663e7b81fe686a044d45165042af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e8fa9d136c86fd3beb1531094b850537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c18fdd2fa5013369087bb3444547f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2960d79a75cf5395f5a76032d75ebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc148daef04f62d805ea5b3b36e78c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a391e712f5312993e2b86f2cf573cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc186a48b21db6482f4a940b7e78ebd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bca935694d24f411dec2926198cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c14541cd7cd51f2a98fafb36caeea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76b4bb9d65e68a9638b4316a6b36a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22df4a5e8a1c738cb07b5eb6516473546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c9490b7995af2cd352636f1d0653547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9922dacc247ff84b81de2568abcd48b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b2d1ac7b6196ce928e7d79e8d44f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a0bb3feb5986d6c198646f651e8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789b40812ae3f4b8ae65f42b7fd429551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d25433cdfd5fb1c3658d3f7be6de56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739fc64d46ae2c38a9e97b30db592a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a772937759e813ed0c4b62e60dfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6562b53335fb56ec25e6bb6515be9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e601975c276c2c510b83eed1b15f0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79334df9cc755d471aceb383526ad9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed03d2105071afff2e6120bfbd6a02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09146b6bca47ae80f5f9fc4dc149550559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0df6427def866a1f1301c062dad67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194977f27ad697085285dd2c9424042b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a50a609555691699f9993ef6f42d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ba5f6f3f1dba748b2c08dc2cc035563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5392d8b0991d0197b71e18eed9524c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecffdd0cdce542989990ae0acc8ae5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b040189f4e874063389502a833c4ce4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def173f2135a7f2781f1ffa8de729f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dbebe1146c067417e6f8edf10a5bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d1d35ce1e622b8f322032b63cb199569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea07028f778214b2d9498039e4d04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7574e34d04c1b5145ebd24f1c9706a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c974cdf3ab11dc05b2624bdb8fda2d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402ce97537a9daa41415db20f2989d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e56c5367206e519f475948cf5dbc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef05114dbad787a72e3a809a30efff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb3b33bc07c45eecf646e1079168c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3b92cc89e2af824f0a9779411e82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbcc7ab5d2efc1bf2219592e6b8db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593f0ef3daa5579ddb8e3f2c3f8d17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6d681920c09e8d6580e503b4c7b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc8cebb8db2cc417a6e97705492eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd2a955821fd0462e5f233edbf280c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa8cf7ccfb850c95daa0433511804b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055cda494f319b38bb5fe6f4794910584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40418539c7f7d77a749350b4b369838585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e955a08acc4b9d2a90f99300997e92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fb2e46a10238a397566598f19dfe4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bab4e5354683c01b810832550303c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c9c11d81aab1677c11be222f51fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e414447eaaf80cfae3a51173275227590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf99fb8b8c07477330dbe4c600bfe8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcce603f5e059e84212e98c9217e20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b8dfdae0ed3528751310a0df7437593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fa78815f375dd7f476462f944a91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6464d6da9fdc0b05405f9d04441a2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c5ac435f2a11e3e79c09a2edbc419596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3bad0f69a127fa4570e61489ca12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92eaf225ca9818c7655e3aafdc28e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ecc4adb1aba64a089255f217c392c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3b9c8c3825f2317d41a216a1612a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688616bb41044168245055bfc9671eb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905322499fa7c0b27aabf241e8ce819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb92d28f9e7f813c2f1b80438ff5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aaab0b991a7be23e7cb9d58eb6cf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862b9c4c11fb6dbfed61c5677f759c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b9147e3f18726e598880cde3406f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f44482e922ed65dbb4504057685f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b39f07da57a06cb93081485c6733f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6cb22be5b2905421690b02cbba04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af7ff88b706f3c52b7b8815c7c3643610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4f6d49c3c034daadca84d9ed6d57e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bade51e0aa93028df52fd642c8227612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29202cbbabab975179da68208dca064613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87232a3f03e57ace0b634eb8009b2106614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ff2c93aeaeef6cecb00ba4a7366c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dd3fa771130f79df4012a3e5b90ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025855968903b70a326fa1b26446846617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13464b7f421ed741c6983c6a6a806d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba448bbf9e11841af0b4f0dc1a4fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060599daadd4fff1fe45d8084ad26dca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b90b23fd7c9c1504c5a3d3fd26077621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ddf534f68fce95ce7334526a5337622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b20d69a732f03f1c1fa4cd9349ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55ad99f76edfccc199b4feb2f2c85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca15b0da4795991de707084f33a81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eab6a78a9a9e46d3d882bf9b19e8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759667208d5bfb9a5061e79ee49da0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e8eaf5c0ee174d04ceaa19abc4554628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081443e3761100ca51eeb1f94dcd801629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badebc85699335b8a691a6a8d97a341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc4f41f9157f9f897edb9a288b27d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ef6e36c690a736697ffbd6cdaed9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea592bcc1b3bf08f1ddedd2886212e46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5cf341d4284270a436711b20d69b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785203de17d4f20e724aca37af49edb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ddd1cb9006b79e53c497e42f55d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0462862d0b2f6b8879f768aec6cfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e251f9ac64470e6fefd269666db80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb58f3848d7f0f3008ab08616907d2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d39dac0d14112177c0e8b24e6598640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf00b3ca2db021c52563b4a2cec96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91669b3cfbcb598e76800b39ec0bac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726e628928a9512ab10993edd4731f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb92e2ba21f1e83550113d754777cd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a383f506d00e7462b50fb19d2a8a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c876fa11c3ee506ae42043aebd272646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6a8ef25fcdd6172bbe7b92439cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a606fcb5cd1ef5bae07c464c043e0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d936708b85e05f087c3d6eb626ff68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc70bdefe49aeded149b23d5de75d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a38efd2613802e8f83d5b434827fe2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2ba9b750e88c2118a61ead930358652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8ca58d0fbb9b2ed7a043dc60622d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575af378ec2b895e8ccc999dcd88167654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283398f6756faa5f1a2b78f8a02047655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4905a04fea2c8238678ed401a48c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7628aeaf2309329d1963743433e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7e11d77abe817e1caf567d3df6ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e72adab2295814f2ba6357036ac7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9364343e77c8a3d929faff606a705660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464f0100808b0c30294c608726f534f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64462bc4ce0d975f25ca0da3653bef0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0de74b4e83caf92ade9fc0d19608f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441714eac08664405859ec21e29ec7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cd940a2c55cf3431f11eaf4b96f2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a451d3da1d7f42e343ffcc3bc67f2a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362beb5a37a0f4e929f435e76e64655667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d34778adcd47f0ea0fc8e32b2738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56b3d6424e9e5ab095bfbe6071841d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee50d49da8a2d9d0c3b36836344a2a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31e3f795a2fc7f049fdb3538001c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060c7dc85db62924e480fdffd7f4a10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9596fd9425569a8630b261900cc79fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77ce8da4110fe22b75747df12eb0fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934d77ec6555b2aaea2fd06eb940df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486762feba53a873e29374e8591dd75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187cf8ef3785f95575c4a33855705a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bcb79987ac6120992309b22562b56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586fa28d62467afa8abdba18f22f031679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1186f21163ca7e4817455019f58d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f30f5565048eaceef25b6f5a31b64b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979471ad2ea43d0e2499383c88873461682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eecc429db749b2c2344511f686a270683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb27d982d1a4a2d165c990d0fcd021684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03303e14290066170b7461b78abd572a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15d51aecfc4fd93a730af175392b33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad9170ea2163f63c97012497dad915687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9048c90dcdd79636f06ad1cddb53d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73008ba6d0294c133eff29441476f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767409f98bb52ddfd306ae09a83b3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297944c212e6618e9b47672fd2507e3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dcf68acbc83cb2a6f0cbbebf62db9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8850b4c6b8d118c011b01f7f88efa1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e3a52861e23304fb0efc2132b676694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f63126bf774cf5de6d3a760bfe15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b255efc2576dd31f0a2cbfe5d7476f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68602f866a3494e43485cb678c6f4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd650d684a2a88b75567c86668f8c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa06440eb30eeb61b053637b795c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc6183df7816879eb4a4a8a9b60c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52a3d87df5185fda26a6ffd3c21e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc7fed4eac6151ea1d4940f218cca5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba940ba963b4e0dfae35d7f16f26202f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e7fe8f58ad171ce7a4506a6920586704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d121272be1490cb6cec6abcf85859f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22a0bc7ca49e1c40eb1afbbdd8b6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84616768447504d8fe22f74bfbdf024707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c3e70480ce75ddafc4f4affd473d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac5980c94fd2d81fedd0f61b61415a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5850a46ca743269ac7f9173c99e39fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d15ee8d9756608c98e11f0956a21b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16eb5433e0e1d2c6340b70f635edb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e614a33552b002d6e9bb6c138298713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dcdf06f0864850b06955a305dfe24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c9b5226e546791cf3dfe75a1e1b4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56626d4e814c18159ad959dc53f61e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd637340d681e520e44b8a70598e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4a36cb67e6249a96c15c305f30c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408b264ec0da6945d01b697d80cfd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24b759997f4b0bd588cac3c7b4684720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3596d02cd6f091bedda27e0d94f80a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9919055c58526a7b1cd71307f4cd60e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be01633390670cd4b29bc21e3b28a2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361d8a933b948660ccb62f275854293724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446b6ece1440c822be85377c274831725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e8a56b7c2a0aa310d5a63ed319f23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabc1c563fc7c39d133b7253b30625727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7ad2a85a56011f1890c5b68cc2a6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6972c3635a2fe4fdbe9bc272c6b8c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cca7ce6b5d13f76afb702421c3446730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401e3054d41acd33df83be15b0e327731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdef6e3bde6410c178049a637d091e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db8defb0324f4402cc791f9e50062733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35521db218a39fa002081d428615f3e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a6a2b5b0cba7f52efdea37c36df1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f106f713727734bf75ea799e9aba32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bc73201ea0a508c1d9d5b1931eeed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ed1c454009e7fd57c255dfcaaa1a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c5321edf7633a87795dc988c1462739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155ff9d3c8938c396de648631f329f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645d6196dee0d2d399527b09590596b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256eb7ec116fbff1cc60dd39c2370c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d63105cb29a623080537b207fe0588743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a21cbe5d6bcc6166481f36c9bbdd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793ee904b5b50406598973261e2404d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75966a09e42c3a1ae62ae04166738a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4380a1411f340321c3e09c06c5f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6fc91e958844ddbec2f8b9177220748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c3bd394b3de9dd9d2c9dd0d49bfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a123d2f5ce9679a2c2e33c42333f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9316539d1e17f5310c2f2010eb740a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd999e0ec483327a454fb05592e1f44e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe2c7548300433c036495094307ead753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56193cec61c6a5366fdccff5e9f9b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74bdf3501e116897881ed2dbb9fae4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadc0e0f3906cd3f2ea2ee449fbd788756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f0f3f69cb4b2c1bde222d7c313e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d358952f56dc649549c4c8066794810758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd926943b7e575ba38419d03e5a5032759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>