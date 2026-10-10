--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d40dd78481b0ba6a5c408bb4248281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799b967c5f1ea03b7980c84b42b5ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec4bdd32049a0bb71a5d75762c9543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd75c51e614b6f74d5c82adad31754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c9f0e8691e0c43ef1b0def8d3b595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761055d2858eb12fccd22c997d5e41436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca26a5538a055969e9989cc29a22817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75fd3b7600898576bbf05d198ef388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e5c9678f27da1e1329a1aba525a8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f55696ad15c4e9c3a8ba322fd0e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e0e2aca6ce1fc4ef3a8c7633c3ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86473559c8879a3c132e6a5aa823d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d558194a7390d900502f434369627c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced198d0c431b32ea8950b60fb3e5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af853e8c2f33f325aa9143e69bf4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3df7a4a1ff743b14412c1f31c862016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615233d68548153a02261694979e8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a7c49b515b4d39ccc9472e63a64e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad2b454dd60d8d380f83b444aec52319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5632f0ba533603aae504ba2dce8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d23d1d9e1e584cdda3393898008421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2ebeda546455e429264bf0f1e3e9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f46e5afd7c969e1b86d45e53e6bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf63414fd4238bee0249919e3211724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc39f872b0d05c21c27a517652b86125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825e71682a778be88dca11cbe33238426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087f1b9bd9e528e14accadce872d91827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63edcc0ef1c5e2c121b460a37fcfd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc246b859d1d3af2c7c3f2ab38d368a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b974bb0d6342b85822cdf55ba55e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c95bc6f4b96f3ffef47e234e7d8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb6d1e632ae9dbcb0c1c9bc41f79632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6040205293ffaf0b120dffe009ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f99f36720248079f7d890402764e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca1450c1e7ebfde8a1f0a23929c9f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612dc50bd61f866c9915589fa9999f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149b1cdd8dd65497eb8b0d8ad5659d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29764cadbd60d5d8af97fee9ad9504638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a7e51e3585ab4513a8dfdf3ebee039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040551809815190a0dcf19be4d6503140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd18361371dbd5ca5d32f39fa4755d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4610b35350c556c294b51d8398f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ffdf0f85934b7512060a0d6d9bdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7318cab67fe6ca190f644591daeea9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9b40894dcbe40ff62e69f1a4f4c9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f160d13f7daf0f6c16e9888b5088146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a706f98e7ec7b60c550627ec6c99e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934ec88e36c4278df3d2f2b3edac3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f938288f99c7cb2347460ee5e5b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d0a6b98f55a32b5cfae4718c36ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c74c29758a35ab22f31388f7175b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472291f6a56eeee861ca84acbdcc9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061408d5961df40794bf239f144b0fd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a013ee8981dfe0877d6c366aab51154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728e05854e3f0f38ca168e440cda4e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a4a0fcfbfb4602a6680a1dd230fa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f50c732bb4f7a2fadd8f1393b7f6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d06c65d0f9fe46322f4cc39e00b22258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6fc17333f4603516b661b5e974df059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fc759dce99d6629d5340f4317630160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c7968fab21a3d1b8037c7da4dead61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a13d1229859b28b018152caceaee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18940f70a2f0dc9a4962055d84254a1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523fd71b4b9b47947f1c69fa0db4a5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9519f7c4baf06f9e77eebefeb58a1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc503350ec44f49f6a82f619d749f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0446d3d101a2bc7ca56683d10936767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee9d5a2ce992d1074c9ccd3f67b1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d8aab9ccda565fcd0bc05215823169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebe9b0fa310ccc51f15d22f189882770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa0d5fab1ad45e0c1b6a2781bd04f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e664895789f4845a006c3819822c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b07d18a5897a11ba40595a1b23da9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe9b3f6b56870d5ee021dc161046a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eaf2457a82763e77731678eaa2c4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d56f583e9856a3e59ef52f05e2708476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656474afa8f341dd676584dfca6f70e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1af1d24f94fbac500564a55d95bc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277355691b8ba5c2b7a710959eaefb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6fd15f7d70db4b348833cf46278ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670568c5d97f7cf5038444ef708fee381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996221cb63849bc096ec88c31e6dc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8581dd1ce3827aa287f9a3bcccd23b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f7da6fe275adb355d8bdb47340a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d6e07dca0410aeb4b8a1b475786585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe773c47f083acd3584cfdcf614ae586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114bcb68e7300ef54b7314c1a820af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959586402f3bc4550526df8985a74b0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01609b953a8132519c2e4eca39ca701e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e14c664c39d708a7bf345d4c594190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10860cf9513f4ea8c53a35bfc1b8a45c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24873d9125fafc703f5247e85a659d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae6ed119457acebfb7bf101e0679893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd9614391cfe6d42f0d6e202a5eff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800848a17109c485776a40bbecf561e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf8839eac861749a4e700da249446296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d645869240bb0567f1ab7b770af4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a19eff4959f3951e99484e9703f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ef4e34f86b56a7835a74c95da68699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4068c21a281843a9e825d924bc53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3430e87fe2265b1ef90fe13a814edc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15fbf221508501bc983f7a3cdb9dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd67a3382b6082ef5e71e1c47167b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093711b7ef761c4cc150e8030161e0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267843d2de7f553c8b2fd0b0f19edfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7adb1c0c0f18599bc73c9c3e38771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feaa99a9a3ed02b8997ca3eeee23eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c71bab3e8b1bfb02539e6a7ed6aed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de2c9f50db2b14802c0e7c450b207109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28699d64520164af4056985968c98a06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba8673ccf5469140bf9e09d703c2ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a66d73e29d6827899e9dbf07898b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91038dea8ad56be38facaf12850845113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be0432a244bac4b09458077bdf536d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bc0f70775c1290f0c7fd93f153db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a96b32cd6d63ace03ab4cb8f11f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a315fe3edaa3b9bbc6f73cd1302e5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd084405163afc726f09e7ac383d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30268803f816bc3b4dc7f70409faeab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b39005a2de3a2b1bdffed3b71d4a06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d5f9aa1d26401349dba0593bc7bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea860d19dd7eec33fb96aaa3d7c1ecbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcf7985a6945db1faeb0c647412673123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d92dd345860af5b71c47452bdf0754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7487774bf6257ea623f5f9caa7e985a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59b51cba5e21d794c166b4211d486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc2d0e1889d7b236c6eed522f0da5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444c62b9bad192a74c86167355b8196128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b0362bf1c20e129a77f011503de7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a5c6d747c9944b0e0851f80d3b5b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17146a4bddaaf3ca135fa0d49de65c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b78a54637f7d15593417edf3c1f8bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aabdda3867ea70a55b152a1ef2361f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13a7155daa0837d3c6b087fb8e528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2506bb53232f1854a0bcf197acd645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079e35d2c83e361ca3fd8ec6679295136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b51937e4e4bac830f327f53b5237f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43211c530f89a01a5314be8bee1e65b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a7ad16552f558478feb3e3c1018e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ded3c97e09063d62546260e04a68b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc4267d2379996e9e2ade03b10fdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008ba68e445c67912c55473cccfbed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895ea118c8ad4b4a1560bd12e2e555c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d9a8a2cfe3dca93fb362fac93e27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae591b3d6c86d8b9d3af70c846fb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac2a0dd2f10f85183885e0ec7a4456146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce6e619440608d39c87afdea52534147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03ef4aab09943d9b6f510548294212148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839922cc2d87484d0cf54d9067969c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca921aa4938b51d599b260edffef21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9d654302bf15bbf28de403178bb15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47aa554752fb8de4e7bfa2acb93509152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b8c823983a19db5208ddeeaef9b34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd485a787ee9dc27ebb1641f581c1009154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dd302baf6d012e80ddeee2705f2a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e1bba06464abd71bf09eb6842aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a3a662ff25f88768141303ccb857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c49446a28a5597be523c22ded3741158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17dc93f934f200434b2b7e7569d405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f1c2c3564bccfd7d300d9d19a2fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c8c6e442b034082fcbb6f03d6979161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da7ab9676c1b71b372131db30a042f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c67c1de56f2866aa5afc5ecc5b9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365b3c195431eaa71aacb455df9b4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e29cc4a681a038674daf3927aa535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b1fb2f0698d10801d32c210989f51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323400b4f048c1ac374360160e3a11a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57742451c4e9c505104b672d95fde04d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dabbe08b44595506b1354f74071105169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e45c757914f0c347c6db5171a5e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c743181df6da05ff52d47ab433d895171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f79172b67988a49e22117c5fbce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a252a8867b998144d09c8de401ca55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb4e3aea2b666d8b5f20d23f0f5f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e876157e4ad1771cae1b4bd0a18e763175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e194b2ee1309a55f65a4cde110176c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96a4d66c43438eaa48b256d4575c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a77b457e0e1854c1e2aca2a299df0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69817133c379e7e393276b8b29fb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be5213996330d34d0a6f5d4995d898180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29018de8dead8a948f51f8e4ac354250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b4b28a5f7aa07233dbcd08dcf647182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c5e216f6d540b7538da4b40d8349183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df7b6cd15287736eb94fa68c948b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c33a83c78d7e8dd3c6bd46ed1a8484185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7b5de8060b1d56ba57e8a5e3052c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422610e04abdfb02ed19c27ba348c4f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230322128b166a27ab9b8575ce143f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684d3a2c1790637e7720f5188d0d04a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1acd5a53f6ea8b7cad6053c4efa09a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cb177eeeda1ec279684efdcb1c0a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8323a85a169a9e9ff020a40b4b3cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fee7ccb8338f26a6c019c341ad682193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2f39ad3bbcb55b926f99d6b44933194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbae6687b8c3b44279b683be49b118195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a48e1b25829e05032e5fce9b2eca0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ffc791b5e0602753724be2136a93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4f06307cee00f3148a686cd877c67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b33ed7f3e18cb09eccb2f510197d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fd1954ea3677dad801e7888b0603c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd6847845de755de4b870032f7689f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca061c2bd8db31eaff1ae60e0b70d720202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d59069b96ebf90df07a94774c69ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007bd34a7fe4caaf683d8d489cc1ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15d167ed5687bf95d2ae4585257623205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8f1694f8427e8c32405764c899cb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca6e740d1d6be2c98488d1dc8db1f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868aa21c13a653fcf04f91a3daa9cfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5a0d47219c4c4038878fee1abe48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97d36a9cd6957a4c794f64e4bd942b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e393421841fdb55879f1174056dfdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cec3f1901624c5328636035b6ed377212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b5414323d4a717837e9b98066c607213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4df8f415936842ddea996906357bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1baf7d34568af736f968ffbbfce5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae7192a62ec73347720e25c45192aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a16b90413dacbf1a93ff42ff69dfca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47292739a65cc4099504a470e394e4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9da83b482ef96c1949370b552a1990219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d0837ec09b02df72c4f36e2b37266220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346c0c9dac09eb38dea53ac82e99e89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b7c8326af8f984eb985182ba69dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689179e7b5f78f51b13ab4157ba05b54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a59ae770a03fc9c632cb4e0aeaba6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee0a7b70eafe43144770691d1d6f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaafdea3c33e186f6e82bfcbcf2b551226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c0a2be377981af6815bc1c432fd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d0c0c91d9e7926a53eed689cb1c46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d104e717bd049c24524057cc600954d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1173f8e5eb9ec0e31ed1b0532c79883230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac45a43ed211b31148c3f859a9dea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d32ada69453955d055baaf5522354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929724e108f7447e2106afe1a5131b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2012bdc4d771abf943e18bcadc43ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef563b7873ab0b6c455bf273c83c2a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03143e995e54e8a539b523586f3100236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630e8daae409c0f3af11fd0d5a2822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfefe85747ca770c0d87606d4c23152238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b975fa7ec8a5fc97dbbfb15a43c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1891e3755394273625e87c8089f34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93176a3fe7c10d08652eb02a9b3a2065241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad01f62abc64d0e729e8bceddeae14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a1cd07856d34aeb5c55ef71b4328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09794d054baa6b195ff8eb4c93503cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390f1d562e564ee7a0e22067d87b7e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69f9774898cb48cedb8c1e6231afa2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8fa9908567a85a4c33b5e8648694d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069821b569c10386a1f6bcf57fc9773248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697aa8fc0589813d07278579ca802ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f88ff8b78f23db4e29961d0194f1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f59b4404f96bffab4ccd4c8437c56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cea8f7dc89cf5df5c55bac3d9678d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e917e58af0c297cae24494d3eac7822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737ee5dee96601327cd81cb69411f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35417e09c0d9512765000c43f9cd7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a93d3b59a27c88490b093c4011538f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ffeac70c13f853fffafc4255e812b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda81e886920124c079ee23e3ebdced258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03edc669243b6be72773094609b3b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa01da2ef7865be17edc2d80c1e91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25098cfb149a06aaefe1ac1809e7cf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f7dd906b75fb205433736355c75d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3611bfffe1b123683ac00d4983a8da3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc36bbb8a666cb62fc60477287fcae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc24118bfd4f56ab3432e89892be6e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7d2d729e15676d2fe8fb717c53ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b46a6714652620047a5f983cfb94c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9338f7e5d80961f8ea8126971273508268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc10d54f99b267aee8a2dd4a1218f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b4254ffcfcf2766fb772b3f3d76b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a7f4e53183a1a99606e563ffa03a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208b015ca96b92982666e141456fe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95433506767abef5960b38dcabbbc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e57bc00a182f7fc933737c77ec81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a557e2c4348a41562ca047369f0ae6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46fb2957c9bf2bd09e02cc660b161276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb8bfa6a6735d9ed7ea97797686ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cfeb2356ae1a2725062ad029eed39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f51631dc6eb70a38951009fab7557279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2489901a053e0e02e8112775a9232fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad84a7745e93c54baab8ef19b227da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aee30fc8c09921c7df04a2874e233282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e375ddb279ad32c381d3cf94f0eab0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfe9e3c6f628efdd8c07049d12e057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b22d55da7c460be0cf7b1dd8b7cad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b72f954339afb3250910db44fe799286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1284432fad55f9c49ab0ff944d693287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948634a0abb13cc28bfaef17d393dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754423f295bd04b8d1109ea08b016b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116cebdc14c32a1d8504fbee78df781290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59d4d3f0306ec2670ed1c60d231817291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56646f03f55adf2258aa4f5066d9de5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598489aeed74665bbdc553d90a5e0579293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e83bfaf8e5dc1f84b6070aabda2cd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4535d0b576cfff101e9697acc948d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cb87bb2f7d0b06cc504f104cfdbb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaa1945b2829815557ce011a68de90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3866fe5ee391ad519912b96c2060a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08c33ebba7ad07338446c85c96e465299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894acf76bfbc1a48ea2ea0a24a03d91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f407f8889cf5fcdaa17985a1954a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46207d2f853dfb79894fe200fd25c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965010e4908ae544ea5c657c803e8b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc7f946c9715138f407f15d25f2ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951243d7c88aa195782d29543fe85db4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ea43464940efdb1f1fb4b6d8b8c64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac766f0f543ca953202b9fac246d414307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ddf1f8ee19e9d271b941a7d7218c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bb3d01b3af0511e6e50a616711938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6273bdde4264f1cbffad80f052f12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7ff130555351bcf4efa448400b1ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186721aea86082de1a202e09d39ce122312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb63ee7f82c396b2c9afe61f9128ead313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f534957aa8078089be430bb9666b5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c725971551127d7609992ce79a82fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c3215fa9718ae08bfb9b99d9b936316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021773f0fe98a00bdef46fd7bd95728c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82795349634f1d59d91a37c63eee1514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1463595383e092122c9f70c21996af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea972402009b8650fd51cd5d1c9992320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f8546127a1f11f2fe342a03a9b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c362aacb0e35c94d6d426e93c804322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499d5c7df52044f3a9c56027735206323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02494fc0edba3bc7e2b052fe11384a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a625c38efe8fdb43063dc32739deb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca52f6c0ef6630bd868780fb13f8196326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39010727b412fccce88eb8f36caf72aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c99bb38d161da7ad4c85f158c1004328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd27d74330313018e509f92168360329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc48dce1aeef565677016905d01bdf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909515181eae11ed1910c012d13016b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021fa50040dde967cbc93f7e727fb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef9ac986b84a9f583dfef5e038f5a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8fd73d3e7874a0e4cbc8e99ad3834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720ce067ee0a001cd8695485b9e65d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe6ca0dc77627e4b0ef0748dbca81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282fb9ce064b0a5447dcea5feec9e6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f387c8511684077c8bf7d22c6869aa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df816c1799893b18d8daea8eb20c06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37486890e7ae3450043e7face6e6c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd62da9f27b1b092541eff6949fe8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b6817096f6494a579c0d1fc405ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643d48b182c5d3b0b06aa694d38ece343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada309bd1f28627a52c59a52136dc75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3d0410c8cd1c5f914f2a25adf588345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f5ea4153bb190b33ec5aa5590ff3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505df7c3ea69a794640e979f63faff6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a3b4538f2b963f522b2557ae3dcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a4ec7e11cdb0726eecb955f8e3433349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f69ef7cce952bf18b6b32f6906096350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e840a61aba105781d845136264fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1a7fed0b89d53714c2ee7d88bb8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c53800c2a40555c960c90ca0a9e12d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e55c07c68586855e38329af85be5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b429f888fd1fd34e50a5841af04d25c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eafa2c783d0086e617249ab0584c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e00b9d83bd7851954a571ac98803e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f263dec0e1a7a8ca3c9bd5ea7c3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986935c83d8cdbc7b70a400c5120770359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286584f23a400bf41def7e8fdeb4c0e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa430c365bc2c84c3bae5fffca2d2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f841ae162e7b737f40a88612a1024e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c4506c865c9f2b916e6a953e83bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e7a18754ea660e15b1be0cbc6d9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5da503a473a3537a16a3519b7261365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d8f6017fe143e1f7e0de4bc0f1f6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2964ccf9b5375898700fdd9618e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd8c10692d7e83c67ff6b9acb8d14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6202dd6662aa8a4122d97f00ca5278369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68809c7b5239e5a2e9269f10619414370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2768aaaefdb97574cf8c5961bf84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b33456c6d6709df812ba780d802a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b99ce079d30bf63fe1dd168231ebec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f7d22f745b44454ecd5b7af59e1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93df5c444337292a6123bc66953c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6d98aaf708f0901e3cac78d81bce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694b3e833889471d8af9188f8afa79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd507134656fe964bbaa0a9140a07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2cbd87659e5c6093ca802bd5b3b1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1bc9641a17e310da67f7eb2aa94b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739905d5b48168aeebb0a09c526443b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6306c270fce60bcc47c904229a332382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724a5363abb7e3b84fa87c3c8fea6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539b12852d08bc36e0e386ff9e92dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322eef7b215858f310434ba1b22502385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3645304ec72383a4a622f05717cc79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1293c079b9f2895a842299ce346a667387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c703396e572bf3134cc45480f94cb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874b4b964c66732d16e70a11415fb4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aea58ea53c63f944c8be932a17bb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc36dff1d3a359b4cfc94b1d79a11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe975bd83bd7c26d9347f06d08519392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f1611934fa2eca8c5d42ef2d2968393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3459e53b49a4f4ee2da7956d9e6c81f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08323c380a3eacabd37ac4ea95757c2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69de96e1286d6e83a46bf8117d2d03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0af212d3472da1556bf340465217a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02985207c652012f290f793b19457c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969aed06e01b74784c0aea49d5f8d5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2e60f139e1cfc356bd8f4561f865a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b34d3b230918deccb0b52852cf2192401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59364c807862fd18ddfce198ea9e6ea5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fe1fb06cf679a94e441515e892f7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63730af6ae5a2a3797bf4fd411906751404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df94cc31f070f18ea1686be1035f84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf3e7e300e399e0c3be4c0e0383d09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99bd3e67bd26130dedbdd45540505c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e81e8cb3fe67850a861bc784e2df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14d35feee874339268871e6a56e254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d49638e618f8a2f4bccea9297f810410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c852f0f2bfbf8f4e50beccb169216a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a34ebc80fdd3935061f04540f51fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d284c61a2280fd8e76640fa44b1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea1821254c939ebeb869d321972d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1bb61fce15f094b9ccdae542b565415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d63e1a18cf951bd78085e5432219f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058e402e4fbab281171528d658c91a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8263422be3c8af32e3babf36cd4b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72aa89418cc67c1748a6284f16e27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0bc3b7a5586d58b532ad073dbee15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56c66f16a72143ae5ce078e2ec4e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaffef5ae60c9b4a201018acfa657d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c334cbc37c9ded0ccf18f92998f94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05e9bb7ff08d1a7cd0623c33a2219424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2ec00f1a9fdca8065ff3ebba712b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554ea1de7ea1e98816dc5331d07363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3741d2e8f40c6641679dd61a31356427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f15d5509ca6edadd8c5bbe3dc3fa6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1fa8fc6847a289becc53ab7a52f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f157db87da38fd98a6b002cc5a74f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eda2b30261bd2bbdc410d906e617f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce74b32aa3430d186b35ff5b8d179432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053281057bbfd022457b6fc864feb4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2948ceb8712031bf89cdb618c364434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4ea6197f50f5c74a8f29d18d0dc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c2e99c42933d5ab0dc57bfcd496f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226cf9a86598c50aca20aefafd67d70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f721fe6c09c2fb37e7ac3926193ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcefdaf275fe5290218fed52cd57b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4c1632682d3dc31b69483d121c9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15ebaf375f363cb1cffa913b9e901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703b17e54aa81b08ae19d6ef9a271c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962df5b3733a07b8c66b9056b552661443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1306585cde9c6d53c1b1dc36a673444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc59670933f4b307ee4d2b6520639d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887897ff7b6cde2d112cfd67302be9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f36b9fc90f03cf5dd9e3795415e382447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce009c52b413ae938ddc879ce84bbae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057bc3b9e08b3e341b3e8873040708b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46080048163e67cf3bba5c219d958450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae170755d38a4bd6beeab3f045b55df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9cfabcd69629c77253dfb3b577640452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d4d14a35671dfbae2784ab3edae57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc46ee315727591c3b8cd170b28cef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef018c3c3963d2db413f56dd3449fb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182b07863d054656d4aff1519a99d59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51716a8a8612f09841894d01418e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e4faf0090dda1f8d972251d006b5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98347f15b72db0bde255dc4946157f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197543f35c97ccde06ee75f1e5ba87ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d21552cda95caf7d525b1161a4554461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42a01ff92a0c06cc62408c5e77d50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e295bcdc645990e22b9aac9b40e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1ac96af68a417d0d5092101a367b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcba4a8980edcab7792f31f6af314465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc420da23482d1fe5e673e5e90649d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31388bc915c4cd9bed36ec1809397467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a50ddce9cb68c90a1b8a52ed98e5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d046cc44841058b8c4969efdda19c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc984d8fe485b160c1818cfc63e3dfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a92c933ca532e87c31f95327eca0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3146d1cd6848c7299cbaecc74ccaf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419ee77ba8be7100be5b266f6f0223473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdefa7aba3635eb9cf0005f4fa9f00b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea9f19ab1dfb5e9dedcf11933527a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae0eeda768fcbfca0ff79fcda76fb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb7e36357ac1760fd6cb7cd23c80d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a9fd158f42429bab36d1609671b48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610486f9869fadf2068570fdbaf2210d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b427175136f45f656a897985c21f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea65ed3ffb0a3ddc077e1dce67b785481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8bb525f2787ec7b736eb5cba239e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf9f38f171a85266596a2b93d9ded5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9873a28ebf0be3d2ace7ab23df9e8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4827199b087be8e394d1b4bc2cac397485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d05de7eb7a7bada36ebbc693777f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826dab5781e83b223dab832d091c0c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd412b329446656cd79d02f8abbc2d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8ae7cc6e8bb5f3122e6084953e3ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a27fd8bb4c1999ae62ca830feb1d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc2b4058a29ce2aba8ab185f90e0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7885fc3bfe92897b20b847f97c63b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1ced5879ec515f9e01ad09567cda2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3ab19bbb8dbc69c342762ec6ab6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa13238315ca8b951a5e6f761e552495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c31629f59fccf16471c2f53a83df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c56c20c1f4b6b0abdf3ab272a016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe23514b8801056d866f2a6e5ee65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c338b4e2cde755b4b71cb417c9adb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e8204a92788e78333006478a7e9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fa995862ebbbfcb5bebc54a41c4e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a4cdbbd6cc50d24f1001db01cf74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca25aafc70459c643cc33670eac852503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231598f69595fd4566ed3054bb8396504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fe12b59032bbbf2718f1580e0c347505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db3e6ad23dedc8f9021415a0dafc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e805668aed5f705ab8fe38f74265507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046fe3b81c99b521e11b2d7da2f1f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f557b9ca722f16a28aadcd77c424ebc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80eecd2e9ce73088c252ef8e9e6f09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e1e21eed591d89a8f0bf67ae3cca6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787c9692673b82ff0a54a78f391fea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b18ec6b3fc1a10031f363284d662513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddca0679ccc25976a7884157168496514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5605cf747a0ea65e213bb22a0195515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4711710dd0938a0b2a686b9cb7a055516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e980a599d19d0d19a7b5b29d8b4ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80ca34abd2056b8be5c8c4a0b8521518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b385e1c899f51bd7d46c88f8c5efb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f386dcc17641d2d5cb3845eb785eeb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47787f58f6a15e7e6f6b60061562bf04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25197904cf9df0f27899ea5d013085ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9b9d8370b00b727c6604943c4621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e7689920c4e0546e3a99649b2ce3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2412bd0116f33ca9299b41ad78f46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6da5cf1d3a773b3bc537c184daa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091838008f59291d88835b12e24164f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73882504f96c14612d64abbac2b36c57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5909ebd559367f6d3c3b0d3bd0c819529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd902c873867a57640a8798df09ed63a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be79f1648193fc5e6e2e976ed0a6a75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446be3f46a7f54347ccd5de5cca3a506532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dced92ef698f6033719340237bc64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19807564528afb836c79ef9b6bb76bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce139d976226f22f6d827d3e8486b078535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96236f9e79a9e73eb3f648e69c9272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc907f24f78066731263113cbb7c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec15e18d04ac15dda3dbea2519270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad8047545070156aeb6bb145ab11d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f012ea7cf9c78aae03997d774e1cbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b764d1bcc990bf948a5478d4cd5dfe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547f3b561019e6d62c0af4cba51d564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b0307262587ab2ade9222f7f56e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae56540c72567d53acd725a18444b30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0351ac74cfe1e76ebe972542693be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b626c38ee7b8fdb39d3d1fa8a9885546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86714ec27fe469785722b7759f375a6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed8b0d8042a76881d81470f6ac63a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b638fb0610bbe922aa2a04690b8ff1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db66ef0bbd61ee02ed7a25f96e175d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af891535ddefce5183823a23134234551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62a24c1164f63715ee874c1a041f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d423e0d04c4fe1fcd7bb0025f749553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08764ffa387be4ceeb84d7aa8be639dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fbf8adf291e60156e076fb23c3aff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb0c357da4db55a220e5b394ba5e11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e641bbe7254c063d98264eb72b52e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd7ec11f8ed6e12b75e073b5d034f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e49084172e5ca763ded9b15f6089559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb67d390e2fbaf8d4250f2708d836e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9aeb7b764da1320599dbf7a5d5f93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bc7e28acec1b680d45ee0a3c466c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce26c929444c194cd3ed85c5ef13b7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d928b8bcefcf496dd7d37db94975f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963f1eec3e3c12e03b82962f5f34e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87eebb512131ba58f8ca8725b1367b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6494c8f464fcebd83878ce23e9e7e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57554073187543f34e342c6b3a1521568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820646cad2b6957631fbf532828ced569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f287bea23a41570460ae78935987a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8515a4494ecf7f084f37543efb609571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f50e2bb431a3128cce7df48d9511e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8be1064dbbca315beeb8a09d8b42b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99d00e8c3a65386923fbeb4259d6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5ee7deb378a4a5a236355490afc2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b1d3529b9bdcfcfa4d9408b62d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80e00fb5aaea69aeaff7513a6c5610577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06d9abfb2a0debba8b9794a1752ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304de18bf0a03cbac69205f265f5e419579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c02e4fca9a4a145c9ddbb183025f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e828cc6648256154a0f0bef45e45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0108764880fe2c9013aa830071a28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebb20c3b48e453d298c8acec2ef08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e3bdbc84e822b1bc4947dfd71f20b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f40ae643a66462b4a11cfabdfb736585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f083e4a73856fc68f61b44bfbffe2c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5860025b9996c5053fcfc3b5f401587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201a2e90e2fa6c7ea0df07442a10e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4278f3c843e471f3fa5ed64f0a427589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1fcd18cb9fe4f7e268fd870746c28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206006a45facf470b8418b4870dba487591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7187d70b3d8a472610ffacaab34eddd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5637bc093c2cbaff1a91de4bc130c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd3deb6e4e3d4b6e101acefb4554f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d77b1e2612371f0a9557baa1c2a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e323c4566621ad02e22ae76fb9b355596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbb19bf0c84e4976bd0c2ce9e63d05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4cb0282b6c47dd6a68e044076e522598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c5acef280b7355dbd93003c91fc0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b28088c9e329f6dee8312aeed3ebfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534ee32181e9ce80fadded822a5a6fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216d600f4a17345bbf709a85e25625602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbfc07c905bfa027000ff6b3794700603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cd5dd506ba3ddd1f4e6c7655593af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb575226be79b2e1479dcb695fb43f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628977d07995907ed6322161add3c361606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b004b4b2da2ad926d203723939e2500607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b71b730628d467f04ffe14c2166a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbe7edf6d863256e101b43df067dff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9b2c2dfa1c58d031adf0a72126b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74353d2f071aa3f5730f3cc1113519d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f87eaed8e6349840c2b207c6c9f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b983d214250f86298fb7fb7c349d55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e340c110286423b14e970761aed751614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f91c5ff5c8c2e528f8060bc938a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef315282abb350113264d5e480eb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b8cadcf0c12dd2e2df51030173f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e400e8cd151a0dd664e7e2851be7d6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d5fb45aadb86675a8b11a9781809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd88d8cd2937e1a74e455b97c8148d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c60327cf0ccda91c1e7532b763bc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed549cab9b22bda0853a786666738622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a1a7e396a1a679445b1b20e3601a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b02863a4cee4b114d373432752e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454ced95ce5f0c4174b476712c1c400625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9da1e6d6b006fe8b974aa82f5ee71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6733928645785c9e8c446b3c4bac857627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebcc8085830e90f4691cefd42920cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8684b2e89b3a3f2ba673feaa47f73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a10fe21c9053c06c78e28679b5585630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73cf28238d08b3f057f5ce2e1fad37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d7fa6ca7eeeff729a55f0145d7e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396540a9bcaddbc1e3dbcb6ddde7d4de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a88df6688fd05649fc1abc08bb177634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e2d980f6fc60dad8ea0b4fdf7c06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe8c2b7970c8c5395a870184227a05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb33be7ffdac52172e0ba5da6b116f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169f631f53e2985c62f298e7df452a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab87997c3c99af09199e8b3576ec3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be242dc7c376f1ff0e7744641455ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da53aaeb52aa9ec7b32a81bb3188a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23e5c6cbe33f411cf3a2c184fb355642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0049a52e81cd329e4e5565b97decf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ee028ff5c9ecfc3d5e958ae87313644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0466539c1cf38021e38961d367a9e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036a30dd2a7e1d26f9435604c5c4636646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904e0a307d7abc582f8fcbc21bd907647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566d45619f846465afc9006b2192a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ac22aae061aaffb1723e9100aa2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c044f5c0638216974889bcce0aad3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561604983f9235691bdf67955a6da4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82194852feb7b868eec265c283901116652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5cb31b3f713eb20e963c3846fe4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb993dc930f5e4a17767e372639b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c57c42a405f0eb0cbce0c74dbdcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8767e74b49334d3cc89d1830bdb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bbed7c1b54186de5145168a6412b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e397f0318c32196acfc9982b6ac2a87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088044ba30289bcf9560c31cba68d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3586cb3d02e333f742a03cc42860f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b56629edfa0c3e22182395827e4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b207cd89f57efcf5f88fdd25fec2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141827575b476e8fd3ad01507015bd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6eb362a76d5f3073b045462a6360f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9534ce51d03784a0265f27ff0de091665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f286be5ccac72f99fad6b825e4219666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31df94f75fe22974a79b8bcbeea6fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991b528ee8f426dff57aa8a8977f8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fbd0884197ad1d52cc5290e9be82669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312935a80989db1f09a173d231e703c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cadf580194fac83ea826cf9c9978f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804adab2b9c6e33c240c99bf2f0354672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1e2b28726ee6c4118207ff707623673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea31a8ed05d888fb16efe161842092674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c103c7b8089167e7093d61ec5fdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eba640542dd935b91ab57a5553e59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f67a9f80326d2483887df37d517d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1b03adafe8aac0c69fb2fa080315c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134756781abb73eaa31f4b7ef0a622c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3898db29b11af050a52bee5ab1b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf05bb11e0bdaee616e238a08fac8ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96a2895bd3c34ce10784ce1b1d85c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216ec41f84e82d9ab059c2a8660d7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534e4bc0149667c9a156eeba8555db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9b444d63c20c33790b8a64a787a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f6f483cdd352b9586902e4ed66f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442212c685f2c12ffbd31a10dd9b40ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e552bad0fca42b13a3cb9ec6328763688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf602ba23dc85ffe3587d539ea28b0d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d839d5a95d39b45d0ee4a33652b997690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e1ca714ab06c026e5eefeced33b65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452b8d6abf9d753253d3cab1547f4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb9de5a606b2fb78f6a51c46062b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03508183915af7e53eeb2fdd1278be0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc33a60c6fb3ae87b2b11c657b7fd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21080fd6e87839fca831a439da154f0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f603bc5d606b52b5543e8a4358af03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd7fbcbce070719de4834d28ca2ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a6fc09598f48fbcd6d5a1a7388e7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777b25cddfc8bcba8f5ea93d0975744700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580960156f6d9463caf7377e2ec4c9d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a15095244d9fb7e552bfd8aa52d4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0d88c56c671f88dae0c0e9dc91fdd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3895694f56307a0f76ea14891108704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea87179db81203288a2bf1f97cc492705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877267839f550eebed18f54e5af5e1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff88abfbb921984b57a1e86fadab8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462415cb8e1e0971ceed196ec7c208f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e14f243ad1291bef6d156f2c82a80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120fb76daab34f7d5f18f9152103a6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f422c9901163429fca07a7dcccb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b25e49f34e5c2bcb0b0c6a69d084712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f60193cb4dbb26b32e29056f43b8c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f004e26e9508290e7030c1e9c3113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21085aecd6f87f40a158b61003108f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63b624c49352166d550e08856c74a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f888895542bc72b7ad8cf0048bc3b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fb53589cdf589c44e7c1122eb17e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055b39c7fc7bca3b63e4f6125fc954719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8500f87ae3a252370ba60dcc6e26278720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db796230d3d684fbd42e8ae7e6f1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080feb4db3d87cd531bc73f8afa4d56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d48147952d81f9eec5b7312d20f3a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c91aa2f6c4966dbb6533951b531a35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8198869198754b8163b6b6bada66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4423c293608514f7fe0686538b55b5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a5e4f6291fe088521c49d8680de76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed87979536e6be6f2841e051b4762728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1d77d742eab6203016b00c6a48ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb21b67f8c12e6932a7a3d48023260c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1200565c542489ecce2bd64112833a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0bf1993974210cf7957850a3f3426732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305549d3cabbf753d01a3e7f6d513f7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea16f7e15f2cd0e614e13a1494f8c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a93db1bc9f690719804134d3ea1585735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b8ecb66e4bb93c0a10ead83f6fb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45f4b3bb12b8243ee2ffff1628258737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5271ac10e71db8a516d062a259a409a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec64c358f427a05741c587e98250064739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d6df319ed9c8367376e1d67e7f2e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011f50f19889839e229361816b08406741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509718a93c117577af290f2f029a18b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bceec48d97711c4a48be01107cd48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4eea0251f1fa7b59e35e79fd9ce6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc9b8a54173a0416b833e1b25ec25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ab7b1cca6f20661ff99da7e3b0a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f174d139a237442c998a8ede1aec513747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b959cd9453f48831f89f819b1fa2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca72b27553b6ebba94dc7f02fbc5f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94389fb8d0c2100b6691d5f139b0d5f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee1ef380443906a3a18eb66533849751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2abe99adff2316e791b90aab4786c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ca6f4686cb71a4dce6cd25d22b03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f84cda917ee8c42d84832a2d8ed87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb86e2abccf923bbbc70627de1a13d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c28530a803949daa4e75fecd8eced756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df89d6d6ba9772f6583dea6c5e2022757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d2ca0a1f40f802ba82d180878cbee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277ddc49129b02a4a2c48045bb822c5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4054dac2be488e4a1e35f07e90bfa211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472542924fcece6b41e30d714e480272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9177dd26b26d44eb79f1c85f40aeac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f4a1575b2159391248996261d32c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ba98453b8e172f690fde1a8443885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b763e22d1877c2870cfb7c922c797c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28641b00e2b356cd620a1a9655bd04607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfae3e6f3439676bb6cd6ee13d40d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3a710e58efa6b3117a480e0e5daec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a92f6c908a09f563ba78ac0c8a8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c661d8019476abee0ebea2fc1b5ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6b2011bea805daddee787fd41cfc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18ee3eec4e8ee3c7e0fd3c1219c14913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30efd3b82d0ed4ad5489313116a015714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b6518d8e9ecd2d459000386620f6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0edcd147a12685bfea20086e0ad57d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf1ccf3f8557238e2daf0ecae6ec8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1f9d25bd71b7bd8f2a6a107ddb02818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93430102637749b6e5989538d6c88f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf540716abe2f3ba222cf5031e46a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f3892f73eda3cf411eb7a86bfbc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c230953eae4b1298f6d1a6a3eb454222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80b76985a378cb15e36edde42fc2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e831ddc9b8faf40bf8d7ac7eb41b1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8cee687d18d00e4d5662ec0b0449025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126be35b6ff7851f28909f23ff493e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b79473cd1a94b254789b77ccfde627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a6560efc742006c3995873b7440528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8313d2bf3af45854e4f3e52e0cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfdbef3f05903af850dbb8466f16ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5847bfd5a99cb1a3c033fe488725d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9dbaea2da38776146d305f4dda53a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee4e68fa5b4ddb1ff7e1f948c4e1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b962f5964a04f280127720750158034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eefbea2092e8e7e7c44caa8b5150335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7ab5f227d40e8357bd6d0caad54d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727539f4318c9c18da1155dd20919537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b44c5258d05a4365ef032810bfe27138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069883a2321e82017cd3bc2caefb4ddc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9aa65b64bc51bc6369292473c28b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca190ccf0dee95a974b1483d0c60d35e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96701df0beed43b36f2fbe069d00e3df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3902b7b15a81392135d5d5eb3f2ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f5ec8524a377c2d0b0b7d24e7125744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058cc677176f22bb52d7a853003a8a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15b6e8102b04989c5de2bbadab1cf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c877348c3941e662a2a06a4e39d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd6d0e44e7ce66c3289a7318d305148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c560aa7cd7865f948ea949b3855ea949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1be29b4e73c04d6d577e85f68c7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e4b192610a36b92991cf55273539f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd918038f9c7eac8784a77fdf330652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc4666c4c6fac3c8d2c61c1f3b3f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5378221b67e2828290e0a575522aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f1a843650f966f1268bd09dd6d86755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e76bc63fc595227db365b92964f7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b76493be8d1e10efd80c06fda6fd1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dcd01cd563e99d3d449022fd2aece58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f11d993a783a6941026ef1a53be4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319b7813befc62d0e6e51523dca813c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee48c353d0bcc30db733bd0c2b519861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a46e1ac2147eb76a7acbdba5f5c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386017ffd84bb575452799ac863ef9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52831f9df02f10311444f8017c52864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d416d14c18760afa66e3172a17579765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c62c3871f5741fcfaf500adfa5fb7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584099b63a4d8655cb7589bdc88e4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956266783c31f75ca60abfc469e8dc6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f8c1e5dbe7d8b693d399ecf5fa7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0776c6a653043b962bc28977f5e3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e39b70fac67350a3c359df3e6ff8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf0dd54279d7243c89454c17230fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01847e96b2f3e758718ba48d7543efc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a328c296e3d02ee78c7b46eebd6c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb14cf86141dea502b8404e55f62c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4fc53f974c5ae8b95e77d35bcbb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd069df205744a8ab93c6a27a243677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902005380a4f4589ccb63efeceeb55f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61344a961ff623d70b221d7aded885b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab22bdc02d917a3eb4809df76f42bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e99f1c71e6244d893dd7cd5d7bef9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8506497232dcba9bfde689fcfea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709cbbf8d3f4e0e5002f9beb18887b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded147d6819fb38ec01851f2593ba3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bab5b1537aa1d66203dc5d30f8b7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ac76db4520ca665e8ddbbd508e0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f3fa56c4a5e5d550fc95aec294d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdcace417e3acd427ac4f9def665688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad50dd4fafe8aaaf1cd754aaa3e8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f4374f498b4d40586fe4ad671b8f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8d9c9a1ea0affb87ddc2240c9ae1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10bc742107e931c88120da94f9518e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2043c56a9da566393438e227efc45e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957c9dddea2344072ce37694779c4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8582654d3a72bea96af2242915507b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b39c4ede2b7bbbe10459ea1d4267c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52780cfac501d5959f62c038810251d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc433382c08befddf767abe4c6e0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bbdfac446c17e16b45b0812831f2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac772179d9d191015205a37827bb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9005c799742354b58f35a5c762e10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca0a12cdbd036e6f1876b2cf3f7a7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b827b3cf22b75fd8fa114ed1e9000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb04e83db9b70e21102a3e5570008c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c596a20c631890e16c52d39944a0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04710074283061cfea76b3b94538c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22915b4845735ac18ef4d76dd6c6b34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb60923f651d4345e1a40a94bdfb641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e616dd9791ae1d71fbf40a0af87d0c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ad0e654b5bc949a4f93129fa598c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896407e64ee420ebf9ba50c28f331ded111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9d5ebb400ac866af5b1c2489f839112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14877df5841af3cdd89f6ef03599b0c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c501a6e671937f682a71b1eb0718d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b448643b2c08791ec77d8878014c35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819241d0175372e4cafead2215c5830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf29a19c5a8bc327f1fa7c26d6b60d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ea1dafa9ad3ff6cd4460df35a511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83041ae3c69cc9658c53b60427ce5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60976c6b54a242b06e61dcfa15aafeec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56a2b435645ffeb7873177d2328dbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de2e81d6b9bf25a278003b30be9538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d98f36dc67d117ad32a42b53cf35aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf762d3b430223d1ec6fc5c6a3fe010124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0bc411fdd09717f2ad48eda0146bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95874876e36f105dc837d2daed4f6c60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e508b53121d31775be636e37a0d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1061b9ac5ee5cc00971609c4a5e68f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52fdd9d0b969ae986797ff36679d5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ae4b6e049a69808f2ac2f85a75248130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f3df02193ae5fd761ac6a25036aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf42ed21629afd87e922e095573e95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ceaa4300afb3dd738ed28d5054a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9a2d43a1ac09155b8f72040c8409134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb904e622c00e365562951d572efc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513277656a9ada41c41acf440c33b10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1572668fcf936df501b8f738f9b9f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e5e9f75310e25eba07c922614583a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b2e54038c619f1d9531f5d9842455139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beb907f9b1e387a38614c5d3676acc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b66cf42377c255007ff44e58e4e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc7766b80b77ff6bbd208a34d58fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13337e30322c94555f6dd420d79dce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe77aa2d6c2c4c8c5a7e416f691d14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb1b6fb7e8bb1f735d8dab5a954f2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb95a39731389bc1c43fa49004b8f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c010b2100df22b47860039385a24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e34c8c4e0d18b7455bec729460bde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45ac9be0c07f7985f4ed1030c45c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94ae5ed9b4edd1f1680f80eb215b0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc1fc34f88a11b1eac2feb9b5ad4dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4601ca42a4ad964663b9c8e2814488e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c4f0f0920d0d7d385ccebe978ed72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd66ecd7fddc0197c4aec900ec326154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6922958f46c0d7e223a3ea897e0df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858e5817a7e41e45628944776ebd40c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f13282f7f573ece9f1f4e2fa0a620157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3431ccdca2412cf9d55576d7eac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292e6b1fa27898d50603052d68365cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784dbedb2c850c23372ad76c7c4384a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca557c6008738a829674a5950ee3c43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a564bd539ebb633751f25e467ac7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c7b24e9d2c748c9ac357573ac1a9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf286813a6fd3fdfa955596fae3bef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311611ebd13b9b98b7197ffb55bd69cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1dedf95203c8f904548b5bb24d40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eda95a485cd3bec0e0e857620bc9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a5b148aef18de70e9c2a2f3cf94b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735408a9f4694fb4a2e74fb0bc01426e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e89a4e3f2845ef00a6070b67cb42a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87ab1a763c2d599264231fe101e06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421e3ac84f588fd9f3c1e4f25cac72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed96fb513943a1b7f7ff947b9e306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ce5bc72c89ec6df5f9410a8ab89cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a3f8c77d30ae5f569513142748ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e643ee034772d0737381e249c60d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d933642ab0e2126b4f458321373d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c133bfde9beb861a7807c2c5df713178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0cb0eab7eea4cdac3bb1f6cf5065f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9b05252055c9a6e0264d6ef5139aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ad4eb3ebf2aad563b4b33a222457181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c194b1e35d0c8dd3c612f6c91a757b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce91c24caa23d8e0a2d9cb06bb6888183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14a4e0d624362ad5c80aef0d175c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80586a6c541fd39b47832a6be2861b80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc165adaaceddb96069d2d9094142a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d9a1f38c00616b9f8dd16123aec1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a8fef45ce7aef73e4a98fd0d60447188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113547d8510cd4e276efa6e2153d2fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ba06424a2b9db72e829244a367ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a83aca1308d2072b94f25651eb796a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f9df23cf36a4d712165c44575f891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57aef452a58af9675a9246165a599193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2f6d86d793e2f17a99d79364ac32f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ae10230611f3c2be236907e60fab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cdbf9ec9fa2e3dba002b134c6803f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac864823fc32ae3512f3c9e60a82957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38bbdfb19169644b14d190d3d44879198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c39b7c8686b4aeaee856c079206ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e536bdcce8f4ffc597e38e93c032ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696be010404857ac2e611ad7ab69a68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723bde577bc449cfc0da82ba05d7364202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330dc6166e6680f9195fc48689cb86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682269290d54473dcedd5dec7619f58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb59809a62428192458491ff698b76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf51140a912182efe43e31a81638ab8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74001a0a40c2ac300d7ca94865337207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f136f61e290291d5c779fa92a22492f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761af6624d9497244ca53dd3e0660094209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116776c7caece030a92b2702bda92cee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee363109b006ce4a741ff6a7629d7928211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce1882d30bc1e3db1e759287a5211212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b4362e6ebb24b0842e182862b64d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be81611fa7e090a9371f140fc73ab5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9dcd8d27f1249de4bcb13f10db769215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6954b3e6ef2e97b2af10bc5208ea23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782186ddd660eaa76831682acbf52941217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f526429926c8c41b5267eaed80d24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551154f63184c6bee35c1efe69da11b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6475f8d977e8d7a4a61a518afede9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f8d1f9f1aa613b785d1432e066fdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f0cc640ed748bd3812e4cf414e1be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf020ac2897e84a45dc27d6f11f9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ef2e8166412f54a9ac2cc756f894224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499a758aac406bebce4decbe0e98fd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de1663f18a6ac12f58221c65ae03cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2323d858bb9529f3d1fad4712cd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d044b0d86c16bd68d060a94fd4adda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e8823c1c5d06d4e5b0dc2ca71153e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621edf977c7ed48d3d2a6f16dbb632230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca3a5fde9132cfb9d5ac3af9c086c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8a6885821d7b24970fd75077d2bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3678665591dcd1e84b9ccef9dcedef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62574ddf6da878b07f8c899492c0133d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717807490b377fe190f190df3d892ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6300a1ae1454c83acecb15d755957e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6747971c5493bea8a8a9bce32f9df38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f87eb748ca39da98adb95e26520f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d89e10c45c01b35bd7a9e29999d936239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef970b394c92a272c131dda1ff221d88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3651721fc066a0e866da30f789fec5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ce1a752525536dbe843d232500bf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d29726bb9ba9a1cbac95718e6a0f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6908295c8d7d714ec4a21fa5d9f1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a13adb3abca9032ccc403ddc9a1085245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c63314420e2e8b4e4a4061cddb35b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2f5212f77bd39a93058f5cf685ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecc99e61fcd5a354b34c23405440a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38302effd70905f33193168b5f38f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2a6ddb7cd41e2ac5e5ad6485c65f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b4cef0d29b50d28f4a5dba123be37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dbfa60ed56e8878958effc5941cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeab70ed8afe89367403620abe78e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de43ae3ab7106ce26c697f7ea9ad34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc459912dcacbdb3f9bb8c39ba1db9ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8795f71b6d40675044025fb11d198dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b620c55a7ab139808f02fdb8e25b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e440951d60a714964c0dc9b3af05b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8f7e27758b8b927b2ba8e982770dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48d09427765d5876629723019567b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a715ea2a44b5926ca9905645b50ad8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7ac0a58ad7e90f7618c9c499aad1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30c0f9eced3ef50037048e88238c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6d40ff55dda746d195ba88d4f1ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3290d2d9a9897950ca35cce90ca12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e9ca2fa6350509ce2370cb705c5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35703cccd3e5079e099358b8ddd21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a8435c812c4167720b73e2a361c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567c7d1767957d836edf1df8b50c607269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc6bb8869f6976e89027e4c78dcdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97cf1ea12a204095818225e9fd5ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599116e65a337f4391de80d1e6763adc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ccdb1f9a7d59abaec2e62fd2181e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66016fbc3ad9400feee979d4b493c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ffb9070d97bc9d1d019d70d10d36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e845a43947b0645cc87ac793a1a7f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f13c7ed4e3a83ed0a517c816a8e999277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97be912a7ffabed52e6c79553bbc56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544812ca91a8310422749492ec9ad9fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50253a1c2f4457e22aee3045b337c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497477a77b93b14c567127bf2403c7ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cdfa08435a71ae8558cd044bc69f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b6aeeae51ea4dae64c0b38ad143fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8533a253b8f52a22bce8874bd822dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bee2c5a5ecd6502f45416e90c7312285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055452786946444dd9fb5d349425342286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc318e61de8bc354eb7c6609d14f6ffe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04194adfe7b469fe69aeac212942a4dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e535df9cb2af67cebcff40abb039611289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3a46896f1ecd81db22801a0bb9d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638c9baaf43bb8812dc47fd69c5605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f1c37acb6494a9f3b05c8080c0ac5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af83568a3c44802f370504d45c708b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfbc8008e9b1880c40eda515bf1810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637452decfe5d4a80196ee8c30dafe3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae3fc583e0eb2d37cc049d502af465296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ac9e50d839c49d1c2510c3839ab08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2bfc01bf856a2694040204b4d74e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869942ad3888580e3582a77d32613ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a725c25277d20d8ac0e53811fa627300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac114d9f12fdf0abc341b32e3b7952301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5986f8f0c44690a88a43d189c00600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251835b153096f4fe4997bb3a679e5fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86380eb3fdbb7cb492a45420d0403e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990eab43fa8fd6b335bc68b1217d486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4777c47328604854b59560bee96ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c39b0f26c46efe241edd57159290307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf962771a32008975d38b7bafe9f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c86f1a6b3330a56378b6e72467d58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617da09e96dc1c3421ce8b8b6f820b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1c36921a9213a5e6c28296b019d94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b92a8405e0153122ea01b9408f97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2362d64ccbb9efb23d007fd15bde9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44a0f0811d27b97616c3c0774ec53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4879c0514cfdea9d833ad9b470435e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0580105b85d55848680b9ba72817b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7537bba65c69d9ebc006510cecf73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88592066d1542356179b4147482bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e930428dd6279fd0aebfc18568609c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5193bf0f7a844f941b38685ccf5b13a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d12e865504c4e9c6b52399115682f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52483f7d5eb7d3fb504f58b51969e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade71871e110f5f183274d989c55dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333ba6413d7a35e03c9fcecc996efd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9884d1064df995b01930fbaf30a1e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f3984a0d516970e91f3e2d9addb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af5940dabdf4d9d7c81921862819a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4acba135b096dddaac679dd46d635328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7473a683452d72d32ad868b5cf2ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47167635f81c274f8e7542656c860739330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f63668c92d7cc1e80f33c949ca9e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6beffc900c3fbe169a5e02118380332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c369ba0b9336ec5ca87d3403b027f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c19e9958835b86aa1ef8ff7240472334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6887f3e2088cc8b108d694f3efd837a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1e672d94e6def1cc10fea90ad7837336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466657e8d57c4b87fb403079c55e164337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b5bb4a08ec6cc568fbdf70b2fa77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc754da75ccda04909dcf725a9d57a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2585b7177cc18067087b8fecf9744d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f09be9b298e28f63cf0e4357a163d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fd892df4e71627a32a7594864c369342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647dd0f92637d28192aa9e0baad215343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d193e0f4c741c562b67efe7f4876b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685157d7a9f85b1b683f1c9dbf3eba60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49b2cf2c4f3a49430757834812139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae7d22f0a2c909efba50e85a850db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34cdab7af9e87d99a5e6c309c2ab79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2919dafbb07cc87500a3838cf25b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e314c1e11f898136bd17776ad6bc98e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e19924288b6414b3a37d6b304016351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af68eb732eed27700e1af5f72968781352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42eed69ee556134c1fd9cbc40116c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea34173afa116784451da496d268da8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc0ea28e1ccb36982faaa73c8cbfe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527307b36c63193177367a3ca1e39aa2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5069b1f54fb4fbed0d06c4ac866248357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b71c5f51a4da5ea6ea87f0d9c4fc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2001bbfba0a401c91e7edb50dd6a89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931afe258d14a3e048ae7e6fbc523d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7748760db16f7cb36643ee027439a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc98b34f9f589e250d2aa3b26f911362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b086acd058bb30b75174ec247f494363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d9f8704ae23d7cfcef6093cb703e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db40ae8dd1042ed2d027beb48ecef3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bba978d2edb5054d12ca79062fc53c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dca6e73222bec369865abe65232d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d1a9876aee0df7eb7e8d1605915a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2efb8749acc7409fd9ceeb5bfe56d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153cf4e6367cc1eb30aff08ab3a3504370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6ce0787e0abba232a13a88fe46cad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b0eb507f86d1a072c60f0c67d56a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3748d8a5343e78989c79e5f749c3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a2b2e689281b201d0278edb24564374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf39027e8f819e56c1e54cf21882a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012db148dbfb35621420c3c134e6817376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef69059714c273074b394782ad460377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e187caa0a0d620b24ebd016649a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad18429025d0a1ed133c8533dc44a79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dcf406faa0b8d079cb0e827092184380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b52af19c42eb491e6f1a3ac60e1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73b0110e8af101597154cb964f6853382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71ef0932fb7182198058594a861cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c51197fdb62326fe840eac5aa3f4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47c246220d74d0e56e035e3cdd93bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5318050bc5028223abdc7091c5c260386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0f63dfe6bbea7a816bafcef3af542387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403120615588d1547dd636716a1e19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa822a635cfe98d9f5c549bfc66930ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e319e0ebe4b62513cdd22c3cad512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513367e9a82b2fc3a4240aefcb39d9f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac090976e309a1773076111fa07b302392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bb4a3ef5f301a26c5e318098900c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b155b19ff7a8cf229caed6627d9d5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c843bd0d921e34eaaf18ab3a9b9ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511836587205c21625c632183b9b8dad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e010922e34978ff5739f5332b64407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e37118a22fa4b908af5a8b2687eb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbeb88b36f9869b83631fd38de956d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f2dc4b25c1239e10a91484f15203400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219c40cb41e0354a38a7d16f76b8789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42089007bc927bcfc1d7d64c63b60f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af35d16eb0e72ec28092f6fbf869d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ffbd5e4a2a3efc2c4fa159a224e1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2201194fdb6e4dc01f165439ada5b2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b3afe1e40ac58342c5d0da8b00c6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734b15bd5ee74e050ded8c3000f9b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8e0ed124afb96c5af083254dc0fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31603bef4306cdcddf678bae703dd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7550f92e0a0239ebd17c1f9a979e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203672ce492f7a7c8c7a5205fff7d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04c7cec26c2cf7191cff762d967df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534976bb8ab8310a40a4c053655e13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adeaa189403166f7036f3682be86bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e27636f71075a1545eda63193d70e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcba4fa2d445223499de05d19ef4e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2974e38db12ff64b3a06c18e2bda64b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69217ef737981306b377d8a4a16ffc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5729cee0e6ee47867da753b1183331419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ccbea50a51b17506dd0ebf5be0a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba0e46b214ab362026e6f0151e706421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cecd0db4f25f84e82e9d59427fcdca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b717c688659c623a0b137bbd5b57146423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9698efd41f5bd369bdcf2c5aaff82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f418e786b59fa567b70d4d02644a58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a2b3ec11d177a6ad5fddd40dfc155426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0e5b918a45e1a81a7f5cde929f2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51be1f684f3d3cfd8b9583b75880e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fc1d2b1e68729072e950f8f82929429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc797ceae6117084d3a606dadaa6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb9e485de00199a897456d11e4fc6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23c0d7666a85bce9581926467af80e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befe04abf7ed74c3cd508e59b4da7e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d2dca02498229f38d5ab06e082923434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f64f34b81f94bdae01289ca799c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89bef0a47e892255e8850b27784834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa27430828226a149d31adfa0b6f898437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6415764b0589c035815303b5c0e663438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cd755c84a154cbe18c969ca82038b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d1d9057e79062082467bbbd47038440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1603817ba9cdb44debd19fbe76dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47dc449b71f352c6b506f412a58237442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591660e5b30f4c0e199219b0bd5330d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e862e34a9b714e4f3b69f837e3f31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce87982538e3f78a7c709ab505613a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915616bfb3295c7d3763e71ac0c3c393446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e614c92d61dd601e939e3a60e9fe68c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84892d6c766af3b6f335a035f3f73e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3445a701d9bf910f9d6833ef2d6fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44dc5101af2c0dd4f618eee916c19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd6c3c2b088af22c7afd29c8534b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d99257bee1f9083f1c4cb004795b90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093b6787ad0fe33bba069d9477bd954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13dcc37128fe45ab94b2297d56fe31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803165e86e86d66856325b46fd7a670455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313307c39ef3a39435b4444e46685d60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0608ab914b64e69a4c37558946f74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b2205f8433f1fa0bc679d720914f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fc0dbda18f771cf16ba1f1e0171fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee7f239e3cb10b7e066609860ef8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a0d4e4ec7ff0b62ccd96975f2453461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8cd84e392e41648f957b37891a120462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab4fe29f0a5631000c65856ed318c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283729d56d2107b3ef59a20c8c32b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbf58418388b2f0e1a621a80bb310465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3902bda23ddd974a808e7aff5aa73a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703cdd3bf2bafbec1078ae336565bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd661320487fdb4e42fb25aaeaece314468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8398757e644e11e6776712b3a514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070477d8a80164db286fc26a6d95738f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81455229a5fdc519187c8a79066f9c97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa4130b62d61c8efae91cd560170e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d8c2b2a0bc0718ffeb94bfb468520473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ba16c1ace6a5b0e79df158971f3fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89099ab08878eb891dd48daf3d876c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a0e544c59005a1877ac1ba0e839a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04a58e31f9a193066e61bf46f04460477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96f075ee8b1e2938e59053f4142877478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d46e897ac0c6f48f88bc4a58b233479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a07ec029a37a3462b56d16824d617480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350af433a5e98ee8b730f95c161235c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3035b9e9b6b10ce99eff5caececedcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47749d4ce1996d6e691202583e785a00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f385166767ded80b853cfe697704484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a43cb5d8497e7ff23cc8a59b09f95b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886700978b636397a742e55e168b0f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d55b4a39aadf6933750e5c07abbd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a711436258fc495e5919af717f2b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5bd8b8f56ababa12c41e9bdfb7bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aae0afa16482b907a118cd8aa82cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948070956895f64726815c28d2a191dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf571cfaaebf9536dfd76d4566b540492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13dca4e8945a35e05831fee11261b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2400465408354141edda72d963d50f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a254683957961b1cf53e4df3a38cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706927819e740ce4588287dfd3c4ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1318fe6ad96a0a8e3ac6bd9a7a5f6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf35a99bb20ac1b81aff026964dd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7b64074658ec25f0f01eb1f3f9a5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d1f04579fdd006db3ff090b8e96e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13d211e3eb656a3c2a004baf2281a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e7764ce92e8f3608046d59ba9040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb31eda7464758dec253ce49b240741503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5914b9c65d57075b0ec4963d830e19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bcb03124f1cfbf2587b921de141f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bdc05723f3b033224760da745fd21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dac7d06fb943af2c3a61035072442507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dcb0f2434394f1648686e924f7f5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f13248fbfe306e3e464c409fdc1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d85c3031230dbee641e285a00cbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f235af0c87eedfbc5cebaf8c5a9a9d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e271a70847aa5a768e14c207bfcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ad9e2f34cb56f55d1af16b5085b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f357e0251dd7be830eac8efaf3b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe7c1cde02635d48d55df0d20a8be2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb3343a59e084585802acb65aaa5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f6a139013d1257ae4a241991beef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58fea305f8afd060b9c17f560f42a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048daf1314e9180c64097faef8b3f3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f40615467307e3e14e085c574f34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed01e58b6c0ac69faa4fdcfc15ed2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b05d15ffe8628ec388cce91495123522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af71f2cac068043882f5af49d0920c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139461f6ee38c49a4d0250112feab44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a992aaca6b61c2e3f0d0ec928e2e38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e45192c0938ed69cd491be6760dd2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c6c025518d6a7403b7c206b27ac2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d454cc573966cd6ebf57308e0d4c4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf71e240cdb74c0795da0f3289e7c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e46718566d12cd38fee0abc8094f84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495fe90e802cb4aee60b17c1f719b55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e3d0d6c79fba19fc3ac53f209ccf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb570b75ea963b1ea070b86c79448533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01238ff5c15e4b9dfe49ed040c2cdae7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82a6c536e7adf901ca3a3aa1d96f1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5c4988938423042efdbd18898e9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f864aa0c4521b3c00a379188ed190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763bf1cf7109f32211d32f515086178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5c0150e02ddd1610196817cae3bce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5051a49432f537bcac4f1f293fdd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687d6eef9026c0ac31ca37b691d7be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c41e4b723e7456b3794db05855eb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e36e827e4c046abbc39795fb40c4b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d86bdc6181a0230c2d68ab4665fa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af3b68a9a0f35ec0471e70229d7bfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5c6a76edb93ccf2fd29deee13c6cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b0b33d67c1c9c1da1e6a73af4508547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833feb78f4bf4875a7eff6f8b7cc921d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b09a3453d10252ae6954d7f7eb0a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa99ac06dbe0a6cce6d45076960ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e7cc067a89fe1319faf8a383d8494551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd38aa3187a643448e8c6697ce07d2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce189286e0eacb75133371ffe9e7d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613212347ad8a9576cc67f6ba5b801cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c46dd5427b8be7fb46df26159a630555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a42dffeeb6c0b5ad7ab2c7a7ccb7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aec7229f5dfb0933c7be0d56319ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb5a42df559dff5a2b3f62f6db12f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84de35f2725e53c642ddd8cd32a29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bf62b18de49376c1a7c2d4d0416d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a05731693dad5740d99fa4e3b3c6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f38cfa13c09d57c74d4fa746ecc3fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62982bb5a7c05d1eeadf6c844ab06e1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf91028056480743bda4d813001c54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7eee4f5be6a6da41ae6ce5db2747565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d2f9ddccd73d0e72594e3feb409a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8714d0943f450b0f9bf1593d30ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c297ccbc09ce457709e79426dca2828568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344d986c0fe0f6475c7ac0d71d824c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4ca746f294306a62af2473ff1c649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f876408aecdda0faedbe6db32ad1a07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697949c784680a8c0e433734aa46b99a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b271ad60d2dae77a574f9793f40b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e377add79962b7b0886edea319c79c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f04f40adfb0d2d89870117d25079a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b9e4a9d0fe367c69bf58124a0786a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e8290181470099647390be260699577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5bb3702830dbb79a23bf5ae390bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7b4e35cc1c4bd77804764683a644579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb7c56f4c0b880ae1704ea50207f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fbdb1524caaae5f6d92cbbb4ef4fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97471e87e0c6735fffee04b32cbf77a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d341ddd895ea2328e4f5ca7a90ab4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba9ba3b28b92e4caaed89f2e26044584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcfe2da4bdb239a90394b0b7c2f8b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35aaf70d4fd12fd05fc29b4b4d3d0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580318d4a2721c0f506a0c6039c34b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67686b861e22aaf65503c124a27733588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a7904e359cc05ea03bdfaa87b569589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ad9f0f622bd075aa9c558829b8ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac955c5f9a680527528937e66b49b84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a1ca5f62c500b76d4971f7656984592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14839b35a8026a2c529a20e389e715ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18616b4c340c0d1b0222d80c6265bad4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade2026b9914361a3e9e3cdf9b43da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540152f7b8eb777373752f449b0276b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d8cad9fe9d1477b59e4f2e77ca78b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa2f13ffb704fee0e313e4069e195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2585cb5ea86fa6a8cc6913cdfeee5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb99214184b59ce1cc76e75c5de09ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a5fc19481db57ce3a5101b3a7396b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b23d64df02149bcd760f104e6534d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007319845ac25d8cd2c4aee6105f51b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695aba9ec04fd1a4a5c73346520ec8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029cc948b412310e3c7ae2caa2bf2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62311bf5519a80a3074d11ca1a14d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1138e2bfc7b1ea7e7d991d6d321313607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd9c685d90da06c1a0807dcdedb96b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ad593b97af4a2f7de3c4cfb1f373609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098704ef9526161d879b98d712aaf82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e62086c9989a4bcf57c371e0ef3bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6239e390cfc0d2420e09cee2e5ea7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1fbcc6af1f29cfd3823bc89ee8e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c023ed5c98cae23fcda542d6221b26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07dae4d213923c7646ef0c00145b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa07fd660cdf758187fea63502fa31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca549b7e816aec8d51fcfd370072e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190de97700231741a06e7684ad5117618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d5883fd06e3ef62db1c00232596d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739d9eb097caeb75e2270382e26d08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbb4e2c292ec7f16d36e770da3bb99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb4f5ee859161614511c1925fb5891622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca32158e37939ba211267ffbc272c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603181241a2e501094d3a6880f3d110624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ac36368f97a1348a1209fef6737a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c224c5a3cae228fec44cc02728968f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fe66fa5114c8bafcb27b5bf2e951a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e2df86893548817f7abd992ce80a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3369ffd4d5ce56f725a73107be7ddb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f912b420ba456a410c7f99473937630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812a09dccea85bac2a5165be2a69d37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067c3f4467cf41535a226aa28fdf60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec74637b20790d60acd12b4b81791d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3479e8e1930381aea7e0b27e17c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dbd694353d66eb4ccd7eb075be84a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe620e48195824d22b3104b3d32ecdd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff703a438a83883683784cdd0c48dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9354c7da2762c35240977576d1bd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc32d16431e19b2afaa5e0ff659c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029fa46860331cb064bba465f438072640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706e0f3cb2cb25bc00f0906d7d28ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a70e4fad2cfa3e6ae8a3e52acfe29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8287b6f74b72d81d19eb0980f001643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c112754282cf88ecef6a05a9a8bdf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc00f3cd991b5b8c2b0d6a8a0be0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f743c0c2bc6073a3b24cf6c1c6705646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa97cd886ff8d4998cc8759ece2d43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b848fd245cbcc67374396047c97a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737996062b84110b6b7681cda9c5cbe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1fa78151c08332b340a1956eb138f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a00b2864186769d594b18c54b261f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0181870b9ba75699fff2a5f662427652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acf68943acdba38739df4811cfac7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c042981d5366dfdf3f887a437d68914654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb0dcbc642a6ffc0c321728205d8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43f25730a217c94b317e478db5f352656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01fccf3db3f38d1ba2866d6b0cf572657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53eebc97bf030239ff139e904c1f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c51a9b12ad62368b73e927ce63197659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923048ff389df8c1c04fe3c9bdb418a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb560db17746d80562f195227e725b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e02aaf3ce9f040093cd2a2053b4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd441a7baf62e4544a5107bfeb031237663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdded6265c30fa0f30daee308d9933664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0f6569e7374c789d8582ab8688a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955cace2d1f1437e2aa54bc8c0ec489666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1a742e0ba77d457aa761026a960e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb2b56ac2f1849264c61b2005c736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d4d909806b652f06bbadcfc7a244669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a117f412d20e24cb004c1b29d1de9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4cc4c7395121a7147d619f1f7b547671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e53157a27c2ce9c4a6534db59f7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e93e3aaf77ff43d96e54e7d7bcb04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec5a03415daa4a006fd0315d5a766674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a41e82b8be8e591d447fb54e17d10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd41b5319e5f2b41006544f6d53d5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dc8577ff1e507c8cf354c8fea87d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196308937c431913d6f23caf58c8c9cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27123b5f7bd6bc345282d1c364cbda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da85706a58b5ac1683396c824455a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa2456e82cb7b06d1836e7837dbdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a08f1b2600f188b4aee30e51437e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46d6424e3b4b26bc21ea11d25d19fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e2699b5b503f2cdbcd498ec331bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9efcebe3faa107f8ee1b3c3b461f75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df3a9376f99b488899b74095821ec4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfec5c20aae494f736395788813c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04138bc7e424e2d7b2230a81825c04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888774cdaf88b48163a0d7c0bb7927689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b150ea8ed71878330431d5d30f6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c8de4910b639e5e3435aba2a8edb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e028403753bf71df26ad30bfe6669692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d012282f049f42a7536d9ec01a53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bf298176416481506f68f1933c2e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880f515d8ee72a10bd26c07a5e55cd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b717e8315783f6eb7c86bfb59ae40d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c51f1f5b831a9eb8fe8236f36d8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288802047210f75cd7cf5354714be564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d70445c3ce9525e5844ec1858396e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7314f36321ed4e16971347650db3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860d236e0828a40a563f1681b11fcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c99caf7cfdb4831baae217ec8971702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe700105162e2956a6519379d5b4bda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9935da961b48ba0696247a5513e32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd58c6074a323660ca59b537717111705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2860531e3fb70bac1c81b4f5e6e47f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1701f9c7a353b97179f0c044cd07f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039483ebc0bcbf082daf011232ced04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc15aa2a1270cccf9dc8bc35c9ad04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303f68ee777204ff95553bdc89f9ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a288c00475e720bf724a95d2abb72e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179c18cde0bb9b7b6bce4a62ff1e15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91194714cba93f3cc65a2f2f7a87ecd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78e03791183385de4f10c5ec6d952714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed7a3b16e1e3e73c973c2e76613d91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b518112bc0523f5a0f17be84782ab18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0e39fb5cdc446c445667ee642e15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0001f4ec05e4e38bc19e3f80ac864718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef7b53b832300ade139c27d7febeae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf20e7d49bc9992228d357c6e79da8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f3dcce4b95a4fa3512bfe8f090c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319142e4ef5444caae3b7f6bef6265fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07279fa9430fd2fa672301f2a521946723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a1816f47c843834c029e969c7811724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2021801ffa1bbc5490c6448256b25f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3dcad0e92571ec6235f5d1a4c0b13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702761095418e5c0ad4f61d475dd9e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967969775d0d7da6c20f202728762c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc07299e480c1a26cdf0a8ee8f2ed3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb59d7c00e8e6e44e84670b31807be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95654e700f87f864f6e85d0ade771cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0e1504b07df2182e6fb9689ebb82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691625e0d08a85a71fb220fafcda92c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78561466bd1e02f9d55c577f6d19bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a831bdc118701fc0bb4a14f5d66dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf16f2cc5401e0d2d82e500239584736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa43d86209754992d29d924eb22767737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90125095272d05e34d733ec34211cf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd47194266fc3fe45993d9659b26c3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a11e59a2b1fbc17c2d988f469d5c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870000125471fe536c17cb1de4ad8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631cb7959a68bcf2d7f50ff187f7d8d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb132110a82ee236a47afc79c0773743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4c403a658d16a4455bd8890c4ce63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab9a6bfebc1555c1d057667b196b5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b947eb456d8f3bf3850819e1518181746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9280e8665b80a06af8625d4d7f4c936747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee804a6bfbe2e3aa249fb6cee623661748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ec88145ae40036e796ab67d6b029749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b8e703486f94cca3f7cc03d2ea06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eaaca73dba960ab8bc84c6bc417a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47842751c1dfa0a984dbdd6b958da9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af885986999da5d9645a2470e79d634753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421d215c028b901e626c94b0812d59d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858b96626309a2987e515dc231bb43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617bbd53ef935f2a3d857429a7e47bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52381738a0dc99d2595da6cc59e6221757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8aaf65bbf38207fb16a6e5e99a6f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b4204cd5288f1e38062c1a9b3208759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>