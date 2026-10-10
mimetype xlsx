--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c144ea35b5ed8c35b744347bb11a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf693284bddb823897e98ce17e5b2bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7d43d3a23ec67040598bf826c3953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa349bdcb12b2d4d24ba5544f46fd5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da96f8aced7b430819a4742cb74505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8eb7426dd08c56d391b24f5429d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15af81cf93c979fbd4cfa4e49862177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfea5553696a3be1f93fe5248af1828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befa4fe3c7dc4ca6ed847f64eed3a349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec485393f37e9da0f7c68093e525f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630bda8f0d13cda24886225bd1b407e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e4fbca2b24d60c031bb51529dd54612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd8bc0562f372728a457f8c8414ff713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969cca24dcf0a4ef4e1a85bffcc1bf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b993966379402dc97a0a4aa1b3df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae20147701e0e26e881d0a81bceda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4ec59258a7a017abeb8918ec7e31117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23dff39b687d07ea0e5f9e2305d6a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1969eea488713c61bf0d7fa1af92a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f903bbf100dbc30a0f7f8a93963c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6c53d05bd69d5776e78fbf59e7f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe4889ea86991089cc1bebf8ca94ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ab7aa5765fb3626d94dfae8beb55a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd82489df0c141f86ef6dd019d4b7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325f11fa9f310632ecdacb6e7ca2a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d5c3dbf1a23cafc47309a009c53c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f2b889c141692b48e773e6d1f7a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca223ca03480e843c23a16f5d3363f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d897bdfb1127562013278f1d61db1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0d28da0f677fa36ace5f8b54f2e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf59963081078dc080d21213e6081d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db38c2017978943f492083b1825676232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b8f3b18fa301fb08a1807f1eca2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6f1034178c3ece259448e138790834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa495dbd6b3fb632cf69656a8e548f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b180a57dfb68c9e64537592f66d87f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8aeda80fcf94cfee78a226707808737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba6016e1c33b8b95013b70632883138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ee08ef5f6620ccd944e75aba469739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d573177b42da565d7c393de3c74a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902006757221a59b1b796123a516818141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23897b84dd264643bfc9b46f81d34042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8fe900c505af379e9cc4a16dcbf2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8670add9f547ca16abe008400bcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf6eb3b2c7170afcb89ae1cbc46e5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad4ff51328c8e1a950502c2f896fca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e87d90896fc5e61c22ee1c2f60f6e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d012029ba179aa909bc028340bc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4fd8d1bb009a854e475a3e7f1401749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c217a7ff32fef35bad69279ad81050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5743f375330bee458642013710f0b8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de2925ac2835018b0fa0c9c17efe1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74621a8358b113e5030035cb92ec53f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92316008330f6aceb68ec70527391954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ba012564a75ce26998b122a09b2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122dae9cf04fbf0bb7c7be0c1e473cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5259c776b3e83824ce986fbadb6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60bce1449a346a84d3acb3abe913958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9cb9c8414c04faa85876cf64ddc9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25929d119d26639c28c0e4107ebc6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef3edcad61ec0fd5c92a11b7a8a40861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b87d9a4a6895f141a9c8c64a834c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff600bbf1b4e0bb798c9fd79098fbd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa5fe9158aa1d1deb9d04e4a16328a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63156faaeabac091e6e4f10ce42fefc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ce6724ca4e43505d69477f5d709c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96112e52e8dda5ead5358cd174df8c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6921e5f51108388ae6dc914b2a5ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed7bc5d5091e7fe1fb1dfe67a484c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3f8aa4ece4b48f172f7bbaf3b2c8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96fb9d78a14e6441095b6338f3441871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249f1fa1801f88a0208a00fdd03d1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417451d2b7a9eadbcf9d668230e32feb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a8def3276ba64d326694b16ca8dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412846b5aae96be012c027b22d3432475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e6baf82824d20f0d5a8b31e0b373a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099407b176a4c2b135030ce62a30793977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3b425253ea0f83caa1246f58f33c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942384af85fe13c2148ad4f324208e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092652a2d8c20e119483b5dcbe796c3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd5d08a3c3658614b9459941737c5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3faae478a4f301fcc070396214316e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e45060d023e9e1067f16f9a0a90283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88c46422e81029d9a44719041d114b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71b6a70b38516adb756099e351a7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ba8b9e8004ce5feabcfd1c144a4c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5ba7e2cf25bbacc1c6dee3c0acd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65c32cc3914588175870349e4bf39188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929925dd40285bb70d3fbf232d4dad789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ae0a41ceefe3d3e77e28abad066690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70539369a8ceb152905f9ec0bbeb7a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2b014b910f15a2d084422008175092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044336a48e8d4a24120c96d53b6398793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3a26dbd49c08545f8157371dca4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2de81b9e6cc23fe348a14834e8ae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d1215b864d02735034607e7d0e5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9c65cb9b3f98540fb86adef88eabe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a861aaf33caa157a3bb713479737a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f562c0676852f94a2d7da37c39e2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f6fa5bef35b576f221cf614037226100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d27b3de59b1568bcfdc683428e661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f34ebb627107ae770faacf9e2424102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe15c28fc3807d4474d61642fe788103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec9a359caecdfef06769fd60e2a55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bbb426c5cfdf55f3cab7ebba52a24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef17f2f2258d636d8b7dcb5e9004a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d5ea819aeb1ee6e07fc09e7a089f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489144df664e168523c91bfac1562e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1343ddc90c0871e6be147cbf36fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22524eecf4d76971e20b6e01199f754110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6982031a677b7f6c5ec39a729d8e46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffda205e7d768de7cfebd2bca2008d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b0b4fc602c3a382e035bb8079088e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1489c56d806810c0cfaab3f975c16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a84398de4f283699eb30afd156f0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fef9811b52b0698f97bdaa3418d31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730e6bb89d02a421aff38386d6f7f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6028f8aac7e9967fd044690cb37d0f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58acc9bc69c47da87c838d7ca275445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e50872f1db7e12952844eb6f4373f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ed4652af9c64ab7557e94220ae2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151813fa32f5808d52d57caefda2f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9d2e4a690737a026a1f0403d5452123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229974453f49914bdb07c81e95b01a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140331c2c28f9c04cf649a458dabc38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0895f91a4ca324edbc2399c47a5411c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd5bf5972e1aa74d7b207a3cc6292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d016b045324c3650aa5595edbabc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2457437ff2d9e9a6db3c940b0a74b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf811d55b989ffb1901d491ef23f6c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7994ee3b55f7c67a9ac31d5d68b861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bcf00f2a62eed8b7e3d6ced87fdee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10172fb2384b0dd280dc9b6d99d9db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f740ec9da2030e4f9cba8fb423d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef789c7021ef906a2d020c782c3324135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6dd7b395bb9e817727ed2b330dad7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dace238562a8dc98270b2e6e7d51668137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92eb46b645659c3f4d7a37e6ef4ca2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995fc1d7533958476086282cd55fe8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4532a9d173350dba23bbaafc065fbd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134c82d2ef433bf8aa4564ba68d5d99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c88aa762c634e44d2a48339981a82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd464719db7759ff2ea9f12709e5ff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f44bb24ccda1221068c2fae7165a9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f6f50ad530faf7a60d28d859ad5ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90067da103088e830314b96b8d9fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30538ae2b7df172cb32150da22b31be0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345183a573bb8763cbd6805a81c2227148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845cb94285b5adb170709b71f516be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b893e8f49a99550cf4419b159fa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94dceed542649def6d2e802153d9b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3318c11ee29ea35b8848485ce7c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d87adaadae0a005fa9fc7454341d03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3470ba4c38c93a53c2c735cc245f83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651039442886b1015bbfca65f870c199155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634682296f506761805a294681c1fc15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db22aa8436d1e23b306ee1d7c68e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f548c5250b56fd7e28de7e46d214158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b162837ad18f5a2f7293ab70eb56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc3cedc9dbadee422858825bbde50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87097cccf8793b8350b34cbf43e2af1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cf3e2a60cd16d2aea058bcb4139b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bfe64739238d52ef9a4426fdaf579163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c91385ba2eda351fbc5cb04da1ec1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1628e8632c3d015998884376850d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c625eee51363eafc1e96f0606a472166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be51194092b57648a95a6f0547c620167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b84fb72750a101a932ad4fa4e4fdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe8e0ed1c06ec3912bbf034835a86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671babd281489b5e90366699d028f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eb9d4b19e1804f7c780b19acaee9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857da2eab5013ec15bdfaecf51d7933172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24840c62ed1acdfe5495fac485c1195173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29661500ef94f98dadb14d2ec1a85ba5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f2727a03d05129dac9b0f5beba16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcdc25fde6fb639011d991ba966c9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca1961673febeb960182b5db72605177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafc481ce03983fd3673222135b637d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24183c6a18679bb823cb701ea0305179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166b741e461dc7e403f7186393368b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a07d7fb82889380655706446a30f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79ac63cd5503e5288a4a981d68b8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249d3697757f12622b63469dcf1d74b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848a3a82316d12607c5ed165e0b394184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3e27320c941549d20382a248ab8ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c743afc094bce7f987e58091b7c69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a49d1f51d924601e2d28cf72cbb89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c227133a5385c87912c2fc2afcdae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bbfb7759ab526dbe8255c22e71a73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494f02bd7094714901ece8a3b88de8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51946b2ac8b0a1ab0d3aa0679bb657e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42428c8740a758e0ac4855653bfcd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c951416f7bf1cd00ba2afcde9abc6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa13947cc316db787bfd77e1de6f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372294d9a7ce9cac3595a6e47b32e28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caae874535670293bf2fbae7ee9461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99f91e74665d110a453a623b4f2c9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9d59865b6f67601873aed718acff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f891c0a21b20a8e7c335be394132199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce877d3c60bf541ea75f2c924cb2645200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb10b9c74382facfec4b930495d75e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b871d186f21d3b751bb1073d63a471202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e249e1948c25292430c88b7c4439fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd4e7831277894f8ea75083cf5095b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174fff6a0be3e4f8cc66d06ea998e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a057e074fe780da02c17ab26817f99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b31a277216bf29b9639b44541d224a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4b12dafd3092a7b68098e8091b530208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded22332950e2fb0af67ae599d72a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6069b73d9a43affe8e7b5fa392381210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e4212292569a1e9b1081fea6b39a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9b5405422ac904ba23ffc45bcf56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ac2ec2089eb73eec6efcf7839135213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfa00f2f8a27e08d3e1088a73a0ba0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed0de4ac264816c509e67131ef841215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1c70a72e0d4dab067cb7d092a9bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26680ff495dc1651f35523cfb0d6f56e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da1a5d301fe3b622019fd67c54cbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb89b0b86f9553316ab078d1a4635a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd9817f151d22374a53725f58ea02d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819d510c034d095d8fe3d1734a8d9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c46434bc9d8e52bf1ee988436b09a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da0b2e20eceec53da8f09e781e0b01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b99c5e7488f6c395bd70748209498224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892ee828748bfc0ed70e39dc5464094225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18330ecde9335a211a6f1b6aa1080226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08c03296310809e1cf59e839d75d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f2ad18c5eaba45111d1f23948bb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193047fb6b4082420d6bb64d2684b50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9b1b3a2026ee59fba1ded7ab30452230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149703c91204b83bb4ceffd65428cba4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bcdc31cba5ccfaa076258a152894a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36210b5eb8323e3ad13839dc32f6cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418c59af776547d6961535423f1ec3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862a922354deb41060e4a5d89d756e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc7e6b1df56ad7e410842f5d344126236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2a683fd53c8688df98475d94c8c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4f27bcfcf21b288b1e1c2b55cddb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b2a51567c4b4a933187d85d85223239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8cd335487c7c813358b7f18ad98ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d46fd484bdfbcb1176ea529cc3b97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7391244c7736f62069af9891e5931242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0d7927323de56f0fe7c19093aaf17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b87f2866dcd2424ad8b12a03c189c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef0ae2032c592f44b478521d0dcb46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d55aefc821d13bcac5ef40f25a81df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71eb82421623d89690b44d3c7b35bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad6f36ccaeb05315753ff190058e69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc0ac40423fc8b8839699c4e32fe0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37f1ff69fb61541c76aaf4091bd27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d067b05838079aabc3a3765e013e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41464e6e7e80d2fa960190e4238ee08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8c36901b9167e69bbd1b44fd013c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280fb20317524fcd0df43c7f6ea94db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26b033549db4ccf58669c655c41a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157292066e0c5741b993dc0d801800c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841e80270bbbc89e5331ab6794d52ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156a75883541a4a1843790d100a01af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0df99a9481aa08c1314c1c37e00125259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe77042679d8d79bfc74841332efb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff202342c7119374552d5a9a845160261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41f805d25156e67706270ccba53806262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f9a847baeb6829e73a3640167383263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220f0fd93778b05e36914b20a7d4a33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aedf1bb8b4bbfea0a86148624273ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ce3fda4305b7be617d7c36c255ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ac42853da4ae15c0129fb5c4c634b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc7a9f0d17986361441c3c4da37c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd92e5f08214391b29dce9556b95d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40a7b0cb9de7f6e9474c50eb85405270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af561b2e0f73ba99f828a04b3db5e77d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1314899df32155624b0c6405fcae9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d6b2a880e9f8a15c6c34455f20499273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3db085170e30ffacd6a118149417274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0186e42ed91cd851ecf3f1badf91dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec7406a4f9d2acd5969b1555e19356276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0ded6d9770168ed9a43a83cf06862277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdb90076a8bf8b45091c439014daf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c73e18768fbd1afcd6cc2e0956aa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bede9cfcf92d5aa69332c75eb0ebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391b0a07417467ebd0d0b5473db400281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4e39f0624fc50d3ad9b1079c08db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb689c6b9dbe0562fb1a55c806db7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857dd3db6fa5e58887dc40ce461ccc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c978c69271222e2d46b6a77d32a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66f81100a303c9c242437462182a9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d056a7d33371cfb09e548da5b1aed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085e6781fa3afa4761a8a39950ca2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8afb3be4d9b93f2b3b427d73be07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e13c040fa0e968cef312b9842709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46b98a3336d7861b9455ff3b713e0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9053a9f828bf523ed4eb6d66c722c8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14cd783e7c781bacf9d1d4cf3dbf5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf15f41bc26558386c1c862b90fe647294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d82e99a12e677f90a28bff69a1e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2739e105118da46b0dcaffc570c0c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1d4bef5dc78a5431047b9ff0c2af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96438a63387e94d7d5785de41e09b5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911291373a3d2dd7c45a4739456bc39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ea504b0823e742eeb9fd2aa1a6e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35863d7c8b40cb864da0d6911cedc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94b77862f1c02d169a2ee383d6a662302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4dee8162ea2be726146bef8f629f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664ef1e1084f3333e6d56f112105e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb7b2607a46a1e7d207348e67e537305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b23d1ea73141f0084b2cb70ce10bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e748ca0cea5279cbb29433ea7de73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c44965c65b45a53571db82eed6566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d0c1cc064dc3bc02f79c3711c0b8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201ec757a7a9f3e5a64dbe6f3f8616e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef61437ebbee755ef46361861183082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6f2b0309743d37aaee0afcf43c40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f1cad041a472ef1dfa9c376d48f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b531d265bd6c18a53c2a349c3249d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed61b90eadc107ae11d1766941e1f7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438403009fbd86b82de5aecc2a472143316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d89171a1314fd7334ced35385776317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b43839f913e5de1e0eed1def4b528d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd84cb640a302909385922fbbc570319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d95dbb6f70d40110b1a040f341817320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a6f66a4d49a0a47830826ce053166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33dabc4edf3d73236fad3c9e965ec8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db450eaa5f609924b2d36d60504a9304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddbb560eb9be33634e929d0706e1ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e6d0e2fae6fe98ca9a03196c0b1a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a768774d899158731537aac5efcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dca2a531b71e8ee2a5c597579e196327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d13738814c5462fe9f60e04221ae85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cae30b6e239f3168007bc6d5f8f71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876edc198f7cc886df269bb08b6c6697330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7ede3227dec5760e7811e41a6c75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dba14b1edea65442778f96eb98fd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8c3e3e3723e20ed76f2181772d94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590362b634a92653f8afefe587102edb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81243a48d17c3b3afe4fc12e38d034335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11712906f2a17e779e79404b17ad56ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5561918ef04279532a728c33f77b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1842d45c3e7ffc98fbf215ddefa10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63195e0651ee8f8fb81ea0171bfe21a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de05c9ba81eb510539c7fefd7d14d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854de670f015a2a02fe512e00acdacc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c213550ed5eb2a5f71c20c005faf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51934f30fa4796076542f7192f005331343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c97ba81926ad0d7cd3f5680caa85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5017e3905a280ad9a4b30686014c32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562087bfcef865d5b2240a6a03bda95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbfdba4cd535a0890bc7758c561228347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c317c71214fea031276ce86604a24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e7313c378ee36763a1714acb8699c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da0c5f3c074e0c6b8019537734774350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371cf198beca113147f86605ba85b66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b91a4d1634b9a0f95d3e7c7459fd0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9be8c5945f3c1b095e8b3499c70943353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85230ae637995cacd3ad28ca2704f97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe286f8fd7f6fe8ed7197fde9399a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff801960e21c75985893143508d909356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f4d53320a6b2e0a0cdbbf0eaf502357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c250873e63ccdf5d466e2f26fffd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43178a1bca5efe73f59b6247b058781c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27903020d68e0603637104f863e99c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6053fbcdd6e4ae5d1f094d74b6854361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d261969eca1f2e1cf8650bbeecfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b92e15c182d514347c722d5753cc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c86bf41aa556b77c63d32084863df8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af35cc7f289328159a3af654800640c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3e755d40fa37708ceb28381d2cdc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60a4594cbd21e8c42dc8f0f956bc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b6b36d22887a4f112867c9b71e23f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e11c478bfeb56f2d1edbff5e02c6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93cd3c30a3fefe3050fd0a6f2074ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1d983e88073115b5ac11cb02cb98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8536dda85dff307b5d13a5c54f93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692623cdad4bbb4973fc751fea06d9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc406ef91be12914239423f8475962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97851c5deb18d4449762b50810c071f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa05bf5b8428041dde637bd32b7e21d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee70c302c38109eae9d8e42845b6402377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e4eca6893f617c4c848b0ab777df3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673b0a126b2b94f1f7d97692f250e5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e8a36bf91f4050af5beb3cbd6f6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d54bad75a7c3d6e04a3dad8ecdd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddf8b643e4aa043baa650c5f52e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77415f7da23d4b0bca14c4ed8580de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfee25cce261b0ae3bf1564cdc543e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64596de39b3d68d68abd0c1f524f7724385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab19c502f448b76c1e90dbe9701faae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54373a97bcfcbf9b5396ed123d151584387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc348b2098a36b7a57656c3cc679c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c3e028f171d49129d01270e6dc12e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8234c41d938e98b61f41cce4c02ba44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8dfa33d0478ed69475a256d75b44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc74b6334b06e07d3ad70ee19e65ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10b62fc9d7f10bc96a27501ca41e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333a9976adcf411a2ed0e50b164120394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345858fb8ec73df743a3649bc835373395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6fb52be0475e4a8a018456607eb3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201d0e41417754cee349c4fc506ce9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1539eae3d5d9b5ccb7253b4e09026398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8594c151c82abfb1cd6e32166fb4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f583e3b6780b31f4133db0ed600c770400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f8c2713394d9e3fa6af294296a9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a79d2a705afd21c6704fbfe0b733d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3c64ca2c30dfe9360f9f3b14814d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707c9c6e503c29c90ce8d48a8c0d0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917600c7983868565cbbc371fd436726405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d98c2d382bd19e6264cad5d03e0c42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a1b0755fb9f61077e939b9519d28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9615ce7e04eaf8da584fea8326d0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2819031f6ca5cd98a0513d6e3ac5beb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc00c22aac2932be54ab139339f202410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75938411910d10fb98bc93a935d16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f517ff45c87ce59883f83720b8e9cb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562177d5dce5b79fd2a47b28e4c3684413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41dc82fd741b62b82734884c613db5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf65e1540a538940dec6e1135d85a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a676130da32058a62361eed545d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115772432ae3c7369165e32eea197020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb5075b200cfb5bf425f001981ede1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cb358b542c1f591b266a1a7fd92d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbabf5bbd6cdd8f7690a8bf9ff1329e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c08a60ccf608496cac76ec5cb9d261421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0121f4e53f2f6520682bb74d777bb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e098e19b927618ae6397461c8edd879423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4a795ca71f75ae692868fb84b7803424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7115e712a6825c757b189d7c449e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399c5e253e8311732c77948b105d32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1281392c1a4c9d78b3e2f94be7857c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594b6ed2c0c2eecb6bd23fbdc3bda05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d89283c8167bae62ddd4afd2dee41c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1710bf0e1ad2c89e7d4cfd713df305430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8449e3a405ae38189c210f1970f474431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00377ee72e1efe77259faaf5db76e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5bbdbe7a08d6bb024dc3dc9222343433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f947f13281661a05b1a204c8c82f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800c9c96ad3641b04e05afebe28bfd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e6864deb03ffaf7b08e67c2a09af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e84f8289ae5c4a7b1f8cf41db431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ce19fdf77d7a7aad3aa44ef0dff2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19024f7bd585aae625432f462d182e07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d244e75b9ccbef573cb311d28a3d876440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdd6913c67d6936abbb367987a231441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d71f63ad9046cc2845bc890e0602d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ec8830e8e51ad420d547ce36c9a80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6813e595570bac417fa1dc2d7553e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5c6df53260905debc45a70f61476445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9515eab8bef6842f899f558ca0a4cbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee675332bcad05e38ffb9db93154d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34567e9f434d0b5c278b85e848c9650448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4486059ba22b3e88cbf1c21490a4df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ccbac2e793029abe06266bbe3257450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e571b7b4c2a5814b4ab386658a28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ea22eb2d75035aa195e5ad92c32e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab45c162f0b790695215a5758844e03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee3b39acfe5496f60189d85791968454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa974c5b27612620090eb414dad43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc0b5f1f3a7579900299b121e74a4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25947ce5b45e6bb3e4a8a36499092fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87394b80101e2036c8196d3b625797c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea570b805ac2f923c028256ce249a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bde4f5d3b33dc90e12e0049994418460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1377135a7d3d06e61e2d17dd248e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26716589877f4832e73181af5cdccd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da57d3cbce32db38d1345efe7be5dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd5bfc7abec6c5ef72470484964b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4398efd1475951f68aedf8662c21d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b69e9806fe120b502b39850de03d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678c7121195fe2b40911a3b12732152467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c74775ee43514004e6de2b87079b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fd615f8df59f7ed7dc01f23820add469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8257775b0aa26152c8cd8671bfe124470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c1ebfdc343a26c96b203d09a1ed3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114bf87a008d7e12d2d5b36f409075b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e735237c6f49818db73f4fe662a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866869a2192deb1384cc01e495d532474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd7996dd472b8c22ba1b7288cc0c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f544ea1e6e04d588f19a034e929fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ca605897bac049673d3ed7e08069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791f69056ff426c266cb988c33c7a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09095b9f51c559efe56174e3383741f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef826b6b0491ba02557264e02c7f9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500646b6ff7f1afe7dbd77070b31d9ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577dffde19b672a76fd411a9fcccc74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941850f3c2c0afb7c3ce35f5c057972483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5c927fec66ee0c262cf90814e733484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7759720319f672b210d70dc57f8e64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190cc84e4424a7c6272e4674b43d5c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8085bdc995a7a46fdcf4bc9ec77943487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9228219c896a4a2626ad01c59fc9fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509594673f2fb783df326b3fbefbc943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9c3c11533c150666b64548778a68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55a7126b0e7edb8e31c637f9849294491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6ba4d479efe76d71ed7b89c7b778492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5405c40026d8e81cedeb076d1e5e8da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252dbded9d358c182ed0b4ef5b45dd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a3dc58a35c2e64e67319dff2d1a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d546f559ffe92200aee54ca550483496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1fb941cd0ed635059dba5ffc634ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800f4008fc7f6748fe36ea4f83d0b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb427e1153cb11a3b990091ae2ffafdb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae980d9f11c0fa78b46465d617585e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e901277e29ad2d07c5e51db2e77ed15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc95bbaa0161fdcef3904b69e3dc96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2a8e7f8e8b183cb73108b347a6ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7036d4fe7722fb41f9cee7759624a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a06bf83412d970c8385cf4aa61cdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6aca4ab20243a4e81afd3809f498506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5f063ce31f375f87c2dfabcde184d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af893a021e8946cecbcf92f1caaede1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee8be314fa2a9a4b83d2a7c137961509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e6d73c83c239d28d422ab10b4dad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e477c357a777a0085dd877209e57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b8afd05e080c8c047c97b3530c49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8c949dac786d6115bacf64c5e6af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895067d6e378400e4c399675228c4824514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8170b2c0e9106e5f079acd8805ec1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793653e3e9d46b3797c5660790f5901516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d95833d44c0c8e500612621dd42f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8ee736c2963df8db9fb9b1187da62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b047aef33808871085a198df4b10a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff169a5dabe3d7b8ee3602fad44bcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91900400e78616dffe78a82ab14406521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9ba61ba7327d640380e0ce621a4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3272ad6e7123ecc2baec167d6af24e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61c3e3355984c28168e23123c4a1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e66d50f127bc503c8ddb7bd7ab34ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c838db827f76673de0cfa512ddcd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b486737348829e370770b606530e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09091892641be41deb86c331d89f9ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1854148cfe9aa71a359c1c9492ce9e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdc361359b58041af4769cecc01c17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21da4eed56ca5a7cce629d7d883d383531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e06607b095044cfb317340e29f5237532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b46d880b7e9864ae2cf161780d5c7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217e2dcc2320b37a174ef06c5c15be9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8c8917643e92243f8d7ccbfc87aa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dacd073f1c349e1da867b80757970536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66271a93e786ffb5c9187059d8b94b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b3888a6268e0d984839132d732ce0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101631c871d8c1ce39ff0465eae890b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798798ce4fba295943a31c7c6c57c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70bbf78b780b7b51ef49c38657447a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e064d957fc650c4973dfe7d986ebd57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd40603ca22aedfe08cc2b6e332277543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22b440fa6ee74c80d276d435c68b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34498970e18c2ef67cb63f81630a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399a4946e1103bd381056ab3bf7178546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c595a8b57eae4fb7a7d856f2c6fa1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2e3097c63b8b21e4603245ca2dab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a837fc028ccf2fc0419aacd2fbab45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb0905913333c54347f2e4f2e603c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796c60a35e8ad828bcaef686a91c0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904ca7ab2b3c4e03547d363ae29c071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad833c4971e8fb9cdb7850099920eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b95b37fa6ba7bd79e7f7b2f46253554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff851e99c4f103329ccc6f35ec96f2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722a0112ba4773801ffbc5aea69e92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aecf470e3a297fc819d6c7989e77b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f16ff01371aa7d917fcbd20d7ee60d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361c5161eaceca7de2deed610c9873559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2d187865a400165f31cbadd07f6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce15cffda8f9bbfe119948477e05fdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40159a620f83ebf9be31b26abdec9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1cbf756fb054f387a484c51271f73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d88be7f6ceedd1e095bd5462880d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d55fc6b5e6ee2f628998257615c5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034df64e546126b24bc3f80c9dde176566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104f7a6cdd4620d8baaf7ede9e3e562567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0409b915d334bc0b5f27ea1618fd9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad201b2692de497bc9aafbe2a046d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ab5f6ca3c87377947c61f0cec70c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de20cc446085f3bece8b7be979259f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81274f23754d7c922260bd0863cf6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ca741d8c95bfce162a9e6675a326573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f50d02d9b7ff421a49f8a64156eec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a283e5968b2a170d77c5aba6488e7d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e101dd1d2068272cc04739b8564e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d86c661e5a88de7e642149dd838c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac071d4de1b117d00ed3ff304848a99e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880c09476e1e6542e41a680277912e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a1b16071f48ae945332d78c39cb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e738213c22192cf4ee4432dced5d85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd37959fe2afbc31a624b00913c3a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c7411109b6bf0d2e1bfea12dc6baf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067474797c060e63070486790d5ab17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213977bd64def2a4aee935cb4a59314585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408eaf38a5227420de4974fd890400586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82de8759273da4871bcbe04306dd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786c7de9bb55292da16c40d1b8e110588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7d0c6b20ce127cb8cca56f3f3de5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46539cc9a2e2782c929298cdbf06b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849f210f2ea4ccee251c1985b55989e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dde3115921e56ae0b04f995ff5440592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e00d27e852dea549359ba564cc19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db576bc5085debbc2b49488010e8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e6d4f820162325f8f07fd7b28d2a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666a3ff8484e31cda60df93e7a7d907596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483a5899d3aef311ed4420a7b5212b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8334e8ff4631dd8a3764f0ddb17657598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0cf7ca07af7cae780c4de905726c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5683f3e99d4e5aec48ae4410950b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d26dfb7278167538d89a768abf59a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81873443bccb77582002e99bcad89372602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101f2bbd03f60a98dad941db334b14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d891e9263edec7ed0785d9cd3d3cdbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a184b3dd38eab8247c621641710f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a32031076506d4a96f6fd951573f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717680c49bde57c8a8c6159abeb67a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffcc5d656ddc8153608b3f6bb310f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d944984b040f86118ea47d1b5a8c2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b2db38e298dee63994ab661b50672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22e11fdaaa7117110ac829f5861eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1084cb1d9a517445b63aa8507d3c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2cd69f4ade39bf159ecddbc7fd38f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632902b9a85008e62749b828c70d2ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c9f365149f9b12edbf7e9dc3ec63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64349983f8990c5825fab06d775048b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026df96a10e0ee72e2ed60b6a9b80d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88742f9ea658223e95d1afc651635f2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5802757ad5c1f541774620cf020ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c3658ad1a3ed07a988ef87a374f30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd554596d277d01c25c368ec6c07b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e573be258dd8d92b8c1d45212d3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe836eb2075d2930dc3ea5bec812049623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476fef65c62a55cf47e58facd0ffce5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080891d9f011dd86ea98b1de03b5118625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80182eee12573070cdc8d9d1d9da9124626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78994d44b7a603062750208f99193627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de43f7e894e494136e075cadcce8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f8df8b6379fff5e49b31052fb7583629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a0bb4ceb0c11371c471f4f04bf5e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacc9a58507d8e29ac029ae53cdfbc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb990e7fc7ee9526fe1fbe011ec75f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f979e452d5952c06424e84cc05f687633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd787275a0eedda185f961852da6d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038454375a45a0fec5991fabab501f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0f12c6fbca5837716a5a905aa2e00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5943a9e04ea25c0edb7b21675fabb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ffce826d2f83acb166819a2a5a3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f42a87de8b2cf7441f1e13dddf5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c25031c066497dbc85364d059f4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73f7bf988d6d88a88cdfe8d493c02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25c59e39e814f4068dd0ae0e2d6dd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c558d4391b39bc822ad2ea2e704dc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09492d482e96a466ac63d0b4a704c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe723c44eb2537980c7ad5045f6628645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980b54a52b4b0cd6adc0abd11c930c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ead1044b1c34b3b5dc4050d3086774647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc5c64550d2014553cd108de2ac7e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4db7ecddbc3cf22d2f2d1bee18f0a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3dd03062762d386684514acd84016650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefba4722b87f84cfb0bc74af4f40079651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e294fa51e1c5de5528dfbd29e2e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacc582fff72c7b1d70a1a62f9429ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52087decf3dd8e2ad968042d0aa28e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303131af29c5baf1771066e0aa79a697655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afefdc2f7c93811a5253d56cbbeeec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddcb8f3451f2b12f16b7b0291b7c34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768755f6f6fbf00981db8eee90fa07c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99eadd9b6974273a0cab379931956e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994029e2e3c54e95c852d96e36b6c44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a19074828f6a7c7686e68358e2fb37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01453d2a554a2c6e74ad3956cee01245662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5581b1b6734d496c007ae9a7da89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229cb96de4e4abb6c3259f71ec3c5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271f8e579c72f53854bc590bd25e64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086712384cdd77109113a8b46e911eca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f134254f03ab6c6f0ed94188ab5ec6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835b9fa048de5a9953e1f1ada89046668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c63c96f5ea74cd76e703563188445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35f5cfcf5284dffc39f81aaaef067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7271cbf8b9905cdd54820d93f6e671671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce1c9c7ba7034b92f0cdb57381d4b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007b8e95a9d17a270e37e70c4d3c25e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc4dd0110fd80145b683aa51c92053674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f91f4301057354f12ac558e1a41f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557134b6afb7a8f14d70617e557dfeb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643bdb0148ef7f4d3d34e60c66468c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92159f312997386d9c2bed8018338678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2d023658b25b461ee88648f5fbe32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578bc4f4c03f5d504dbefe8936ebf49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c5256850d0d64ea5db756fd40065681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a31565e55c7413828ecc085687da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fded6ea948bfbd8a0cb3d41c90ff6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299ff40a738919ee7e4b258a1692cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde8f9183b12df845b189c41efa3fe3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625e4aa04a326e3b97a39dd4624231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04661bf6b5798f11af49c883c2e72b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0643ffea07f288bbf56bf084d0fdd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a44b0faed2326e12e6b2c08ff0fc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31538614bf12f6d9156223e98f522f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78447da65da2ca186e70b964a3dde5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079f554b78b2b56ee84be6ebf69bca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569876dacdaffa2ac2b44b607156e08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207e4877a68693e7b5ae3bd6bd14de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad65752d19f6b00dfc70a70b3ff9de1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70b9f67a9bd211ea1101dee7a6dc4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7214d8e869bca7f0a54663d6d59255697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae4572bbcd13239a069873b25c97f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb309c9e57c5969b58520c15fafe87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c6efda1e76542901b33163e38a29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c49528eba5683dc3e71303e5986dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa894697d7e4c66338651772743fcec6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115dd7702ab7e086bec051a8f146877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41eb4f0ee4be5d04f2192b5a95c618704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe7207227b28f563a4bcab789e2b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc987aa5be8695d132b3a103bc488261706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f203a941f7283fb7e5107e258f98f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d8f99ba0decc66b19f3633518247708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c098868db45d2e0403159d81d1b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288911a127b3e18d8928868621e8ef9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78af66bf09f24ce26534044ae0fa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca95af2c8e70f3a0afd2566f52336f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0337857bcd6cf81324e28fbed70671713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8805a36abb0d774610baa0cdf39ce0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb64777f4a9928c98cb20aaade759715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944c8791247ee1573ce6b14891f4e4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae18c07248c03a2254b9880e36999f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd367f2794e7ddeb5a1a7603f53cf4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea73efdbb0a4e7fff69172d4ec5d55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457e2bf8c9199e397f34d1ef7b97d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af03995223690d32b7b02333cc508e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadab06451b1f426a32cc2f6fee81ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfe04935fd06a5341601dce72d5f12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df058c619089703cd6b975683ba06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094983dcc18d389756be3ebc7e1b9e50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b80cbeddc6e5a14f9516ec4450382726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef8de53b35457481c7f4364bd7a16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abda71c99815d910613aee2da2bcb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eed514f5e0fe04151238da6223fe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43556f9179d245b7516bfeb87e8ad829730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15d4e09f2afa0511885ba41417e31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4b4f1baf2b7849679af1564113af5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f99798cebbd4eae5d708e9d23ca2aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1d009d1c76d9f2209f7ebc3bb9c49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289ab0df95e9e7c178a075074f62b68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74653168d0fcedb47e9aac40445c7d57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e02784b62954a6baf9d51040258d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd10f00fc58f8e0a1186cec7259b7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc89d5567b0293a4b67bfcd53522ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d0f34d54a3ff645e28c82c7d246c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5a118124b08b610d58b31a6b132cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49465840814f2a57410fac2fccc615ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7b25bb1524b2a8c770900a01f0de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d29c04f5c57a5c1083acbf71df24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04de132b9ef636082e2884b04f610e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c917fa988890b88132e29cbc0ed84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238011462f33102821d603c5e62b53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8cf684703900c42303912eed77538748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8eb8dd7aab4732f648a9341879247749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2171ae6d29f9c1787792a05dce99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad323d86b595f91e3c019c6f87b173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b455b683a1d3a86cf27d76081cd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34649406ef3f70520af8e3d0a762d744753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefe1ddd0f0bdb92b21cf1fc4caa4e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52be34ab2116e8edcfb5ae80604f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d35ce553331a6d7619504216d221756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa079ec82a29488c96794e3a3441a99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f64066dba9fa4f639b1114df63b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81c08f43e27a90d687460e00f69ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6bfc79a9dc84ce3cd645faa25b5fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635354c3a1eb4c0b14de9e4deea8ad8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c52761bba011594cb673be4282463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91f5bde3cbd63222959e8f1c896fa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e002bba0522a4563e4b7994139b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e54b3b4ae815407a73cbe472879976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3809f62fcaa05010be2443fcd56b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e447ac293cdebee0a07f4b3dc841b628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93926c12acd5dfb2417d9134e7b92e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51187dcbf2e81489e943eece78c85ba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169068ab77536d233e915e29b3acb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87efd3276d367b186577ce6208652412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68470a730564db2443914f75505ca413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ca984109833a65827b0ae32d489614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a9abf66e25b98a4c2dcba233958c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1bb13cf7fe31573ed9219203b12916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2fa7d3b35aa66e1c56edc9f22313517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c075221c9db2d69760ad858f0a7f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492a6441768989ed23ab7db1a66baac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9e92de5876d61d48686a7d71936e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdf1a9a7f897a62859e410d41686921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3201027597a391f72199faa6af520322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd788d5c845d23a5e707b68de1f76523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103e7c3d8dc7ac8344acdfe3ae5e3a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90955a091439ade5fe103e9904db23b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b51283c8fdf1bc0d80fa7e697e62626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b5246b04068b0ad2f67d3c817aaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfddd454906c2ffb89f512473010be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9bc251ae215fc4c7dd439a64d3ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703cb4eee838f7c5a8183dc4da71c7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e1985a3b5077a699fc8b3affaba331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d8b254c9aab3153b199875c7c486c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd52ee3af968697fe81bf036fd737533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766ad8e2fa4286b77bafbe386b737e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7b032e54c71169391a7389e32f19635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff8a33ee2eeff672f2962ba818e5c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85dde6a8dc4856e3f0b88b95b15f6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2033e9469b3778e1de56f75f3b61438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d54585f5579a88684828551d85e5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7cf41d1b1fe383d7cfde672d3bbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46bab5666d27aeb3b2d44cc7ff6c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab0538fcd02858f2634f98132e9d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e514b87ff156109a6324ac16a3eb3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbfd959c5057b9cc705a65a168a59944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981b6163bf87b0fa0d5c0f5345743145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b427ca39461d673a2ec21be053d9fec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f059d5be30b4bb31d38db08d511686b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dab5b004e68e3a5ed0dfb1542bbb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab097edc68a46f1af6351fa77ac29c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b223df36f2f43a9cac3ce92d41724f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231af7f8a130dd301d1182424e80302c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408dd89a2be1a9f2eea829d86387e1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77a86afc34d8aaeeef0ead02c453e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c37a698af18f8d94d1cec7656ea5cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e98b1f7899798948cda146dd55f1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143b277221ac283432a382d9576a60056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91401e2dc60c2d35331e84ba41b0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3d1e60b9b9f77d5062701cb4348958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fd82f7024af120c4c62bd3fa538559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342282da33466b5cca93a483607f65ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2ffc34f370e8780b9d12a7108790161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec711ab7a1319be20420203dab65f9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6154dbb971d40a7dcc2d1f9c8f2a4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074671d019143becc7d08c1e3af52b0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee668da9d83acd55add9dc9f3c0baa5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b9ebf42bd12672b9d355fa0cd62a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2a76db9a71449849a8571fca135167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84f10665876d8564268c1a54d615968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c7a41682022ef4167496cf1d4bb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152f0435c4da394d6ce87b2a614c1dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84cabc7b8ea93a11ffc20c61b7bc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456769932822b9c532a2777ec9ad74b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf16d459d5ece31c63b0f0d63b0f3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e1953ad80ae95bc140af386adf2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd6f0496c6d600e58c4dec251ba9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e3d5650ab84b3298574b6d3fcd8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d7d50ad80411128877cf766f25f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98016fc9912557b80ce5bcd18f032278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3255931265a9c8164f82f71b3400079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a6a6851128bc7e4233d228dc45a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa15983a6313e8e121479bb8526a5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519475d8fb61ad4a4c7bdad925beefcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a88aedb9e24705b5920130a76b2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1b5c7f58fdcd2633307d34cece6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29843bef748ec77c802679e9a1935a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4b85a4191486ddcbd422c467d72786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2ca30690fc5214f20071069ccc53287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652403ec26c4163163c9a44ab7253b1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c11e83222f6f9d51478cac014688dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfff5ab704d93dbad8fdd821998657c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9657e261eb7ad49dd7df1dcde5e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c6c997ac54f9203b03e1bdd5e22892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32b6ffeabb7b0f6502d0168a3d122493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed935f872b1bc2360cdd144b3aa971394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e029f1e3a31ad0c875e7d545f9e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef41886f5481d1948f9edf1b7fcc0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59db34dfc96b0d254098026168dfe2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ded6a7a3ce36ef5eb35c54577ff5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6705ac0539c9c88387fd001e2410e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196d96e90bc1db71896203c51f7639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043c7288bbe7612b6d5cee4a2084cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42287112820ccb1b00dfcd210e8c9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53440d7e3c96c4edaa12a3b1b5cb2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76d99a081675f9b97e80a29ba96b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647199c8125a6f264e7280100258bca5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c93530a91f5c22db6d04d47a3f0c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba43e0d4bd9c5f7dc60099989a8815107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37323f0376311f3a81dbf89fa7d0624c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4824f425e9325872f114a3fec8b76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031c558377df453edb2e639d5d2177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25e72ef19ec59b418919233c3c84a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473f19755f6a0215bc2a0b466d0585112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209bc139127ac390182450cf68a46d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130c62b24551011dfe52ac5d50be8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55926c1489077957eebc80944774d13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d725a6f40733ae576f7b80213916ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61453b5b98b98037eacaf71ae90b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed0c952e1169c8a2befbf94aa4264118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b9fe68e2c59588574452d953f3f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb624e9db259de9da80104aff50d54f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfa98ed57b98d939f58d911806f35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010aee60b6d7e94f8cd1e0be6cd4d1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee01b75c86775f01521f86abb6c3f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751127103242dfbce6adb24e573c8075124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e14f3a2a0af8cc3b23afc283f465d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f9c0ff6dda7e2c32456491266464126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d4e0e80b5980d89be13fe68039e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652590d40caa137863e5382e3afa45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb42a18c504a48ee1ec2b3e75421cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619cc6b7a56103381287a4e14d0f22c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcbbe10ac2d5566b215101ecf41db2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0f0d8febab9342cc8c139b38a26b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655044791e103e8c1248a65f1b16e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baa255d654f50f4004fe87fea0065d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd62be6f8cc64a5884c3a3adcee774135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d005aecd909f1b70021bb30abade4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec32cfa9cc93b787acf97f94411db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a5f901fa1e9655a0d8de2127eaa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23458b74ed4edda15e939d4c8d0f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60242e0a5f51505e181d52eb9d194e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a316ca028063820f2537dd975a03065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd234dc8a16177ddfb0bee15bb2b1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210bf2ea0e8bf8ba2d100414c43b3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88301763a5c6c8e422bbb00579d1e533144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47375681337e41ebcc5a3502fbc6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed035a0ee1a2e8a99b760b21e71ffd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb3f84ca951cce2809fead6088e313147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867a84fb1f1295281ba9879ba80725f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ffa5e4286f6f2f031d30b4d7c7e9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646bd74314c14a61246ac1c15b5023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29c60130c863434e9f970a75092a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78220cee7c7fa371d17b65c32fe677a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bcb2318e48c5889b054f6a2708415153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188f7a4e720c2634bde8fcdc5e607b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581171ba5eb9afa3576a428f418fd075155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b8e5b518345faab799a5268b7eff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f18b8ae32c5e8daf5a04237edfef4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64170cc5e1512339c378f3734d20932158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc376f3e1a37376bbe43cbee774f900159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78608e6d189825bc78d09d7cfc1f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b340d96aa364aadf7857c259dd4c5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd65206e748ea7f207efd9706f24a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2c151624a414e71d84cfaf244a4e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfa0d11e4ef890d8152e236a08b654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a114d60c54edc0da3e3f48812fcbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0423055d8726f00e9d018c13cf3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec75413c1b370e3883688f0aede16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054fc92a890f9d345288105da88b92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c25a1ffc26756446482d18e0286957169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01725357e87dc54a37121986deae0c52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d789e5c75e28c2f463c3def609171f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aed4d78429e4e5acef785fab72dbbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534e855fc79aec49386767689992526173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55f861423de663856a22aada86abe5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b811e0c30e7a45e87898448c4814e79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da6bde2d4ce9962e841078135fcbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f32124cc5af5a6cba200e710ae2d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e49db2a6dc00f046ab43a4efe8e5ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6017b4484e41d8a799f92125dd6bf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4a9c69e1830545fb250d9e5536250180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d5993f52e43a931f52fdc85be3115181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b47ff6c4659ddcb48ae6017c64850d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353568206d6fd006bfa6eaa70c847cba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a4cad9eccda7c7cbb56b3c4ec01b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ade1812094201673879f8a0b338e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9ff93d418a656135c6f7325186a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c76c65678e1d94bf40e918f0fa013187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e7cc1a1cec36f2583adc7d2b38ad1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9305bdfada5532655c3d696bac279189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc575317a1293801d7b9b20e11e30be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30015aab478cb76b7d4e22afb00c964191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c06bdcf94e103694de462ca37d497f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001a50045d8cfeb15c0d762b5082a49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62281aedd13ead684df891eadadebd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddcd9b6507a342828c12088f7b2463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441eb6a8ebc12f9a191872350ba84e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362438099fae538dcacfee787a56e11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d8283a63ea2001ddac5494961d13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefde1bddb03b84283ba15eafa8b86c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190ff7cecc0a0bbf9e977460b77a4c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ff0b52b3ce942da68f8b408918d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed82f256fbe45ac6b97f4d789ead7f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bf0f6972a2c209553ea87ea7e026b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51221ed05b3887ed254d064ca320dd20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d18f7314612b742633a7bc88accd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13d6c42320338942eb940643258145206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67dc57bc8c67a40380f62283dc7279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f380f8ff87a2cd6f20f432cd6d1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203b75ce7198555ad36e6e2bb5cd8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c255a95e77e582e606459c582646f20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b9866fa28becb9df12ba6d795b501211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d3aeeb41b35668a6e25deeb875a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb4cf081984955008839d1e306126213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1e7355911c2357589730d27c484ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619010144a45056446332cf0bb18cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407ecc4413bbe0b5842e665127bdbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93bce5af0912f395c6ac2bff04ee3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd6021906c56ed2a19af8e24b6bae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27cbff05e3511df4935aa3d4eba689219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15adbdc4187b824b89161f80cc734c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc78ed1f626135c5c8d314bdc75603b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954334eb33f334513ff7ed7de0e7e19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c87a62e0f0a1cc77cd9c4d99ad839223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f45cebf488edd8624b1497461aed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e1602a95b6f12762bc1a82414f4fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c0a7d999ecacb4e3a4b46204fd548226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d491e09d89b6ee7f6ff85c54c2ae639227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1980d67cbd0b56e30bbb4bdccd3898228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b051a9118c3b82b117c39aa6283ba01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35f5113694f281cb5a45a9f170d73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cacfc7cfeaf45c8f8d35ec066c5d1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c2777dde01c5f7f72a6f2f65e9b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b9c6d43919dcd197e492035d1894c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b3fc3abbc8194ddd1f4605148c00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff8da97cca5d856030b12c393b2f15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cccecdd9730476dcb89e1647bbb551236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a328076a34a46618cd8866d700ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9297668ad180ab7fbd00891a924013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94622c2eeb27979a30edd22403367ca6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e64d08a308bd2823745eb89a9b15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba02f95cfa353b0d710a478ba506d31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c83564bce87d3e45913c05e7688f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f6608b57402d2f5bb52b512a9a893243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078736054fdca860fdef2a8c2f4f761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a78afe46279d6be5d748776ab9c35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951f1024be53768ab9cec654ad51aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5989bb1389e26c9f82e0dee12e8b884247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da589709103e42d4ce9e8eeab5b49221248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba6611b88c3eb62dceb8c7c0e037cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f356d3a769fe439cc7e1b44abc1d36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f22e64b2838dd96efd7c48ba7c200c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128615f7a0a5aa8c53262ac1b4f055a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa102ba61457e8e48bf934e410e619253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae41dd0a252bdef57aab06aa2d910254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ebc9e7d2daf2f8f0fe248270a168255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c381df230cea489658056473e9e2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d61c2385a7c2a5f33bcf718ce0f61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf38169de086e9e75c66cf93883ad11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a99eb6a37aa5d912963f99c1b8276259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1c391c593ce769d35ab8c8f1d4f8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ad167f6d9c00fcb6653220b36f15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb5489354f634272038f6d648fa364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb815b36a77561506855c08d35ab56f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d568b067a7c0ecc16c46ccaa032b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742542322ede68eeb76edd41daac15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6449e07a1d23ecdab3b3e98550d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef5264d8da1a19c09a6248e90ce903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e146d07667d2be0e4b8228db4954e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fe704219d4a04da8c9e2aa19227d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a212ba19d023feed2671926d4f37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae500ca736dd9bd0464e3ee8b943519271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6caa24a51308e96d6bceaaf4549a9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885185462244e6458b3876e4839bb3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d810cd2c8a07281c3d7fa0c282b624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2094bc157b47fcf3b9a8aa3f644e8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766914a0ad62cc8fd3557f794f5bde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ea199cf54d7a95dfc4409f5c8a42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9a3f16674dd035816f584de159c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a899358b05526c3929ed562c29c93ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca37f92231e7d5d0d7f5bab08fcd4bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d785d0dce947b9b3e75987c08b90c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6b6ed5c718bc17146a2513d839b36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2fe4dded8bfdd7c9714896ade9045283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbc4d771720921ccc363b31a4a3b6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a1c77c4d74ec11aa8e9df13587fb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2742550878fe8d6fce4086d8dde16b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2aafde6e94b6de264fe2308c48d5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0e22b96f8ad5eef74c68715bbc9a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02a34330d899993186a059fbaaa3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32af083b3805d529c69dbd12f719a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca70f2a30dd1ebc2f60d856acae807291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff560a1d78321cb43ec57f6e482da88b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5987e85b0603c455fa0eb15cfcd7f4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940d197d69a21ca5f73f7f6b831be8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd07a70bf2ee88791d253b63009db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2d00a9d037a5ae5fb483ff894ef7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69bb60831bd76c9276c7ee3fda9c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a542fce0e3ac826d6ca4332cd0e92f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a109517333b66cf93c86cfb074c8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b46e0c926b6a332ed95ecbacd46be0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b6adcf5921ed221bdf81b711ce305301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720696446b440d86250407ca8c30f427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6a1275da6008fdce70b8143b41679303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9f3d79014f43e0d782da6ed73c05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990c901f509a134b771d36af4232fd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b994a1a7bb3dc1247da36d43d494306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd48222b8255ef8371f458ddf30c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b04dc7e8c80ca81ecd645f93b5cda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6a615cb1ca5bb07b3d67baace97b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dbb339516842f7bc191ed434a8103310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89bc6b2c745b4e1e5ac1cb8ad3c0b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdecea06f2684949364ee2851b51646312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f840ae762a114ad8250e1a813f28fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ff46f52fd368272866980418755a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf98817a37c97f0de921f267a7d84c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ca6d1f08e0786cc3d5bb551da21a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf51324b56adec4eb08bd4f0a0c9601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a5e53d9d709e0d18026ad9687f2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e465f5bc90bf0586b8f2591104ccf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d25ebd2b53e1f89641fc7dc61fd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c133d9ad21ad0d512e4036d0f3bcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf72e5534f8031047908813f7c0453322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368c48d144ed99c4df4b87099638308323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204cd1db83f96ab9fe96faf15277f50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d1f950c448aa50004a2a1df7f3e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c88edc1ee4766de5f113d5c472bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25feb606689b6e26a98761b89edd729327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf10022c96ef55130660cc525d516e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103db0a12714cd0166db48d1f8baeb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bd50e2f1672587e6e31eed26f77fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177084d4b15ea51248f1e6016b1b3683331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff2121bad418ac81af8d01abe81791332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398af0b69c8b15a14c7ae164969448f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0ef6ee6419289915a90eab24b75e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429cdfd21924f3b49b6c98a2ca2346335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fd359c7653be3de88c431faecb9a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dbd89695af6de7d61d1873b474adf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920c6db5e7ff64eb0a6859a61c5a0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0036a5a31cb6b254e7a593b0d9f56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3aeb93b6902204abc32f35001962340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f882b74430b21ca41fad24afc029c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1201d92d95842ae42365610cc6e23e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025178541c378c64a2cc6d54267049343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cb98ccf8fd3b82059abbcf720f9fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31abe2af54049ff15856857adb7e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b27bcd858a58466a790f668fe4de6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73d80fdf10830e0b39601fa9dd069347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da3c9ff9ce3035a80eed6729b3bde8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8e7fb3df295aeae31e4338459d86f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89a2c58502620d7ede4f4768004df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522cd30e66e34eea9f0357533b5c01a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8f08041c5edce562c17aa28863f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6739d02cfcfca9102251ed17ea956353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd4d5ceba1606b26a479e49c406cbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd141f9b7d4c948a57032cd5738c53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1a4f685098748e4fe2b65354040fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694d0e92035a637333d125a32c932d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c18a85578f744e937d8426d0dba22e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6f112ea22ddfe41298f19cd902a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e9b2e809ddb1ed619cf4bb369a61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a56b601b7c73fb1da3f1efd5c3c6b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d484fbc726b8b61e82b9d20448e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bc2a43969a6ffafb584bf9272b99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dbfaa79e9913f786336e0090fc928364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108dbf476042f4b6a1c28893f4e2552365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfb108b97264b4300aaca0ca770271366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988ae2e55dd5ec52ed48744ca48982e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bee3049335d6ed8713a5db2163f03a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e324d803bf768af6815e17c12894369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af07c7bfd7e686c2120b09c2431845370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fab1ba60a0384b346225a9814f2a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08482ef40cdec37e477b9b5176d7ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c748f14af4db8db9932760dbb09ad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a2fb3b6f00acd28ddc7cc4dbc393374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b17a5921417b16c55011da848ec8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccd236427f240a685767066ce5f44a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d45b314f9bba7a0a05a13bf755348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615187bfbe1e09909f158f923db7b3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d425f44aef5e1274e4a33c8721b0ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37009b94c2a6f0e92543e1ba19d2d99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080df3d20b3f66bea27e6e5c775801dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f51ef04383eabf396ca4aab9b9a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ca5442317e1d605da153cb5168b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835a8d95e8565cd5b83269e3e43d59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d8ee8b334f792f318aa9258ed3916385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39495d0762f3f9a9c04843e4a357e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d5919147f81b6e73b5bc1b3d60e3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38940940611f14aecde5bf701b2da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07826e73b3ad9d4273722efe7cce0549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db68643450d19feea305694bff4f7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd8aa212093f7d3f0268eeafd180f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b3815e3fabde8b02afa7f5a85ae06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c2f4a473d20a514581dfeb71f4a9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b1af618c8aa4372479ed6f4ae780394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f340cff2bf8538834b1600c45da57b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d89b9ff776ae5598efd10110502f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23842118522f376850f7df8a99a4f43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f11c1ccd22c033f59c653fd139cc7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b4540d44104fbd0ab8b384788e97a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe81e3813d9658f3f931a26c0a33d69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526fc263d29b26a92259fce321e7bb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617431ad88294382d5b162bba279d43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5bf258109a0358b6ead43a69aae3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f06be7518c880e73173af28ecd3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d0a99cf6f56c0987e30323fd35a98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb192304bb28341572343328ba528f0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857466f2b34dbc2ed1fc70caeb8ffc3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87fc7963a66b346f4a708b2cc81e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa038540fc4950c1bb1cb42a66e3aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d4b62516521da140c1de4ce940708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eea014c9b1045683b34558bdee517411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bc23d8c3fae6e5e471a8f38ff3f14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d5e1bd084c55af2a1e498f28787a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801eedac708e7165e22e395c55f880414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1e662059b33c2eb011c9a43182376415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1451dd263e75c0c48ec240bc940ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095cc204ea3e7a22123ab66820f8103417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01af77c56a09eee9ebb66114ac66cb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d6a63ab9bcebb72370066f5596f21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ed4be46f1949270edc10d0a955797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9df11d4f6e01ecea978ab9d8e6edd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e356f596efcaf66a1beeca6c394a21c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92323c25b2f8238250c0ebe99f258423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f6d11f7260131f33b5366ccb55a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec308bb2762ce8d7982254252e2ae3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3451b40040bb8d888b650f1187e0b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca965b71d6a82d648970cce5631b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040fdcf82000d396c799da51c35f7dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b5dc648eef79a452e997423e72fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6490c1209fffaf29c45d2e82c97551430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41e9b05b77c7b617bef6ebd6f1bd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1adc4201c1dd013184cf62396b7cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237244ed07d68f9d07fc4855e144caac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ecc6a7e092e0d941e85bbf1d8b061434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bba4346bedcc25ac7c2c924dbc8345435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c84e63b9a40a484ece50ccce3649436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b98c441c03f9ddca93d496a5622e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7f2b416e8d6010be70e1f5eeedfcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98c1b3905efbcb5eaad341fe33b1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd2d38760f13478c8461db8f384ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36e9dff013cad6e37bda147903a3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05323645fc6ffe469d38c01196e3df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875032b97a952f50c99732b3e817ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40569b82f4253bfb7f83447a77c0bb80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3db0817a97ad4b10fb0fbf8cf0b51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a240c99e2dd02287ea61124f166ed5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ad2846e7e8cc703f5c6a2fdfcfdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c0b360ccfdf5196561f31f97a7f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d137943c2a8a5cefae2a53cc9694449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4a4b3c49c6d5f6d290a24327e9ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e232d6695092def2166a6b9845bc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60fc2dd0609a9dbabcb16dadbc0b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb5b9cdfa2c0bff8d45b84163c5e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea2ad61a3ba288e8d709ed030e92b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76f660951e31417976eb64225f30d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29ba62628df29a9a0f036bff5c36d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe440d8c043f35bbd52b159f56927e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa024b01ff224189dae0fa6bf99954458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61c9a5990bf06f27f7ccbdba1a96b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad81eca050e62f2877cdfcf73dfd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf59a5ebd545b081cc58e39503d2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db3dedbf3f6a6f3b656e4092c0264462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b273b1391d2e8cac5f73b5858409f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898f5fd583731873f7d452c37751e45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c328c00146933ff54e05fe863575fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c2fff6f11b779804f7773bfde0b1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d9e1f6de0d1b056d649f2b0a0a936467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78947b5e9bee060786c452abcaf256468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15a1bb8ba57ebb909abdd2c5d90af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7241ceb466f06b440b9110ddcbab65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea12f1fe3b2094c2c3d4dda991be07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20299fbea0efc34b21d2dc808edf1488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d30a1d9ab10dc860cbd8e47944f649473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868e82cb1afa1b6454713bf06916d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bbbef5ce5bd015a08440768ef03a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ea69d81186c4a29ec511463958522476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b02d1b54d7848cfd246dee04a90f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c531331aeac823c072e3da2e6081f3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152349997b92e3ce6c036a61fbc08c2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db655d8603316c227ef768856b28a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b2dc017a32d81373731b37ff5276481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee511bc33b5f15cd01da1d76415ca631482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cb12adc9baf165990921f3c780c8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0574a3d798c12b1e7fd2956e2e71149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca6a13f4abc983cb66cfc3993a712485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eca6d6c376855ceafd53ffdd423af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8cd7f1cfdebb9e1419ef76a76e54d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc2ec4aaf40a67d3a4c91419ddaad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf97c9596cb49883728b860d5ff69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f5575fc8641eb360eb5eb2f8dc57f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b15b4c1d3610d3c41f4d50066ec7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8707c9fed9f68d644837475024c29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba487363fa4c69807fa7fdc78ffe6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8938d672e31eb53a61d2adc8df3ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d2c6349f1f4af5840c597c7fa38ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0f603d30880970f46b70f0365a4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7b3b8e6f8f92c614d8a622ea650b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e748ba9a90e266d9b387dbc0c15d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8e23223ecf34b2ad801dc149649c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860c69fafadfd7264cc2e9e3ab7cc93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54292c961778ef7cc58761b6b6a5bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c00ab4206d79cda886c62a038a37a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c21c4cf8b1dfd370f83a23550b9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb94694b34127096b41d904005f983504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f2fda630c0f202d4b6b295d432f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac58d1cdaf330b731ef0286d91574506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd8b0e80909a78e7fd268adab12491507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21123137f96cc0ac702f9d1804eafc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b1b9b1d61b4e2ffcfa0f3497e3a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9ce4454d5ff4957a186006ab2437510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081c9ccfdedd96448762d51125103f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882bd9d25a5161e9bfdb891d5419f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0dc41b2d2fd0b08bf5b17d2a65dd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1d8d74fdc5005db4403dce8fa2af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d08f5e09733302508d075a8b7e1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352d262417ba855eed74725994ae5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1fa6555b90fe9c1b6909c60376abe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb579908227c4beff851badb8ba2a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b2d875fb08fb75cfa12c1378ed86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a945300eca38aa13fb900c5b9669ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb847ada0ed10eff223c173f0fc6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1406e277093d132452e49dba76f9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8ace9cb304d22e5d3008c01cc5e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c476b32dd2d5f568089f65c1fd61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cdec70044f5e979dfd0f4dd1ff489525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529683c4485ecb535378cb6d0fb9ca9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f857c2dd9f67fcc2b0197278e01b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac36bf9e4ea941f88e8b9981c5d96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd89f8a9990ffd8676de1d7ef69598529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8415f7ad505709e3c9ab08ccf097e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790032c87973c18fa382859d821c93e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c329b0ddb7a180a7a6e3dde8f7e93d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800d4f16eae2cce354ee97f8ab6999533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7dd1c63656e1695035fd8746bcf71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8416e579b2b199cd599ad9c82e0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169832cb3bf2ab0d5d46e48fbf1ca8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc64dbe517572094a4ec503b1a7cdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c87ec1acc06a1e43cb89f0ffa57d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64407f28e651f636b497511c8af4357539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162948d1b2a677d634c5e850ece4fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7ff0caa186f1953526db47f38b245541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572e738005db0cee1af9b14f1ad1151542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7607b139ee544cb49d3548a1382af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5463ed0314733517602fedcc1bfd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c015165ce748ac5a923c31f92308d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcafea8e730fd402dd788a7d2078f6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8383a0b6782c90a31b2bbcb5ced9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edfd3fef6483fcdd3f11f04f3095a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e73ad2c4809d4b94a1aec118936aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3843597913533862667b44cc20ad55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa210203a4ff07644828a7fc1e6044551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb841cbe62786aa2202641a3f4de63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bedb7ba23106e69857708676465af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a84765cfd236e8856f5023f2ff5df1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e025d10422f0c3bc777f4f663d9a19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399622598ee6e73ff836855d93303f14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304667bf3f1dbd21f538986e827c447557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef4a70f675063c8aa168fefb3af66a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a24e6c1ba09fc484f784405d7c9753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a16330163e069fcf7ec1158846312560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa495494904309ca547f654db144c83f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c71a0d3b633bb83a3b83d1706c6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb1ce8fad1c069b4d088a366702a34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0197d6a8438578a5f0fe4b4ea1ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8e489059a0effe5f130e9d333f537565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e499f49852be7e18b0ecf1391b45ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ac7114dd9b70dd4fa12d8f8dacaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b17693f8485b18fd1671512962eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa108674984f03ce55a16b827a0249a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f818749623035001fdde83fe0198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78500a81e5205b41881f0be0ce4e95a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090305d2cbd5c851e0b14aa1a659dc48572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde8794183e5acf14cdedcc2c08e1fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b6bd1b1d99ffd1f2438388de374f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210b9917f10c95da5462efc4d124e8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdd67d098500cb26b0a0aeca20ff58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb43db998dc867fe86fb347dd1558577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e5877f4dbda47cb38a7bd2500395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ec7a37bb33caa8fbdf392c011214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec455f1b60f181559915ce3835c6a77c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa7741785f139a8950a83eab74e24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f6ba3f0eefb957b81ada5088d193c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5a09edac28ee81ff41df6c59e039583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61cd19737c0423c5501fe7ed5cd0aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501fd079794e4993180c1da90071a81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ddc83a9f22e9408b915d98cdeb74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2334b12b17b97480d89633708389aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3402e62f0c045a26c0932230f9e37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac563b92ea57a4f05482edadf9bdb86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04c436e23cbbc5908240d30578e13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b15723f06b2f229c55c36e66ab0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71daaeec6df9b12ecd11ba3937b3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e36f7d87a495503c7e29fc1b515d1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f65308158f2cd472b4a2cf0a8dc24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39340a15fba4206a1f1a8a3b339b888d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc773b507721409f0e7ec02c323c18f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2e7e3ab32598c516521dc72155abd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc59227a1d0dadbe04d64064302b82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52ec1ac6856a6ac6828f33b34bb17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a991657a18ad084235696b03e730e67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd4abaa59ee7526d1443548f963bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6162b7f4eb3a0519c4ff034a7c337602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caac28cb1f48380e3c3c9752ad31d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c52a60e6bc932c4585d606e8240e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d4cc87ec10e9ffa560e4d176a1301605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2a64f81fbb85be7d0c59e4cdc5b43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5611eb7c7870c881db2300ff366673607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693dc74b4005d6e477adfbf195759f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a2afb6b6aeb458efa3ca3c7d5916609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97beab16ee74493ae8397e0808e83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f740863ee693e25d9ab6423e4cf57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa3362f0706be0053c571670e20ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db705808199adfbcea14c30b679ca1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7956b56b17647a30a268ddc4a7a477614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194fd10d58e1e97ffe316b53ccca5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875e3fc9842a3d9c603c2653382827616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43550b6208d919a296618c18547ddb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512294af73575911957ce069b669f621618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407bc6144263c0873899bbd7bf11b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481a7d11f1b19ecb670d31f5f36a95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a3c8dbbc4ce211d9c891a803c661621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d28ef9d3dc08015909485e0546935622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae22c1e3f6b4fa75c1fc475f59c91e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a12f765e984bd9c9efa45d12bdb1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba9b6115319337ca3b7de72af0306625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226005ce3cfbb9353ce8e4601854673626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ec60f11894a8fddc909f89cbeb7f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c2924e0e6ddfd727ed4e9775f48b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a0f5140ff0ab88a2815e2ba5f08c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41542185b1af27496b64f39976ed605630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a00ebe81b0a4bc156a9cd6f0a029631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c2287b40d328607493ff45498b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60e579e791e690f4f8dfc6f703e27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642edf8805a0b21ecf7c7b23e1235f04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f4db18a2ed16d941600ab2b59cc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52767556a3cb836f5f5b0b21ea3abd9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7adade9601ca54675023ffa17bc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19a9642d558026ef90288f3e42d798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c0d279ebea794c5b3ffb343e5c109639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2016b0a193fdd4d2589ed96151fee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16dcbfa05a45273edcafafc0efb22f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074298f724562f94b6f238c7e4a799642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d9bc7ece740a762b1bd873e06ce8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a093e979e0cfcfd85463a1923a613644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d42deade2dbc7a8666095419b55d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ab8dbd9f7baa3817596dba497350646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1244c121151dcde4de1e52a4777e42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f3910a65c7747a23a4dcf35d354b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81f6411d386bf170fd65846d75664649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de345cae2c7388df6d4730dd0be9ee47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126ece21d5cb2458480ac5d484b11c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d69f0638464671ac3c9ad0722a81f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb153d6163b7fa1ac2038a6e1f08dc21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a11c29be0b99214ae3ac4f95c2531654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f861dc915c5d3301d037c08cf401b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8163fe690711833ea90bf51af95382656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1f603b7535b04851982c548eb041657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90019903cbeeb076f4ce1404a9c6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0c7eaa7c59320bc9fc5977d2e4888659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce056e583252c62f19b939e3dd3df2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1637611b8879ff11cb0c77748c0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401a1bee0701c372747b86a439d2623662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68bdd8d6ef2f5af7e87d00b901adfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bacd3385bca0dcc1cdb103194c972664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490dc16f95899b55b09976115d9b17c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28fbbc65fb1b902a203a9af02d34c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75d10eb1deb9ea35054dec9ed580b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a6b94d39e4d503c174bc9848d64b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf563d289109b9f17f8a0739344a6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5d4d18ce2306aedf79b6f6f81a3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1e1d4179bb988f54e53a330facf03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989b6ac2abdd0eb448ef5a6284ef97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e436f1787ec778b057a54566c82bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f8f83fb2ec925c017ac273e8975a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5986e981cedb269763457bcc70aac2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a63a2317dc7d304f25c032321474e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41985a7cb348f0c3b1cbc677c4e7e486677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec61962d19f59c896d6b3e7dc58f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e54d6db155245d9eb40a4e0f36e937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8442494f3ba94399423c4cde730212680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721d6e5ce5acf7b19a22ff7d9b463f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0c213be3eddb0629f5b850a44853682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daf17a0dd6e629102c1d5a68c9fb67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a2f924ff7ee9f3caa67c1e759641684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aa36306e167eaa35293a217a1c1db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d69d32a8d12f312a64e5f077139c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2c4440abb03f8b9ec891fe1540a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660cdade8e321caea1a63fb2c50c28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cac703b9d618819fb3510c650e6816689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399996516fe4dd459d60c15de4dc7480690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1de552e4ff2c4f6b16318be6e644691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03321cae614fd3e418c957aa78bf95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792929d4b967cfc5a6790f9708fdac44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafb16fb8af66be11eebe9b82063223694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954d656f6ece4be78fc37235f3e05a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b15f60bf83ae9ded96cbdf9d4cd223696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3747431a00f7cbfe0fd562a6d27864697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56a4677e4056d9f6fd2801e97070d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3417c524b5f62f422456bf7e914bd3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e992f343300dd4a6a836f9467253aeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de783ee7fcae9d2ade3092c95ab3ea98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea4ad3a1c8add950eb94a398d8220b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de3a2b74e7161aaa52961529597dc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e954c2d29061062d6ef6f376a0e38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf75480e3f100466cc1b919fd89dc10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a86a543063f4e45dab07b6547be79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa36748e6b377332675eb0f06726e1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf436dfa25200000358adc0c11765708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b5264fcba8b181a6dd566d1ba0e3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a17a74e3dc87c42e816ab9bec0ccf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ef9bc3d263e7914c7be7d99822464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521e919756418d78cf55b2b49c9e30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece0eacce803f1bd35b60c1e36ced9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170c5d83a1af78af74ad14b4183e2fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de16798ac21527a1b33ebb67da7f5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6c5c73d280483c504117d0d3bce14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0151513bd1292cad64b3bacf2e7c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164618e0807b6e39b829a3dcd28e35c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36d27a3a99d052ecdd98ca6d2cf90c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e994ee02e5250b2e6b29089b97f6f43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a71adfe36124da9e5674cd95e244721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153459984e616b076ec4adbaa1df9130722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c50e18be3634d44c6a93799ec391723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfc38d64af078d733abd397c25c4cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9b2f92433a02c423be324d2ee729725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960e324928937edeff8f3e97602763726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96f8f6a1222c6ba8d4699a1c358e10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c346c920171891fd6c361b113bef4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9611f82e683ef56ebddf578e5d575b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff7f3c43e9a0d7e6673fef73de5d03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207b9271d70aa9c8c410298357a65aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39356f9f1e0723160c29bd06f81b20b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbaf12ed9055c6be8e9ef53272e2e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cdaccda24ed3aa40ba49bc24440a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6ef09d74daee25632a3960cd1eff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a88ab909b4db9f1d6816f9a38c39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb272f422656761681e463e60528d97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a6e57dd1d11ddfe87b82f25f03f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739498c0f33f1c39ab501e40319505739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe499640fd9d14c98dc650de660678740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3760d7fe43aac7e95bf87377bb200741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259758f53a23d6b13f4961a5dcfaa8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b46caaadc2580d0bf4d07060f6d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d35e5a8a529be6ba40dd83e0df3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206a98ae626f76ae5976b387db9407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a63b6460a5e23d4cf0341e75a5f54f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000805ce5335454826273b28826622c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64c9d98818ddd72798b0d76d740579748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fbb0db8c76914798b5fd92efedf6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a59cba793a1a0b9b0445c7ff4787750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5708dd13f2a8d2910fa12a57d816c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459072f9ba33c47f13f5719cf9b7076752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b86f46ba7cdbd63ec505aa3cbee0ef753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>