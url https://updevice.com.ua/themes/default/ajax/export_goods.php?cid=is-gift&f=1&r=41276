--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc61a0e158d3e77f23b91fc2854fd4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e356d1ffbe22c82be323c8eb3231c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc2ffc718419aeb2bf5377eb5bfe73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673301ae7b307b6e4ca526b3974e051e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c949785ea947c3e8a80db53004785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9894d2453fc3a3a7651a2fba9234c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf54d2d94169b786b703dfc07675e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f99d142268d1fbf5f8efe9d460778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c317d0cb8f43c3dd14a383d8b4ee9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399657eaf762a5c6814dca889e2c71710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802fe6e6de944ba24de8132acb6efb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d5db805b10de07fb274bb5f8b2c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7e7a603ebfa55fd9b66fbe44158413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893fd0d4cf56a1f8e6122349df8308c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3bbd08a419f5931dc02fb4b4039415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84874897cb76b55d09298711b50bf4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd19fbfae15a59dfa0a873bb5a65d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02fc2148c6440b5008bf7cfd187a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489534377c261c3dad4f36e0f0ed637319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e522d3b2d5fd3059b3b93b4a208c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa0561d3004834dd7ff8b40e43eec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd8a3898b3029b76432d6e75ccc4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce052a08620b63c39915ba7e64b26123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc035c413e46ca33a33c98ed55c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbbfbab89283ad601feda80f6158cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c7624a049070cb5f14e8c633291726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b59ddfe6658e8cc64d686219e9ba327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229e196f66564424885f228d095c1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff03b7d06f3f2a38010fab9311a308829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1e995e850a723128a1a4dcefb45b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc25f29623ca4f5e3625cab69e29931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f3d8ebe02c5537a55a9e768d9e3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb17efa0f3d609203687a2f4fcb95ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869efd1f19f0d70601c0f51aafae387e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aaa98394b0a547e7f00a17ab39b8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d7198694d288cb4b64ed3f46010a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464ea94ecbbcc1b9ebf8b09ce918b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15543a5c9e020a21d2c6e7fe8db9051d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b801ba8482cfd932442e32bbacd5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345b1758bc238ce6c7580c04d66ca3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f9f6c1e8ea12aafd6e7e955955ed741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158a9afe9fcdb91a6899d9e7f9a8be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51905e2b84318a741e7ea8c11c3e1ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce65e8eda211d2b114e83c2ad2f3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a110e52caef06637c02ce877c96245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed129516bc4a08e503596ec7e6c900946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1538d0490d955ad1bd25d23dfd7da3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0532c53f7286f0cbea8192432aa2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098cfcd94c2d4b864d798aba778ad5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f613ec94baeda08f236e8b240b83c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a4f043333ec7c610186b03fdc614751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419d94ebdf45116e86638da0a8bc93152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcacdf6581e12390b76e29d779453a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fdc7f7f9d875c5dbaf16e1bf9633154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24f15099279f453dad11f239c6d3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89d89025cc96c60ae235df88e5348d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b27cc911f751e5a2190fd4152239157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40c7756102faaa071ff0d6da6194b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee34ffc3a171f4e5716483ae923e9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773cd1a9babacf7f4151c8dac0c6db160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bdc0bc7387c5d7a44821cc26d014261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fd4255f7c46c1f1f0f285891935562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20bab7dd001d1d9db9364fd43f691563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae059ebcfaa40b4ff0ca9882994c9e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86418c7d3c87e93e70509997efade4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53ad4af648dbebef96132cc620c11a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc673e10e04725ad394ac71d5ce49e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3741f34b0868009a9049881a3a3c5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65076eac83d83a4dc3cc46a156b134369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e44231c985223818488d7930d4e73f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060a34094c9cd8c812d52fbdbc30c2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d9f7f791f77618a0f756d5aea25ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb0b276c73e1fecd62cd7a00e8435f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732ef0bb850f72cadac901210d9770774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c39e22ed13b6476124c82c0724ea9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fed4e5c0f24bff373544228da2f95d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ac51178cd2c893a893eb4dceaa4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f4947d53605634dd576cdec5c6e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4bee0962b87ba6d72b964edb258bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf59c4e0aabd10717f9f0f5bea41d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f505a6157f48a8ecfac3f755c07b2b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f5f129684332ae23024ea3f80866682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd4d70c39de86814620535a766e18f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4c68e98e577cfd056c880150fd73e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff544b6c93c14b8034ee79e37dd84b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fd618a7107f1d0d44422d85ea1ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711479ab795f40e18f4665d965f74a5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9df02bc8bd7a852ef6846307b98088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242cbd62b83bf27d71a71f7fe294a8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6894ea8d6be09592f941e8295ab7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d6e4171d08def7f632dd006197c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad587b3690988cac6f93a8e498120692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d7a1b65cabce4fe1f9890c6c6b3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b14e7735b75aafab3ef0ed36b417f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810fb90241eeeb47d972f9072a30c1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af681fab9ba413f0b253161aa612596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51ad4f995d18d480acb29ff027c2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab6b3ee1f30071a97564060dd2b6f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae39717288f13ed4e0fba611a6c18d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb86c0ac8a672de869bfea22108c2c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398193ff80ea65e923df00723c4a50c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ca5c5c750fc8a344ae0e92ab4023102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3935dbb2a9cab165ff047e71af239fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c563617e42f59a9afb8a936bad1a48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0361b57d4ba5d4a78d8024f0076781c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7de0804ebd5dd5aec9480c57c53deb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a8ade7472f104a94e49895fcf226e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d66c3456fc37c8f2b45fc44b480c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cfe9aa27f1acce75c138316ecc03c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5bc543d3c4d0a68d9bd4b3c143fe8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73440dddd50582a2fb063495aa229ba3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4369757b09f42eaecd295b6e09118d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ca9a98b53b669809013b670d46938113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a3baede57ae5271051f9538c0447b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c8dd611dadec05cfcff223737dd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffecb56340efb6005ddaa38486b694116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86806d8c4027a1facc2660241297bced117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a336ffa54f39050631f6bad6e15369118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9925e2bae4e82b4652b0dc4f02a72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b581537839cc3c618509958083c4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a736af2fef969532dd4c85992d385121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccb4b65ccb1c0f4c66bc8f05cc0417122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8dbafdb8daf7b013faf3dcb19148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a4491db65ef9060dbc5ee8a7307f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ae5955f00db87cd37313a3b21d18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7bd18a800c702d87a782c241bfe1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8755ef173b33ba07e9a23634d2695c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c738cd5d759358c055699db4534fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3471878c6608e4b3005d48881a8292129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381530a75c94e9cc5252058bfe6443130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9255e69a9675a484105d69457da1cf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a4c10fbbedb260070583b11c5765132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1d9a262b397f128bed6368551a017133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa8080f4be5f5c641de45a514dc0dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a26a77ce343364c56a9a42d1c4b81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89016966e325e826e1cc7ff68499d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344e0062e68053d82659a4f24bd752137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a5c8c70b0530e6433e3e2da48620138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db25ae62732c0f8d01e2ae938fe869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b323ffe26911017c5c32bba5fa5a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc84a9513193d4e0e37fb89bd0ba1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110d0c950842f07504be328891b449142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a7e4d943e59f42f4a33b5836c430143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2ce9fc0bfa1a1262d163b3092dee9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1c15041b4614fd2ab26bcdae0ef55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f992d2d6597235833ad3544af0af1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ebdcd3e6f28de3fb6164e58bc859147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ae1fa3a7a0c50de81e105a756477148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197003cd9d3f653ca7cc55850da11ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984e238dc9da1bc8a6993f0af17cea4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89179964b2a91cff88dadb7d377ef224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbf766ff9ccc6950d25c7be7567ab4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca759c37e0bce2b10233ed15391a8a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943130dcb5a2498ac9d8f771a478f142154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f480667f8bf20673ba69ee5922c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133f6ee8eaa30dc762936d5c3c1b1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad555312155b51a6029b929ab3d30e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b71f4a2dc4e7319959d53ca6ab848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14df59d1139ada42a844b297481d656159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696361d866e878ad75e4e49ada0d3e24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0fdbe6ab813430d665ea7913f334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05731b9e8f49f39b91239aa504765e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c201ac1da040a70fa989b23f30a8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456309883d3fa61bdede1db936b830e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b02028347ae8fae66d9d92f07d583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9932698da0015191c78516072811cae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca6c87096a4ba1ee73574d6c71f7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbcb4faa13cbb066055e87496b7a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352478b1b9ea2c6c560582a59f3441169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe84a3e6cf2e005236f0b9d3313098170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef6881f1b375029f40d533febba97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa575424ac808bc6515b9b7dac484dba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0a6fc465fed7a450c8ad53220e25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f23f73a1109649bfab626214ca70f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3b9a61fe5f1315689c711615f71a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcfef8273bb4e89367655c712b6cb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff48be09dff70cef2c0f4ae21c8c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a0cc56d1af828871bebdb587033f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7fe67664339dad18c721a13f6452b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ff863e073b0f7d57edb565496708180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ade13284b42d7e2e20ac9ff611d5c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b29246ccde3677e6846a69c607345b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e206aa640ff5e270f05873e689cdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faa801cadeb027bdcacb6fa7db3993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13bec997b2718d75f8f91ca6bb5f44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ebc8044b4099fd406de0587aa94b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4ba64ba03319e4d387d65c963229187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137638580c747b779bd1e7b46ae4e88f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea96e51ea14c4ce3e77582cc9852c7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747add8f955581a2ae9f330441a9e6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4142710b7eef2c2e2a2201cb4f7b64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d89d2fdee37fa5103d823e3f759c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161a87c92d669e9265c2c68836f67c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacfbccba7cea580010c6566c90d41c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0734d2ead7563911145662c5942c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0693d4eee367c22ebb7b23eb9fcc1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef13331134b0ee0c985ed0ecab743e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ff1a6356ad8ca474e22d73f35500198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ced474bcab33b789f48812633afde9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293e3389d179254cdc7e3fc9c108b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22cb230265e8104e0047c989b2e8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219967a026641fb826f527502dd9deb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f3442b5b4c0c11dbf69d1b7d941e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4040d45b090a7889dc5c3f83aa047204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7959e0a12faa3ec216d0b5d26bf9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd597af472545294e82e3d10ca77596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45e3cbd5140e39bcfaa48409b6521207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab121d00b207847a22a7ba2c209f018208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc8e29084cc45fcbac79f41fb2fe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8ab65d1c6e35b84c0ab39e75c351a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40f341f444bfa068eebc3ede1bad44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8d37b4993489b9f0214b6c66e9aca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab5c95e24383a08c7daae2ddd4ff1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa42a4c64ffe48d7695b42c814c3716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074daedf7ea03b9cde18842d51b3f6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4756ae30e3afb45e4240bfb831f07b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf4ebb534474212b3f8f0f6967bd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028039c9532c3a59e306561b50184bfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f463f4e0beb5b0cd977df43994b32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c83ab45c3644c484de6c84b16c469f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e75ea0d192f114a51e66df1b5cef94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b212879d1cbc0310f1ff58545091e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ad5996dec04172e9ffeb81ea1f8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c69b1064b0c6d2c54cdcd3df4b7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828641c4c9ced8582abec88215932b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9df81c4d1651b9042fad24dc97ad3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aeb3499800e16c09e09747d5a3a0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073202a06c53fbc7f68b479da2d6a61c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb1f10268a0a33b5ff5fd4d663637229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e3a8f4ddb95d91059be6728cdd2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559212ecdac9b1253bdf0ef8fd654e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ca1152f0d974864f06467b7a8db2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d502c97239391a0fe0c7ef2dbd77369233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5454b754e832adf027f249c1b4b03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1e5e6495e106931ac90198e34716235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e218e36f0817f1d6ef74ddaa0c1abee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ceb197c677a0d9d5bdd0bc3329a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49947a5b2094bb2fc5089427685e611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42945d03de4411e85ae0a25389c4dadb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c0d35e38ecd90bf43c93d806895b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba73ad0a4388873a8df06d1e008474241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e0e2223ab62d4a7626c343cc33f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed814c754160a660b836f6e3007d757243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db84f151a3ad3d6cc798e527053a0fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27000d61cdf21e6d3c6245a929d8dad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84264caa084bbe31947f33ad5b81ab3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f849db89bd378315b1b5170aee98f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791d568ff3c9eea7f8f0c66d9e69e98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea75a21f91c7f31a86a0cdc11cc99b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f722d4f7bbff8c5868719a97b762368250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de537530e83c1eb1aba5096d4b575eb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b434145b03ed168eabb365dda4858d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702bbcb0d3d2fd737d133ce6c98013d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf1a1f29d135867451e7b7c4e4685c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed90d8458a6d7fd1468a185647c374255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d44ec7c9eec2da50b77f24cf4b98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f5d35d1f4505e7f57a6b833b1a8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2bd3d7b74e000844fc8e61d9386e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52a2e9b6d6468ba50423fe83b96db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095c082c27c4dc1031694515993e69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b30d810314e0f2be1aa1309f2b2dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7928a6ba534d237434bc75e8f47e95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7d13f001e331686a34c225c6b6429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f045bbdc58e9cd9a88239149ae76856264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280cce8e54be232249373606e163c78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d1b600f97ed585ed436b22529e27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d37779605c77df2b9acc1b0291e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa0980c67460886f5c696874730f46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be1890c559e2e86cd26f04b72fd96d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c37a80420a949ad6c1a05b4109e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009c8f7aca41c17c3f7d32e6933f0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273ccf8a84a38a0251e6e11d3a5103272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa3f092691d38f62de2fab3348d3a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be56c7555cf13671062c525fcc7344d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4ebf4ddaae82e2a04a2c14004b5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aefe603bfd21be8135110a0d03843c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12f5c4893f20a0a9fadde1cd9756e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f03fb2d2bbed35632911ab38bbe9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92338574574d4800fe87664ee5e8bdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d32288283f2a383d0cc0cb1d047a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f5656b6eef53168fef16d8e9d0f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f120155c5ee5bd1ac1e0a0fd18d4ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ddace5a1711cd6582eaeb976cff6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa179c59bf23ede24416da7e9da007c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38966731539d3e33e64b256a9287e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3880dfb419b943a86a8bb6b6214e4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b11f6d078335f9742588dd93f1443287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f066279c3d787c82f2d3198cb9bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b85a43fdd11a3dbbc88bb13d09de6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01c74a53bf8cfb85afb8060480edd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca0d26d3acf5fd5df4dc42ec086dfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837deaf8e3411be1a411ab091115553292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867286398aa0399c57faaec5e64027e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fbaa45717a2e8ba32166982e89ad4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112e99a2548d11d56ed9981325a16b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15116c2a658573558cc76c2a9c772252296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dd99ee5380942631239b278439c15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c71a84d635da77feaadddda63f51ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984784bad78d1cf2b57a3fff89d5085299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6493a4f17a6b4b74e3d33c07477a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96daeaef3369e25c5f9296200fc3b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4986f641ce21ae4cd3bd98740f70bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d83ffb5bef37583aa28a3e2d405c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2e0c8e4578cfd3dccfd799370ae4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ab10be8d19106521ce11d68a9d4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25adb815ed1000f1fab4d46a46c5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf44428621843aa59ca70c59e06891307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b49661d11b2d3dc05ad5b24859ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b4c34bf69225f5eb186908a6f155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf5c41220f798763d63bd300b7580310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a16df261131ed0233e0804d44ce63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ab83fe599210f2ecc63f7b4e9f5a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e7597599818195f94c70b0f9eca4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e13f39747c3bce56b9976f486b3ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adebdc22b18a79a1dbcc58f7d5c58e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e023fe8d295caaf3af0faa53d0974c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16825241e9a55e952d229e3424dcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e450bdf2a9a6d2e52e4117571e202d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00828ee327a79c953d415c5f8a35320c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db886a5cc68c5f6b13a441ed69351d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c882531a4291a9b9a1db5e50dc1767321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a3b0acc6ab1cf26406283d6ded404322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac16d32bade0c85965d6449428ed55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5afd78b9eecfeb73ff16fca741fccd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756de328c0c2b22844a552ff9f9cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d267947e0425920319d0a736b2a42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d445b5a44721cf190b12122e3f4b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bbfac4d0f14f50c71c4c38142d84e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457013ec5c0932a923c3bab4368de2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee09c39ebbdbde55ec83667d3eb46b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1240e7321826955e339b18838c932331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86902fa81e10ef2e80d8586e9c207f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d5b897d96e2202459a2788d8ec15a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f18b5f972e87dbca10409ceaeedf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421884d756a09265d8e57ebe98233286335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490fd2010e83341c4608ec3a8ecdbd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea319f553ada651592d94b6309d5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f13529b16117c1921f46556b56c4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9634162c48c8c33ea35893d5044380339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c93e809f4c428411f3db19281eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd148cfcbc0da77fb876b7e476eca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ee63e8a34fd3211f5dff29d7a1fdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf31093d07aa262f1638a879c61903f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b991bdb1dfc735734ed8d28d97a78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24faaefdf53d0849e5d2a6960147bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f9e50fec447d622f574e7288ab12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b649d8eb62d6b64bd3eaaac8a337c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da43de2e47c17c10a09324488b8f88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390187a3cc267248b38ccc141825a3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04b17f47ab281c80fa818eb16de5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca3e2145fc17fa34701e6208642fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10946098132981bff91c964d2fb8a65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c92e9a6c5e103e39c961c25a8590353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954049d2e7a6baa9feff437ab785ab4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30450ba39a9255ee4e9240de40bc18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123a4d63f1f611d62294f25ca41d94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2656f8761b3eb9e2408cc59b41b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da03806bbd4d1ffad302cd50d86a80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f91cd16528780d036686080781414359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eebcedac504fc69d41d98a419aeeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577a58cc1bb4b334774a3ec88db2006361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f87fc7be96fc2e599362afa91efd69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a5e33a848329c3bc8ddc25d3edd49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8b67afe2efcec5a09cf764c5c1e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b1ef33ef29d7eddbb36d27494041365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353afd632f8403a788549b73d73a9d87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d21f393c7700a992873e6b050bd44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2a229568621e20a4be0bb47f2e7e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c686efc88a88717ab9b82d072d1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cd5dfc5c95b74b48d117dd4680b5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da25775930fd84e1ea0b6f8f5d82817371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6061bf26a81a7438f0d0cd8e3ded3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae51f965265911d0cbe93455761be2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be880c57f338cf8af098f1d789f0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb90075ed22049c63bde2c5f917f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae16fc18715d4cd1ab8aa27115b06a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe24d141b3837eab00ff2990016c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff962d7a589f1d0ee660ca40d86fde7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a24f7ff6097ebd7e264dd516a965379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba411bc55a51d638d778e4342112fbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed9cdf9bfff4c552b544f4000399c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb19518e526c417198df8b430d3e33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f8dd0460d76a929dbe7aeebe85e64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71235480302f64aaccdd475d57a4ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e8662a2b00d7348e356662a3bfda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e538f37b70ca14c92ac8a69fbf926b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2d303ef568e94b3b409803678ead387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13814651daca55f7a1f5624947a9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe090eb9c5fa6ab0fb7272c2b8a132389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c387813d2b1b2e4f8afb3621e9c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9adac858570322f296e604a804af57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb12651cf406b90fcd302d6c6dbdc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d7bfc2374fe24fbff016c99dbddaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd38694ecaa219a28a81cc44e1a17d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fd7b8ab0f2683587dfd8979637624395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dad91ac95a1998392063870c9e9bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3eebb7aa4c8746d295e400baaf784397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2e62c50dc6e1be29a2078e640f70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6f135d42c39dc30455ded56f8170399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428f41c185b011a0786af2d8982df4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14c2ba1b36f3e7a268b12c2c4fdb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0481a53ca00feaf2bccb3e0267ca6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1432685387abca76a9bd24f699c1fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b366570e51349f52456ac42082049404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1e353e83ae285325f2c6717c5251405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e504c0017bfdcc27772433ad28e97e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe1a06a414bd59796fa2f5928945f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d370da173fbd3702be277978ba5fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe4751f381b3ef0c83daaa0fc9fa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf16f1eeb77a7da370f65196edd754410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54520594a40992997dcd3d737a1fee1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b41be2f72a6a41388d25ea813879412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fc3fba00de66a414765536f1d0802413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0df62e6cae9f46159424635562d21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16aa41f00e06eb377f20e7fb66919b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478da568de9ced64edf83fb3506960de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada6ec1a8ad4cc72ceb6e12ceca8336417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae3a55c46bcff93e8101ad24c4888418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e82f67b23c6ca90cafb3395bb1ea9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f134c9d1260078ff283b6f713298f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42892e79ab6d25ecc1958f9569894ad9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ae360273dfbda4ddadc4f07b6feb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b1817fabc2c6c79a0aa16ad2d78a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856501263525169d32b17bcd70a4933d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928b02ee1643336b4c34eefb37185b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3aeb0eea272fc0baad88770d0e29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa6408dbae44fecd116cbbe230b1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0392f20de0bcf3e690d0537175ab200428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc5a2a1eb30838d0dacd577e4ae3f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ad0c910c2310597ff4d144226ad4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697bd6226d4e43361564fa739673443431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4684ecebbab2ffac38abec1856c922432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43cd621a1d4279d16f7f8f09a0ae0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d8808c80768583a0d9e7eafb802c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cd9579c1f0d891c9a08a06b6b8098435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa18c0386613cde3a74b745d7cd27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac6f3f046d0e1d7baa27c3771ed53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992fd4098f6ff7a16473c5e9d41ebba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d13b67fa3b24cf381c5f44a9fc3a62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392fac0041af084476dced4670898a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d527040f5f0285d321acf65b34bec2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966d7cb51cd3339d76fb06c0dd5345b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76d96a1d4839392495c57b0a23be9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d3df2fefb460a299972275d09d94a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28348c0cbfbfcfeb953724718ab39512445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d492229305b4761fa83ea087748c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea4f56988e151c027776aa1da86712447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47350628ec529ad78185bf3b517838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59008bcb388530876e9ce3b3c433e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd55ae6bb9526a25bf1adcd8a1c0365450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375a43598136f952d6de2f9a26887c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a9e4dd4ff98961960b2eea34bcde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184e68c75a04d09783cf4dde1353ab3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667081a187f46bb71e3d128cf31860f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf1c2e0c714c09447f49553dd5185455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960774c7fdf3ab6e0b53a6a132a1a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144192c535e97acb69b1f28df923cbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d820069fbeff9af9905745875118633458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ece7c9bece6b572f36b824a8edb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264987b576b040f42d2b1eb70838678460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e090cccf4b019cae7c2a563ec0817b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57257a8ece2646d5755741d495d0bb93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a906494e89a9f0b2e7d4df8ba6d46f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f70eccf1a4b9c6393c19f7014dc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7b921d4b521a78154d5750a2a19c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc7e9d168706a75ad39ab846a5c46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd1e62dab787ce8fc352c61639bc8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c388ff8b36dd0099d9e8ae89a21124468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086501286e90ea48a7a6ee4b1501130a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed0cc03d6643fabf5b3253949d630470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34a77655bf63ac342ee59201af111471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dfe2297b637f4497a5f42c59a468d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1b2b8ebcd0056505d0cb4b777331f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865926e36bf69b092f217082b9ef3bf2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a3145870cad2cf30f66dedf47e81a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb31fa8bf90d4232ca1c5051bdec1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ac002166202bef1a9a2e4f318652477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcbefe7d4c0fb049efd5dd771bdefe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4b29c64d15461f72cb68f46dd62f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a4a3d937ecbe2f7bffc8064a9f81e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0964a18c90433cc9ff488c747c76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e3a1522581b0847ae70f35b9a482d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7717bf772d8b4dbdc5f17bae919de0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6fbdfc33bcecdc99c791f4bc69159484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a475d23a9a5511b61aa9274993f0ed2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8cabc181435fa21200df197a779c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6907f1d6a92965fa2ab65c80496b1d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb07dd2f1a4348af2cccfbd656b6e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94787fa29737dd273668709cbcb0140489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc084f5928d900dbd293e9f36a88c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a7dc0450ece0e3415cad887582bb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed28d225aefa5ca60b1c6e07b92df2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18693b5171d036dcb29266e47fb8d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb541b2dbb051c3d9d7a035af004e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa88c51cee0bef1ea4740dbe9670d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f69fec1eb4eaa817c684886d62c6a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d5b8c5fd606aba284dfd97f55caf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a8401dfa11140f083d03656c4636498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb0669073bb462920d501eaf3fabd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc97a4e30a409fecdd022ebd548101500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd2b65b78524d57907cb40d6035da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c248695e906d8e8a0e37b61b4504502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef2ab992b094a3cc2c22817a805a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b393825c6c10bef29bbf2ddfee0c94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f68bce3b3fe16319eabab9d8909e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f48d0a11b9b3b3e3f86c11a92ffb88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb8207218645121812de67cce82e63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ddd8007877a7eb8b55356be144a54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb10e66e6790cfadf92ebe6617d61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1902194c54fbc8cd3acea05034fc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f85388e257d99c55a9686158a502511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae35835a4be791bd5fac002be615a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b20c03a4793011114c3c12df7685b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f34b2de1d44bbefd2cc9876419a33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7367c6a5035010af3115f0aaf13b13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1520e221dff2e16c4afb8534095305e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7be4822a20942281258776117c80d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1062114e8396b0798bf5f88c2265a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e2d99c322b17209e38f1e89e1ef6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0447bb3fb060a1a5e204642229a5c7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d365727e1c841df32f1de44ff8d6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e51d7bf9b7624be7c29e2296de350522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa22901c2cd6c3a3aa849e645e3f47b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5c199ad824fce1eb6868923de426524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21b3f5a99f389ca14d0a576efe596525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803850a27c8c941b5adcd39339e42ce6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac29e3bc9e72a77d11f0cd1a00b7110527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934113f2dbe74b77706789c50b8be8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53528feb7e58d298cc503035a41add70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205237eca0b10c305bbdc35bb23f16ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ffb6ef3911100f67e9075e5fb4a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e39cc674b1107d14358ebc70eb1ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe66e85d23e3fb0ad8ed545be1dac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f2cf22b5a5624d2bc558a2c4b337534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e18698f39ce9255107747443eabdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800c400407098b52cc68cf964c22c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add127029c01fa1d01ebbd9630587f9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da95fde70ada4531a46db89346bd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae72eec2c2cc5be62632a0c29a70f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe6d2398bd0e6135f98712a50daaee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb804d6028cfd200851104070ab343b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7325ef766acb11be192ed657249696542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d2806ba2941a913a7756ba524713543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b85480d0a0848bf7e3652138feb56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d023ff454337be142450a4e3644e12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5919a265ada0b5719511f465679d8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd97fdab427f3130c9626fb921260547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a304a9218e7826014bd46a1d1f91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c8c9ff291acf29db3c1fd7dea85d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c388e92f976b636ee4d7c866678f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d28a36bbd0e80f657f2ef0f68f636551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577121e7da3269f61439181db20ce3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541c57ba98e654e4025f39b0eae4620553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acbb00e8757056911c8100c320a8fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e250e2b1469937f8449b5c3c20522555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b902f802c3e65a02031796b305c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b32c083e37f4c59c54ae81fa11b4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d206e14a647626e95a5f1602bf95a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb885830184c01e20e1b06dbbc03aa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d8706fb62c1ec9c81626f558f4605560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e017d6ba71d9fe36799b6941b9fea59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a024ef55bb456d18fb5b60ce6ea18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e3c8e6042d684e89f031298a9ebc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7916b9df73df3e83a62ac795ff6469564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6804ac11ef6b51d95431bd4348716b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d679295a486ee8335cc579537830f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f17fbb299a17a6aa483045d7b67d21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609bf8afc0c15405808a181331fabd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991bb057c514e11ce86205471cf824569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772565792061e1f8bc5776d337a8aab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb76ed4ece7a67f8b98796803b47089571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d661577b5a4c4bf9eabfa0dcb2825572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae61a2ede4adc2f15e1c644d9b6eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c992c702aa3efcb1701a9fb341245574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec122071f4a07f70e1c6cf8c7640fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ceed65176859d58067bc8806da260576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e8f6aab58d25ea8302751279f27a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57baa3695fd3049c5f2e13e38839f24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb2cdc62620b833cfa9cd0be7eb54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc9261ddceb2aa7be2c0cd85dc2c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72251d0c3c29001eedee25c0b8e79d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d590671b0ae1ae769939efc50d4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0ac1e03fd1cd6ece9b360d8cce5c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908241465a807134d7e776dd65b405584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c3178f0135b3b97e8ef45004db31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208fd4d8f384a0219ba29f6074a114586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085691acb3286aa93db0c905df50e506587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7343b1b89b3e790022353c804ef4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059387f0cf7e8f5cc88e3e76ed47025589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb03e3fd23be63e5890211f41e007590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fa21cbdefdef74d7f1675c7df5c86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a75007b033175cf39afed624c0060592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe36c9c7d891bebf7651c469ba603593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045e53e4784110f1fac30313ab71126594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a1f6b7223d910454291d9ecd85807595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632124435f2e8900560fd2c8d11d5ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e577fcd3b867f2c1dde2f69a004da8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfc5d4116b5f5292d3d2aee8cf495a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a775d8a884a538f74f25efe9960dcf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c84e20e00008fac2eb812a4ba2227600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377cc1c4e2e88f2aa87da5741516ff0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c37e0297fc465361c3017ff4015f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8f3921a479810c943f224b18de2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515455ff0460d5c6354b1487d922e82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274080fa51e541edc1d74b54625aab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee29b9531d6b8ac9ca63827ee25ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55359c21f10af980b6ada72cbc675e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c01cd72cb2c42a469aece1f23bb8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91f3f0c044944fc314f1235090f300609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592a8053ac6aaa82e3a87c151cfcbd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15bf0a095969dbdc317278223f9f2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737fc1645a2642b3a2c54eecf7fe5d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e06f67ed85e083c35bfe024bedbfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34627811c1e48ec9df2feaed14769d68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275187ae0355e2eca7fdf6c4e9cea04d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95ac65fb612129657a291f8c3fcc44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713b4d6f8c0b07881f8f847aeece47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee0c2e67adb5362eae1212884a7140618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000035148eeb97f78a6b965d43c930f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d3a306f34fcf876a0f85d7f466ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373924a548eaa4a859ea2de37f13c22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68dee7ef99069087ce5c7745591092622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b60da2287d36c6bd4321bd85e63d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c898ee25cd8658178ff26b7f8d94532624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884adb5114c1315f5c3504391897c4ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650840ddb253c481a2155cd271d6e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa336daa8dca6f276a6c8c3132beb1d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a0d78267f9f7bf32a814ac4bf12e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42079f6f36e1c09defcbd6105ce756af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb2ecdf5c9bee4b2fe5f8c32f4beed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204384d0410699fd48dac38ee82967631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0551027ce4d823027abd4ed7fd3d0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceae66a793d80a2b8c94e8fcf7883dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8aa210c4392dddfb7624a07b4d18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b86bc59543100bec19c9d0be613c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c22f880f5256da8f152a8d5cf4f16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c197388fa9b64b563abc928a4e5de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3394bb40cb5ad18aca752f4923f9ca4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea70763c4f7990abef74523d59648639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5de324bf2eaa47a7192bd4fdac02e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5e8140ae4db9dfcee49442f0f343d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee39029342475b31337eef9b30d37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0642091f97ec06fe4a87cb27537c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab159620c39cbe3752dbb174b9976f71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9607f7b38f668bde6598c697992c17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54072016fa5e574f211e644f031f46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c94535e325368134d0a3fbf233cf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0622aad1fd296b0dbfdc25a78a3fae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86359b62380ad8d031f9c8d25848b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0f800f52426b716d6e68b6ac2b5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e47a1ae1654af798765c5a161d3d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231b97ce94e83e08631e6024d8ead3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b19364c8348d274ec8b93d1f070b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e9843a2dfd05987a8d25cf8d8a7de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20034f8b5edecc7e64956a1625b17d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51cdbe729810144fe1dc3d8f189b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47de7bafe304724e4a2328426e66f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d9cfe364e042f916970312ee4072658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d421970bb4e32aedac5a72963ac1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042bff57b14af2400ac63d244b728cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c17d11aad66a8bb28dd6539a053d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde239c880196eea22d8081defb2fb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41571b0cc83d2b2cc5bbf9380a9f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a680d8070544bc4013ce01feeaa4b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a08f758d4b9ce306fa71f0cd2825a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f32f95322d5e743b1c53eb8fc343666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e90fa69b5ee03b020fd05c59603a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5307cb21a452cf50ab695f3ca098668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d270256acad699b6cba82433091dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18191bf3b84cc4f401edc72f07f355d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184a7f5329bc196eb64f8a9ee64496c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f55f81dd3ddfbb3769c28c3874429b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3206e71ec255ec2916a18849b50671673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b7fd96afdaf1e98f52ecc5efb93d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e401292ebab4dab8f80a27ccae2cd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6012010f87efbe8f92ff592d161ba4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520400ee24052f4bee22ff25067d8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3037d5e50838b61a1e0bb669e6edb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f13deb39627fe2d450f6514bb7ad0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45187b906c742cca4899bde0989576680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646487de0a3155320d30dc966e3e6d84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7db9489e1dc40179002b42d82ea492682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d159f6581c6163cd557d4fefcb75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e34119f57170d4da7c0415ec9b8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457a9920178e5c0cb846ca6ab231c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577469bc6fb32000c174b7f5c50846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe6f303af2502037b39c785629457c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e3518674d826771470c05b1c4b1bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403273389b884845febb4fed851bba8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e968fb17db290078511b45054d85b9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c233175de788d6d56004ece42802691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e15d2440f73aeeb5e47493f91c51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a7a8864bb2618f57890a56b959e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16330186eacc7cc1ca56e91f81c93301694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497257facbf19b5fd98061a2a3d172695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7174a86c409ef0896e8b2da79cdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd96f036d07c650006f8fd98abc6782697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec1f828e94bd2ba2febeec70ff283698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb2b248cbd7bec51202987aad60ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefdab01f5d8545083e25ad78f5167d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8386383aee744bf75e1542b594d80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0690a4204b913d03b51d0443cbb5c60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d84153e53515e4d09feaea1e8abfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890cc38f6a882685761f2c35226232f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed093ffc2e36ebb4ff6def97666c13f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb80fee6c6eba71fcf82a7cb15fa2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e438fac98fe283aed1c80510e8a7c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41b127522ccf1867a54e938427b62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ac4ba6370a7d118197ef06fdba80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e79bd1347d808028fab761d172e6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dba67af39c844aff372f1b41873ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad9cfe4b7ca38c2d9e6896d4ab0d1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3583dd513ed5a76c4e344ea046b36ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0fcbf333ead2327b751f2d3a9966714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18671315aa20098051b0e9db52b38c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651becec1621875f583992c31fbf77f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd2f98c9ba59b1018f47e528ce01d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780d70c4f76da80ba7587a75ed2ba1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e507db580decd4d34d5cf4eac3c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35ce163a854236df176874ee71965720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333b55cae0e3f9b4b1f2beafe65746f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdabd0f0bc3e8ae7cf4085ce1bebbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab0b666d580a15b5ff44f9006c877723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6465e70b215b97827bd8bbef9a39e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828a930cc7df5e6e8ecc625124941b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226a7d296072aba04be7763d7997dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3390eab8213c80ffe46a077881db817727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae8fb2ad3ddc2cd75f10a427d82681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbed8253c14e5f7f3fbe2e9a31b6d19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19904c65dbd118439651f05f98b7e79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9209a553e7e350c12f9d9a810caa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba9b71c23c6a5cdea19e509490a95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5f831e7870279883a934ee653468b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238d8d92e31dc01837e980bc504fbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2193ac96a79fb7ca96753c7484d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b3e04ffb4765a3a1b9f3d99dee2d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b86454f75a0907f9f93a8b7f9d1238737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734598d552fde305285c7978e6826d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f0cca836b604781b677a555c3dcac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef8464d8fbc39836d556a1990cab90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c063208f4579bde5b64e751906fc87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7571d4efdb4c3d8b9103e1a26ac13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08996e2617141eafae0731fd88d5ae7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f77b304f3691d1e7b55f11bb0315744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f155ba226418f8c6a7955ee9185b88a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cb880f4cea8f37f6242658c7acf8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a06d1f207c83d7db142254bfbcd6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ee9578cef0ef5bfec18427ba1fd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33412d586222cb1185312d0f1e370bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f0257d44c5965c1f787998086b02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a13f1d5f342d1f7c4245e06d3daaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346cac9000c55bdcd3a1d15295e46ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fee42f6f250c1e5de868f22516bca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75662ece1fa60deaf6325d122fc66b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543bc5c9fe2554f76316b87059bd54b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935330a474b3f44c62eb8fde4d3b9a9a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871841160b88620ebb2e00d55cefb2a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad784132df365aa973823999b0bd2b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce2a92c90fd5d2d6ef51ef24dea170759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6d041dce0317a5b374015882a3ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd719e95eea48c2f7c52cbf013e892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af236ccc3c1267405c4734f3ad71c9393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456a1f74be18111335c86e0a3cf55664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60560b462323982de913b3087fdac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f737870615b7d919f37bdf2e7a87a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03dc767456680d49694d4785b42da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00edaae514d43ac9233b5317e8afe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091c3e200ada5b9c3cc446c527013289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026d25ebbe9552bddde5b44d2d4f6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee952f72ada6b308e220399bc0eff2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb3d71727b2017ce02816602287bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845949028ba0a71d736f3ad7889dbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf67b22cb595571bf873a05ad2a5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca014af99ce0d0038e3ef76c0d3e0c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc3b79f0056841ac0ef3fa935c9c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c31069acbc74fd74898f07bad253b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6c20a7d74d056d089d7f929dfa5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333644c53ea471e22fa5dec1c9247819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407549425083c4a117f8c71c0b113cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f18b6aab3769ac7186a59ace8000921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7691436a2f80a61d15c72fd491591a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a98074086dfe18e6b6f2d2dce4ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0974b6a895a0d619793a91835ecf1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae5c63ac712715ea4a66bb5e314db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059728d233cae0475310b63759c986726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c0867adb984e293d70a9fa602ade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f22a6c565e98c5d954ecb325d2db128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f89b47796e311edcbf9c042578d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5082246f9d247ad7795a1ec70fbed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954463e8ef7a48784a9f3179a764321031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d754f26a3916870787ebd3bcc8304de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca0a234427c98d1ca3bbc6c3a3c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09e8709d1dd17b1869c7380db62d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9cbfb093d73afe216db7ea1f3cc8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe72366076463a451510ac82db5ba836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185803cb80bc2c52bc15843ee6fffaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8949075a9eef47641b6583fe19eee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac221ce105c5af645525eca15289b3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11def1948d72c5fdc4393da00e7afa1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680edb0fab0b5743417f989da5f5c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216938eba9db008eb437c615ddf96842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0455ee9f1f132ec738cecc3a818443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590b0885b4aa5430205de67b2f80b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea74ee3051c881b26f59f6979a018345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909747b4f80223677049979b09fef22446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfcc9bb83f34bc38054560f54ba0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c3c26a7881e82274bb54b0962e8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58bf0d76dfea1d7ffbe0e3e81ad64f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a85c2b73323796133cf9cfdd153750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a58d95a2bfa92418cd6e76b2a66c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c347e18be8ecfb89ad8315d4605c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752d7e3ee107a39f7db4e141f2099453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6002f214ba2bd9c3ee161e84adf670354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e7b9eb667f11bf22964b1103f6bc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d626a1b27d20e41bc99eae68ac8f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40cde66c98c26a3410ad550058eb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66ed536aa2adeb4c8f76d10abacec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004da2a35d1d1a6d8b328c6f6ef0e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7292669b1acd39878637eace6632d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6748298bd94a497e53d1ce504b1f45b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe977421c945efbce67d90bfcfe4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14128854b21b0b458fb840d32e7a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f01c96065a1f2533c1ee42bbeaa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e4395556d7250d6a995195ba1095a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd8d5e2f9cd9af1dbca12300f704866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc03228e3cb2028da3ae545634cf6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f231548df163284e372a82bb9510a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19224b691bf57624ceb76cd22df7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1c3f3556a88518a073dde77e0dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f6b29c292eaef86fca4b31e8c5f7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff14b3d1a77016551085925ff681372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a7accc31772af6ba091597b96c7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b3628979b369c748a8ceca8598cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e21377a21df0ed582f6c1f360d7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ec458aa35626b8197f363ac0e8b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d33fc553e74f230bd3bf9cf6dcbb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837235ddfaa4cc8465a4b957a3a873b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f4aa023b6e6901d4328840889c5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a4f9c03ea8da3ef12bd5e195bf1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1583afbc5695b496adc3c1954eda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6d1ba0f895b473b1bf437b25c46582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155ddebf6528e2ba68c142c898af7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a30d0e77daa99b4aa2e6474cfdb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e35c3f0d6dccf32512f50515d8d9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec48255a9af9ec795fb3e46c70b8a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3357600f3630efefa368131e556987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef38e3cf8a62ee9f519ee0dcb1d5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a60ebc3db2e71c51d3f51fc0135489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3548d255547848533c49c0c4291ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab096f94d3fed4b28e53856b1fec37091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d256f144447ee3ed754dbf0d2878c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4e48bafc14d4ee4a448112e455d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d3073c11ad2ba5735906e40897fbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92122796de04740fd3ce2da8ebb47d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31f4d23cc5c0641cd61b4aa01408b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e5ea1bb81e26abcd5c0b11fc9c6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf5d12a6f31f1134e81357ddec013a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821b613aaafe64fbf1b655b03f0817b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2ad0ff85545213b6219264316e5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6598c2ba54c1f390deb65915c24c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34ec7a9f60caac6b6baf14c733751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197ec36c6ea74c22c34beb56c7ff0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677289e496d748a58f4a968a534368b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755de546e7fa08c83406ba8dc35d245105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e94bfd305481df36fc5a63a35f90d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8587bc220fa6c48c7becba98ae13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be69336e24e3a7a35cb621426d420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a402c1a851f5be25a224f50f403d42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924291b8ad09e3899dab8714d0d8109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead7c59ecd4bebac7732ae8db9ae3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b0ad0d461fa3b838af665f00225a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ff811db24aaad4ba868cf2e8e59fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23c82943aa5365764045e8adbc686f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c2dbc9cafa41b6cbada41c17cd95e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c2d2c23513f174a5f0b6a861a6d15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1068c36e2e9d04ae5b24c86b57d238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9e344663b546a6c7041f4a8a03b91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516955e88fb1f37ba8ad8d6151dff1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a8231a692abab478f440eb8a3d118120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbedfcda98fed303106fa3194c208d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f1f467c2b4348038a383c4c33cad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c3a3546e5723dc508b8bc2e0af30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68a829c5aa14e35d26d5a7f862945e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4a35b0d0e83d3fd140ee8c78f504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8aff7412af73a38257b6b9c490d31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b60d35c0553834ddd7ca1eee912d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8543b829ec14f2978ae13474eaba8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394b42d93022b124df1042c3a08d1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfda522c8697341fbb3b80ab3490a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea19fc6dd87f61bf52fade2d025ac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7c2c193f76b38385a98ae2f1745b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d14639a0d50846f524cdd3edd6a48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6218980e246e6543e53c5bea06b14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f6052d12df04af5b52c1f2da18c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a70c205a89beca9bb17ae846b335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076809c41529d11d973060a7a058421e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05531cf703709b49a1f7612f49396c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4151733ce14fc7946d26a8a8655620e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b382fafeb3bd7cc9893ddc0c951eda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d412aeda83c9a912dd1fe978477954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a314da31f8efd86cd8176c63b90b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ed75e722128c221162020d8be335143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a65c369b331fc976412e7a58b71e83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4aa1cdb02284fb6f1e2f65fc5ce38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcec78e073d601932bfc7b06942416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439858aabd0939d21705e9efe75de393147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f92cbeae59dd50a6671115bbf0396148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819dc4c916a78590facfe86953272e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1d8d56c77a757bb9ae9991d66ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26fc3b5e84df039aca32e8fe3c0e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ebbc9619858cbdeac260cbf465b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b2bc5ea3090b821892af514993652153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4be93082087abd0a9e9f688cbef2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a58a64b53458c822113e3f517bece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b231a3a3d5ce0f122f039a4e71a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3434bcba099f8a96a3501deda255f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7dcebbfb92c83b0b40e78e448e914158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3f1bff0fc531990cef8ba42f219c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a30359d57d3f5556689ed329f19ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5539806c9f1f4106d07f578a00cd2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c08683b1d65f3bce78496c8de62f7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b87087f0e44386102da6dd7b58053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d051eb0e6883804892e7675af5c69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0cdfeecea66d037900198ba070807165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78f7d0910c2a635cc41166e1b5afd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad209be809d3d2fe862451a782828c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb24d7def7c394ced0542f5398ab15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eef17275ae1ad44a3a139f65339e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e214847e578ca3b376ef60635b86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1855aa9635190e5a6c1fc74fee85f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ce0e6c68f65fb103eea56015fdeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a734bdd8cb452509082696de228474173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3f90af86dfe1ea3c65630ad7d276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ace010d4a3489b245dd51bda1487a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb94cff4401c0f721fc7771964058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9adf5131a740e3380f491e4103ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e6cae980449a81613b3aeb3946b37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94b179b2d8e60e1076c421c57e6a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210196ddeb87587f88cac7051721c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb77b4a84cef9301e0d876de0b7dcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e44e11ae022e1d2c55b564495e7d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebff1cecb24a6cc46e3349c4c62764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2bd532e3b69cb8f3efa565c300d92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a482e5fbed99471e1f4e33d269f845b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a208e0f2c714f9fa0ba858b7b8e451186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb2fcfc8f13868b14c97219040756187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da1f28e0473c89417857542cf912a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29cb07e87ff57f712eb95138e40d7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8a27de5736adabe1f94552e2240f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da7e7fbb1ca0dfc59cc1127356961191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129940e1f2a13438f8c961a7fe191b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b95a1c515ab35840d678492e934b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099627a6efdd93078ceed2296bf8f94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e757d1216b968379df0d047e601b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8549768b7b4aef69aea3c5e9c7ddf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225c2aebeb59d93fe0d92cbfa5b2ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766bc707ee5bf5410528eac3ec38051198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919379c0fae51293f03141e32b31a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319d0167341d411519f824c8eacae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b179b0db48a3038ea3858e851edec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11849413fd87339095717351c47084202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0853ba0b2a9f8ca5c29b47cbd75e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59c4298d1c939c6ebbcbdbaf2c89fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb273577f75a377f83eb45f6305c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4158440c2c47c69d710fe7dc9ada5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dded95e6cea08f615e3762cf23da7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56abebd985cb645f77a6c3d00b012b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4807b52ba153c101a508186ef9c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7b9f6bf1281eb7da7d89d362bf99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d146547b83bf44a5b61fe2868e675211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b16f0312e82622a71224b8229a30a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16856dddbe8313129f111e6e1c24d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1f865b59f3e39a325817714246ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6eaa9a859b60f557f782bdb1b7150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe9cc8b7ccf2008d08bbe3e944da9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b7fd9486d94b4c82bddc83c000cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade915c56caf009a92fcd9687cf8a734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dec817657974a2eddfec1c0a7a7d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1186e614bc8ce79d8d212ac41b38d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd719192cda2a7e82fad7c3ff9980f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b36757f10fec5fecbc7eea3edb12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cd180dd42d358ff7cc1f42515808f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcaa7ff3b4b34fb7ef9d316e4803b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32333391d01bb29abd9311fbff0cf021225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c5ea3c7047fd60b0ff16543229d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c3f58f3fd5e7cc707c8d01fced9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051147161616dc03b650f55de18bd84f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34345ba5397c7091e15cd7986392a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb57bd366ba8d0ebbc77f2c50ad984230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7f30d0420f7c6b78c158ecec38dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db51c0ff5d38409e24625f7f6e8ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6af3e51ad7cac54d607d6575be973233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e88af4de14c8f68ca891a49fa2814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e8f7cc431e3b60a86f4e10f33bc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c442428c1aaea63af5c234b0149013236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33486c950edc030bfd130443ffc1746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a4ac4c4e4cb9ce03d8a2891860d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdff68135b2ffd96c343da2bb47dc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3922e0273c4039f4e85cd7726fe153240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae162e152cc98f29d1b4de01070cfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eeea48083eb01c66b69ff4315b8dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca339cd0c1aec58a4d8cdd413e3b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cfa82435a383f0acc14fbe39c64d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f124330b5734852fffe3da2db8347245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549f58d374a8564c113d030b4f06da5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea054475d26d48a03730b3408a704b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8c7820057d86fb063c68fb657598248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62326d6fd5c9783763ab857afe869ddf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2030edc543c04e92b624f1879d4f43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4024977a88129d5157615df8a4ac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed66e169a0a592082adda309a31bf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fabbaf6f1c7dfe44bc22683d2f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ffee8bfec1e1af2aee28eb819014d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be29174e7e234c0394f4baaf1e1755255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33651670c3ae65d763d3fd53f6da66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0795382cdc07021e29bffa4ac4680b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfbee658a0df108f701178f7d1d37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5dd97c87cc6b696b450bf35043a4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac35c5a3be25ef0d2eff2d0a48214b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdc82baaf737fe214cfe7ed639f6ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca64e098257c5f7de0aac17cfc1fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067604a7f70a03163f433999383df6ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631c186ee57f44e4aa99a7db9cdcf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f506c5dd7ab4c0a3094da87319a339265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37f20374a2577df0c73ae03a43140266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a72f63891127e493495ebf1bed512267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aab84bf697f86bacb3d1d46c5ba06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995024b9b3ad1a2b906580bdf56869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb99aad37376b17e7a572817eb49533270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698f70fa14136dc9f6bcc5df1f20c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528847bb5cabbff6a967d5184ddf01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cbe1d8930c7ca21e12bf1e9feb6ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622dbd779a9543954e49cc1e0b14655274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d68ac6df42a3b38052a24ff71a593275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfd8c61dac71e26466d20f7208bef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9fb9991a64b06995e006f720c7a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b357eb1c70dcd5304684c4b42f44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d734a43067f6a5c3027eccd9bcbad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb7c8fa0cb0afc1152e3f106521bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59aa148ecdbe82a836d60845d4ead281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d2bb560fdbd3062928e1c6850fb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5a7e40baf48c6a680d72ec53986f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeed20bd75a955cfe98dcaed5abb24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c53f48d4b7ef8ac6fb7be80af2b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a94595364b7115cb52d3c873a0b4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68312bf499f469dea6be7d477122ce74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18d5cf57d1f73a133f60c1e8e50c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a3be95611f1604fd3ad4e303bdf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e0ee67058416a4df79a10b38a8df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9800204b3a23089526305934a8394c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9ed5cb6ad6ce2ca32bd57c838e71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315be2d6b2ebe1915ee37eef872d9d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b86e3db25562b1323d44445cdf93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83038a328eecb0ee833a2eb242c37656295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11819c53f60a1aeb67148f0f14d7c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac110503477103bee39515b36aece1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284f6254469cea4323aba2bfc32c80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36b53828e9d42738baa9436640986299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03303caa38d41ce0dfbc2b9498d30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3848e52fa75ed47ad0293a9c002c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996648bcf08da0773fd4c14ba7b959302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c1922b96b2f58752d77a6dbfcd13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87493857602f39050ba5bcf9e7e7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5dc53fa9524619de62c41cb6888bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d849be78600f0596fbc57b9d850b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf849e797c40e28201600c7cbb2bc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb15a728b211c1fa3d525c32f6760308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389c961ed8c1b13313fe79b6c5f6c10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa94389f35932b987c76351dda434c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307eb3791dc65debd9e936892b51f22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab373f97370ff2df3e51a3c9d5d1e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34511419445ad17ccdbeee11cb6dae5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c2fec4e5c7a0bf9abf7a3b161a89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e151cb203df13039ea6a0d889b191315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e5afdd3f3618b98d0dcc211bf0ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7dd0ab7c01dbce8ad7219bc2dd023317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677072d5dae9b7486d78d4116484eba9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa0692a04cecbc886d0908b03d47cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f5dc7f1b97d235856cd219312df7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec75f22264e8f54607a3f06c441ab8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfccc6a59f8a70d155f42e43df2afb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0481e3ffe8ff8e49ff5fcfd13b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039adf0c1585a9cff4dffbf6b0f4ff7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa75ab623a18232933d97929e4c0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092835ecc6cba000aca1241984737c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca964b0466883068a8032e4da145e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6680ed8bf034ce622df1460cd8ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc16c577f153d50c6401cbac90af08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea75e02ff6b2b46d572900772e4c265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2c38e0704c3211abaea2615255349331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e017293e9bdb9bdbfeee8341f04cdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a6d45d092a92b981ef6a10d1d5a6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437421a1f27b3b4720878790b3f1c67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f71491aecd98c843e4b8d483c514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee9319bc918a6aa1b0d79da85ec6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237978c0e587bde7400c69fb9135eb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3c2334789cba063bd2c659dd0be9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f733b66746d63fc135943f77111c0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad946de44570f09886a16e0cc3b8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df5461f2dc67e02d8a6f0dfa52cca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0d1ffd0f33453d33c58baccb6870342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a617516cafaf5d1605e4a03d3c310343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4d5e4552e11e5616a102ede74a85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db06bb9804203b950ed31bad33461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb039e59c52c32aaa017822d0774b6cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed8ace2a9c492a6f6f94a1a8acd03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea8acca3e20140b45c9c30987b359d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e667085976d8914ff23bd6333248f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc99dbace505219eb49ce24a14ab53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30389c8af176486f9a3a1316d01fbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a153b01f7b1ece4d1ec4c34f94338352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c787e1ce693fdec16d8739c765539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b066c66b33e9572127b13444f0e01f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f13002308d787bdd60d188c42dda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f34a23d32cb0a9102ed928129dfc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82939ec4d28f157219c5a93c657363e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece479ec4779852e5c37582bf3ad50f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd717a9a98a55e0c8ad8071d4610636359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a67078e8e0b5713767da2263cc458360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e0b2e2d6412c0321b087988a43403361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b6f1bc491550366f5d194b8b5d45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a81408947d849e9d49c1a04750a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf504858e128fae9113f2e4970b2b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082a7fef24589cef2d6a42e7f21241365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce6c5275ad67a3e716bc79d45f2e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18141672503056bc851c72b1eb9c9ce8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d234e5ec5836d0e8cec21a6da23892368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a7cb89b42d2c83c035d401daf3819369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b90b2e43919925019833f423c888370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0259a24262981b772f14c9625b2973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa154ffae340bec616bd617a498d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08395a3db97f4c56f81243e290bbb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5649d2568001ed8e3a948f6e82780d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7acac92b2d13fce90d99355f6c6ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc142499f0b797eca5f1e3552c18b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef333b1847591a4d676184489aa6e69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1b69bce39745cf76e283420110eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5ff2517c03c3a7a740d54af2c87c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07211cf529e3fdeed783754cb514d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7f8dd07bef5aa9776639bca02c75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38179144f51a237a0ea02b54ec23cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d1dd1e1097c11f66dafdeb2345e95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f430b4e016c594f75ce572da0844384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910077c2b83533e09f1c2c824183d78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c529ac1ce2e1ae702fa0982fe3c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043d0db516ab0af97c893011983410387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b26c86ca3033668f90974f8b87a3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527099b74d0c1364d961a1f211f99891389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c66efff731b416c0f2ea7a482f2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f265acdd20aa637a78f54289980309391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b803123bf3640f189e2ba4be6a2402d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1d55051a978f8fe3cd05951d89ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a175ee7f3726dfccad1cb7d92efdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e54f1c9d1517319a5f8a4bcde85d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd084b0e483dfc56fdc5baab2a786396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cbab9564f79a3ee5b4b348493e941397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122cd7826a335a6218c3d07a4531929398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057094e31e380843df650515a9af55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4505486c3600623b7b60daea033192400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048596f62e3a1a6010c603064e9c655401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a18734645a060a75a1efd61c0f9aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bef69d1d86c177b3b5c1e86d503de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2940590d77c053290bf34981a530404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc7f9a7e1307a98c3204671b53590405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab9a62b96fc7e0d0e7d2543fed0f31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122fc6a3886968071205c908ffce57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335bc292b1bb52d2cf4a68ec35610c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a039697f478c87af007e7a3e801317409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb3cea6984d7334fb06b0c241710ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196faf5b28b8910446c5cdd257c64d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10f00668ecdacea197685a78f4e85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ac78a70f66cab26fe57cdde2ddc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff07c0bd8ab21b640486b44fecb3e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74792e8ebbd68116e4ab3f62820b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c708a17ed1715d9248d330463a77949416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d72b4f8aed39ca42e54ece028118417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0315f49a3273fe58f81f43c577ead8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866fabad9feb63e05b0fd64b4f031fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e5b66fdeaa1061a30ecbacbd83227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8603e45841b563de502ccd03b75b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e72a9c885cadc554594e198c0528c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22166e7bc03c35de99ae1bdc9832a181423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5b3a30eea9dfd4b8f4241ec66e6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe056573d3b46029c0286b4c4254d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81a04872624d6e2512662fd8accf9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed773389c8c8cff7d97511ecf660995427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea4dd3eb0af6704c33f4ae5e54ad5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bea4d03dba3bcda65986ec2dbe466429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c646611279447084d01c199600993d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc26b5ed80b9caa76b981e9cb5beab3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66a0d8ae82133f29523a2a618eebf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5eb3946b41cfed5747863ce620ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ddfa50ead6569a8f4db96696a7be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04b2a1992e110846025df2f38f9ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97fd398c736429e87ba3bd85859fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea573029751fd54fd9042581867b2f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757d31bf5445c6b77620ec72b31ef8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a0c8dad7ec7bb6c9c399051d5b6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46a78e53d78fb896366d54dbb9c0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687cea331d0e3daebae1d9600bce01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c5d885d9cd998bec3b9c601f6dc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c4a2c545029cdc49e6098ccd73af2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a293237dd4dc27ca770921b38bfdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c6348ba17f22b2cd194b129c4d53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728edb62113a6ff32079341f3137dc88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e09e957007f406e126ab398d52c11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefce78b86ab42c201d6bed2081ffa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034aaa6130266a425cb36dc78e1e520449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ff19b9f2331cd3f59cd17ba3a293450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a4c31acb8f470c811198f0d2a9735451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061ee3d46c7e3490d1734a8c7f8aee7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c655c4ff97a598422f7d1ff96ef41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bed6e5f3be117b5b09c0fc3fb7475454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a7e9943db6738627c2ea855d04a59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21310ec9d57a331d0620df65053216c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb34e7a11b4f2dd0519169c79d418457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769448126a11fe8ea59d27f5fded564458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98aa150542745b42464de0a6e34c06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9af016b24827e9a47ec211a7fcc3e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23444c9c77f99cd933144ea26b04ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d18369e63f217a3139aa6be1fd76fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889882a380ca7614316a8c6661033cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193cdeb46e1a43653fbf27e5a47408464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e00145bc46c2f148787f2e6d23354465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50bf708893fcf387ad47ca5686d514466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3d6864ddbd3da4a66f343d2d38ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c4b79dca7dad60547cf4432e5ce0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fe331362ee9299651acb685ae47ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf74c282167dd47f7a01c1f04b20db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f4976cb08f1ad5e63dae3ad675475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1191e299fbe0ec33df6dbc4e3d453472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaafc20888e83fe89dc8cce2ffcb2e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356fefb383fbfd7c60881db0dc47267474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1dfbe7e295fae88f8cea6082ec28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a991d65d85b5fda37b3f6b7b7bd50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2c87ae49242f1b6779e9be2097524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20c27ef05e58fdd0308693c8c90f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431cdbcd326fc7eb8bdd1413bdb141479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a386755480e65523ca01c47710f17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc58046295b17c1b953344eb1f74c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ebf050b95146cfa8db31bf9e4e8fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d7b0f11a89b5d43a2c25270c1ea5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5284f7164beac8737cc45f3b102c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4a05defef1c6761736af7b148ac4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf2a40981b4b3e35aac9b23106d97e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32b959d8c7f732562489da5d679d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918323b041fa18e1bcb3b3195da7f4b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a490d1d217b9247e592c72022a77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b51fb43bc0c04ac77e857cf857ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efad264f0ca7c22ec0ddfc4fd4ee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c25a7dc195d25e32be7c1422513b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44efc3cffc4dc36eff9edc98a79e83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbec2e2297b274831eb91f416da8dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f4b6c497f19100afa3606792fe28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7129663a21798d422762c57d169f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3245bdd3c1f8147c884e5d136c78e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c68a2cc656e3dab6c0e73a4926ac1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1d6a884b967a2e96107638d14135499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b521e57435e2a3efc44ac4861a89f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4333aae6bda99619f2c8c52097bfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b738f523df48e93fce23fab57a2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3311c38886434244a89f08b85f03ee3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf800590e02508c84c3f6082f3b05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d435dab1ce7e0c10717f07c8e043f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed10f0d1e54849a0052834202d6344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d54c3f59e6117ac3c74e14a76cafb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77810f3b8f27001abca9295923334d6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e686ac17dd8ead7e60b5c45f7905509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c875cc1b86aab56ee9ae1c4cd0c229510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef935ce5dce9c070d06d4644ad3911ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d22927ae063f7b70a4a8ccb315c81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf29323d87f9863638d6e42b411d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6fa18561ee67f6a7f103be3e76fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf584bdeae8866016bc5bf9aafbcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da303da407bb33df57b669a63d24a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc2ecc689665ec9d5bda4858159cb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7e2afa342b2d015590c4882aa1cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce3dc9418ce10134db24c81a9a5e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74c7183310c68cd940980fd27a55a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f45cfa083c96118aa5fbb07e6ef4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb234733e0bb89053ead167efb0cbcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11d80ec7589a37b4f0fed0a0cf70d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb121a64cef8e91c39ee610308c11521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc844c642ce73da64825bd1b1066f69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3112c431b47bbf6e0407db81688a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352299bcad83543117afeb673fcea7c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ac686922fae8d2fdffeb9a9d49cd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24508f4bc79099bc74cf394e0d719c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5c13be7092eb137b725ef7aba432530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461afdfcde0869d92e70291ff879e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b601d04d08698a6eb918711361ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59417007b93ea849454ac3a8c8576e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e897be9e4a7d9e005195fe2d70c83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bc718d3553dfb9208945541be6a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397cbbbf76a2d25bd763996779badac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2848d0c17e18ddebc21583490db28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2a051c08f29f4a9102422c53135d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fece32940d0a68a20d9ed12f50a34f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faaec207953f7e3148b9e2963dec90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1c50f6b2d976f78b7c459fb4a31a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e802b19bd734657391bac2e342ab3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df80d3f73219acbc501a0db034e538543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed78d7c99bbb8415ac7d70017266b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb3ef13100263949b5d39a7b4490d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e6bb8142424541922b3172ea243f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee6cace3a20632c3cfcf87766020ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81aab0f212cfd5b0bb6e916dad84b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cd750c211a9cda52ce708a6b0381549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d08f3917af8c64c792d3ccdd0456550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac6ce0edf297e4777607f17fc249c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0eefdd88a0cdd0776d3ef54f9555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb032878dfc9d342adac559a5822a05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bea71023c9a9f58072d14d2b03af2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db60c8437da18af5239ba30721d4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa0c66e9d30cbfb715b924846851a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cea4f1d0f50f7f39b0016a0f06b561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8c8313a51a0396c7997116a0d23d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4725bb98a2b64c054d4d505338c128559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4958e5e692a7c72dc1f09dccce53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311c7585f63955884db9fdf9bb0caa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c2920518d88209f2be565751dce3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7709981ec986c82ee19cc713f2d4895563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792702796a0f77fba610f94716ec900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6a132b74a8e2bd6a1cd91650e69af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d7c44d4b20e4a34cb5d6bba3404c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20f526a59dc9f025a437ed256c77d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8be724217077482ef38adbab4ad92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1148935a6df01c73bbcd11b0739ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7033f38918a15f0fde3a420acea797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5e7cbd52ba0497c71917507e76db1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bf43831e3300085f4df8401f3b1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e57e6f6bc17049fea514e58359c44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25584de18fbb0f89af781d1e5cff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3604f6a8f3d0c20d311ad8ae57e967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb51a626cf51abd79f50ec465fd5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3037027fcd05ee94b2088709fc17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d13f1d4c33315f483e09453652325578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126860b12d6cdfac9192629223b62f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd7eca28d6396bbb8be65d65a8ff3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c84548b8bdbc9d52ce5eea769f382581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6341e327e19cd3cfe54ce5459d616582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c416e8ee49a95b509d3611a839d9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197e6f801eb3f4c7a9328ce93a174e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d73e6c8b6b4dfdbbcd3f66a142fc23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff259a83e26fa1b82c730ee0f8f7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a827668d03b6a43725e1468254942587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18308e9c655669d649721fb3c4d0ee4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763672ae35b813fd94c92d9821a4f8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b8f03875af058ddcbbc9e9ab6314590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ceac72be632c8e1569f652857b423591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4279e76b567d268213a6d23af57b6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b64b3e21c5a63a5978c3f4a76749b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267450c448457acefeffdda216151aae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31327beeafb053e1fd8c1cd6721e009595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250176e60fccd8aa113f7893912111596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f4b71cce763c11b89e4370d8dad4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ac81d226b132d681b33296e2f962598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a3d9f5eedbd4f8c9422aac0f7453d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a606dcffc2165fe4e8352dc5596e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bec761106236cbe0dd51334edf3e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d5ab0569e8dd40b6dcdf87dadea08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ab32969383bdafae507aad66ea51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff97ea2a200593a546cd4ce6c11dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6327c7f04fc6c084ada8f0fdadb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d55c6dc5d9f8e03ebb9bd80485d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d607b0fbab064e830255166ec5f26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d554014fc4dc6cafa11080eec4cee97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e99f479be9edca8037c2aa6ff51b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89c7a29b8db6551ec16daca4957e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8cfe9844e73fb7f96c1b6678fcf70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedbfa6e409c4446c7b89404fde346612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812c006b79606bdc1712fc7c7b502d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e45638e246774f0b5ba7a9d65ce1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b6fdff23cf93a1f74cd30413fb510615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97828b4762834565ff03ecf927576b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d931bb4e17ec9df60676e252f260617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0be53e37aa8d62423ccfae5c890a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ff18edb0d2e693bf1cef5d242140619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518973bb1789b8ead4fb5d83a6f38fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd65ca1146c3c2bbba431eed1ee02a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f38af1f1b0a6da4934a07d4a2d76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d0cdcd26b3a75e8a21b3e5d92561623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f744fc0fff13f181853cea50ee8b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04415c35cedca20c5e2bc434cbef37c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3a214da0824cd5adf1cd393a98c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037012b8c8322932b7e0cdd6187fa1ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d979aa330b2a070ea07ae51a1694628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662005cb3b992322af2e2d3362a076629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62659d7e09425f2b074db0a495c6699b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f3b029aea7347a63e96c698b0118631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f109a7baa6dc63a0ea415fe457ee3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a21c8212e2886613b39051bb24f84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34434f412f5fce554e3a9d7a0a599c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9003653c73ff12344bbc5ea0c0953c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05841976a83089dc45b73f2c0d0f44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec90191023eef424dc879e67436beb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50ee8b6a27c9ecc90cb8b43a97e7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d84082da849585830758c514a14c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0b42d1aa9a342501837804212ac0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a20e6656850e51a2c56b1730bda58c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13331989647634329ca73350cb5437642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42a307715f26a7b825f4d78912962643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e639db3c0f5b7aba1e645ed24822644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d2614670f75e2cc100780ef1aa718645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25e9892a875c6584a336cedb309b81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4699c9ab29bb5dbdebaa669c47f953647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755c746d46c44f5d33d90a02cf4d5e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdf82540885d486f57d2b80205468649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a029863594f663c8a48314172b9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a17958640333fb3d8542a63c1aa87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc85ac1d51a4161cd7f05ea31ac592652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307950ddf58ae92987a5d99a4769226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ea2f47d4667c67b90d4e5a178de18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1a6c17373acb816c7a9a518fa1e28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909723c8e1e16b886c67f1707f850b09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e9ab73a7ea5bc1f830f084204212657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cedacf0fb3f3a60ba3b3ca64d5c87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f84a2f6e054c79ae272e94889393d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3fd4221b3df0a8805027bb848e2d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59425437c6279eec293d70db77248f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e9af6f1323fd0d4f0aa6d5565674662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c98bde3e522de60595fae6b3810e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c926e7d4409685def8b19d3e5890664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4153a8d05c8c4f05378257c90fff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef97cba57cc832a5fe820210d5a03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109c4081ebef60cf270599b9f5b7fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c3b57893cef0b0dfe7215d787b47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916be08a7005c0bbd4cfebfdf0963ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf33e39caf6de850b93616d4fe61e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba4b07526bf5267d79f7334477bbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf469d9e98b378c7665c5ee0b22f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247499a702880d020a3cff0d3df9db7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af7e766462fc6e7009882f8fd9523674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea268a707f61d38ee89399b43beca2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a507b8e78c8c605397f8241752b56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8353cca6079e9e890e2a783f54924677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885244ff83b87b65e39ae528e08a3f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349b73288eb535bddd99aed1f1fdd6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e292c740140a554f8875d5fc09048e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5afbd831afc3e555b9180a74c338681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99568777b89c472f882beede6b1230682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0914016b0b0aaf81b0cdb4b3f8202683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88b4aed07017b5b9018e4a2d5deeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba2fd137516c67c93727e71cd46a6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b3d698770883d731d0c8680b40a7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ce75f90881aeb85b3c3de5345bb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9178aef49e82eca9f2204c2cabae0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f54a93cf50adaeba394e8dcdba11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb45f927141aea330ae2250dd22a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b013e74374e0ece063b705645155a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e84822901af9f6af23530597dce0b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cd737c596c14f8ba131709f71bfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58de8dd457cc2951b5ac7268abeeae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9990bd75831d04dcfb062df6cace7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0292528b5d52a92f102ec3bf81b12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245810ace8bbc21e2f28b87f9d01e82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7b5f7004e159bc2e2ea84bebc4494698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0bdbe0d1415e5e96a18bf71e25b20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73858a66ba9abc4747c4848d2627e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808c0d8d03af82447a0c517beb2bdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab9eb47dd1ada898872107302e96b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121276a8c57bc0cc8c9b92892299d2b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e54a175503b0d7fb2a82cc15afad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7dcaf5ff07073480021d222a5e010705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23a974a1e29b7072f300d4fa9e073706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9df2b724edcc6b333a2dc9f39719707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e1a40e541e5cd0acc91cdce29576708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b7dd39e82ed7673d9853c61dc238f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb792925d75bd57f0fe14bf7831c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e74696e7818e62cbd6973aa0ab2ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d734ac2c17d7847a7cc42857f0cea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1601da3da37f0b7e7eeed482e70d938713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472dd3b3dba224c1f2dad14ef8eb49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a977b82c41c41a3149f3e5deda0e18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168721299b5a936d83642e8bf380c8c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6ee84363f20854ade9c99315c347717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98151c57f284537602fb5ab929c80bae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009d3656a6276e29bf9896a8ad5633719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc725d18ac1c2d520ee5a6cde320a9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5898a1c3adb878d4cc2aa385203c9e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fc9e972d16bb57008eea4c59f0ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353e87cbf02b119a19a5e047a218a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9bbb6ecd5a54645d751bf52770cf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614254074071b246dd4582722adf5d2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae21d91526973f72846815a733cf65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660a373b3ac0dc638086d4353c0466727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37334ae5b95c3ad15922b651d8b6af8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeed9fd2f5f4f5db8f709c51ec5ba9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec33710244b178774269286394a4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6bd716d40f627603f00577ff8ea6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0e3ca810704cadc1a2f4802b9008732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab461025c0928cffd5922ca3f2a67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd15ea16c96befc93b720ae9573858d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbd72c953d9356103e1cdbe52e320735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6256aedb04f1812b22e6a74bdef7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9fc62e4ec2665817e5f8837caf57d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93067ee6be1135fd7130697e15c657af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b74ae29c5815a4552d1ed8f85662739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923058aa12a6771245895e78717e0591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc2b0507fd35b88db097d84e8e473741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b0838183ddf6e11a2aa6d712d232c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230672f42221e27191e29c2ea239f29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf40ea18ea0cb0b4df077ab3097a31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b045ca6b640cf25410a5da878033b75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bac1acd9d2487e728a345d9c46404746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7effa57e0f8b7f16a273acbcdf2817e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6178320533a6c5c01f4db0af5bf070748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89afe4612d4afdd23c78e29929cc8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9223ade9a0c78538363565a08ff4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18396b8a287797c412c2f6146655716c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d788f405d3d6a38843400f6ab92f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a0bcdf66f7527c6d7db85198f8a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c55798869b17516c80ada044bbf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10dd68ed70c9ea6f50d162986674cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497323f5810630281116e9a5ae4da90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64000aef9765b6e1243fc7b00cc17c70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54fc4e42841f41d3a6edc9026bb6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b43f66c3bf96984178525a5e39e12759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>