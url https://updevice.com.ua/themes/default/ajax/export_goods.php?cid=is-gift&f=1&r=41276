--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6d041dce0317a5b374015882a3ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd719e95eea48c2f7c52cbf013e892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af236ccc3c1267405c4734f3ad71c9393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456a1f74be18111335c86e0a3cf55664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60560b462323982de913b3087fdac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f737870615b7d919f37bdf2e7a87a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03dc767456680d49694d4785b42da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00edaae514d43ac9233b5317e8afe28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091c3e200ada5b9c3cc446c527013289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026d25ebbe9552bddde5b44d2d4f6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee952f72ada6b308e220399bc0eff2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb3d71727b2017ce02816602287bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845949028ba0a71d736f3ad7889dbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf67b22cb595571bf873a05ad2a5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca014af99ce0d0038e3ef76c0d3e0c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc3b79f0056841ac0ef3fa935c9c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c31069acbc74fd74898f07bad253b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6c20a7d74d056d089d7f929dfa5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333644c53ea471e22fa5dec1c9247819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407549425083c4a117f8c71c0b113cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f18b6aab3769ac7186a59ace8000921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7691436a2f80a61d15c72fd491591a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a98074086dfe18e6b6f2d2dce4ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0974b6a895a0d619793a91835ecf1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae5c63ac712715ea4a66bb5e314db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059728d233cae0475310b63759c986726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c0867adb984e293d70a9fa602ade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f22a6c565e98c5d954ecb325d2db128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f89b47796e311edcbf9c042578d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5082246f9d247ad7795a1ec70fbed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954463e8ef7a48784a9f3179a764321031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d754f26a3916870787ebd3bcc8304de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca0a234427c98d1ca3bbc6c3a3c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09e8709d1dd17b1869c7380db62d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9cbfb093d73afe216db7ea1f3cc8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe72366076463a451510ac82db5ba836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185803cb80bc2c52bc15843ee6fffaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8949075a9eef47641b6583fe19eee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac221ce105c5af645525eca15289b3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11def1948d72c5fdc4393da00e7afa1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680edb0fab0b5743417f989da5f5c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216938eba9db008eb437c615ddf96842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0455ee9f1f132ec738cecc3a818443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590b0885b4aa5430205de67b2f80b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea74ee3051c881b26f59f6979a018345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909747b4f80223677049979b09fef22446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfcc9bb83f34bc38054560f54ba0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c3c26a7881e82274bb54b0962e8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58bf0d76dfea1d7ffbe0e3e81ad64f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a85c2b73323796133cf9cfdd153750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a58d95a2bfa92418cd6e76b2a66c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c347e18be8ecfb89ad8315d4605c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752d7e3ee107a39f7db4e141f2099453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6002f214ba2bd9c3ee161e84adf670354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e7b9eb667f11bf22964b1103f6bc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d626a1b27d20e41bc99eae68ac8f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40cde66c98c26a3410ad550058eb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66ed536aa2adeb4c8f76d10abacec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004da2a35d1d1a6d8b328c6f6ef0e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7292669b1acd39878637eace6632d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6748298bd94a497e53d1ce504b1f45b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe977421c945efbce67d90bfcfe4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14128854b21b0b458fb840d32e7a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029f01c96065a1f2533c1ee42bbeaa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e4395556d7250d6a995195ba1095a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd8d5e2f9cd9af1dbca12300f704866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc03228e3cb2028da3ae545634cf6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f231548df163284e372a82bb9510a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19224b691bf57624ceb76cd22df7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1c3f3556a88518a073dde77e0dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f6b29c292eaef86fca4b31e8c5f7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff14b3d1a77016551085925ff681372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a7accc31772af6ba091597b96c7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b3628979b369c748a8ceca8598cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e21377a21df0ed582f6c1f360d7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ec458aa35626b8197f363ac0e8b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d33fc553e74f230bd3bf9cf6dcbb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837235ddfaa4cc8465a4b957a3a873b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f4aa023b6e6901d4328840889c5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a4f9c03ea8da3ef12bd5e195bf1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1583afbc5695b496adc3c1954eda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6d1ba0f895b473b1bf437b25c46582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155ddebf6528e2ba68c142c898af7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a30d0e77daa99b4aa2e6474cfdb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e35c3f0d6dccf32512f50515d8d9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec48255a9af9ec795fb3e46c70b8a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3357600f3630efefa368131e556987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef38e3cf8a62ee9f519ee0dcb1d5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a60ebc3db2e71c51d3f51fc0135489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3548d255547848533c49c0c4291ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab096f94d3fed4b28e53856b1fec37091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d256f144447ee3ed754dbf0d2878c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4e48bafc14d4ee4a448112e455d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d3073c11ad2ba5735906e40897fbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92122796de04740fd3ce2da8ebb47d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31f4d23cc5c0641cd61b4aa01408b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e5ea1bb81e26abcd5c0b11fc9c6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf5d12a6f31f1134e81357ddec013a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821b613aaafe64fbf1b655b03f0817b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2ad0ff85545213b6219264316e5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6598c2ba54c1f390deb65915c24c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34ec7a9f60caac6b6baf14c733751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98197ec36c6ea74c22c34beb56c7ff0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677289e496d748a58f4a968a534368b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755de546e7fa08c83406ba8dc35d245105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e94bfd305481df36fc5a63a35f90d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8587bc220fa6c48c7becba98ae13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be69336e24e3a7a35cb621426d420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a402c1a851f5be25a224f50f403d42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924291b8ad09e3899dab8714d0d8109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead7c59ecd4bebac7732ae8db9ae3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b0ad0d461fa3b838af665f00225a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ff811db24aaad4ba868cf2e8e59fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23c82943aa5365764045e8adbc686f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c2dbc9cafa41b6cbada41c17cd95e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c2d2c23513f174a5f0b6a861a6d15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1068c36e2e9d04ae5b24c86b57d238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9e344663b546a6c7041f4a8a03b91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516955e88fb1f37ba8ad8d6151dff1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a8231a692abab478f440eb8a3d118120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbedfcda98fed303106fa3194c208d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f1f467c2b4348038a383c4c33cad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c3a3546e5723dc508b8bc2e0af30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68a829c5aa14e35d26d5a7f862945e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4a35b0d0e83d3fd140ee8c78f504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8aff7412af73a38257b6b9c490d31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b60d35c0553834ddd7ca1eee912d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8543b829ec14f2978ae13474eaba8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394b42d93022b124df1042c3a08d1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfda522c8697341fbb3b80ab3490a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea19fc6dd87f61bf52fade2d025ac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7c2c193f76b38385a98ae2f1745b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d14639a0d50846f524cdd3edd6a48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6218980e246e6543e53c5bea06b14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f6052d12df04af5b52c1f2da18c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a70c205a89beca9bb17ae846b335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076809c41529d11d973060a7a058421e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05531cf703709b49a1f7612f49396c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4151733ce14fc7946d26a8a8655620e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b382fafeb3bd7cc9893ddc0c951eda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d412aeda83c9a912dd1fe978477954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a314da31f8efd86cd8176c63b90b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ed75e722128c221162020d8be335143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a65c369b331fc976412e7a58b71e83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4aa1cdb02284fb6f1e2f65fc5ce38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcec78e073d601932bfc7b06942416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439858aabd0939d21705e9efe75de393147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f92cbeae59dd50a6671115bbf0396148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819dc4c916a78590facfe86953272e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1d8d56c77a757bb9ae9991d66ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26fc3b5e84df039aca32e8fe3c0e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ebbc9619858cbdeac260cbf465b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b2bc5ea3090b821892af514993652153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4be93082087abd0a9e9f688cbef2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a58a64b53458c822113e3f517bece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b231a3a3d5ce0f122f039a4e71a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3434bcba099f8a96a3501deda255f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7dcebbfb92c83b0b40e78e448e914158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3f1bff0fc531990cef8ba42f219c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a30359d57d3f5556689ed329f19ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5539806c9f1f4106d07f578a00cd2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c08683b1d65f3bce78496c8de62f7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b87087f0e44386102da6dd7b58053163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d051eb0e6883804892e7675af5c69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0cdfeecea66d037900198ba070807165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca78f7d0910c2a635cc41166e1b5afd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad209be809d3d2fe862451a782828c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb24d7def7c394ced0542f5398ab15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eef17275ae1ad44a3a139f65339e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e214847e578ca3b376ef60635b86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1855aa9635190e5a6c1fc74fee85f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ce0e6c68f65fb103eea56015fdeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a734bdd8cb452509082696de228474173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3f90af86dfe1ea3c65630ad7d276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ace010d4a3489b245dd51bda1487a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb94cff4401c0f721fc7771964058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9adf5131a740e3380f491e4103ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e6cae980449a81613b3aeb3946b37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94b179b2d8e60e1076c421c57e6a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210196ddeb87587f88cac7051721c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb77b4a84cef9301e0d876de0b7dcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e44e11ae022e1d2c55b564495e7d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebff1cecb24a6cc46e3349c4c62764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2bd532e3b69cb8f3efa565c300d92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a482e5fbed99471e1f4e33d269f845b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a208e0f2c714f9fa0ba858b7b8e451186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb2fcfc8f13868b14c97219040756187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da1f28e0473c89417857542cf912a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29cb07e87ff57f712eb95138e40d7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8a27de5736adabe1f94552e2240f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da7e7fbb1ca0dfc59cc1127356961191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129940e1f2a13438f8c961a7fe191b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b95a1c515ab35840d678492e934b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099627a6efdd93078ceed2296bf8f94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e757d1216b968379df0d047e601b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8549768b7b4aef69aea3c5e9c7ddf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225c2aebeb59d93fe0d92cbfa5b2ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766bc707ee5bf5410528eac3ec38051198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919379c0fae51293f03141e32b31a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319d0167341d411519f824c8eacae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b179b0db48a3038ea3858e851edec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11849413fd87339095717351c47084202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed0853ba0b2a9f8ca5c29b47cbd75e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59c4298d1c939c6ebbcbdbaf2c89fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb273577f75a377f83eb45f6305c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4158440c2c47c69d710fe7dc9ada5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dded95e6cea08f615e3762cf23da7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56abebd985cb645f77a6c3d00b012b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4807b52ba153c101a508186ef9c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7b9f6bf1281eb7da7d89d362bf99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d146547b83bf44a5b61fe2868e675211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b16f0312e82622a71224b8229a30a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16856dddbe8313129f111e6e1c24d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1f865b59f3e39a325817714246ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6eaa9a859b60f557f782bdb1b7150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe9cc8b7ccf2008d08bbe3e944da9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b7fd9486d94b4c82bddc83c000cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade915c56caf009a92fcd9687cf8a734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dec817657974a2eddfec1c0a7a7d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1186e614bc8ce79d8d212ac41b38d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd719192cda2a7e82fad7c3ff9980f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b36757f10fec5fecbc7eea3edb12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cd180dd42d358ff7cc1f42515808f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcaa7ff3b4b34fb7ef9d316e4803b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32333391d01bb29abd9311fbff0cf021225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c5ea3c7047fd60b0ff16543229d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c3f58f3fd5e7cc707c8d01fced9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051147161616dc03b650f55de18bd84f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34345ba5397c7091e15cd7986392a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb57bd366ba8d0ebbc77f2c50ad984230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7f30d0420f7c6b78c158ecec38dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db51c0ff5d38409e24625f7f6e8ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6af3e51ad7cac54d607d6575be973233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e88af4de14c8f68ca891a49fa2814234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e8f7cc431e3b60a86f4e10f33bc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c442428c1aaea63af5c234b0149013236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33486c950edc030bfd130443ffc1746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a4ac4c4e4cb9ce03d8a2891860d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdff68135b2ffd96c343da2bb47dc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3922e0273c4039f4e85cd7726fe153240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae162e152cc98f29d1b4de01070cfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eeea48083eb01c66b69ff4315b8dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca339cd0c1aec58a4d8cdd413e3b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cfa82435a383f0acc14fbe39c64d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f124330b5734852fffe3da2db8347245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549f58d374a8564c113d030b4f06da5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea054475d26d48a03730b3408a704b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8c7820057d86fb063c68fb657598248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62326d6fd5c9783763ab857afe869ddf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2030edc543c04e92b624f1879d4f43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4024977a88129d5157615df8a4ac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed66e169a0a592082adda309a31bf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fabbaf6f1c7dfe44bc22683d2f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ffee8bfec1e1af2aee28eb819014d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be29174e7e234c0394f4baaf1e1755255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33651670c3ae65d763d3fd53f6da66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0795382cdc07021e29bffa4ac4680b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bfbee658a0df108f701178f7d1d37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5dd97c87cc6b696b450bf35043a4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac35c5a3be25ef0d2eff2d0a48214b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdc82baaf737fe214cfe7ed639f6ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca64e098257c5f7de0aac17cfc1fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067604a7f70a03163f433999383df6ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631c186ee57f44e4aa99a7db9cdcf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f506c5dd7ab4c0a3094da87319a339265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37f20374a2577df0c73ae03a43140266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a72f63891127e493495ebf1bed512267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aab84bf697f86bacb3d1d46c5ba06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995024b9b3ad1a2b906580bdf56869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb99aad37376b17e7a572817eb49533270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698f70fa14136dc9f6bcc5df1f20c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba528847bb5cabbff6a967d5184ddf01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cbe1d8930c7ca21e12bf1e9feb6ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622dbd779a9543954e49cc1e0b14655274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d68ac6df42a3b38052a24ff71a593275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfd8c61dac71e26466d20f7208bef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9fb9991a64b06995e006f720c7a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b357eb1c70dcd5304684c4b42f44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d734a43067f6a5c3027eccd9bcbad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb7c8fa0cb0afc1152e3f106521bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59aa148ecdbe82a836d60845d4ead281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d2bb560fdbd3062928e1c6850fb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5a7e40baf48c6a680d72ec53986f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeed20bd75a955cfe98dcaed5abb24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c53f48d4b7ef8ac6fb7be80af2b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a94595364b7115cb52d3c873a0b4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68312bf499f469dea6be7d477122ce74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18d5cf57d1f73a133f60c1e8e50c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a3be95611f1604fd3ad4e303bdf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22e0ee67058416a4df79a10b38a8df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9800204b3a23089526305934a8394c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9ed5cb6ad6ce2ca32bd57c838e71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315be2d6b2ebe1915ee37eef872d9d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b86e3db25562b1323d44445cdf93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83038a328eecb0ee833a2eb242c37656295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11819c53f60a1aeb67148f0f14d7c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac110503477103bee39515b36aece1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284f6254469cea4323aba2bfc32c80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36b53828e9d42738baa9436640986299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03303caa38d41ce0dfbc2b9498d30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3848e52fa75ed47ad0293a9c002c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996648bcf08da0773fd4c14ba7b959302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c1922b96b2f58752d77a6dbfcd13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87493857602f39050ba5bcf9e7e7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5dc53fa9524619de62c41cb6888bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d849be78600f0596fbc57b9d850b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf849e797c40e28201600c7cbb2bc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb15a728b211c1fa3d525c32f6760308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389c961ed8c1b13313fe79b6c5f6c10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa94389f35932b987c76351dda434c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307eb3791dc65debd9e936892b51f22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab373f97370ff2df3e51a3c9d5d1e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34511419445ad17ccdbeee11cb6dae5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c2fec4e5c7a0bf9abf7a3b161a89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e151cb203df13039ea6a0d889b191315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e5afdd3f3618b98d0dcc211bf0ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7dd0ab7c01dbce8ad7219bc2dd023317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677072d5dae9b7486d78d4116484eba9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa0692a04cecbc886d0908b03d47cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f5dc7f1b97d235856cd219312df7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec75f22264e8f54607a3f06c441ab8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfccc6a59f8a70d155f42e43df2afb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0481e3ffe8ff8e49ff5fcfd13b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039adf0c1585a9cff4dffbf6b0f4ff7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa75ab623a18232933d97929e4c0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092835ecc6cba000aca1241984737c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca964b0466883068a8032e4da145e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af6680ed8bf034ce622df1460cd8ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc16c577f153d50c6401cbac90af08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea75e02ff6b2b46d572900772e4c265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2c38e0704c3211abaea2615255349331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e017293e9bdb9bdbfeee8341f04cdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a6d45d092a92b981ef6a10d1d5a6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437421a1f27b3b4720878790b3f1c67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f71491aecd98c843e4b8d483c514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee9319bc918a6aa1b0d79da85ec6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237978c0e587bde7400c69fb9135eb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3c2334789cba063bd2c659dd0be9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f733b66746d63fc135943f77111c0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad946de44570f09886a16e0cc3b8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df5461f2dc67e02d8a6f0dfa52cca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0d1ffd0f33453d33c58baccb6870342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a617516cafaf5d1605e4a03d3c310343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4d5e4552e11e5616a102ede74a85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db06bb9804203b950ed31bad33461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb039e59c52c32aaa017822d0774b6cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed8ace2a9c492a6f6f94a1a8acd03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea8acca3e20140b45c9c30987b359d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e667085976d8914ff23bd6333248f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc99dbace505219eb49ce24a14ab53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30389c8af176486f9a3a1316d01fbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a153b01f7b1ece4d1ec4c34f94338352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c787e1ce693fdec16d8739c765539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b066c66b33e9572127b13444f0e01f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f13002308d787bdd60d188c42dda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f34a23d32cb0a9102ed928129dfc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82939ec4d28f157219c5a93c657363e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece479ec4779852e5c37582bf3ad50f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd717a9a98a55e0c8ad8071d4610636359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a67078e8e0b5713767da2263cc458360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e0b2e2d6412c0321b087988a43403361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b6f1bc491550366f5d194b8b5d45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a81408947d849e9d49c1a04750a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf504858e128fae9113f2e4970b2b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082a7fef24589cef2d6a42e7f21241365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce6c5275ad67a3e716bc79d45f2e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18141672503056bc851c72b1eb9c9ce8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d234e5ec5836d0e8cec21a6da23892368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a7cb89b42d2c83c035d401daf3819369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b90b2e43919925019833f423c888370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0259a24262981b772f14c9625b2973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa154ffae340bec616bd617a498d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08395a3db97f4c56f81243e290bbb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5649d2568001ed8e3a948f6e82780d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7acac92b2d13fce90d99355f6c6ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc142499f0b797eca5f1e3552c18b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef333b1847591a4d676184489aa6e69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1b69bce39745cf76e283420110eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5ff2517c03c3a7a740d54af2c87c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07211cf529e3fdeed783754cb514d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7f8dd07bef5aa9776639bca02c75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38179144f51a237a0ea02b54ec23cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d1dd1e1097c11f66dafdeb2345e95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f430b4e016c594f75ce572da0844384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910077c2b83533e09f1c2c824183d78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c529ac1ce2e1ae702fa0982fe3c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043d0db516ab0af97c893011983410387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b26c86ca3033668f90974f8b87a3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527099b74d0c1364d961a1f211f99891389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8c66efff731b416c0f2ea7a482f2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f265acdd20aa637a78f54289980309391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b803123bf3640f189e2ba4be6a2402d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1d55051a978f8fe3cd05951d89ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a175ee7f3726dfccad1cb7d92efdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e54f1c9d1517319a5f8a4bcde85d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd084b0e483dfc56fdc5baab2a786396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cbab9564f79a3ee5b4b348493e941397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122cd7826a335a6218c3d07a4531929398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057094e31e380843df650515a9af55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4505486c3600623b7b60daea033192400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048596f62e3a1a6010c603064e9c655401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a18734645a060a75a1efd61c0f9aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bef69d1d86c177b3b5c1e86d503de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2940590d77c053290bf34981a530404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc7f9a7e1307a98c3204671b53590405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab9a62b96fc7e0d0e7d2543fed0f31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122fc6a3886968071205c908ffce57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335bc292b1bb52d2cf4a68ec35610c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a039697f478c87af007e7a3e801317409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb3cea6984d7334fb06b0c241710ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196faf5b28b8910446c5cdd257c64d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10f00668ecdacea197685a78f4e85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ac78a70f66cab26fe57cdde2ddc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff07c0bd8ab21b640486b44fecb3e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74792e8ebbd68116e4ab3f62820b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c708a17ed1715d9248d330463a77949416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d72b4f8aed39ca42e54ece028118417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0315f49a3273fe58f81f43c577ead8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866fabad9feb63e05b0fd64b4f031fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e5b66fdeaa1061a30ecbacbd83227420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8603e45841b563de502ccd03b75b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e72a9c885cadc554594e198c0528c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22166e7bc03c35de99ae1bdc9832a181423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5b3a30eea9dfd4b8f4241ec66e6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe056573d3b46029c0286b4c4254d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81a04872624d6e2512662fd8accf9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed773389c8c8cff7d97511ecf660995427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea4dd3eb0af6704c33f4ae5e54ad5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bea4d03dba3bcda65986ec2dbe466429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c646611279447084d01c199600993d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc26b5ed80b9caa76b981e9cb5beab3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66a0d8ae82133f29523a2a618eebf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5eb3946b41cfed5747863ce620ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ddfa50ead6569a8f4db96696a7be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04b2a1992e110846025df2f38f9ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97fd398c736429e87ba3bd85859fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea573029751fd54fd9042581867b2f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757d31bf5445c6b77620ec72b31ef8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879a0c8dad7ec7bb6c9c399051d5b6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46a78e53d78fb896366d54dbb9c0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687cea331d0e3daebae1d9600bce01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c5d885d9cd998bec3b9c601f6dc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c4a2c545029cdc49e6098ccd73af2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a293237dd4dc27ca770921b38bfdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c6348ba17f22b2cd194b129c4d53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728edb62113a6ff32079341f3137dc88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e09e957007f406e126ab398d52c11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefce78b86ab42c201d6bed2081ffa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034aaa6130266a425cb36dc78e1e520449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ff19b9f2331cd3f59cd17ba3a293450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a4c31acb8f470c811198f0d2a9735451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061ee3d46c7e3490d1734a8c7f8aee7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c655c4ff97a598422f7d1ff96ef41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bed6e5f3be117b5b09c0fc3fb7475454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a7e9943db6738627c2ea855d04a59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21310ec9d57a331d0620df65053216c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb34e7a11b4f2dd0519169c79d418457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769448126a11fe8ea59d27f5fded564458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98aa150542745b42464de0a6e34c06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9af016b24827e9a47ec211a7fcc3e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23444c9c77f99cd933144ea26b04ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d18369e63f217a3139aa6be1fd76fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889882a380ca7614316a8c6661033cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc193cdeb46e1a43653fbf27e5a47408464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e00145bc46c2f148787f2e6d23354465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50bf708893fcf387ad47ca5686d514466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3d6864ddbd3da4a66f343d2d38ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c4b79dca7dad60547cf4432e5ce0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fe331362ee9299651acb685ae47ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf74c282167dd47f7a01c1f04b20db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f4976cb08f1ad5e63dae3ad675475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1191e299fbe0ec33df6dbc4e3d453472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaafc20888e83fe89dc8cce2ffcb2e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356fefb383fbfd7c60881db0dc47267474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1dfbe7e295fae88f8cea6082ec28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a991d65d85b5fda37b3f6b7b7bd50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2c87ae49242f1b6779e9be2097524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20c27ef05e58fdd0308693c8c90f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431cdbcd326fc7eb8bdd1413bdb141479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a386755480e65523ca01c47710f17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fc58046295b17c1b953344eb1f74c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ebf050b95146cfa8db31bf9e4e8fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d7b0f11a89b5d43a2c25270c1ea5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5284f7164beac8737cc45f3b102c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4a05defef1c6761736af7b148ac4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf2a40981b4b3e35aac9b23106d97e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d32b959d8c7f732562489da5d679d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918323b041fa18e1bcb3b3195da7f4b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a490d1d217b9247e592c72022a77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b51fb43bc0c04ac77e857cf857ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efad264f0ca7c22ec0ddfc4fd4ee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c25a7dc195d25e32be7c1422513b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44efc3cffc4dc36eff9edc98a79e83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbec2e2297b274831eb91f416da8dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f4b6c497f19100afa3606792fe28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7129663a21798d422762c57d169f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3245bdd3c1f8147c884e5d136c78e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c68a2cc656e3dab6c0e73a4926ac1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1d6a884b967a2e96107638d14135499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b521e57435e2a3efc44ac4861a89f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4333aae6bda99619f2c8c52097bfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b738f523df48e93fce23fab57a2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3311c38886434244a89f08b85f03ee3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf800590e02508c84c3f6082f3b05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d435dab1ce7e0c10717f07c8e043f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed10f0d1e54849a0052834202d6344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d54c3f59e6117ac3c74e14a76cafb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77810f3b8f27001abca9295923334d6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e686ac17dd8ead7e60b5c45f7905509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c875cc1b86aab56ee9ae1c4cd0c229510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef935ce5dce9c070d06d4644ad3911ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d22927ae063f7b70a4a8ccb315c81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf29323d87f9863638d6e42b411d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6fa18561ee67f6a7f103be3e76fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf584bdeae8866016bc5bf9aafbcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da303da407bb33df57b669a63d24a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc2ecc689665ec9d5bda4858159cb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7e2afa342b2d015590c4882aa1cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce3dc9418ce10134db24c81a9a5e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74c7183310c68cd940980fd27a55a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f45cfa083c96118aa5fbb07e6ef4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb234733e0bb89053ead167efb0cbcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11d80ec7589a37b4f0fed0a0cf70d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb121a64cef8e91c39ee610308c11521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc844c642ce73da64825bd1b1066f69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3112c431b47bbf6e0407db81688a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352299bcad83543117afeb673fcea7c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ac686922fae8d2fdffeb9a9d49cd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24508f4bc79099bc74cf394e0d719c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5c13be7092eb137b725ef7aba432530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461afdfcde0869d92e70291ff879e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b601d04d08698a6eb918711361ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59417007b93ea849454ac3a8c8576e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e897be9e4a7d9e005195fe2d70c83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bc718d3553dfb9208945541be6a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397cbbbf76a2d25bd763996779badac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2848d0c17e18ddebc21583490db28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2a051c08f29f4a9102422c53135d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fece32940d0a68a20d9ed12f50a34f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faaec207953f7e3148b9e2963dec90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1c50f6b2d976f78b7c459fb4a31a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e802b19bd734657391bac2e342ab3c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df80d3f73219acbc501a0db034e538543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed78d7c99bbb8415ac7d70017266b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb3ef13100263949b5d39a7b4490d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e6bb8142424541922b3172ea243f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee6cace3a20632c3cfcf87766020ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81aab0f212cfd5b0bb6e916dad84b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04cd750c211a9cda52ce708a6b0381549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8d08f3917af8c64c792d3ccdd0456550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac6ce0edf297e4777607f17fc249c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0eefdd88a0cdd0776d3ef54f9555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb032878dfc9d342adac559a5822a05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bea71023c9a9f58072d14d2b03af2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db60c8437da18af5239ba30721d4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa0c66e9d30cbfb715b924846851a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cea4f1d0f50f7f39b0016a0f06b561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8c8313a51a0396c7997116a0d23d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4725bb98a2b64c054d4d505338c128559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4958e5e692a7c72dc1f09dccce53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311c7585f63955884db9fdf9bb0caa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c2920518d88209f2be565751dce3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7709981ec986c82ee19cc713f2d4895563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792702796a0f77fba610f94716ec900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6a132b74a8e2bd6a1cd91650e69af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d7c44d4b20e4a34cb5d6bba3404c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20f526a59dc9f025a437ed256c77d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8be724217077482ef38adbab4ad92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1148935a6df01c73bbcd11b0739ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7033f38918a15f0fde3a420acea797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5e7cbd52ba0497c71917507e76db1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70bf43831e3300085f4df8401f3b1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e57e6f6bc17049fea514e58359c44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25584de18fbb0f89af781d1e5cff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3604f6a8f3d0c20d311ad8ae57e967575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb51a626cf51abd79f50ec465fd5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3037027fcd05ee94b2088709fc17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d13f1d4c33315f483e09453652325578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126860b12d6cdfac9192629223b62f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd7eca28d6396bbb8be65d65a8ff3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c84548b8bdbc9d52ce5eea769f382581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6341e327e19cd3cfe54ce5459d616582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c416e8ee49a95b509d3611a839d9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197e6f801eb3f4c7a9328ce93a174e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d73e6c8b6b4dfdbbcd3f66a142fc23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff259a83e26fa1b82c730ee0f8f7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a827668d03b6a43725e1468254942587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18308e9c655669d649721fb3c4d0ee4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763672ae35b813fd94c92d9821a4f8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b8f03875af058ddcbbc9e9ab6314590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ceac72be632c8e1569f652857b423591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4279e76b567d268213a6d23af57b6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b64b3e21c5a63a5978c3f4a76749b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267450c448457acefeffdda216151aae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31327beeafb053e1fd8c1cd6721e009595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250176e60fccd8aa113f7893912111596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f4b71cce763c11b89e4370d8dad4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ac81d226b132d681b33296e2f962598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a3d9f5eedbd4f8c9422aac0f7453d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a606dcffc2165fe4e8352dc5596e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bec761106236cbe0dd51334edf3e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d5ab0569e8dd40b6dcdf87dadea08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ab32969383bdafae507aad66ea51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff97ea2a200593a546cd4ce6c11dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6327c7f04fc6c084ada8f0fdadb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d55c6dc5d9f8e03ebb9bd80485d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d607b0fbab064e830255166ec5f26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d554014fc4dc6cafa11080eec4cee97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e99f479be9edca8037c2aa6ff51b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89c7a29b8db6551ec16daca4957e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8cfe9844e73fb7f96c1b6678fcf70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedbfa6e409c4446c7b89404fde346612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812c006b79606bdc1712fc7c7b502d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e45638e246774f0b5ba7a9d65ce1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b6fdff23cf93a1f74cd30413fb510615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97828b4762834565ff03ecf927576b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d931bb4e17ec9df60676e252f260617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0be53e37aa8d62423ccfae5c890a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ff18edb0d2e693bf1cef5d242140619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518973bb1789b8ead4fb5d83a6f38fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd65ca1146c3c2bbba431eed1ee02a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f38af1f1b0a6da4934a07d4a2d76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d0cdcd26b3a75e8a21b3e5d92561623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f744fc0fff13f181853cea50ee8b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04415c35cedca20c5e2bc434cbef37c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3a214da0824cd5adf1cd393a98c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037012b8c8322932b7e0cdd6187fa1ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d979aa330b2a070ea07ae51a1694628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662005cb3b992322af2e2d3362a076629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62659d7e09425f2b074db0a495c6699b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f3b029aea7347a63e96c698b0118631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f109a7baa6dc63a0ea415fe457ee3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a21c8212e2886613b39051bb24f84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34434f412f5fce554e3a9d7a0a599c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9003653c73ff12344bbc5ea0c0953c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05841976a83089dc45b73f2c0d0f44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec90191023eef424dc879e67436beb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50ee8b6a27c9ecc90cb8b43a97e7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d84082da849585830758c514a14c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0b42d1aa9a342501837804212ac0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a20e6656850e51a2c56b1730bda58c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13331989647634329ca73350cb5437642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42a307715f26a7b825f4d78912962643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e639db3c0f5b7aba1e645ed24822644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d2614670f75e2cc100780ef1aa718645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25e9892a875c6584a336cedb309b81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4699c9ab29bb5dbdebaa669c47f953647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755c746d46c44f5d33d90a02cf4d5e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdf82540885d486f57d2b80205468649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a029863594f663c8a48314172b9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a17958640333fb3d8542a63c1aa87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc85ac1d51a4161cd7f05ea31ac592652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307950ddf58ae92987a5d99a4769226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ea2f47d4667c67b90d4e5a178de18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1a6c17373acb816c7a9a518fa1e28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909723c8e1e16b886c67f1707f850b09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e9ab73a7ea5bc1f830f084204212657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cedacf0fb3f3a60ba3b3ca64d5c87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f84a2f6e054c79ae272e94889393d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3fd4221b3df0a8805027bb848e2d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59425437c6279eec293d70db77248f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e9af6f1323fd0d4f0aa6d5565674662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c98bde3e522de60595fae6b3810e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6c926e7d4409685def8b19d3e5890664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4153a8d05c8c4f05378257c90fff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef97cba57cc832a5fe820210d5a03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109c4081ebef60cf270599b9f5b7fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c3b57893cef0b0dfe7215d787b47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916be08a7005c0bbd4cfebfdf0963ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf33e39caf6de850b93616d4fe61e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba4b07526bf5267d79f7334477bbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf469d9e98b378c7665c5ee0b22f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247499a702880d020a3cff0d3df9db7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af7e766462fc6e7009882f8fd9523674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea268a707f61d38ee89399b43beca2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a507b8e78c8c605397f8241752b56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8353cca6079e9e890e2a783f54924677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885244ff83b87b65e39ae528e08a3f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349b73288eb535bddd99aed1f1fdd6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e292c740140a554f8875d5fc09048e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5afbd831afc3e555b9180a74c338681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99568777b89c472f882beede6b1230682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0914016b0b0aaf81b0cdb4b3f8202683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f88b4aed07017b5b9018e4a2d5deeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba2fd137516c67c93727e71cd46a6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b3d698770883d731d0c8680b40a7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ce75f90881aeb85b3c3de5345bb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9178aef49e82eca9f2204c2cabae0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f54a93cf50adaeba394e8dcdba11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb45f927141aea330ae2250dd22a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b013e74374e0ece063b705645155a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e84822901af9f6af23530597dce0b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cd737c596c14f8ba131709f71bfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58de8dd457cc2951b5ac7268abeeae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9990bd75831d04dcfb062df6cace7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0292528b5d52a92f102ec3bf81b12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245810ace8bbc21e2f28b87f9d01e82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7b5f7004e159bc2e2ea84bebc4494698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0bdbe0d1415e5e96a18bf71e25b20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73858a66ba9abc4747c4848d2627e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808c0d8d03af82447a0c517beb2bdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ab9eb47dd1ada898872107302e96b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121276a8c57bc0cc8c9b92892299d2b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e54a175503b0d7fb2a82cc15afad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7dcaf5ff07073480021d222a5e010705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23a974a1e29b7072f300d4fa9e073706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9df2b724edcc6b333a2dc9f39719707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57e1a40e541e5cd0acc91cdce29576708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b7dd39e82ed7673d9853c61dc238f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb792925d75bd57f0fe14bf7831c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e74696e7818e62cbd6973aa0ab2ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d734ac2c17d7847a7cc42857f0cea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1601da3da37f0b7e7eeed482e70d938713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472dd3b3dba224c1f2dad14ef8eb49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a977b82c41c41a3149f3e5deda0e18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168721299b5a936d83642e8bf380c8c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6ee84363f20854ade9c99315c347717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98151c57f284537602fb5ab929c80bae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009d3656a6276e29bf9896a8ad5633719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc725d18ac1c2d520ee5a6cde320a9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5898a1c3adb878d4cc2aa385203c9e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fc9e972d16bb57008eea4c59f0ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353e87cbf02b119a19a5e047a218a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9bbb6ecd5a54645d751bf52770cf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614254074071b246dd4582722adf5d2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae21d91526973f72846815a733cf65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660a373b3ac0dc638086d4353c0466727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37334ae5b95c3ad15922b651d8b6af8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeed9fd2f5f4f5db8f709c51ec5ba9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec33710244b178774269286394a4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6bd716d40f627603f00577ff8ea6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0e3ca810704cadc1a2f4802b9008732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab461025c0928cffd5922ca3f2a67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd15ea16c96befc93b720ae9573858d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbd72c953d9356103e1cdbe52e320735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6256aedb04f1812b22e6a74bdef7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9fc62e4ec2665817e5f8837caf57d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93067ee6be1135fd7130697e15c657af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b74ae29c5815a4552d1ed8f85662739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923058aa12a6771245895e78717e0591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafc2b0507fd35b88db097d84e8e473741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b0838183ddf6e11a2aa6d712d232c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230672f42221e27191e29c2ea239f29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf40ea18ea0cb0b4df077ab3097a31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b045ca6b640cf25410a5da878033b75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bac1acd9d2487e728a345d9c46404746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7effa57e0f8b7f16a273acbcdf2817e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6178320533a6c5c01f4db0af5bf070748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89afe4612d4afdd23c78e29929cc8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9223ade9a0c78538363565a08ff4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18396b8a287797c412c2f6146655716c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d788f405d3d6a38843400f6ab92f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a0bcdf66f7527c6d7db85198f8a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c55798869b17516c80ada044bbf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10dd68ed70c9ea6f50d162986674cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497323f5810630281116e9a5ae4da90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64000aef9765b6e1243fc7b00cc17c70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54fc4e42841f41d3a6edc9026bb6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b43f66c3bf96984178525a5e39e12759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb31f88a9cdcc2b577baeb6ea0e4011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e4fb4b41aaf8d4d99452a053c75c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72711b2cec67ed2c6f38d52c90e80463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2794d02de5c297579e870b647f16c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717d8684915e62d88edc8319934ff505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc9693f30a5bbf4d82a3e3d5dd46e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43c9c9e713869d3f5bf5f3ccdd1f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c961810837ae8e7ba23dd3d51b1c068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300b9cab169fa8fd3f0dca6e92c5d029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf1e9fbdf64bf9ca74471cda3c3f8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabf78dc22bfc73639129e829b8bcf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374f53b891ece8f9c87324ea06b26712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4309aa29f002492b2f6eb061a085c4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0fbc10c14be0f09401579b80534214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a429d306189bfa103bbb76d60507d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640da94ad530bee117f41a435f366c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb4cc2d9e5ffa797c1b4ae2bcb8d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338a144cd6aa4c905db3c6a115e45fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84681d2850aa6d398b2b84a4cb02e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5797c80ed47b3a22abce4500250ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a194a202c9fe9db6ab2eee9692e1ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9c335924133853776ed41b1e2886422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083de6fd1e73804de9a890c046d32e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20241fad8423c9824ddeeadd27a2f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5dfa25796274ddad4db521b9d037625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061bda82cfddba7996769bedaf942ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5010e3360f9c28c6d869723f675c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387886768bab9a242d484910f3e91b3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ea88895306e0ff5dbf4cbe2a58ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf86a5177b450417fa42b0a30e121530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28570cce682a099579ef282b54ce7d7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f2e8267ef981352ad9fa6e53b102a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdadb298124546667ba228abf91c4fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344814506367fabe9cc53e0ec9a1e9a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de8e1e9d2659a4fbcaf490975a500f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fea10615d225d8b610c2709d0978736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b926eb1aea4535d542115b799945a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1978d19a75ad1c794b18a68cb4ff338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27552fea8f736b9440952748eb182b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec75bec17a4ebbf0cfdadcf2beed7f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371e461cc5733bb8aa924a7ecc73a0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06f2057195a51756a245fe1323b6a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95babbb0be0fb9d229c69bd8a7b686d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a06402cc690109b54927c1b13d609c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6b0fb9f2b2b81c1810be33834c9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39cd85e7ffb5a962445985ed6467f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e635271eaf303df3f0900d8209c5c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608610af4376652ba7ac3f65f4c29ebb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184295382c2c6904ea89a6186936b19949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a69d44360e9e2915b3dc5ebedcde050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad59e443cb5d2892f5198eeaf9031651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653f2f72e30f6d6f7ca22ee8a6029752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6f31329f55ddbb2da5984260c85353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8c0f94b163743fbd8a835912cdad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc60ff24355bd1e21c2ae61c58b8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b59aa71bc68364748d7710821f3ec956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdd0f9c219e6061248bd3ba1b405957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e10b6633d4dc09de37eae263fd8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8bef6831cd5f933ba5b91a6510dbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9647769f095c462ab122cad45c80d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7cdf30925d519a1e2471a1947ce661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378add0fb9e54c9372b493e7da22938a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b58db83ea12d024137bf0a9d7889963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94519fb65868d3732726afdc4f46f89364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e610f888f3dea13e749502d3af444e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7bf829e447b5591eb6e3afc411d4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa5eedd1446cbc0972f9ca3801cf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dddb5461fb051a42bef5b483995c1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab543db5c7e670069835973d9b7e2ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1bf523eac0ce6647456ed1e3525c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e978e2aba681ac5093e216838e4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93d36d00598a218187f96658505f9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e831a812c5d0050ccf16950ef0ec773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c6b2e8e15b50e51b71582038a1e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3e33637b30641b872494b66b67a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f9db64d7d1224f18d1b2e290c06776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d905af710c8bc9478a0a86da0178677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725fe996ee846b71f7231ac182c44d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96880fec8e1bfd8924315f39ee869a0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f54a04fcabdb854ae333c5dcc3e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f741cc883acbaf5748eeaea2aa6e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89d25d3bd89cb9e17c9b2ee9c33ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfaf7fc2d81e8e80e174fe636b68d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715c9d1c98e5815dc1eaa3b452946084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886b4dd850474d2e039097c824417c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605101825fc7fc5edd2085413390d11a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a99c9cb2d40de38f7ef06131ff69d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2fdff58790d26e192421bdae088b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a39ba8b91c7ad22798b68e540a1cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecdedfc93822faa4193bf42b4c041190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95de00aef98a4368a156837ce0530791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602738bfb6eb7edee0743f3f09a4e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb9e53b99e01c55076e6ab79f6bc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeafc2a28c663009651bec79d4f9ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241803d90e02bcc40610dddf1b625b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fa5a12b5a0d71cc195ff7bea52c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ef5a85c7c6640466845f73b97ef497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565124d0d322e524ad85b24fb1061d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919483374eb9c146c256d37562dea43799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62d015f4b08e54fb05863f573f21e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e6ce30056563444298e72af82025101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b30e5e1767457e0723014d6ed9eeac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662e26c3e0a67213e18f82d7d8f610103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e2032439f505e504a70da63d83a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51fdc26e7fbc0e0d88723937e3b00e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a4698702ec90f241c69def803fe57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeac9bf14a4b36c3341952046428d0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dea6af9de8fa44e9d6334527b673d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45dd023b3bd9943b6a63b06202ac5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3222710eb382ddc8e556a604b8765110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a6c718f3d7594900c98080af5856e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce2f1a9867bb550ff4a30c84b9e4b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7c7409bbba7de5ac7a2c70525091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce18137849aeb4a0d1ae0dc6e416b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594dff1f54eec4260d5645bc2f586a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac01f3ba13c728f840d5e32dd8337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be03113d2106b039ed5c786b251a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330f43ea6bd46db1ade9819b723ec5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f000f45c15069c986df3543470ed844119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703884930211933c9861600a2e55d66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bfae69937fbc415670069b3d27935121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd76986363e42a95a3815d8f6f98c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba1fba156c9efb42a127999d23e71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b45b68d2a9795a5067b2b7f59e06b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80e230d04cc40a4d59da4e5e51b64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aaffe9093c87a91ad10354fb56f8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f630ac76707d1563bd0775c07694127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af068e7acebfccc8ab4459a39b5b3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac1ee80caf521601266b62a9ea84ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac56341971a3c5b4544303391f05f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9cf53b27406006df68df5a85206a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf84ee6208354da0ce202f0a33375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33c7b1b41f507d85a7e96cd5634d90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae443f8dc30cad8131b6316a84d1ee94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518584a3179a9e993a4d1696fb25f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc262097a7364157e70d37a87fad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274882a742ce5891b76cf7a5adde18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea69b7532f21050270612ea5e991021138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131923a0a23435d834a569d1f65403b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42c9e6ffc7e668a8ae403138a1264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65005f3e9c6d1cddd998a6613c8efb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c3650b597fcf0ab1444612643f25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eb91ddb115b448e9eac2b11ba7b00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36b9da3d0423bc8bef0df95d6da11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fb9cac148aee45c56bbab00b0f15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530357ad45db2dd1a666eab2d2d6bf73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053f72c04fd7cca8fa077b4c1b2332a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cf0e8189e199a919093d57593ca48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d90d2c282653aed2e9e718d89cd076149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a3ff51c14d7417b1b974d589636b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b762ec804899f441a22f61015e93ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcf360e0923b36c01e56d0d9e9c73b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879603b25e6324ec5e398eb17058a05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574170fdf8cd4d6ebe83ebf1646a8c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30a1a9a664f21d679b9f6e1b147825155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b214313cd9752e472fff344750c3668156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e91f41c9fbdf0c287b4ea74e4170d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62d18bf7702b2c1e0604d52e527447158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed44800ae57b1aabdf37a5ffb0db0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832ea956013598526ff4652fb65e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206599b8649bf841533aafa6bcea25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c451a4ff9b6f0147f918cc729e3086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba4eba9cbaaaa9881925d9b017a060163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835944ad55c8a66ff94872ebd16f750164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3cf5320b5b277571f1ebd46fc9195165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8da49148a8a9bda6be06e931fb385166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b27a0a4778998ec2dc00f14c22f85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d71759835184c3bd2fd0f05714d20a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d69a848cbde410738941cf60a11ba4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79f2613ec0076860fdabe220192cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a853da30854e8cb6ffdbbd3143d3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d84093eeabf991dd22034154ff04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527af1a5cc61786db795b71652acaa81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1635c225175dcc625ebe582e643b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473101d9912cf4b6bb25a86e407052175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180c72fa8cd998eb3e812a541a2889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f35c643f80bee4455f8791c132bc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd583c96c4a6a2b82393da89686f9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d80ded6d3e0be465464525fe2bba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5b141ee74424c5547dc4cfcdeedb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37461da63e9d969534f16eadef1eb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039058586e1a4d74d780492810fe08e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a26eda0849592d4db4978576cfe8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6ecccec7a2383c48523b85ff9173184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d62cb731e4c3290e512c071067dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6edf1d8d9d66336f39d78963ebeff1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacb51bd4dc9bde09c6ced6732f805e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7bad4b58301224e486d631f3770d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d27a07305cbcf766708000f6f1c58d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ed71c076e2769d10b08a99df8408190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6934ba3137588527f7da86f91f7b4d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e7b337dd60abab92ee8987a5cf634192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b23c776dbc31cb01f424fc61d5bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d009fa2a8624322aea18e2c98cef2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ce37abf8626a5c40318c049f56d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f91f766d301ad9af0d8a8cdc10a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a6bffcece06f0b4afa9d27830db23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83046cbbe8e71ae93f2f18a379321e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c663b52ed529b824e25e070a581e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0192882df09acd31e0f1ffa5617e2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a075a7bf7ecfb1969db556f0208e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c75e906b7c68966587d8058c331a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ab206e104abb7822fd206e211d7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07840e465a10ce5946f8d602dd5c9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c65db8f092402e2d8631c57cfbfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad1580f7a2351dcdf341a2ad40a576206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071c19fcd8197343f26fb39c6f61d54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65603ac1a361e2d291bd6139ba912e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad9607dfcda24e5de042d43bdfa756209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a953cd705b90048de3ce7083149e5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461228bc9c1883612d865e3cb0b8c961211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634260c6820cffc50202698e4a267070212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bfbd70c7cd6b9f0a10f76ce687e3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caf7e66a06a57305b603d5aa6a8e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c8b8b0efd53ed4e75861e37eb586215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b32827d7819f95a3792135455e94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb1c9fb06242977516a7eee0547dda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107abfb100976b7d03d7ea6f53bd3f9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4ae59a80a6a0a5032b18fa8f64d05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e108e7f5d153e1a6ec1dfd356f53337220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707026c8f8dfc2db2a37c0d0fecdea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3518d9da089a024541381003b276b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248962a9ce52a7a5ec705d54cf717f86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fbd4677e2d428762a975ad6cf6a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91052974839f09a6cd2bb7e5bee342225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb0116adfbaeb9e40621ac724ec2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e1dd25ee48d310867e894d4b0b50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f190c8948e1132665c221c0c6667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b26d901f90a483e30c72407a4e745229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc10665d80cdeafaf694b839ac4fe89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fa14b01d96c5e25997aa859f70e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbff3efb293ba414237a7e0d17d36d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f95c938e7709abc3dbdc80d9347d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0799775b19be3cd5134be31775a9fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f3579140cae55dd2d7bb638fa705235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3623468f83ca23914d45691bd3ae957236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919816900250396c54ee725864cf8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb87beb8e7bb59ab787f1b5e9e370238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe6ce7029f278d508603877640e3a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744705b562721863acb7ece993d7263240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa632d2817f4026a37ff5cc61fc0783241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb50733e1aeeefd8d33157228f3ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3dcb0bccd9684569207f592ec48c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07fdadff2f1c9bcf06a6a321cc8b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3426d470dc67d10660509cfaee9007245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecbf0178a003433409efe4ef02268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2fc3575da20746f62dee1deb442ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869fe331067865d4e8e9b3011ede485248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a7a27ddb28d8b04ab8c938ac436b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc82642cba0508fbb1d88032290058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e70a3586a1d8d7651ce5c348b2c05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd06cc4e6fd3959fca8e6f23f68099e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00343ecfac07a09e791d514ff4bf0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209ffdd9ec0d657f32fb09e53e0de5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda50e9bc4e00f4631636a90d54f5fef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294990e6977d5e29745d04ee0406027256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f0febc663d3e1b0b6076e64e60998257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836de3af691325a65f4f10245dc6e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d875509f2ff97d9fcbdda267a3f02b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847848ba57acbd357a1301ae7dc89a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfd10e76bcca219fdfd7ffde354156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1063ff27ced26ad32fa6125da80abda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866acee1ee94e9da3c97b2fac30c27bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563d545e5352dc45b4fc24c8f01ba7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1362ec356bac1cbbf8c0baf6dbb945265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7607acec167d459e7ba229b396822266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915b026422860f11889221469230b60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b496900b4dd08f2457c6568e1e759268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e513f65d186d52b2896a5b43702d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1f1ae9d205b3f5ee694cae687cf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce1e5d635f165c5e486517b46bfb6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c769d065f480ed9dddc9872362d04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9aecba09dc4c74dfc86aa7a007c45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e925c06d199569cd23812c01dacf01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7f2fdb6088c2b48cf617310b2c4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bfef71a1b29bcbbeb948fb7606586276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a20b84b911d7888e728e6b81fe1de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f67f08d83288d9b1ab7d9c11f4dba6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c15aeb59d1585ef3edb4afaa9cf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba69eae80f5ef115ccd04bdbb275a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a61e7b3686a139eb2a458bde8d533281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941453a7c930a9988f9c98cd34ec009282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b0e4a74138a0206c24f25fcf82b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142eb9ff6979e123aa7917116037bc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bf656f1f7bd461b9aefbff7ebdae4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb034152abd1787b1f168f83e8e7d969286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615cc306d6b4c8e2afafdc323a9cccc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ff474ab29d52f23e15162b08d7a25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145db26f620193349913612a6de075289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a3f85a3408a729dc5e3172b700f9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c8706f7e93a11ce9ac7ef21407859291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8246936b3a9e804a8483b7ae5018e2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd22a37abf818b592774bd6f2a5c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ac60331fd15aac29aa8c0f3efe27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115e4a4227618515a9e11ed3d2dd53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321d746973144b321cf61bb83600ddf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af990a07efe2bfa707c68f2002de30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f27efdfac5f75d90f26e16457780f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757980c98fe9e6b63b32f5d7ab02ef3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690efd4d170810c606d4092e20ef3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee5e001707c8d13747d435574f9e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69672ff8f0a74b760491948506ce5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39118ef53b1af592d83d7604bd2ee4be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adab6aba717dadb65d6f09b256310a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73a4db897557fe953e1efa5840d1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523d786e21ab694f13b942a937780c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dbc94b0898a1526802d004414cb1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec496ca4871d9755736938f25c8465308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72fc6e463188d682972c3e570ca7d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065a59112eda52a736ec70c4187f2bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee47706cb9d57e6da1e037a4947d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f6803c58fe8c17e579a919df3357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9896bc5cf395d4d872c8f3cee0ccb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b86b52eabb16e8e755830fecb884314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786f285afebb02330805ad1f96fcf37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9731e5233f3283bb840ab1ac145e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b475e358a7e09c4627c60f801f40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e0f4de79ae2c12866a0e9e396b14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70e341eb0426eb070ce423ecbf9d79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39287b172c26960bb392d8c68f1f79ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31be4a29f6a348887dd3988aad3b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3544d30a3492f25254a7cd9f34915322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8377c20011f55e5da3f5e1c7628c462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88357a2a24204820d1de8a60132f7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8414eba2bba74271f14f12017d755f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0bcd97673c7d057f8523a9c83c9ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b4a5360ff4cfe1166f25ad250bc1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015f2c739050250ace13091aaf6aaa4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697751da19a7298e4890ebc2cb5b85cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c95204b02e88b5be3790577deabf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406acc4ed52000ef917ce69c64818d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc978dcee5a9d982e4cd5c045c097332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62c1e68859950014cffb6fefbb5a36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37bb6708d4871e0da2642c65c4ce32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a61209e1b9bf4fa26f7bbda4a7c2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f196412f49b3399961129284f8f44a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933da66f853a299088d784a5547f6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddadb4929014e7232c5bace2a4980f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d0fd746f83de465fc75a1e913f37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a046aaf897548efe4f461d451571ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497478eb82073b809f2a126387fff2ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1a052df9a1aeb2d316bf84ce5191342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384429003919c5087982517086f1fcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79294cc03d8acaa9b159b87cdeed2e67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbeb3f703263bb0db1e6e771f241aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798945de94730dff426edb2e0a2a18b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3383d507fee02f8cc5948627a8aae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac676cfb201dd05226b544ab8dab6fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f992ff00569162ae12d434c49cfda6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef6ab90c613465b5793ae8f8294ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07f8b89aeafffc974b6ea19eecf9e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04f492ebae809cb927aa491e64837352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395f576530f831f3d3d5c180c71a68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ea061e373e458a517bc19080ea04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d668772b341601aaf8c8c8815b14a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce41b94308ddd83f45c5b44388ff599356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc6f521bf0be2928d34f310a3354c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6393888f7489c2b757057266a71d7bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e648025216b8235b58996462e64b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ebdfb5b8226a4e737aa14cba8d73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46262666534a741ab831d6887cdb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99106666730b6c71e833539bc34b7a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162459918f67d5a5c298afc60579e766363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1c13279be21341e971c6b6c6931e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c960fc7ab50faacc16d5ef98e8f97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083747ff54d09e9cd31875bb629f95e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ab84af03bf1c5e0ce332381b27b47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1017280616f4dd4d762603ab2155c12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52e99cccd04e396de7c041cbb7467369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e77c0a4cc38c7f6598e1d93537ca0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84895bef2d44b9087b25c8188a09b34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6625e949dfb8adac1afd9aadf2ded372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536ed93bbb474d029b9926f607230f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5405ca40117f471884c8a5c1acfb939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eefccb7cb7f3948eca3501fd905a56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63544125d26b57d5ad4c53e4ea8411376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acade7161923b5bb906d4ed2a66e046b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe4cf133682e273354c52a0ced407378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352648d0af5581db40c4c588779b79b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7cd75cde945f079d769cee6d87b11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67a0ad2ed0d36c3e6963d3b3d3f1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa8ab4bfe2aae2a637358be9ac525382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ee7d4e14306f71eddba8138838d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2b95ea0663042328e4b90932b647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f34d2a4837f238a54aff8c15ef2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e37098418edab9a8edc207b938c704386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd9ac727c754c71a3911467b1c885387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd886c3e2278f2b398c69d2d24f2ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05184124899c93b71a82b20ca1a2a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450799794a5e7f671b178087619ee9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03459a423f6e779bf2655589a4fd16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759876e9dd30c38b5c46019ec7275e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437282753b9f12da6cb9eac496ffaaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07473b5524c0f487e09f7829da68eac1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af9310696b79828d537981c87b7cca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a70688cf65a22faee5e383d2957ae9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187737d3d63446ddd95591c51c5c457397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1763896fd41f6e52d745c983a89f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174dbbb1fc7d3eb410592cccd40e610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88a0c9deece6e749224a4565a15ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc297337401e975c416ff4afc740f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db35f718c088904c027dad248b2fcbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7af7c09f9de0000c6d65e15aa8e04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140531be80554e8e1adc17d634c87065404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965ac987d07804f24c17c6ee0192f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d32b2915594a3e803048f560c260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201eceab82df1154715c9967edf558c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997c9e7cb794dd5786607a95f1638e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8bf5ffc65adb114307ab30a879e3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d477bf52e7bff3fffed3ca46c009410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802b40ab2272f07f9dfae96d6964b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb602ec98cc947c1c845751b5d41f33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1d992c25e5ac6d1b2cc19f7cfed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c2584b29719b3beb5bd40ce3c47a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e3b74b004e76f6d917e77f77d275415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b5a05767386334573dca7750e591416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135633f15db6d6c6b2f3ce7739223b29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a741ba3fc484e8904d41a182bf336f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb401a062b3e8e141ee68b8c1334ab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252fadb59cafec6c9e1d9cf6823158420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938088ee8e430faf5586f90cd97af6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d8392ebf54b8c9c843eea91c5835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718a8e5777c7bbc005a7c1b8b7009f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d916e9f409ac64cfe70f31f05ca3bb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e7de6be2279eb99141ecb8658b73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee1ce23fc8adc21530b63269889f84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc3bbafffa8b782f91204f942c127427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b919f60a29b20c7e255c1ca6dac0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61de5cbb35fb296939ba01fd7caa1eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb677b2a5c18f5191c4c00c934e7efd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd9e1c2040ceb95efaa2a947935dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d8ef836c6c8a7d37fd7f0e0edb5f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ee723e2f4f152bebb60b0e50c3b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fb75a7bf86d0234c471eff34ce814434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cebbb663b7bf00cfb56d699fc5906435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64379e7008487d677e6427275ad6b3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06211f0216788248c037853d55792fb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b2f32006d2b56fd373c3465cc33db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606388584321428364a7151eabb50bd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662186a813a91cfde21f720b7446f1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd630f8349ddc81e7b24988103cc34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6be202ad7c53822cf87c593a04e02f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da175342015d1ab3d1f913002408d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a8f04531b34a9be00d4dc654d732c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da00c9b4778a7f9b8ca174aa0195cbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3185a326da98e76c5bd7f702f3f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b52e785f52d410abcdc9a42d2448e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17550636bb7896d3d8750cc747348bfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235fe9d2d7577966882d206711f87d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57bca12694ddf47e574b049e3e9216450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d998178ea9c8616c30e270c06e798451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3d5eeded218b4a5d2a66956b73c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ffbf6f9d1b3bd1253afe1cd34688453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3ee4b549764990fb9e48583be9e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462d7c5ffcf643b1d4c163f6340e6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf702409197cbf1d6f9f68c251fc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b002c0521c57654b39691080fb57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf963f70bec4043a42ba5f4540289b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09620c2ffd3d77d960de97307a59d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb416d00dbf1b6324d0a6cde4f0e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c8df81fa5e98769d74d7ad499eb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dbe4f9c8f48e019e89370ba450c7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc167f3d56fe834531b065daa883f492463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227d0075add7abc9d5953d64ae3923464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba33556f0580510710e13448ed5b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f459d5cd15a567f0ed7565a09e53d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913661a177fd247f2a050eb4527b30af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b3a11d66d2c46782901ab3ac2dd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358007d7504612762cf464fff4249da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558c158400f07a1e93b5e92ffc92dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1403af49c30da1ff029271eb3a7bb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934d3c57b1550b4c3bcfffe92e77d51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86eb660ad32b2457de458bc215c674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55017e5d4301b01bb0741b623f18f83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e57a25edbf2da4fccb5b8c47a9ac9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399699ea5bc79f2f5d404c01bf8840476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c44090ec25b4e178d9ed8c4c38fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eeaa8a1cc290a6c640dfaad749a31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9948695ff59b6afea10cba33a6594479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3cf33fa8f7f4d043089135bbb1774480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68cff5b9d3e1bdffe240c498a7bb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77509f7aaac39b21b96be956882a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0feb594d1a1e0555f10d7cdddf8fb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c5e99d0d293f4cc436c75865d1aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e23275633c78c0210304b22c2cb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae302dcc7eccafcb7ad9f66936248dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62dcc1a6bdc53eb0a48b005c66eb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a48bba633584c107ca3b86f9588b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac31899f84935b661cc41bd78a7ec0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda807a18a1468e30f0018c41016bafe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d66fab9683d016f3d31648facb93af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea0b204dccad982fa7ea3a119c4cd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c9e7a986051d9700e2f85023827b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792e62737b07bf62766b6a4ef1a91cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6e85513cfdbbef8d5bb35402fbdb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e76c186afc13a0cbece55d36fdfc5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcbe1db78fa2ecf038ad0d38c4e1cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e50f8662bdf0810c2a2b9346269e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945709a006f6784b7330801a514bc929499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca59d1f0c99715115e53702a3867c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f96f8d02030d3697d39f99115d2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a9193ac2453ae0c8a85f687ead93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f1c97a52fc7b2af6997e9d1e890c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53abe3384981de2ba72a53a05030ca7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbcd4000439eae9bc7a8b10916018c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707404069e416115f5fb17a549f0f114506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d20596a66fa8167136177cb98b2e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b707aa3a1b295ca6fbb36ec89c4521508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03583d00fa1044266128d8e6e8934707509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553743429d394fdd55d75f128e1598b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe9dc09f4e30513a83ed5be52e8b8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc38a136a6dc73b05966cd43c5a6fb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8fba5e4f600a11d656f7b27c3df56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fdbf19f973a723ec38d6d658a437f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbffce252d0592a01977cf21faeb64d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc5aa84005f4f65f1067de43cbc0fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5fcd4c8bb590637b88e27e4d0046c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe515a8faf2e7526da9b723b578e398518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060dd8bcd3698055f8be812053dc446519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d77b536c47bba3af3a7f75c93917520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57ee320300a35c7e1aa520b15b1f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6b804eea6d82ebe48c3013b708bd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf003ba9f54f5041d18b6d0d5b7b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26cda4c58d48fe6425b042d008e39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf91ac029ada18ee87ab96ff5190b3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce85a555cbbafea767ac0b37e424865526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c571094dafb15d22686b65f47de293b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf00c388fd1e8c72f01ad1cad11a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840d152aeaf3f00641c3a8b52182fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe7a9f10f25313e98f48f26a78613530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c12514d0bbc49e15b3a83719245e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f35b48b1ae64026b4d5b2e89ba929e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d98da504f441f620821f22b938361533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bad89aaf981e9ec6b59815e342d1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b559c01087da0cf462a1e283baa37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ae28aa91dad96c42f1fd37dcc1618536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480e6799224f029c3bf076679bc9627537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc0ff061855862b4ea913bfc192b88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f84d6ea4752fdf405c37f38d9443539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f9a57cf9cf50884cb1ece9806439540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9610131193561b644d93a27ae12b0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a794f3ad9594813319ffbb80b62ebf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036251646c57da0af4699bf585e3f332543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e5b3c4a3a53f555173232158e4a1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983231d3e5b4706191ddc04551aa2352545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c0e929ffe27a07644e2db510bd8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070cd26b97eb02e361293ab67f50926547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ee2bb16eff74d1fb0a465bca2b749548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc82c99cb34321e650ac816fc162a47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85ac9c229c472f774b6c99e5114af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ca63a987f69b67db430fbbc5864e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fa98c9b2c299b59061b1fb8c7fd31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6edf35cebb07fbc3526c5a66398fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d45b6b84b90e505e379588be032ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3e35cbb01e294c3fe5012c0e7f82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e36b14dda4b92533f9c8b75436993556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2e2422fcf07b8779f1924972bdbd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409d2dcabde0b7113c9c44bb52d5e5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89852b76c49637c86e64fe9f1301d66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950746f8463ee1ac9c4381930406f808560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f57b384d250424bc07a6d423140d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf13e03dbd2d87fd881c763312377562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68857a654d49ee257a1cb79f18b35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16712f05902a99c9c0fc7aff86b4c927564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034fc38ddff77fde0b4628e517389bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80783cf1b986936d62a5283c424318566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b28017017efbca7bd1446bad050a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f23c8010dd9319f2b40ec0092ade9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980dc4dfbb002c270ac3186a37f09f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23444c7798706f83b8d36e41115912570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a5daba25d4c7a140c5870298c830a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b2033642b1c528eba0b7678afc0a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75e328c4315efab844afe7ddeacdbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74d27b5170fde5e298c6fb20d69b09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9c3ef22d85f8b5c16c3eb191fdc83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511644f0b2257b4f6550e83a9a013f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ec513e5defad50bf5b24beeb410bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527bf1121af64793a45172012d0e2d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3972e072721bf3bf7d283359342c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb6a7095c215182b500083f846306a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054bd81326e873825d19cb5101d0932581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49961aec2db90a0dcd0680c0d97ab925582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54411210948eed13274bc31473008822583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc49fb99092a06d4e593526e42e497584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b899f8816806d5a7a3f06d0c05394585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60febb18f347508b68e89c2581cbd7cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004900737b22d519972c4eef69577c46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58fc332566e87c3ee9d62cbfdc157588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b4c1cd4335bfb31072ae2184de437589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5901946382093878f0adb486d4791590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e15bbd344de2aba38e090b9a16a561591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1a5a623882b74f7b96dfbcc54acc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10851e3489737370301babd5a9b92fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49a32452acf2181692100b9039a763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6d23b5a81ca14573d20ae4643237595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6190b2c2ace248bbdeb96f16637234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f41c5c18a205b52e955e30f59ddce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479358b5b4a512957e4f961cedd7b980598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b095838c2d89033d8c271d068824d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a1e54cc134040ffd32929de0a73d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c49ebcb0f747f404dfc50e66826db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d71d3cd64d725a41b14b6eeca6a09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290818fef437188f9d9089b4945dc52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4588ccae10ca145ecf4b85ce002ac4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47391e069d942e4e9606201017096605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff2186c45b8aacfaf54bc8a915e5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c8803d730bb4b7d6a44a5754b5c79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8bb6967d16e33200f0b2282bc02d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc566dacf2124984c435359f5c69501b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a3e9e4eadf8fe2fd62b4bfcd595f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7e53cb41829aafb280ecfdc025e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b325dc26f418567d99a7b2ad7ebfac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa322d100c42767902455890f3fda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df848223c3ac31fc3a582f3b08fe369614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628cb00670d31b82c535353da33909615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6e09e1bb2aed5cce12d46f89cd3f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e74ac38335fd8555071bfe64c40ec8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccacb8f71ba6dc75b25beaaf10562e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d2c152f9e849c20609c5b30cb483619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41084aa95d1a799b5519bfed5a8a619c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ff3fbd5b9189d6594abb854ed96b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a045cab7b3ec8ae7ec7dd84af4142a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee24650271f406b5aa9277305b708623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e27a271987982cb725c173f535791624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708e43221ac5f89ac87773feee0a848625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f6dae8d93a33288f302f00fd9b038626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba285f12810e6cd3e1b75019a42f11c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f83745b41c3f5ceaf1f45fae4c5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39e46581945017c976cd52903822c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0cf6283492fb2270160d00ee4403630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1151f138f986e99d0e4f2bb46932dce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c441e06696fc1b7501d0e366b131a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876130b66921b940f0ae2f3df8947ede633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c026a5b905f85e90d656751a3d20163634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfe73d59206c4499201905a07dcc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eeaacc7f9567cbb1ff0513981dcbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263c1e2be8392ddb140e7c62e053a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a693409e615e738dd5d328fc1e39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb46410d1233f48a9ca89ae39c5bdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5358c0f71405eb375a26965d4d200e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b35abd9144bd169bb5d80d7f24d7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ecef1d06f794b820025bb248f4fdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59469e0d69da9e4807f50baab912fc7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ebd1ae6d78b97ac0c508f01cbc487644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad67ad0767a380048ae701e64914050645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074935495bf7b7be1baf8935794ce882646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b471963a1ef7e7f4583d94f97f333e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fcfdfc809d410cc6e63f3e084afd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e108834960f4aa93f0bf665b3fe97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c5ec0f2f3b2000dd9d70e92f63c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6de12db0e3b6fa2ff187adcb4a3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097edac72a6996fb4dc928aad42e7bd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b135ba66af15240412b0c21a7066a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31b039e415b6cc3af0ee0f86478904654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69af5e2c409edc0ac9bfeee855faa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd0c9fd5415dc9e0594b46baa4fe3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea2cdcf742db81f8f494d6e519bdaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903397b7e5c883cd75e64c6622b12d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20505f40e3b978105512c577e9e081659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792e096a67db8422aff8a89267cb70660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5284aeb19ce177b4b0fdcbfd9eb50d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d63ebd167158c32b002259818f4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea439baf2410a2c666274209cc8aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a1344cba05c449e8b3d34f1ca005f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bcabd02f92a7ca0a24f9e77f25c6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15242ea8db2dae3451330834858dd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235250ce12f348c1f1897160ef1644667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca02064cd9749a08a36794223f3ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a48d9abcec3809489ed846adfe0216669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb79c15150aaccb88536fb8f33bc540670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319888cc9064602d4e31dbd9842ea3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d130695ad0de761ab8406b7f5dd92d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4ab1213b3d47aab9b1859e101ac9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca204e1d000adc29fcb316cc2b6b3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d3bdec232dcd2564c815e425d24a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6137e3907fc541cc29ecf0ecfe0383f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005704f4fdeb5f7da9bf0169bed220677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571881138f97f1630e5cc13d77901c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eec3c6b3bdb9bcc4b7804488c526e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fdb8be8d4ab5027700f60a64d355680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951f6124f6f5d1647ddc86b80be5ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e23910ed9d4fce463957e9cd6dd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf1b069374b4b5361892ba1e11434b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11581a906dd56acab8e5db915aa6d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c3c23ef5af9fdc8f46f1b87268dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9707807776ec6e792fc721fa0f578686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4337a48fec966acd99b5b64f9b9a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14843e0eb3d0898a842f3209a4a1374688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6794185c9dc05bff5375397eee9cca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496a2f29b66ec292a741a8b18cfaaed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c48e482e0ca701feef39208d2643691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4010752987f50e6a08c7fa17b643a13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3693948fde2a90908089de30f0919693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2155695fbfb8186ad110fc76440d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fef29ca80dca18cd206a9b42f9a34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0cf68f462702926271bc500405216696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12138929d24b649078008041ad28e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69408f71b46e8664100608d39ddd12d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f8297bce0ed010754772d7084c29e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbcbfd29361b327c07038927c57438700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715ab6c28225e4e8353198d83c016ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79291a317658502267876674daa781702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f92e02ffe0ceff86315bec4bfe0b5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544191f81ebb81aa9a11b8476908aaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c878371b1c62e563cc85697412ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9d09619c9e5fb24e28aae361e842706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c0c600252b4689d1d2c633ab262fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac153e731502e458de98b5ca0c08af41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aeb014a9c444ca5b7a92a87acacf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9b11843ec91a9ca4c42db9620c2a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc932ff7d6b31c4692de3a03394a3a78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862c8c285f746a7c57a5e14830128b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933096034bc5c7946558b4f60a44c16f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a23f8d803a39fd0602bad537f137714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754352321a1da8c93d20de61e122eba7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34307f181aabac47f9c25ab431b1a31f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760856c082612f36631f033b3781197f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f278234c52bc49d033f99a3ede87e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ee8aecc7b9e5e6477726dd8f3333719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c5ff020cce85a369283781a22521b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea21029802d2470a3730be4d80d72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1657db16d7f5c0e1f28bd1c823343722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a375fa4122b6e25d5049b5876e67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908772db76e5e487421c880291efa7cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673997eca7386027c205df7c1753ce4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfab17a7dc210db3a6caa0135b0a77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807bd3551c7f7ddc2f610ec76a9f5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a132584330ed2be5108817613d365728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71a1d8d2d3ce6a086038454207fef9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d242d556592f21491823628ea3c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec55549836c6da57cf356602836fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbaa4355e5f8d12b2ab06118ec4aed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3af4046c1aeb4408202e28af59955733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae61b5b5e158ccb85c6f7adb2171ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4d334b0b49b9d721fd4aaefcbf72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec393730e4d882dbfa26b598bbf7c79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec011cbdb35086f5d93c6c123883de0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b7643f575c082b2ffc1ae1af27959738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f3a6aea3c633f51453c1f73cb792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c18cce17f5c0000d06d473cab83cbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ba6e539b14a066c1252c8717c02d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c3e705f0bb2ead4c8fd7fac5da763742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b0b488e29af94fd98c2653f2f3620743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa70a3a03e04d8268a610cc1f391f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241ba9dd08ced25665167c021212c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fbe3a7d3b46dbe171cf76d2ec9681746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c27fd39119546fa62e7dae098ce00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d7653bd573f0a6dd80620d5281305748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65960e00bb990372b2662ff2f59fd77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e5cc241cc777b6eda7ee062e1db6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1d02a9ba78764baf3dff8b27e0f32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f918bd7f985d3c67a7d98222b388752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f3d6af8f0e16291875acd7d57cdd1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aff32803cf308d709b8ad238669be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d28f37aaaee69e3b957f000c1d8a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be4b11809c2660e09cfb36b59efb76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493903ea9395f45793e9a4677f256c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862a382ad3d0a3acdc952d754d093f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f98f6f285da704409ea26b0f2f5bb2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>