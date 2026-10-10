--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687665893685b48c2f5c390356ce5f571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecbcc049e8b566651122832e3685e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1daa1f8812c5fca6ec5722f4f1843b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4eae03b9d530da77f79fdf2bdc6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420409af5664e33b70da4d92737cee05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33793278eb044906c9aef2cf3ac2cf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a3e2b0d0f606149f70c0eba38af07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feae533d00f7d7f30780fc5b7478f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cc4a9aa2bc570272e726623cc9f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090598450a9247f02421d72c79a1bed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9ec97c73b74e0caab178a35ad40111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a90d54bf1c08da93c65578b8e45212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cf07699df5b24d958ff91498bafea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa9d344226ac7fd319d14a61bcc5d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d02b1df174d3f96e075d5dbffa5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220323d9a9aac9925d3cbe86de463e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac8bcb6abf2fca69c7635c9af49b6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d254ac5199b12580bde5ee86357e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a00f68fcdc92d2305aef3692247919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47a2b668efb7b6f5e6e7a0bdf1b74f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45fdc6bd25f8d1a60e7acfbcb4ed6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03186236c79da3d964c085e00a40ce0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c959dabc7548b39b3a202a4c0cea0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691f04b7bd72f848ff51d4ba08afffc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ebbd7d0fb2e487bbdc8d51ce4276725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3b7f2fe46b17203eaa99c1d0a3c5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347c5f278ba980a8b03478a2d2b0f6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f7e1af5d43a52bde840264e42492528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abbef99fa54cfc45e0c12971f042329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ab3c8c0171d0beede3178ae3fe11b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3821fbe89ec1bee4c9ef8a8e0c4a65131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac058925e1bdfad47f0c9447ad5c74432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de9418435699414fc7418c937865e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c34d7215695fec0c8214ab1ece60534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53710322110d225138a8564a0cd0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ccca87b04fa1dd328de3bd7ec3f7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce286e76285c5506a3801eef3326503a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55967b7f2bdf7a212374529b9aa95adf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f00db6fe7d75e4fde542eadb9da939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c7ef0ead2cc181679e7196abe21840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f52c51a0d9d1727ed3009e3335b1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d068f9691b5bc7ae729d005ae8ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c3925d4dd176caa3fcc4cd8db31a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d35a9afcd2e5d176787f5dd066ff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863d6ae9a470066b60b180826e5442145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672847afbfee7b69d5196cc2acb0efec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e608eecbaf7c2aedabe9c6b84f69d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcdc6b3046ea20564b1bf9eb9ddca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991fa62affe69368ff7619885fdce749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec926cb2a71fd13cf91a5c7037fd598c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449771a3a92f6e6092b4d4649fcd0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d664e31e170d64b6f49e109f3d3fb6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee66ae71df8125b5b57e325d4086b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc2b72d046ac5d34b4ce7a9cb9360854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056cf5aadcd74a238b3b34a1eb7d40755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76a0ee79adcac577aa108e9cb672d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc4a38c6c958fc5fb5a91c3c105ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a8c9a559d0a87adf8bc0035196fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d825521ba3edb80685cbb4bfde28e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361559d15ce6ca561855811c5e8befa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426a7f5e49bf97308661d323188c3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe8c66e12019fab5ddeab932d718d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c206615282d1f47bec95836d8a6f4e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be406415196a1e4f3e928a6d1140c83b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c753f78972f763902e8d05404121e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bde7708832964de9335bafcc7a6d1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343bdd971720e919ff10db25c6db85267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e4706ec1a28531c68d8639fe756168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc074db1c82a4d88dc76514d614278169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d40044078b9a32cb5cda43350daea670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292249b2db96546976b64656edebca671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a838e4ecc7ad7df273fef6469fa4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335018d6f5b079a901fd624084f773c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a0d3c662a6bfd9d600f78ccea74474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73345132e12227d64b2528ad556fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabea3e0d21b8e0048df3c403e70ad1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb9a56c50fdb97e7ad33ae31f7231477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3823d338085f91f655ab55b543fa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b9da286d3abfbd3fb82ae3682ebe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a09ff2da83996850dc870ed6b35680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b198f5b3e47075a3016c983965bd2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f87ff9c94a9ff39a475ff9a0379d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c10f9d2cf193d2ae069f9d42794cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc42e85df09957719d2ad7abb5c8f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d460b88e6e23477a72d6e22f796bd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e85e0a42b282cc1f65aacd0c0efd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ccec41daa40b3a50296f8017c2f7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0b34ed4a8c5b0bf60c67877dae2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d5b32737e7d4ecce9261fcb5b7d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7cbebc51d8c514df51fd7d6cb5aff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9702603602cf9a0d449bb9c46f4eaa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276a2948cf594d084de9c7ee3ef82292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658e488148b8de7ff2b3b6c5728b1e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827de28e28ff7cbd71b11f13f60fa0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5384fc465a5e90bc340470e8026ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b63573e19dbdd06eb3d279c8296696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf9b37b1b03dd4bab777334d46d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9712a6680a01269a12f6ba5e718960a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1a2605d4ddd91a67f2b20aa9bc0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959653970e431b8704fdf22417c7a68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556110d54508e6ffac94e164f4cae5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a71807c526323ae31d10587c1201102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eda3f89dfa91e8b9597dea469ff93b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af8e34e8060fac06f11ff3ce8c61f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d2e2fdb5989eb230873c6dc79436105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd3455c0d792a9d96bdfc54bbf28c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee83d794ee8ce51215df90e39d123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0287d084e75c2eb41aaf3ae1a31381f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99587dc181f5d3f6b5b22c91209c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f42c17def16e47b49d4bc2cd18f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce63ef4c4ea201e503d2810e43861111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e319f01584d14912e388cd80405f3b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e0b8e8ff747770f999f2061ea33c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7bb466997a6f9d76d1282ed41146114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f792703eb08259c75b4a318f8eef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73881d744136c201b8ef76d94c82903116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16a243405d867206ab6bb6b93d6cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cd8d29d934c9c1e5ed50290a98830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969706d0a3842ef72b6f210f49086321119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383bdc0f36d584f286aab97d78ce2e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fbe5c1295aa8aaa35673fdb65ad5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3aeb4f34e49a2483d12149d63c98e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013e1c935e8259febd4afc3ad5a8aee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9738d502198e99dd5abed3e6873ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d8f72ea70fa44a757212c7749023f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd91f9666974fe0169ad5b09980f0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601aedfe200736d7cd2a5b7da94f46e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174a0fb6f9a351efbc4324f87d3b28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b146a873078eae49cc3642e98b68898129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f2c43808dbcabffb38b670be1a10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951251942ab21144876046d31a28e44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714f60707d34530c9c4f0ef7b0178b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9108e535796c2de639b44bce832bb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefd64b9494be1877cb497fae1d689b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c9177abe8634b3507e9876ec26cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d1f77c27b0ab378cc53b2fb3d89db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ec833e662344073d97514450d376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530652f3f8137f60b376a6771990f181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040a22b853f49cf11e8098480fd7846139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552e4e33bdc3629f40bd398849bd056140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064a2f15e442899c30fc10352db607f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41213e34cb6af40505c9bef67004df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dfc8ff12d07216e37f4a1019cec7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399da72a55ab4ba33848dc62a30a662144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491a6aa7fccb05da55a211b83448d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccde3820d41efafa1b303e3a79ba87c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff73a3ab65144eee7dc0db255d37188147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f0d59ce32d33f5b38fe501f5a2632148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466893f028b884fb6564814d31951f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb312ee14e405a547c3c6c55e52a3eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e18d68e800fec8cadce9118f862d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0adf87e717b6e963f83f8855fcc107152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bd9a48f2859b59c3a26e9a96dea7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74853cc7c6b060ed7d0611051d7e04ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252665febd20812ffc15d2696ce541155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb67680e606938c658ef2440db71d08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfecfc40f235b4927706146770b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac18717a535ff6ec0217deadd4b11d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8910ba9889b4221ed0d38fe809faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01b6e4277dda996893c2f5596ef39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc2470a0cc23c7805754241a04140161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21716576e03d4523816592b8f8613249162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987c5bcd0ce311a2e08bab1595b9ed1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb9423d2c0cba013a79fd10c34e9ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ba1e1ed9217c1bf22ba646c59368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7dcf9ee6e9b50b536b332da21194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf6cf0d70accacfefc8dfa0b46991167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a4faf4d4fabfcc2354f419332bb94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96273266130dfae2d98001e32f83d00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b67e3b909048d427dc7c5f36948ce1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0329ea3a2221cce36e85b17ac6541ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe1ca267619b582054287260facf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bc90a12ff6fdd3994b5fae0fd0517173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b7bd9eef9ec0e073132bb97a0dab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d8f8eec303859652db25e93e40e75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e4586c70d21a421a43cfe242a332f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7730666ce5c9c70c3157ee7b3c210177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb22319b3b5d24972a73f9a9c3b3f20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e40c292340f7633afbf3beaba4f04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e473cd2f56e1fa88c67915f9120d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29f553efc1840793f6fced17bbccb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823a4e745c3161cc60b0beaf195265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f2a2098039168725111f931f4729183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4767ffbf5f5506c319f874d17e5db8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f95c58b98eb22c5b8e8ddd94953f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ffe0ad38a94e712307bdb58993ff4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51992c166019cddb9ac087d1cb847a4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe108010a58685246de3fb8b469a19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775fd0afc89fbd45e411b5e786d6d14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaec86f8cd10c33794d09eb4ecc55d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5353c52ae312b846aa747b9072767191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee784b64e32ed28bcc6057cf6b152ac4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef93ae161ed9860f8b08f3c9b4afcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828623924cc6bfe8df102279cb3610be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a39607c5c95976dd39834c584aa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59846845dd3ccd9e7e143fa637e4e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71810b5aa207c4888b3c1ef1aa9602197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e310fe6e903682e090917121a0b4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae3694b200b781ed025540592faf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268629881eeaf522e770419a46155ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966210dd16a878a9116dd7224351d34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7055574c648b03d6d3aa8d0cfdf499202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db494e02081e281d3bfa329183dcb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941abd48a339aea92b02eddec5f2353a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161914367b054f32c4dfa695663bf7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958923d81881b8836685497eb2ca92a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd881269ccd8cfb6d482e09db7120207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a2fc633be3e6a808375d6b623ae46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9726f06cc7a7b6e73b23c90449f496209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded4089cea90f4ff7e27c763aa51a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f34917904cbdecf1635b0bfcfdb08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba6a157a27055aba2c1728d108ddf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186960e0cbe82ee3ce58f7dbb271a05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db0d03aa9636bcb2c052fa9b87f64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6934fe693c0bf17e1555177ad222e7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca360b9632f6ce684a2e2ca18cea44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be21721d774bf7ea454c9f2588888217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7141bc0fcaa9316720e51af2c0e42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c165adce4523399f2dc11bf4ba3569219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232cdceb9c007e2988f061bc80d20c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6673ecadfc48044e3da3ec6fa97ca62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548201f900033f7c2d028d4f16e843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d8bb5090b1ff2adf05284e14008b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec979040b4ec965418ce16d565fa2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50873807ff90dadbfd1f154e1f9c16c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70cc23566686724664ad72c385439226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613707afb8c96d26ca07ce64a4a972f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736d5d5ca245a31a8d07c8a882a71e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c491811b4230278b15492c512b49bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca9120005c43c34fe6f65808b2e74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ae597a37b03bf93ab1cdab8adeb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e181a622742e6a613c349bbec733232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd2ad3d3386a8da48c890d4972a7b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2599474885b056a798dd31b63d89a83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e728e54dd52be69d0bb84c0e2add18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefe593655743ccc79b8f4d01ee872e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc062f2084ab45efa429f8d236197e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc8dd11c2c4b8acc6cdf12568ea90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0e9a0fbe995b52f417abe9849b8f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c262b6ddedcded37a795243362c1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b0350d72acf3858b7f5b5aa68046f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d7bc4127678e31055c181d1dd0b84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ef89fea814041817a5c6d4dad914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040109002d9c00181e52d19b7a81731244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae39855823737d03679bf0ba6f7f27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b90f662e178df5c0b4cb2dcd365b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431c1069c79e1f9ef668405f63161a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456f823e5495a0965040bfa709a083248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bf186f0ba2f08ad75cfb587495564249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d5ce90dfe949e7b4416964592c5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79c5bcd46ba0aa41e1acf4c1300d0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40895f1350c1182054772b137d9782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83817c4b2f1732d3aff7b30063f2a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686480f1c29cff2ff1a6f530292f4c96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dce002c0f952ea4e48b2c9843a89c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d79f8e475cd61eecf023f96ca3eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9ffb12ad1ecb0b6f552c404fc7c74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b21da6e683eb0e68d6f0b6d4f873d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed257d3f6bce1cf300412d555a0de1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e76effd82155b50ef2c990a95c276260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d2cb333a313080603895ba94677e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e0bb571f3493f2109d5ff26bed31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28315db7462b097cd47188bac67f588263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fddd84b9f169060cc0184b6209180b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765040d484fcce135b76a4f740bf755265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c12e158de7881415f8fe213c12961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014b935baa5b6df977026110977888267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eec4387076044d6fc138106b3bdf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1236649d97f0f9e7890e9dd061fef7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbcabd1839012aecd9064abe07d6d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47921397ea1bcdcae2072a23e0c4ed41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14aff4b1efc47b86335e6ed64ed3b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6357b509765860d0eb6923b3801970273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83337e0af596070ec8225d399273b97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4487fcd4f4f7453c22a837a1edceaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4887ef94218e0f2271c391f9551dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcbffe9e0ccf3276bfd561b4c35ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10c032002cc061542280146b506f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7f7444835fd8d9b150d1194f8126279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce569456888a7fb903cb4996f3ecce1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3df3eefcdc88f2f9e216a97764cc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1535095cb96b731216b7d4fa2e19fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c364cf49ba82fd29cdeaf55f2e78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145b6b7a54c1573416cd582e0723d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06977d1096901068bbb7d399dc47d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f13e1ad79ff31bd89b7714df9816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5ec65ef2172ae47f82212b4783cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb8f5ac89c2ade652f6450052dc71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21560e2e725ecbb8fceba9bc6ca4f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711b19b9039375840342ffebccc787290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa19a01c1882a2db91bbc7bf401a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c13fd8c63b95b38aaadc42dba17e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf1eae5ca043f0511d072504fa073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d1defed79a38877fbac6e81e194d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e41ce042a2135236035a51f5d4422295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e06a3cf50943c20a4ea2d1d6b11c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9e4830dbf62f78ce9502e84831b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d4afa58bb71823a5d74d3773d4d5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6859ffca00239c7130611b4764df8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d545fa771c16973cc1219fdff31f6ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714140f6cd5973ca8fefb2348131c84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531707ecd185f7775eff49d3074dbc9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab1b59c53e50fee3d9fa667fd71a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf47feb1517240052058bee1d5dcf36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5e5f9d467ae50714907a5aeaebff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e7d6b0af7954d4d1b7aacd04cea1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0297d314f5ab99e2e7fd7acaa28cbec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e66dbb2099f56b1b41ea509dc6c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0a9174b094721e0e99a5452e63be2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39065a566d4f9785447903c3ee61e2ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3b41b00d1d57a2edc3219a1a3579311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852fb1fbcbcf568da3713dc55885804312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416cf1215d5f53ae27b6fa69f2ed21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91506912052f80531a28696a1747a39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8106702fb6b502c6a74613ce4383afd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62343ae3ae329f05ed4da8fa3d0008316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70921603195559e80180d96142c87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fda4f58dbd2b2c48ac6c34d24f747318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71a1df22c016370e91ac02c24a1c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdfa4e958bdaf37d3f599745df56c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5eb0ea4a467c339076f0fa3ed39db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971444e34bcd84159e75f0e8b584345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d3420ee5794fcef5a730e0c6dcc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc508d02d9fd542fa718b6f645662b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ba1ac66ec0e43951ee96d6e14048325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0038f464e76b4c8bb8fff59226aa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e296f636e2238085b4c3cd418bd831327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa332868c5be0a94b8460bd1de8ec85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129b692d1a21dc0661afa708a336e05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3688b7159cddad9cf2149f2b74d6e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded366ec3efe74f66c520432f90e38f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c82b9a9b4a1bcab5f40c578c7bfe6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47f459c6db0866b0dcdc0d2ceecf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9671492c4e8cf3f7f2c6d2611571334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228968686fcfd362cd50854ec4c4430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39310dfe03c3c26a4e4e2506413981336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb6496d6dce9537b2ee74220ba0855337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bede3fe31ad7bb93b9f1d8f2e6cd2bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebddeecba1c2768aff92e19b334da5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02971e988b49cada4061c92b6422b9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeeae090c20c555c29676c7f313b49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41e662830c2735a51c3fed99939f2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b346b62cdd22c7960f80044e3ccf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb91d9ec8e8eb27e62749ed1335875344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f847db2aa862fc22097caa3fe5e9b95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cdf8528918adebe1a1659d86f8065346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251e76e342780aca87abec6d83bc770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09f226d06e0df422139f73d58d919348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd05b56e672cb223fbec5b0b50e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354471230d1cc21a735a5c54f8526d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b7a3845666a44b1ea3f5fd225cae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124ab39bd4de92bc6e66b196ee42a61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a2a7f22654bd15ecc7e573439e4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e57d64439c78fa0fb2fb837bb98a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e452554025859fb121df0d007c920355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9455af166f6384d819017fa12292a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392548d538e45ca0c06b0a847520a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5270426ad9e3195ddf7344140a50f2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e2a9492121cf1f3de0501bdf72a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a3e89b29851c85fce02ac5aba355360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea13b3d31dbb3ff887d11e38f54ea2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121115082572361572de11c6505a14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a90092077ab6a2e0a3cac6a273da7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c2ecac0d61c18b668bb8aafa8ce7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2395749266dc4d114110bffe9e726f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d472163b82cdbf168f824ef75ebfb40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035653193b7c89cc6b074d182afbc59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4279f52e7b12dc78727b75184f01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8435b73ea532a2a753477c0832d9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e30c07a07b84ff10c76ebf50d4f6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092707f3f07869f2507821165ad92f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062a4564783a352d7f8ff6973e8992372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3469dc508921b69ef2519a4979490373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644d7511d58fd1089246280561eed0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0a0119ab0f290c62cfc6a532b82a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b69c3c0ab6d9c5aae0764e1e9622376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f92959aa67ad66f021b580ee4a7ea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a5171a30926784f5bc6a5c783a5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0610f569b5e878efcd39fb9bffcd0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf6542a6da40541c21f8d7a1ef8a51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f19ba3c620d59b4a93adc815a7ae7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea63ac4f1256893283a4194cdddb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182368a6031797274b5f1688a112b8f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e238c9b818de6303660c966741c4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d828b34f8c5047f7a0a1bc1001f3414385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4900728d82f6ee007c2774af4ff2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b0f47343cc6f4b742dd704234065387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406adb48dae3e356742a9c3c71543b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e683735524f8d22c94af411b0c4b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15034ce5aecd4a090a7f51bc8a433ef0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8e132a6501fa9d554151185b7bb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bcb21c8c4021fc821e9eaead5ff27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06b8d596295ede5c0cf42c59d6de8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf665da7e4a13c7892c6fdbb9e39be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03672f1c83b05a0a0544437856a81865395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a76d38951cf0023cb07856bac772f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f279f59db701707f7d94d0af80fe5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178725e35a54a10896ce9c4e0c0f2b41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4c132e12b1fb08d5813e90167836399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca903549021b56193146a2ed5f93b936400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b9b5cb7d79439369662642d016cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44799a21cba7f92f17f78fed7baeaf99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2bb0ff5abb86a8ab3c8d8c611b424403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8db5af8fcbe4dc5683f178c98c938404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb487a23765f4aa1195cc2a670b91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b786a66789dad9d915e30b47b5138c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553521e0e3af095fa485e9a2f3853bd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd0608501e90c7941a2d2481e7ebb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01471db469dcec915e9969001a65a655409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1bbf47d752f21c6e0da4581c6bb8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7eab53e504b07a5554d6ff72db79a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f0b8f948a85758f30578b3969935412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209e75f866c8c148f36c8e120a19106413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c40570f17f7fae773f53d8e099d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d60790bc4e9e4972638474269bac2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaaa1195a3c136b3ba85d7c647a956416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ace37cee5ce6a1997c13d8d315043417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c5ba018c877ab0b4857c3d7cf10d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d4c6d11231846bd9a4fbfcf34bf5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a248e27fe283a39a3fd3081f1f9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4fc9962134eea73a5d82191f3cec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50163fab968c9b654443d8b105c631422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817379eea6b13bdfc67b46d325c4a286423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb52c876f6643a07391b17350603df9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3190be3704c5803d88b83c2515ddb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8126cd8e0caa7f3dbede7c23fcf51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f392494bc0205f1309a5d7d8363a08c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a7fe10c35bb673f77aba6439d4f37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655f33951884cef715dbda2ed09b85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4f63916d1d0b3d97c37a34971d2db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ee5d08706037af8f5ed90c8a8a06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f4bab57c01c575949abe2cd5c38b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab03e2282a0d90171d61adbd415ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4380ac128c523af514a3da135529434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc551e7b43026f34db1e3a6bd9547500435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab703b3c5364c7e88a82ab4e32304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969145fcfcdf50a0d960cf33f88aa0cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b095bf7f9c71eec8b27184eee74c79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a70593a79b80f1da777d6b890215a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce8f5bafaa5cfe8656b786d33cf2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7f7cd5685ebb472be8986506450de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c726ed5ad8b17f51791ac59fcef24ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799902cee8f9b2f4d5aa1145955afcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc41fe9f1a52d26c386051fecf381d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72c9a2244c06c07cc654885931e1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956c7488c985595ff055c9be7146736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec1d19b6b0264973a42f352990f824447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e67b00a1df9be7a0efecd5d35073c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50acc13c662446af392cdf9165d3ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc9e1bb16cc6045f1887b6314ddff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58bf291545538102e14a5814affd64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d10ce99102f3b121f2883347c88a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589e23d55ff9d89706045c6bf0b918d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12504dd7b36a94141d46ed5ff107332e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a8e83e4bd84e7f0acde65e77d81dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07bff85e05da0895d60b4aac5f9fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea770c32e208392142f4a346293c0ab5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91669faa6f783a263a59c0eb42675e0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac5009e37dca160cb6da985f0594e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7ee4368e2343d97eb0770520a926460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d1f18c49054210dc1ab53017cdad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fea9663c28e84298c9ddd012ad895462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486118b5c2fe4f8a875c59fb251b144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ad9aab0bde2a77d43fbee16539c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5732adc91d603dd691171f7e9df8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8d643e2cad68d70b1278072412a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a36e0724b56f64ab150c608a7460467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199dd94e85da29eeb904a6f44586a2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfaff1a5835e37399e3cf2e592481a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e0efcf6448c26bc57102b92460872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f10d10b6bf99cc8748270cab3aef03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a406464163d2c843873b78bcb8491e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb58c7724d54e7f5e899ebc679fbc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c44321e7f8900a81e01de2c10de0be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ae01015c34e7047fd574f7454ab4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcbef1b75706fe98439b290167b828476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360191accf4f26edc09e58351d53430477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdda2b15c17afb65ef00f3f8c5b0aee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28502a56b85647540f709358e2fa9a33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e70014d15c8eae6e3aba4519f59bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffcafc8fdf68140e0a4e3964baba3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f2829d47f188881fabbb68a962756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235006ba2b6acffd84413c1c5217c03f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a697783b2080d91a23379436c1380a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1670e1efe6c2474f4b95d6eb2a963485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a19712c67b0ef8d6fad5059d982fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e7f1144316c73fb839266ffb797b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d285a8937a2c6a7cbc01f2b13e124488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e32ace5ac60d72656922025b9b702a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2079afaa76b283e9927e6c28b8219490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e726dc5f346dc99ff684d9ac5061491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2794b453e8a3633e6e7e8b05441fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e05f3f1cf4d8d5c82070758b2051493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6e1b89638d6b28930eaf41bddd518494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52baed21d73a116638ce9a0b9fd4ce5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae4167a04d7cd1be587bbf1867eb08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516766f8586e0319903bcdfadcc91b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0a2c201f4f06527a99b4e4ce5102498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbfb5aeeb879fa7f004b6d9298b026499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731b8ef330037016f824cdf35af1d82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab266a02b32ae3a1e960069e3cc1b660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19824899bf4e99ba4ccf5e3a46fe1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47609122482304f190a15f74ada5c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f2188df723a974fd03b856a69b1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5aba74f407c4467b6985fb11be8ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a0903d3d263884e9c6c6dee4d1b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6806acb29523c3dd50dabcf6d92c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56359a39cb2d66415ea50f25978a44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2460edb1d622e9e26b7ce66877dae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76703418f09d1945c061a46402e2e464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbefcab7d5d5ce29d09ba4c8f1727a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d687c6b4d357a462aa1a60801228d12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142935bc22489fbc3caa1a59b9762a77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057a8902d575c083b7f3a8e91ea322514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b35203bf8329654ff8ec0ff36595f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb1d7839c98dc70e5aa0e23a5a6349516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa701d4d7e4933545da23812bd029a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e52b75354a51f223d9c37e5967cd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a937a9fc678f8f3f134d5c99769c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb3716b51e17cbfe76f6b2c8c23e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf4275823f2abd46af7d5cec9eb5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68495bc75b4faf7e95da8040b2157180522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b409ec461a460d39cf2fdab8e4d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6c690b03962d0ff7f0ae32bdaac8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8867da1d7bf0d346287eb551f46f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab64dd35a4906386ea74861d1d0290d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573255e080bfeabd9b4d07e24a8537527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd192732968793ab1a04c4c160bb303528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba530fd2de83a19721294878978c7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514dbc20ea48843ffcdeee1951bb5a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e92c46e5aac4349d8810623dc2af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56a5352736e57ca43cc2875b0f1d14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d061fbe35841ae78535a300fec270a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f755b4d98836d592a97d5b2e7fd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e34f3326e00d597b37da9f0bbfb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221ad8570e98e3ec6284846a24dcd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5b5e9cd8f935f8b0582c283282ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996dcadc2c4d89f6a09a46320478448538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa92e74c3fa10baceebff32813aa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cdbea984a687fc46986ca31390fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725f375779a55f14231a3e28aaccb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c6aebba498dbe16c14ad5fbf7e9f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b84b2e944d5d96ff14ba97f4d8fe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29970476b0523ae6ddb5c56c319b556544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d2bafd77b1b68fd044bbb6a42cb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161203e34ed86be7e247ec2071dde01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377c3a70d243ae96dbbfb0c345a0d0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351358ea1581f8c5eae9d7f257b965548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f196984bd10130f97c4ab289f4e7649549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dcf3128eabcb9e0c8398e94816f65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22d21f6623d3c830411e1d7748c81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983614ce7b3473d2343ce34723799a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b091acf82d64adec3e550e4322239b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6035713170ea172b7e42fd41a83b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff649749f48d5e9f7f467aebcac0d6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd50842cbbc41323685e763b04f13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bdc73f893daeadcde3bd94b013f52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436328ac94a93888fb87dcdda82145558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7c7d1b6ce4eda958967703534a22a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceef3719dc3204707523165d725665560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c9092cc1758413ddaf3558457b945561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae234a29973533b129a97fab6ca04b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd9dfc63f3c3d8842ed644265a04a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f18ec663335c85202e00fcecd318564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922dff46fb2dfbaaa627d422ba58af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba491e443b521cf194c048df7b3595a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd483734c9813263be2810aab87a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5b6ca06588f08c45152e5043601d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e0960c29de7958c03bd88a71ff751569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b35c91f9a857a70ce2478f2e9771570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f230f146ee783d520332c848ea4e1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc655aa27ca28f18c66bec248912d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b0e0b267d5219e1197a5ffed52da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1978f24bf0b8b5d1d52686f0aafaca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dab145ab7e0e45ba021a1eb12f874575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7420d4dd2b9e77923e272c02933f457576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78c2e9ab1aa2ad2e17f199215bfd89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a10de172642d18133a4f055cdd00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39adfd35884bfaa3d70cfcd16ef66c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf43e2e4899b20d361e83ece5f2d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c0963a5b40fdaafe3e8e72d03d80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb8ef3ce084afac788818df0744603582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5cd51aaf61280d0f72078b7bcfbc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06dfcc90fe7b780efbb17caf76018584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f93b13f0fd7fc78f76bb56b901ed6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92002c23d2c12f463512efab5352d74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cbfb7440e63f682aa3c5b198ddf9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41dac5505fb22ffa4693f86d56197e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aef531ab7a96d47982454755358e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4935a696ef43d58f441c6061251d52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1fd8ca077d5eff0fe638f0f42b4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbf10052ca788c4f8644e080178a4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25ac20b3949a6ec04d106f6f8f2f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436ad4f89abaff4dc7bd7c40959b9ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf003c8eceb3bb09dc63e1bf2167bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ff176f4edbb64cdc36ecf1304426596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577af41188f48b16679605de9e4006e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2e6395931d5c19c4582834fa89978598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c90006228a1a01644e2a1fc64ac74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32e884d7488b5a23f88c8521d32e55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff794aac9759aca5e84005c85e7ef98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01d84c9bc27e1f335a0f5e97fc0bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c0f5b525d1ca520937d6e111e2784603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9835b0f28690d17d549c405f58b95e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a1fa348438fce25b8b0a8c531941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf6c5115866bcd715927303db9f56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b98e8ff62a9e97628ef989730d15a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f6bb95997f73e02e836ce92ff98f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35011ec0a14ea5bf46524d9ce5e11a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b17a80cd8e3b584189358689fccc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498566451f4071bef1899cae2ad179c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b55fec11f91ed10471c73e4f5924612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7055fc5601fd3eb6d0c5ea9fdfac29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87930727d62475c153a8cc3ffcf67905614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b693a215292b4ad2edbd95dcf7f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd562c5795ffd05bb0feafaa53b992b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874e309481b42b4b6297e58a376c5b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142b36a13ebf16fb018564b02b4c5c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a13b120995259f75045f6e2164e97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9637b615fcb3d2513d622a9bd0c61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224793d583625c0111149d218a56616621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf745cfa01bcb79a5a0980ca8967dd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae4f1c3270452062b908eb3f2ef56e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a488205fa7817c08d523fa75bae1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345697e303a36ab82a49974aa98c8c09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868057dbbdfd786d9ac130ba9849134f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d57e9573f50968ea65f4711ee9446627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433a4fcc05e032058db48b0c9ec43d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9357af11956a2a32aa4952ff1bb8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b99b0f1cfec3ad14ae0c89562171b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6198524c9de9ef572935cb8335e4514631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bc877d02c9074bdaaed86c57d4e69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1929ec87d21c20f2e3fd4d31361e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd1961de872f00abc3efc0aa040631634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c2e21c14f4a862dad08e3e8d9df69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bbe0758893acb5f28dddd21d225f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f615208056901b8e103b1427391e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2316dd34afaec0a798da88f73bea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a37ccb03ce5a45536c918ee422ef4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ae61fddc6a59062efdb97a09bd25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49aea21e6f901992254f1ed23f639d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92150a956d569bd94cfe9d475708d84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4773e40b94e5c42797dea6dc9317e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39779305029629401cdc8c6acacf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af2935a17c812a052322fa66eed407645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b837bcfa7122556964c961c4b2a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4c38d3535293cf9d8654c44a0893647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc0d0409c108817404ac38d2464d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9662e3b2bf29e8edc22902e73140649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25719db337f8558391eefc6c3c38d69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa5bbd164f66432c0fea86d71d900651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3fe58c76ac81f09fe2671400cd43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac63765e0c5937442fb42f9349027653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832efaa1b62f07f8821e1da42ffce21d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdb275a68dc016347ebdc35c3cfb30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd24eeb7b24aeb96d198938d6ce2c2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764bfb0a35bbf3de92d9bd1edc78c4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fc76fc67c7d51f65b5b8e41569c0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f49504c823b72741752281a258cde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69d5a8b5b4e85ef428c4a539133c1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146b3a3de44a0f4e770b15db1647d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aea588f5014420c33360b0d27ae57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ffe7d2a5b78ee6024df3241c720a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fd54e1733659f3362dad18f8e1775664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5f1880951361dd6f91978ada0cfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94531b625a1387c1d331e896db0c8dfd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d861ddab85a938bde96d4f11ab89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587c0e6f5bb21135229bfeb92f2b09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971d03c2d22414c49c68a1cc5f7448669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c84536a0d482384fba8a8a36862b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f5c6c02172561a9eee6515246390671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3eaab9f4512f3d02cdfe71ff255ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa740a96a7ab9917908e5dc8a2ddcc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d922b5dd6c8f96388668634ecd533cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97145e31c91d4abafc5bceec9fbe2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0f43fea9b19d8fe78278a6feef8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cbf4f8ffa14b72645f3e6d4650db1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855123e8dbf86df71fe76597eb70ade4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f02971d2f1e3d18efd746c2b05f6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c19ed1ad0c54f725faafd79ca6a82a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425445c9a5092d795461b6d1491218681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad30b9a42588c6be3feb277b9e0c8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f9e0434087c70dfca06189fc86e9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cfb05b6d2b03e1bf02b710bacd680684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312680ffdf25f1c0df860a44aceda76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad033b3d92e1a9459a2e1e322ac16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b0fb897bd2a7b2a95eb02e4630522687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2a5f46aaa8030d044c8d35ebb6890688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6822e7f7e88127b261058ecf4f5fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa55f1dd17bc4a10fb453547f76ccc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ee20a34e6d0c9d7eb6eb3453da37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd26a0b110581db4cc8dc344256876692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388621e5b210c64fecfedc6ca821ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6b8982e10c735ad6fa66664ad840694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796d27200c297ea01c112af59e9d0ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9191d49f0c2eae265c6b44d875a3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ad0bc981ff68c0bf66d4c40599e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec94b6b26df2b6efb0b2be413be8f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d6617bf15d01d7ccb089f2a4318b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f43696516edf7dc418144250d49d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b1c02c8574a34282483652e766a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9cfdaf0f585a3ca2d5680e063add702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5f9a89f92aa8334c6a07a6a2460e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d9179cc442ec1c2c4f27cc587c41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5a620b85d23b945ca21de8cc3afb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1634931afda5adecbf22e98886f29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b433859a15202d651af24cf78e19c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b363e1cca160b1f9165ea7124238bd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991fbcb3e7ea52ed3f870fd4244aba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa06dc1336961142ca6ba6db0b0b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e78a4f52361997bd7b9662a10c2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a6b2c4595afbd4141ac91bbb848d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64cf06babdf832c158752bf9bceef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69fb5366c96c955040f8eb7db9fc82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b3a3509a71a46cce08319e67d142715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f11b8ed9985f4fc421a28a9b80fe87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec0e2679b53b806062bab68d3fc3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabd70df534d3a9cd03990c0f9af114718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955e8eb45133e4b9f3dcb6f66981ccf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27eb28abbb2c3264f87ad3b474e9b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b367d17f15269696ba547665b6e6aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d63428e04b5e1dd8aa636da02250722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26569254c7dedac51e8978638dfdaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181b275fdf9d18d0abbca2381fc92f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd6e08b605c5c0e7bcfa72ee5f331b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d178d5a34c5159a16a52a2f423da4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ee8960dfd1fe91a23ec06efe0cb77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7635f3db9ad0aa68fc4b558ae87d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6f7ec8777fa1ce50ca79685b96eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503641739293c9c87b10e0150249806730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1681f39ba88984fa2b7fd12d6486f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c5d48c052481ed59929d2bcee631732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa1546313395c4f837dc4027b7bd1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2192571069b67b5295195111dce9a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c385e4b212134a1a9a0c25d2840f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6e260cdea23ed6244a64d89c50388736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628697f366236d840b7f2de1751d17bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe69e5a333e2673ec29b21b5240abe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94687240d495e588f91cd2f4fd08fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646498642ba194e81e0f3acadeac056740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158e18a8b34853a55a502ddf36dc33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519271e5e9d816adef0365a2e58f3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4f93f807f6bd43ced875520106c23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b016b379d74d4d37d1bc2c93a4f198744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187294369a5dbac238d845c86c57641d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e478a9f780a10775c8df0c67e056425746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743890452e38dcc71a79590ab97a2d27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a46053ea6dddb7e3605a769afbdfb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aa27755ed29cba5aa2bcdaab7b89b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96860d9b7cf0cd8a5d75c137b2c230f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d525ba81c4e9680b226d5536f130751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172320f97012202becc97c30455fd52f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483141f35c86ff9c123a5bf26e86caf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaa6a418e070910f698b1ac1d5655b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb729c08e6ecb6456587fead365bcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fbd0b590e02205b83fd9104d7f4e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583471b135620a3ec37660413565e40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b18758c4a5783cccb38b5a9eb33ba9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e3f60d4a5f7452009b611c86fd62759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52435ead5928d9bfa0062ee676439bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64941ab0967a52454201242599f1cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5e5510fba225282a38f7a4efaa603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c9e9443e98693bf4dba63095d4ea04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0d02c3c11d720205f66e93ba8daa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaef69ec0652c90bd933f75b8d1d706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c31ff1d2971181f61e9ab958f74b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cef9161fcaf939c3e2fc40d0d3f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f2c26dc4ff2b922c291c2518863e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec272725297fc4916ec162393f740f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9455b9f90c325616cb7f3aae7f6bb8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1356aee3f667f98ad1e45747c93712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea97a920d10b71ed1d6bb3821874213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf1b8b60971941cfa50fa6c58df6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474e888a49b4275e09e2e0e2aaa3d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152f6981f2ca44ca6a84ec3597c27316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dc8509e0abd9c06dfd13ea604415217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9748ac960218ff181caa318c4bad0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78d62b633298c1a26837522b83713019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1db83e230dda7e72374f0a9d09dfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef71fa996552424a3777dda9a411021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e0637a28425877b3ac7c854e7ebf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b172a6d454ef0163289ec0c6a95323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060625a1720c6062a54ae393223b0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebb7dd7e1dcaa21565d9ae5ec320fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d8fbfbb637c5521568159cd8a867426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed046ad1e7953e59ff8566277d70e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6506bd59a9f710669c01eb9c318db028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a036f761ed8b0f725d06001b166d7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5669d678b491e4b1c6ce7ca8273c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa9f894258b88d01e0509d2cbb59931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23140ec5bd33dca28e3c01712918a2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc777719b11e1bc9fa16130db78eef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149ad47b33623bd605502fc3f234d9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd30d7fc72b53e7447685249658cde935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e83936d11428be865ccb7093566ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeb7548e99dffb75916e9c389b41a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023972a3320102210bbcab5f0894c20338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c3284deba8e329ef9e400685a365139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aaadcb6aafda5b6733c00f1ff56ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301fc1cef39248519e9fea922eb1bc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d621393626148b30050519317382842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa2d652a14e8750a0dfbbcdc860f4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2517393251d3a3e62cf8e60a47201744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da3c547de7e783c37d69dd6ccede1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab29cfe6af2d6271b259e86aea91e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ff302ac16911674d9eacc457d05e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72710569c061caba54052a308a9331548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb52c02ebde9be8076258387a478c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2daf8956648afeb5470b5bab79681550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bbb435d7a3609c6c8431914efcffc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5cb600be5f351ef68446f4788f06652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a60b50aa33848717ce6d385a3bd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c441e1a19da373a68fbeb8aab1a53d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cd101dad013f92d6afc040f5947b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546eb2ec650d2bbc89c0e1d4dba715f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b41d3e08dafed687c0444e649beab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e104a5023e06fe4da4718cfcbade8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cb5ba482d5263a0ddec1c5cabab5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886f432904111cc524946ba8832a9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470d6111579d3cd729bde0a51179a7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f921f7817652d088d0fd279fa64a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232182b451c7d124ae61920e407413e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c91db506e6c604aeceb3d6d2e110264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b5dd6626965034923424d3f359c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dcada10a7e773068c7fa09b530bca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37d9b98b080ac7c965b81a7298bb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b444379916781329cc9a43894c33368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da7b03dbad20cad35ed9e7ddff40c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606ec71a3f410bb737a0b7598844ec770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6ffa71fc16738a25f489042a5c0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec713a03a0664d209488e5a98bdc9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2badae0ea5c66a981a36621806e0d1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d2847d57330ca22a36da22f6120074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d544267c290da7642cfc917abdb744675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92067a00ff059c4a38fcfbf14ecd1be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c636d7009027b34ec4aa2527e0d27bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382b0edfdb35dd3acbb934e5cfac55778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b27f962fd0850a562d32747a428b4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ebdfcd8d0d2fea9a901b1fc92d0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc7d5330f7a7c7eae311184b76d3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea73b29928e296d1b4f7d2bf5bedf8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cb3821222b66963ee8cb6424f985483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc17936beae4fc92fb9c5579d9e4b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6daf79e2e5fc582726e5698e57e4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21064b391027be8fbecb374f6ae0d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eda0588d62d6550e70d33e08943fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa625cf904d2ae3a15c00cfa665877588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e379e8bb87c822266afa31337f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f36d3d576e1107479dc25b447b3b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fdf6c9bf6a162e501643a338eee8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a7f963bf881b82fe37d445e99eafb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608cb6d8bf2396461c761054041eaaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e43c51766b723d3143c3c4e2324194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376434fec83034d3b786e35b2ace95795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5eae794a7bb9c101c4d645fbd84ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f379ff2880602f4ec0c0ed0200dc55597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616498f233be78df04cb62abab54f4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae883fb6ebb807e4edea3ed2c473151b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf133d2ecd638a56a99c89a6bbb9dcee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361a69a94222d51f89f31d075c4cc96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60267e63d1556ab14f4e54fd2b446b37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c3bb7962a99ec8559f909316906f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80080ff0410dd8d0e7c74f94e2bca6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843dc026f05135667aade85ba3a3eb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd6c101e635e5db0c91c8bd421c027106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f873759565ba81d97239e979271879e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ecff9138b32a343ca5a3aa5d1a965108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4bce2ec4780a99713cd29f412327109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5139f818bfc0ee2b09d99bd40709110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce7b5454cbb1a2c0c0144c463af33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784248af5e4c9029ad9dedf02c3ed7f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30de25c487a523f878dd12d78c6e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfe54578556d740cbc3fa99446f88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfab44da5fd0789b490060f49c8bc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87cb5f2e347b692043325e0953b605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94f2f726c4378cd0807aeab84a6822117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a076b19f182aea0db096c8cb2e065118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f108361d9c2c0bf0b23a35251c7b10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a59feec0b5c0bc44e015bc6e3c9ce8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e66dc5165c5e86d983b01ddb601e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a205955c47596f27fcd698b7303c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7c31cfcbdb6c2b8f46c286e41be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a5e143f013e1b1a08eb3d73e33a25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd37f1b2bf09c11068526e4eddfc35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8efb0acd86a4d21d7e3cf98c7292126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991d2d9ea4523e828b0a50d01ecbbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb7edad6a672499f3ad351df41e01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d5844b897c29728a3df3252d3767129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0cec24ab4280abfa75525b46b88bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d826b1237986adb28333abc4f5834ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05856e8a26d74de2cd6c88af3ede91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43859696a32c7107bf7b893d243d22f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01d665788e4a877c65bf0c99856104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ac1c2f13844b561185f7910f1765135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e44033629ebf6bb2e9959eeabb734136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee057cda8f9de77f3be1959fb18ca50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4dac78353200df891fdeacf06ea04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4cef5b34ab32c1a670f5aed52902139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fb69b5150a84d6d0482bf14013268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1d11d592a28bb2700ceab12c39b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664133d5e89c1dab929ad02391dbe0fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f80c6fed2bdc7f947106dfe3c52bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257e7f52c4423ae6a9b06c660d9250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23071bb5c0a5760f80cd4e31fad917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b85e32d7e8894b22553597599213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfc0f8bc8b1b53f6775c7f8a00598147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54a1721688277c152b9fcdfb7a512148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28937a9102d4cdb129c6c8142241dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba29728fe7bbbc3d2f9f5ab5d4b3cf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd66550e725f36870dc4f99ac5a97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf4de931fca9e2f26ed3131b31d3c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528827d9779af93dd4533cdc942f7cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5caf81e5a46b96cbbd0ae7c6f3aec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056a5299c000bb8a4fae1c6c8bedded155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b0b15b9885aa80e7ef7885978aac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334ea2c6a5f49cc2348afcb85a6a98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c74dc468a8da4e2354e7b8424560158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0521f682db3ee9b03148fab5db51f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe7d92224b565cb544b8a7896139f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1250299be26241bfe4368ee8e3cf15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842f6edc850b50ade3f7e4aacbe8fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d75236a224384a65f88680f8c35fc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b9996fe0b5bcb3ab2af44e846615f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe57214582fd3f0c8cf48a1ff86ffc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09151d54997d983a1370c5856c3e4d58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f44e7b0956d5d17473b0b93d42c94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929099cf8e700fd249593ad37e097a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e866e509d949291cbcb9d24f7d054169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d34e27b33e8e0d72923960920c4ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c24b536e435972cac864c363a74a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2170257a57f588eb94a09a6d5cdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c4a25e384ad92111177670aec5f8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e0afc85ed90e813b110ae022e38b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfdf26a5d912f2d3810f960192a241175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1850ae4ea86ef042bb2c5ba83a20b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6036ae82e52e952d52289edc83c03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706dd44e693bb31fe41469f5d710bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745b60376839b797d20418b294ae13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606480687011c86a005f45f37d785ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f5fefb1d0a7224fbce8b43edebbe7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f720b220b4d7ac629feb3e56aa58e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb4951ce724e418113a8aac9f5b3ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf617dc5dae4fd75db2b2b3c4490c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0dfbfa4f37aa482dc39a61a16ced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908782d2a0e5b77d6fcbb3ee56ab0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1119f7b0a0ec906631ef36ef7e8d28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b0473cc1cedf4539b3425982e55d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ba6c7036039e3344280381cc6d7ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b164820cca94fdbbd3b285e47aeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffc947f2c70ef7312f660e8792955c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749f83824f35f8d42a6beb460b9599d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16f015b5a2fb6f7fc646847281793193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a6ce389089ac23fda029c046adb92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c423250296d8d452206a29481d63f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd549176897dbc226245ced007af4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d1967672c218f2c83648dcafb07d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14507656282b737438023625d9106198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef01aa6fac6c0bba7db3fe3bcb3a08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd904e0e7ef0557c3ebf934a43fa3b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f766aba14a0b65ba913e081d7e89dd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531140f97f9cff225193d279950ae86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b4d1c1903d17bf8ef4b2a9012829203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1949680cd75880dad1de659e23f94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1982dacc06924d6d88a5293f509e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8326d835d2bce2c12b442edb28140206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64b2b835e6de819c42767b41407be5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adcc6af64f0b6ad4f3d748167b593a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a93e7e013783a85095820ac71de67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff26847078febe2cda68e9d772d363d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c76047c000bd3dfb96c2c733150f00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85bed9a51fe116b92053571e1c6934212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c97f1992dd30cc14fac2ee9f79ff4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7607522f74310b319c6ae6ce9d017214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9977f0e55da55cd8e7a212ed45276f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7291c31ce448682cc2de5efdaa214a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f8d5b5e652ef14c8bc5172a36645217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3df1edcc989664e6ac95a24dc61f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5382b1ec4e32bf547beeb58b2760cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ff8bfa723fbdb020c61b0c704909220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643818115bfc6cdacac178af49a1fe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc7997d3bbd86f6e7117dfc4e2f7fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a686653010be505263ce038fd0e675223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804d84160b022daefa7d41e514807b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369b3dd97b5f9712867a82641e7724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbb39c53fed4a2369ac7b36f04532a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f3bf986e82267a46d7bd7289c5db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981d4b26c73a36f98c54351d7e4bb9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2592ff448644ad1a11b905d361d89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6e2fb6f8b515c28d1cda0bd98a82d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c999b2d0ecf69b3ff615bab139ad3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99493d9f58d643fce6d97f38b7de1ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a25099f51834cbd7deb8e1111f7fca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380332b8b1abae96bf7b6dbecd09702234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ab96b8cc353f6f8bab846d708f280235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59bcdcddf7c64348ce2b9f99574544236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608aca595d8485c18993398f03b58c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b212b38e5643289fec75b31a1c3e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456044bbb9a9d9d07d829a9ab702a09a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba480ac7909036649d6eaaf9e0a9d97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40990c3e7d6364c54ad510b12670585241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab2ee6d0638de53922e371a28615db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3083c776eff45bd7043557e9f5ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c01bf40f04af58d9e47bcdf45b5a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca0ca1b1fdd638a0126ffb3dbaef42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e852c945c2afedf9b1735f50cdc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0987281094bc907def4a1a5b197d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55850132028b3ec305bed72e1a058ff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80cfd257836a9bb180bb1e6909d28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46824eabd1d615de3fcc46de294e593250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e821568e0bdbd552613933eafcdf380251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd7f0b2777431696b92759638bee1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd34f2fd4272e1135938c16d3b6393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390edd4e8e53409f3ddad4a8288b0618254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189bed428ab340182877e2c336b55e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09ed5aa7c9e1f90d496da80a17659256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbc6a3a4beaa6f7c382e369300e01a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244f5e1fb3558db35c1b853d895d84d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74ef1d0e46a89c185122b025088c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11d9555f00b9c3949a1d84b6caba99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a2a5384cd94d0294491501a0619d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ecb6aef41fd14a32eb70f2ee893e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228031509d43ecd73a229e74606e4e14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e9770ed7844a2691435cf568d558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7883060a8f14d2434b5aabc9936bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b627a7a4c762a1cd87239f21e9054b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146fe80f3644ef49de175256a2e82bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d9aad1539b7eb49d1e633196612b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17545f9062b2dab783f6339ca90ec822269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca14b0a80d60747982db10e2e0b82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e7cd73cfdc0774a85c718bf32d7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c6384c11633727dc812fe686bb708272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4b975d387b505ef87f9379d5c9e30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288cd36c3f4ca81c2b1ead16785d8d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7109e5907f89bf2a5aecb3829c4d0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf9e394eb107b6a247afe323e15df2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fadb70331e23e398b468b588ab90b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa7917648642c701b06bb49ca45967278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a22477297165b2b260eb063ef5f71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220867e9245761dc87307707cadfefeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32d8d99ed1de89fd351f0c59f4b39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71350941d980c8ba340acdfe86656211282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28137d8823ce7c29cf4bebe81d2243b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d3e42ee3e761a93f9833f63346e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8dbb93de6523617858459a0ad50a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe816474634c372d41f313f6a8dfe32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b9327d0e2c38de9c24276cd7d333287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc99947993acba6848932984c661d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98b974320ceb8d8972c4b56cddb60f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b647d7048eb41f40bc89401db886df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073cf9801b755abe3c0b9da861993b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1961285939ad3850217419e2bbb6f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd4603c6988bba52d7f18fae13772e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03020a39b9b3696a744fd536eff9ee0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564466ee0bd6cca4129e4b8ea13534f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a8ed87f84f0cb9a2c7286c3474d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e016d482976ac0fe1fd134055b8296297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ceb1337ab588e9a8b0bbd4cffb66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de54a3d5f513988985ab25fcf4a2cff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ec9de8618c28ea18b2aa4ceb2f1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb70883bc9d14231d4475d4afcfe40c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757520910d6dcf87ce7daf7d637e90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17d7aee416ebe73c2e519c8c92af5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583c3526956d92a81f0c69bfd80f1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e419129ad62110587acaae668fac666305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c436f3360e32380e16a3d1276691e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c4d4c854c9ca8ef06a75771a73dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a7b361447aead2d763b32bd86714308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f0a0e57355b424ddc7f416c225a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3732abf8615fd6e182c4d02dde1fbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41407566d51ec5ec14056999271d256311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ead6c81019248f3cca53c1e8d2e99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45ad569b010c2c88aad2322f3b4bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447746aeacf5d1961158bd7c852d38bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e4095de2433e0932bccde7786491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86f8f91078cb10a07376aedd4ae5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00af177769ec1b14e8bdd31b4fc7b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7f9d382af6f1b57350c8369a9f3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39557a79f4318dd4a6e53d315e27eab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f7b4d8900a3abcf295191e2c46929320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd2cdaf36919efeb024e2437c169f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed1896571c9f644507fc21fd1d1878322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819680b8a5c94ee0340576cbb53b92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd729359a308d2ecf44248dd6730b34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c7e5e66516150ad80687e63755aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61941da582ee48d1b39694a4b1e5054326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4532d09ed652bf0e9725c43fb6690e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ba17a1bbe62e22948ff4486a6a03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f250d80ae6e8b5fb452f39c166c14a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b8749b2f8ac8d85e7ad3f0688403330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0134fa9bab7e149e6c2ae53c634e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee21dc437c14cd92fdc484336beb07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2c4e0a19e188957469c98bb0945e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f6907a626ab26dce7c5f59c3c5eb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2461a8500ce347dcc05b99b95e3ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42985701067388a2b09c5992f36a0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437892ef22b666dceaa0f87cf12d13bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f150f1d0d71617011f157243c1c261338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a522bf21bcc31bec7fcaf5270c077339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78445f30a2863fcd4381ef8f2077e1ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3195841396bc1e317c22725a96bfe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8180663589d534ba7e6bb85540947342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e92329a3fd72b6b2c5f71202b7f79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495dcd7efd7cda29e9be77c4eca312c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b251c879f6844e2b8be5b2642d63345345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155038c86a34facddcf6c3c4d159c6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf3902ee781f587b17906388a744ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416564e3247cebea8d240808bd68e271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a7b29db579b4d1457cb9c9c70a26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac7ea323fd8d15625d81767489b689350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14940c605d86476839339a9d9c5d090351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d9759928bb3595e94adaf191cae5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a6b7e6dc47f531d3279b7efac39b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b21cec023437fc9a99d157751511f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453da9196d8c58efb4371d228a0805be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318acb8e53bf94d358002f47771de26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec68d9a90d987d319550ebc0c5457357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e8673c8b4cc179b5b3bf75df483a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe4cca258f6ce628a5a44c6b37fef4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f83192120dae3c87d82f482a54ef59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d9f3ce3e5c963172426099d4c557361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58edbd5a3f54e97c2575ea7fa5a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07652ed210077f145762b6e59688df9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7092403c386d6db169862fee23d294364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550f39906cd6b7b6a8b4e43904ae96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609a31ae760c11dfec823cb3954e5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb75193f08ec059e07cf288a25a44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43a6063341ec1272a7ffca3424302368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb903276ceadb5b2d0fb4f5fad1c5852369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f61c2912c3135a54eb5d7e067976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb3a73b8b3ca02a55bebb9ad6a8b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b29a783e5e3d40378691f24d53b08d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ceb22cc9eabf087857e71a3d1e0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e54fbcd94707b369396acb6ee9bba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945a0e509f2163d9e7f865db7c5bb4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114d54267c26e89820462377c2c9451376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732fc4639d4865bf224bb7b1b39832377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900ef6a3d73b419ec990775b9bb5cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef6815bd281037eb91bfb0cc9162e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba268d3f4e11e1e21e0b4ab06dc40d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b0c12b93d824968f1c8303be69dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd372598e326ff5b2105a0c9f0bea393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daf83aa2f5378cedefcb2fcb06f3b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d5a7ea44db75ef8b231895df0a27a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db37786c933faa6b3f077626c03e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea96a411f39fa6c18f1f6711d95dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a992cbe4e3aecadcf84792aae0d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003278282e4234ccdddf004f73db5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54016e1cef53f841b496e498bccf530389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060f4770fc2c7f45065480bd96c200390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5cdc2fb550d00932bebc1ce2e79d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f763f708afb0d4150d411af52f1eec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5cd6da99bdcb16e158ae91dd8ef72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578084e177efd4130891451343ad819394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983f6616bc39c9dc9be7cd719bdebbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c474d4debfb15cd123f583728b11e5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871047d28917b83fba0b3bb16066af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe37a5a7b0434250716b81db50a6d27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f07d8052ba66da17408783177863399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5d09614048c37edaf26b42818414a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa266b942dc1a6540a58dccf829243401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad10feced5775d761b588c8c6b875402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce53daa42c119c41b002934e36b0952403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480eb8f8c4bb0a60bfea84c1cf395f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a654727800e6f6cd58ede4bb0202c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ae37df6fcba7dce0bf3bae89bcaa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861efa267a5ffc214e2e0e78bc325304407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebe8118b81294745d9c39e9ed8c7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb91d725da4486f85d74c0258bcd48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0ae187a0be54a9de0295381dfd55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728256b6a7da70231f03f27e213d803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0bc67b992cce96157e9869c357f64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14510081698aa7877c33144fdc737413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe748e53e27bbbdb9cfc05c9c30c88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ba6ce8dc5b5f0df6a80f7aa53899415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec7a4e58d8ac64c25f853824785623416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c52cd4d9d9c59b107b36e408076352417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25b28afdc73b7f2b2077b6b7ecbcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1088949a78c1d157450f96df6c72e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681521beee73a6413c75d1ea0dbe0882420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f58bcded01d237aa6abe00b041be1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7228c038ca2b769b0f7df81103a1884422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d65b922e8520bf670017f19c319ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf8a69608f9f053714ebd19c287c3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881430fb0187c799edf963b5d914612425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788468150e0a564427dc629bd6a23f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351bb284174c81bd81737c81f3ff1c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec81d70dbc61ac31705003a8e922b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6f0be651ad4cb2023f438f259776429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da629143a1c8535147cf5b60a82a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a975057770a263ce89a5872c6e676a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2bb4b3b4f0cad8c79cf757ee51fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17892917d4931f85c275223f0b0c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42017093f5f589126e17409b39ce4251434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c578fc8507f9add073f348d29d3048435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb84bcd0163c9646c1a37bd8843f542436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6fafcbd3ce264dbb295dc39fe489b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b9e65d413d45127c182b4e8eb056438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa86c1d9fd4caa68abd5b3929827ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3600fd7b89efe0a1a982f59c08ddf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022d8654f1be82f636efe8c7f870f37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419165e77ff7c0e79c5c69e130dfe503442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbf6b45bad36584506602d67de2361443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747960bae7fc0dfe04e61d8472052480444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75a7dab1273563066ab82f2c958ead445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617abafbea57827544488365b4d6850446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dcb9f42e7826b08d00bf0923aabb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2762fa20425ad19482993e6a3edbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d880b9816069a5da0a18e72f2b10c9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005831dc260123d7c1447d2528aa3de0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9a3ec05c533abd3114b325ff3d09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911600446d3bc707dc7b189130785a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cbff8749ae7e0c544e1fe9013dc2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc94322bb1d5a704c758ad2035bdeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a616be0ace6424f872ea4df37e4018455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7802a33dd49e0b48aa013985cebb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742508b1388190043c851f62fe761e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593fd3eb330b3d67435fb4b5c0d4989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804797dda7e8fe1914ae376edbf7b81d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af9c95e6ee9843301dddf0df52e7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63729705221ce98ea282d17f47e63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f185d4bda4490436cd7844755a0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ed1af4ba9d422d732bf14a0ddb22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c8fa5995eb53ad6a87e90b6f4cb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29648fe39ba4920dad05fe6ca98fc27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee62c6c205f57d2fc8a77ce19baf7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6314f9d1907784404a4f661678ed96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66537f9a38f7d790cbc1fc6a4f026468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8adf2301f436d757415247f577157469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16a719282f1cb4d53a1b9bcf330dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0e0d5ba048b30ca8cce2ce58bfc49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76af472f5892c4838adeca71676493472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d257cc944bf56c49ee0490ba161c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de453a3b233b44579f9f047b2bc1e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f105666e03de9d6a20ee3994a44783475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43fdc30e6d70f3ae889a89449e329a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d05cbf5151806748bcfa575779e09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e221e603391343c73852de803d3ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e88a9ed2c8eb443b1e67f738e6b6c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fc3707b326f727d8418e857d3eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f511da28c59799e5a1fdf4cd4d39e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a170f7298f67241dab173c23bd791482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb77f0638946555c724a2c57a2df6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd2cb857b6385c2355ee3b8fd1cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06910bb11e67c04583f1895a5cefde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a3823a225100048eb4c3c358079c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289bd29acde5bfcc00280f57fb61e48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b6639b2f3d40f4b843284e84beac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702fcd543e1e1429a0740214f61b7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a42859edeffc87704980fd22c7c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfbae4cdf1552be419dbbf2ec78d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f215d4f38fa918b4eef9333c39f7d2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf99e5ef91dd6db027e4c01e38725493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b640ac7b69b7bd0297b6c09ced5bfa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677b699513ad703cb7954eff35b39a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345f08c8c73fae4da1a5381b839e9cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1f0872a2f66843ac55b1038d3bdb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ecf81a5eef7c4ce7de472c1eea5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9241316cb4be3ad7b7a81add212593499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e25464996e4bb47b4e70babea68f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb96d3b6f560cece53588ef9bd054501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f35e82c17f95fc5c46a0a941e8f9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608a08b6411ab827a56bace330998c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad80d549906846d78ed375f53014c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef224e7d42095f19d266fd188ca8138505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e71bf16d1801c3d1f83be34deb518506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97519b59d3e72f93b1ee82664236354507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac90dcad537ba82af65337298b670b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3533e549da01bb72926c768638e3d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208feab718b5f6b397b7af2bdbd6b5f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17940cbaf61f409f49d01f8f63e8889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0699b48487de0d42ae421cabecf9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972f574f7dd5df3bb70d7e98c1246c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46671e82959900f3069df86d3a302514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93150d7d98faca40f4c4e813ca433a92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3e30a30272eb441cd678d60545f70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66fe578d274608e605dbba1b716b3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b3a1e7f17f6ca1a003b4a7ec1699518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff9f9cdcd27cccb672a9793b061e60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405630ddcb4a3e129291188749971b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6e470b19cd8a28e56ca9fd9a9115c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b0442201c5e2aeab8c813596952f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3659d39e0fc4aaf1737515372f2a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4940af577a3b6205f3d48e021b81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eb7f0f1840b3098ca6484405c0a76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b679e9c8377bca7e61a272f57158526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acdb10e9d88eaf07e17944866c6da2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159368efda743a11c84128b0c9b8ab20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6164c8b98f6ee0e949317b8e8d5d23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243358fc5340e79ac79a94cdc4665d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e592b5b6d967b34df486b86990900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdfb1be2a9c1fdb3080e8e99fd21d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61554b29afc0b02f48dff7c288ac43da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93ff50dd5529efa05336a0a80160c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab63adc1decc11c0d8c1cc384575846535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951f7d6b995e4e8550c621d8a1a629536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341242bc164b752b4087379c4323af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e7175755ec9b9dd91bcdb7ddc0757538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a802bbde167577a8bb60894f2df67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb004198dafbe95365da1f3a76c563c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371caa7304be2400bf2b124c1c98403541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156c02f3298556a190d2aa5f292c0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422f8da7c4709e858226765d4b30d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab549137c9b8b3a4ab020fbb55c3c209544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343b9ffe697f61a0dc0d95760a23d61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0e0b889eadbdef6cb4c1ab809517a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd63ff83ffb25ff649606093229b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be3000b4b2afc3430f8ea44d146e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac3a42b5e2bd3e6796290fa405e7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d63b8e6e46ea92ad1fd6a898f3c0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b175d88f16cf78d2aa8750ed6ac613551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e675fd8a367416066e2b4d06a692a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0e12cb79120444b57fc4e5b521db8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c7e150e2bc1982f2053996e2684b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5af352d67d8b894247ba0318f5a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b42718ab6de1b04e9bf67bc510cbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058dde537dacdb0a9c587515c8b0fb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1df5eaf5ad061512a2e70e90419cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fd7168beb65b075cb60571a1ea12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce792c559dd9f2002ceb7a71a6407d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525570c11043c82677fe8cfe8008b40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcdce591a6f9612e75c8317abf82d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627c015d8c44c5cee1d1c019952b15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01217a812c09a510816d509bfa45e967564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d114eadfff819bab407ccc8ba2a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b80f5a65eaca1fe85df7fddc6602bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c71b56ff1aecce8a3fde6e0b68e6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c829472be8ab119b976f443bff7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03581bbc8937708e4565c791e76123569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcc6f67885e67dd038bcf06ceb16bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d5aa97bf30ef36a977784dee53b2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f8596dde758f2b0db9ff26d6e8475572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f358370702175d9ef66f33ef9fdd3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e28e129a3facf15de87acf237489c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186866cc7177dc635a1d509b30885349575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455fbfa68c2419d593377e0f22b43a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514f5871cae1391d2369d5d743bb9a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7badcf172a9dee6369411f74011cfc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ff2d398c015d001b6363fd2e2d26d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b476429ac85b1459ea065b6145a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d23e06acb9535ee1c7256b2b8c6682581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255bf07f1f348cc54af07bf3509709582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686e8e74b3b8471f191d4e5de91b02e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993191d79f34314412481984b7f3385584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4bb55732d6811b47172f14494f77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cc4c9e7f6d46bf70d2c9759b30da4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834517709221c69d50624f09ce06d0bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df491276c96df4553c1a7789a291eb9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7907f5d6e996167e002bbbbe9c981f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed69f762d990c21d0eae421fe2ea80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef55ef242d46302c3faa50bd3467b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2cd51aa74b5124a145c58caade55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc5f2554a4ae3256b5a3d7c5e1f56d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade8e4e71e2f2fef74f93936203d490594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bbbc89dbc52e2c948a2cc7e5cad12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855e974d750421a7bf7eb55c4b4ae3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee592334c62b62f434f28bc87cefcbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267721949503aa2ed267e984cb70a483598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0920ea1812e84875ee40167d4ac8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d02ed5e7ee7cbf1a6c901be3821e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4a8667eeb957247bb9574d56d68c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e05993ad8b7b4901e5b1b5b2ab552602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b383e59bb4727b01191628f3bc1a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20418ba3d959af2559d128eba8eb2ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb1639bc7187a1a5b2fe60a73ab07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc954919916f7ed1310645800e689606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72f04dc47712a705be49b3b8e090f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb248513fd1aa899d224cca613f5e3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cde21bb52bf57728102d639bf99e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ebc22445288753cb92809cc48674610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295a80fbd0024c0c2c999b32f5fc7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddf18c7718d57ed425d2d7ec143fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4877bd48897678f770d5ad606032613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6cafb2e4e0429be3892ceabc5530a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d6cf467897e7714f332f9770a6e07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abcdf9876e96b0d1357bf81d2025fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eedd8f9806b32158a0381402122c1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6c785dd4c35da9d56bf2e1eacb1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab741ff1106b763359e9ae2a6402c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc801310d2b430976b6dda6bce37b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871055758581834f99bce5108563e2c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0eb9b3e1e6deffc32320827f9227622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4175da0ff51f027059207a6114ba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbadbb436ba6ae5e332cd8d2a549cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42fe3fc847d15597827e09578cc501625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfe772e16df2dc9801901a93a3150626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebf135880af6404ecf629a535c2f7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1374b9bd2d7e7593ea96beb82237f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0ae61152a1c48f9bd5ccacc0da298629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966cb1263c16fec73376b4f98a53814630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d777314a361b611361364e7ca2a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb207a2ca4084bd6146a87a4fbe00a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef2a8cda6d0a881070a6e1e97776d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c1bfb97ae31f6f1a1d3895501755634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51aa505c359d40a3777fae305fc9b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b01873b6e3dc1e7703e251aa92286636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6523d07cf7dc9fdb25bcd0fd62f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d6da981a51bc70325e7311104b7b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0c07b6d2792083b9daa4c0c7d61d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1c984434677c5b331fbe8c1edfdd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c4f0b3a7cb6885a0549ef617b174641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502070a6025475cc4dba5938c611fa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c787fab9547bce88fd53993567fe21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9128c4048704966c9384145c90fc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf424cfbe93154c60b0bfefbc6ca12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9797e14655a15139d29fc9b5b1c5f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d2419cad3f7fd370a8bf5f8b977bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12e44e148ac48892555f591c1a4ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fef5613f714d1f83d6d85e09163bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676daf145fb0da56e747760a05340ff7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4986835945eaf66a54fc4e3dd529374651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3506ca0704b11936998416313748f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc0ce77230f3325c18c63749f4f36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c55bd919041a77d3ba4d93db42a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb74ebeee3137db4513b1307162d8bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d933d267110a76c4cd914fa9c73719656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db579e73c118c6b2b29fe85ceaea9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762aa841255ef41f9d77cc7a929af88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce89186a68ca214af7ad270f5bbb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c05f20602f1bfc0c513f74a71b8e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e88855c9ad7cfb202b98441f8ce8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0a7f7210fd9d2de01e70333f629f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2cc7bad739dfe40d2d1603083cb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b93e795f3d999869a669d39311e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2032b78775a530336a77eb183f402665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd54ec5ffc7a3a8498176b2fbe34d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3d538df7c4d5cb6ee1f0b46cb5c92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44429389ce33de5828dea851ac6cc66d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef185945b680b87ce8ede7f92a8e4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d2df0bc39ffa186827fd6cd6238d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749981dae98bfbb257f888b8ca57e97d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db0f275290a5c52798d22d47e76265672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0faeebbe4e69b2029e78555aaf5ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814b3145f28f82bd4123ec74c4ff8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5ddd1ce2ac39e068772649a7d673675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a7f773c07bc7a3440a433a461bdad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe7c5cb72e69160857e84b272b06ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140d29425f3f9fc9d741c60fe6274a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf1dfcbb5c87c33aa982826ae845c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6efc187580a46e1b4f99721f74007680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3a4c417a78e33888ea7ab03ac134681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf8184cf14a4614052f004b425054682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36dfa755accb0b4ab663b77a9a018683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227a73baf15b484f33da45ae1be4cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce959b373ea2355a84a2c7990a989e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4768a7bc8017ccce035d3bfc21bfe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a58f7099439ff6201659685971ffe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0e9acfa296dac36087c39e3a4cab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335e7bc97c2f7cc2dd2f43915031a7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f0dddf571d5f026f6c7a75d24f4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a11d1dd8e6c72a7834badc1facd3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f1f30a7a79c02a388ac7b1a9bc756692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e2409e5b226adba9999f7e9ba1ad1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e5bad0cab45ec0d714f680330951694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc223a70f37a530d7ea8b52415134d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac7ae9b54b6d5606af6aafba62927696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45efcb93763ea16610eb2487d64e93d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf934a7b4c1889f6015922ff724d6385698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c0964616258d3438c8cebef08baf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69846bd6084d833b036c3d53ddac250a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f46c6c5255c2d229c686f2e3b41ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a25f2cc74758d13e1b3042bcdec77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c80e433e7be669cacef336caef19c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d501edfbbfb0a6dea1c711347657e4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb551ace83a37d564e95be7444fb207705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb57edc2e8df3158922f7a36213da5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c5e6d3e1d65b248cba52afdaca4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e151f21d61fc37ed3c6b24cce592aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4735c8e4c2c45173e631cfc37ffb137709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73543d41424d93736cb52f415de720a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa9135388c342539ad992a2e78b93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178fdf608ed6e6d7d5867acd34e0a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e7147c2541da841dde0548f6c2f71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713efc091a8959e48be855ba9ba97a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115b7d2ec8b9055585838693ea50ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316af99aebc630b3c65aca5048ab13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441754417e39773c20b97a8e5d46846717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6606bf00565e3b42e84254afe4ff4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718ea077932d04b48af1a2917b1e42f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e2113c7a846fe67fc805f7d472560720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26d21c3a9e91ebb03732906501913721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e859242a3ecc67b2e56a5c1e514f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e653cc173321cd1a37216aba64e41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889da3ed5c9ec2e47a1ce291d06f2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c88ab799d5ddaeb60f0f4b2fb8ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35513c319efb787d5222555907939f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92de0c9461a81d0f60c9e72f334591727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a89a634adb3747c4e1c071e4c62f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947a245f303073e34f7567adc28181729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde446cce0d4ed1a451dda0989d979a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6740c5aaf437b84c6753f3ba1489ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d173aa850251088fda7b7adb9c598732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb4371546031468dc88b948465e6aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d030ecac39b24357284261766bf4a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8361ba944d88c10414578cd6041ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe0bda3be5b48850061aafc831d9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3605df40e883296a71c6e83a93b4e9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c83e5eb46dfcf522a00fe4915cd17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069625569e6df297beb290a688aa7288739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda99c2570e6a8c74f4129b431bf8317740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c83e48b693f55c2d47af1d7c138ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0183be00cfe8c932c24ea25a93483742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31288f357f53b08bc7efe7bc0a16ebd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d1642243feb6211979c4adb7f8006744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e4264e2b45bbddddd3b03acd0c26a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bde7be7842501dd6967d1d7699d68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c9ddbc1a98e2d661f15ec91a6acc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8d8b61d92e0568e420a80f456b88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75866c98831e3ca6b03c10eb48751fc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a5381d6b7edb67cfe3cba77e78ea3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa16bc2a0c8bca38b76b9906a9d9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f49b5067d96651cc045890237324752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58151ff931ecca477456a17b4645b5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>