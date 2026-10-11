--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269a7f65343959a2590cd751fbaac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6babc7edba7431582b3a38d87e43ed92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4fbe4b822f1531776f94195e9fbc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faec6c09b0feb8e5657eb17157f5ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c28eadf2fdb0581481f9a2bc33145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e3852f50818713d7917c9f7fe0b9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db823236135f556465882fbbd277c997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04988ac791eb4151eb64804c8179c178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1352c2a9d8a41e151d16b01dd96d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e7f27506d391dbf3f417bc845f19c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a3db1fe8192aaba0a22977781bc0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5afd68d93a5ffac93c1e4f016726112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c5f885beb01d8b5813ff3ad0047613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060ecbf3e8b1f24e9422aa399556af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa964cba395aea3162b32e37719f6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267795c3fc810f6e8b3c81df1fa4fb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c493dc61e77d1d0673fa9c5e928bf9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cba0c1ce497c9d3f4bb6819d6d94818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1807ba828ddef078a98bdc9e46dd7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863309070d6449d8da2617000af20f4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c468a1ab8315329c6b9c66e15e84121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffae11fb6c028902941dcbdc2e9a9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0242f3b508500f2a0d805330c1c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfddd8fef0f275649980c72b61894424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e74f5c881674445886e65bb7cb9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eec927661bb9eeb06db25b21b8d2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5c63e6ae5be5f805d17dfc0d819427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808c2e00edc532654ea8d5061e915128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413e23915c329738f277653cc421f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dfba26cb3a63e7c3ecda1901a868330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8381d2050b742145f1267212f8f0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ff3ddb0b3b95327692254937feec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac0f257888ce1dd9e425ebd79c764433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec686b565b5d9ea2cb83e85ddfbcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be884141bb7ddfcded55630a89cd92ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606d9542f76390b9d00912d222ca9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8e2f01885ad5f632295ce35521ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b140de35e03c5bc998d0d8ee0093dae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7669ac5fd2bd29314bde7ffe3b02a6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a8180578d75a2d47aff445b4d552840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d850ce04568ebd0633d4831c94ade041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943a2eeaf4bfc7c2d2e1926dcba37842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a087bc71984fa207c274de7c44dc6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a5462ba6cb8f75496549ecdc5b4f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691cfde24cea01002cfa1e608a59d7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4897bf7ce5aa0b4e666cd76d26942f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abb2388d234c25e309869d9d22ceb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d593b073818814165e3de49c2aba348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67963bdf62f4ca066a08f19fd11d69a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79eb10a04b6f8ea081fdefedd46d7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1bdf430dc47b5776139dd6cdd348d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004cb5055d6030641036bbfcdbf7ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf398e9c52bed9c8eb489a404d29953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356952335e26006300753e6b00083c9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3127822eb9a833327b02451519d0b7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e291fc8cc85a7ef9d8df531972f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a17e13dd4a317e4e36e99843c59e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5da5a18d045fb86242a0d378f8dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb777991e9db87157a68599095ca1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a678ed191da43b5af50d23d3b03a8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4805b16278bd88f2f769681eb8cda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061396a8d9171c5cd5c895b9caff3d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120bebdcfa6ceb622ef4f1d47a478d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686bff331823c8de88c016c420b76764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486e5b3f6f1c76a07092f3e3795c41465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3d8ef7a590e3932f095ea72ad1dcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa05b114ae82d8acf06b5f0c11c3b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06a027b9d2c44c021d57f0cf358d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a972f162feab62d90cd0bcaca2ed169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331693761075a6700c01660e7e50299c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5c8c1f7724f07eb52e37ea72f027c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb0580cec7d0287f8f6a946ff701a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c731d74ea3ac7156148cafe9a83e9f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d26e069ab903fd93b609645c61553174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df482e1f865e07d53307836aa7e8ebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf598a218eeb6c82d5d289dbd40b79676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1145bec0c0123ed317b7607ea1304577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073340b3802aa8ac845686035c0b2c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290661c86000f36449598b9dea3bbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520c78cbcffc1afb796ae76ae6df3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540370431e13fa1950344706f8e337f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449d86fdfe6daa0ed699c13d07dc1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0066400c1a80decc04ac4d614a98183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c8836dc61aef16f827ae16d31e1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1856b425fc287a479d1c1aa6a5fe085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d8319189a8031112fcc699f467cfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0134aef7bfc2342485ae78251721887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fcd74e6eb29a59339010d57a629588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ba5c1490183335e5868c1331016b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e54c68a23f12edb13e1741c5580b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516176f1693fdd1213b67cbffee74db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeae82298e0f3002d1af8e6c85557e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf4a606f7ea6e79402afeb52c62b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bdb406097505616ad2692b37517b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc772844c3b6cc4b7134cf59079eea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c7f6fcc2220a4f1330f96e5c2fd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ff638de8267b8f12478356a8df7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd93e6cf6859dce79ff31d3b7f03f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96529215993b9cbbf6399c8c14e4ca299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19865280f17504ddbd89b95ff1bc16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98013b87c9f992e32783aa34d98841101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba633b605160581ef273a6842077a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a57971b2b85b97d00cc820699e37e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335722314d2d8f7efa1149f1617822d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd47a3e3c5054a185776d3479c12810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b720a2b460908cddf6d77f71c2873d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da378dd4d2839f149090ac4f7fb53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4d66ac1925ed7d2e03fe2d56ad698108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090d8a1e08ceb2739bf7aabb3fbe97c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05fe29e713c6ae5a40345a635e8792110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab43d59275d1c971b46ccd78d84a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00841a9c7f54d6f99fd135fe3150db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f061831f22e632d65ca3b66432d883113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b724ce76d0fec71f45f4b529dd414114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fbdcea9eea03614d8350b5573563f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b29f131c776f9cac7996eb0a698b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f808a77c92cb4a8b79820674f9e04e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c528cb8c3baa451e36739123fd44b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1ee0dce26930ad5486be9cfe86444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393210b46682f0ac7c68edc99445398120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5f05f9f2c8d75d947e1e7ff517aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493918b9ed43c721ccd245740d9c2d20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211226744c8f311e94e91f0eaa330cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857d4dcaa07773b17c23da0a2425c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb8fc46a1b15f050707d56cd5342c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d81a2beaeadf688eca993d1c098fe0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0cbe644a72c904ef05878f708d66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68791fc3a8d2bfc21a1f6e74fd5e983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daad2a6534c1280e75ab6516f7c7ad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf45de8813880105c50fda035f3493e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a74a0be8a0fff92ebf045ff2d3bad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87a1ac479d865529f3212ad1997dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380d9af8158534eee84be124776bd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e88ca09e02a295efe36c5906904d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276e791dfed7de120eba4d39bd1120135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a67b299512b68ba66e39eeb1a27d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d06c0bd1882ca232f52c3926fad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195606a7bb49b323fcd889b22898bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044259cb450de66c7bee5ac50917c9c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c89483f7e8624fa6d7ad720a3737e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038637c007f1019e723285847fae3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e287e247dd740f107ee15f27d743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c39bc5b18bc7d737988151049e20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81cd266539e288e05249a85dac062144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1233ba80a004a0a61a3843eb6d850145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679319dfc023075daa35e8e2d70f496146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd496e9077a760add147799700aad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98112d1041fb11b1ceedcb22d47a6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb0049453c225050826248d182721149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5f4f277d88b77b85563465442fa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09691630939fee0e0632979142bf072a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845399829edf863b1c55c7d2d1e7f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7815d349eaa576d4e992f8d71158b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997b7cebf399821d203b2b441e06e2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79cca4fd69b5f4ace936c79a1cd8ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa709b5eaab1f19f1a9e21837c4e2b4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadcabb0666a05eef90f804985e22c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a477ca9e946fe44778363265a7f61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895049eeb167907b573eee58cc90d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa0f2ed43ccf2a7c5f6e966227c29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dae50ff35aa2a189b8912159f5680161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dba4e309df599b85856eb6528dd0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9709e50e82f09a1f819fa028cac90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e7e7430772611f48bedd1cd28d5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee207b3a8dfd6e377b3e8f14cb3417a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dffd951678bbd0d5dbd582364ffd26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630b1203ded3e0019399c51c1a2fe2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6e2d55d74deb7bbd0b4046a648f80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c58d70cdb535820b7dbba67f8f958b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915aa59e6786d0ecd569f8711d4f357170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbaa49bb6f91341693383cc5103fcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210834224be74172e8fd5052c7534c5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d5f1e3a8e09e2060dc5c02f113c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0018ae72d229eb9164296eacc941788174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de29b4d7a06a2c16f0cf56aba49ef2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d332eb53a1ad7fcee70b682874b21b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77cfa31a20ccb6b52a2aa4617c604177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbafd0798ad2405350dd7ee32496b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7fbb95a15ea53508061821bdafe1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc7b2fc5baca7abce82a09567ad478180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9f0c28543dac6c453e27ac32173d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def9ca9518a49f26c973e31d9fab42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a74c80fa5b4bb8b27667bdc85ae9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c82d0c0a2a6e7d7e7eab2045547a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1c1b432ea57bc27b7c1ca2c0c7a3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806122a6f2ecec27286747491ec069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a72bef01a3e0c53be210115532f99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b345d84d52e6635814e9353ccb8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7b4caedb96602ac907b034b102bfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c6415b2704f93223dded7f7ca9ef9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab85ede0d6e6c3116755a0723b2b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7dd64c42d74a25bd87fe3432489b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d05cfa9c0714741eb1fb96e54ec95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a1b2688bf78910700f9a62a4995bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71738e79d3aed7ac6c7dc952f37a34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b29638b57419e2958999057df785b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e0cbace81cef548fb9161901756b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0399df757a5d63436145ce5d8b6c362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642b85373ff2200043fb3924f99d51e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22dbf7abda1a815bdc19964a12599c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a5eec1b92d71b4f553a38623f0e51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281557f783a7b6609d281cda8929241e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3addaff049205478026f514c9e104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e8dc93b1888944232481d1c290321204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a583a46152c63e709b4f5707c8999205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56276b3d9527c20e3bc157426e5797c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c75c77dcb04e31e8a0b4d276e75a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf262078021c46604a92a39c7bb03cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6592ea6d0e8bf60aff7df682247e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abcbe9fda91f615b82f07f094f0f5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7f983fcc4cb3ea72f02e6272ff4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976d9320390a7647978cb467c4b1868212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c58fb1c7706040c6808e72d24ca958213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874331be353e59ab1deaa01f0be613c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca89391beb2e2da7085405ded1add17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c589a8a8859a488439b0a0f5d977101216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5379d662ecef9a33c0001a57c133eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116f940ba6bb8505ccb2a67c423e56f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac157798bdd2e18786e985d117f37478219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059a1711a0a6a6553bba751239a7cbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309d2a411e3d7072f7ca021023f26f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902592537657fcd296ebff0b094328222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2c085bb9b2e3c7f7cea0163727e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7996e86771a26f7c36b96a22bf78c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b5a5c5b401deb2cedaed99c4df68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409595725cbcbc5f7d6cb255de629704226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01301bd1090a69fc2c13f0f9f908bd4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6d65b2b0ccc8e0d0afdc83bcc8a1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0bcca7abb9890e618b15f28cf9c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca69e5fbfca4c8e30e560bd542d8d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278892069d7322db30fe2d53ae422025231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb90669548694b8d4fbc57a16dc45b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e16c1d2d1e1ec55b7674ac35a8354233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3232ed3582c6adc104b241001dc0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab12acafe4eb9c9134b327a009ccf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d348916ec97b3f5b1f8dc7c91513754236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c65af86408097b87cb854ffa0f849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7cf1206c14f4b40d80f22ee7aeadf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61aac4a5c15608711aaf392778a9f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325957c87cf45ee8b6c74ee4ee96f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6609d546081824d77d734b06a1fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6013f1da1149d3c8afeff75df8b8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2dd464c384b403ee7a25951438bff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc39fce232123214b2027eeae1e2687244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69cdfb87537bfdec824fe9f29ea68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70c1a6dd79fcccf91600427540ba1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63758d79f249951cc1556ed914806a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7912ae0290417ead773b89883240248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c6c30736890973abf6d4e6b8a89b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac55dd4db0b910b6b59b651f228523250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bf53d392ece522d91c77aa3f6e86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23bc5b649b03001e9183b7ad63a2d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3603d336bc7473d82133ea60a1724253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21defbe43b13c84bc00e6bd57914492b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a36e72a266832354627e66cca16ce5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e0ea7ed9dd3f80234076c1d7a029256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b03285106975e7212091e72d3eab39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cc699575286823b1f7d2825e50b2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d355f2f24d22b82f895a63219050206259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67001d0d537edca709120ef1cd58e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea97aa05df9bb826436c29dea5fed5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a110418391cb0c0d2e96c956fcce5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2083b0186736d20a74df45c1391b5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40de1a1dfd2ea4c54b556ede98ed0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d8471f92ab2d51e2c7d29e6073af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d95823208beef9f1e6469e01daa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c00ca1da41253a32e15549aacd38b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ebdf59ad5160eb279e082d55c6fb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092599605d30039f0ab0314110d8b3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392036c4634dfc8811d547e4501d24c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31173d0255791f7f670508867c20b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c49ebcb02385de9dd16af9a5ca3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e0c27419db9446e57d8ef0b15aa5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af489860f6f9f9348a1f0907b5226357274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a9c58db60b1db0f53aeb8d5703a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc4d7ce26140f607e2af5d0a41eb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db884575ff6eceea51e7357b8dba493277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1af9743ded42aba93ac469381c014278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae009b83216acc80a2df56992695d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f25cbb41c9406c5dee87dd31644aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe8ad5eeaa5a67e7764b8cd505def7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f20676e366a46b34aa4d9c5e240242282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd880579d365e8c5894f881626e6b9ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f7cd7628a006cac2f620c45fb9fcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f041e2b80626141b8f9a0a24cad96d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096bdb7ba506e3c01258fb9fb2075e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc9248278c913b647e917396f2f6c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730e79907c48c1c457f37ac91c7102d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca221de4c09d36d8445b14e75699f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f65b9b61976ea41db0fb9fc003c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee32700d41dec7099e9be0a7b7ff2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151d8c9467327ec19cd6232c72602b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913daa668cf001d36944619c9588c61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7607a822a8f24519dee0092c73905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5fc8cdc14faa83aaf6bcc96b82eb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944cbf03e21aab92fd664f21988592e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2cec569464748b29f16dae9c0732297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e37475933b2cb202ecda7614639b6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05a95f1e422aa0ec043930444b968299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da27e079da6cef4f0b9b69b4f748d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc99346b2e746b3665c973897291992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462da61820bf8f35e6570f364652c73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e105d833b73663b5320331f824bf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9e3306a0265eec695c00f8291730a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e76bd66eef0827b6b684266e7bcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf944647b9cabd54f7260b41c4e180a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bae280f2fac135c3cdba2339ebc66b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde7107073ffec4be10dca8999f6ea0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ba8c4ad03374bff32a9b81d136ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1c0c7806197a54fc431550d34798310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34560a45b64c3081b931e85509272f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c6fe870ea6e27a6956e7d52086298312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9677d0bf0c6c9f3244ac31281f91f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d69c2e0de5abac35873ac5b114ae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aef6e4f5180c28588792b7008c9b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d0833a9aeb13db322f8a09b65a9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe45984cc8024adeaf597c9ba4c5f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92165d731257abe3cfd6559f96277c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188882675ed36a9c1c039955bef5568319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96f2678d45dc916cd1b140a9214b49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8b4ef97b280b6e4ec0c0cfb0848f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2cb128ea18cdfbe152d7ec972dd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceba5bbae9096793256fc0e5a275d05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f91ed74b568212a629a38c5d3e8c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c29f6aa3bfe57a8f9154612944f28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f446fe8991390a0b90d2210ab98f09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a5984ff4c58b5a5d90b8329cf3a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a59d3be6b14ed5ba129a45d510cd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02447e0c28ea7613464f0bd37754953329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7d2711cdcff7828d80fd1fec5d94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cb8feec862d622fbcd79f49975146331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e724a5dc49bb481064598c2ba5878332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e04c42605422c1c9dc602b07bc77b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2973bf22ec9898bf11ed1ad7ce6b4da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c75b5525fdf4ed25154b13f3dee3e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23774a55fdccb7b36b021c6b9d8692336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160061c014e57650ca60d03ed872459337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056abb8313fa20b63d2a4ad8e5ec7e5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2ca8804c3c305432fe9866ce8d51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b4d11c881bbab60bd0ac4433161e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87aa538d461dce5da463ecbff5e366341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eabe09318daee53cc2794fd76e1da5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da3fd5e3f0df51e419a3744d7cf50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ad160e2fdd5e7a1bf1d439083ec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859378e3f4fc50d6f0d558f5e93e4f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0cd2298b6d4c7e0f6c53cabec97a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c791410d064512c3109f2282d298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd693acf89d372f36e1cd9905d18fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466496468cbe2c8bde0c98e6db1f4c79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6786e673684a7aeb4a97cdd9ff039350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a52659795995c5488959195b5cc7fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e35b36b6f806561b467b68e4dada8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc68d725a060bcc865f700dd1bc6ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a4ab49ed354683903344402483d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa2f0770125288e80c780190c771b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225e996b0bf12a80e841950d074a1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63082537f444c580280ec64f3cf1a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27517d282e307ddc65cdf0c04e193b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38c3c152ba491c9c2566c39b991d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f378648e2226774d5ab257731401868360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad914c092ff6b0ef0577effc1519162361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23de5ec68b2034f85a20571062c6809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a9c8dbf3cb0f7ea87098f2c55463b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4afc37a3f784ba2f646e841bdfa264364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501b95b48798348c89388e510ed3ce6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01d8de30c4ab4c5c63b60ba21b093366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a6f499b09e408d91b9ea9a44b8c5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7c9b8cbaeb4ffd5a758e86f5ad46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6909f8a66ff9109e7cf3045e991754d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58c36562660423ef1ea73c88fdc2c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e55c1dd311a1f6fe82ca78605979371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544cf66520534b155f5c58f6405d42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf4b2577b4b46635fae2531dbb51c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d5017475da9773f1ff827f2e4bef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a924e4b5a45d4aaa552d0a5f8f2f63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f91d8951f48cdedb6bada4272cfa89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcce57894b9ec5a6c6ac3e88a35554377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d705df6fd1a50466bf1007c75cf206378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0452c193b0930731b0cb5cf232cd03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b775e55e1fcbae61be67b795fa0c68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51eebdb0002aaffff00cdce130da2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffa8450c59a3616c1944d8963b620e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86a77048716e1ffbb9eae2f097014383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a265c662520f462a7a533fc2bf0ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f67efc981400d4f722d9ff8e01133d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4812a4cce8a3159a011908b86beaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e165fa03519c4cb37791e485aff58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b614d2a4966347b1b940b145dd3ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa7aef0927cb74c78f3996d58e60a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d98d0477cbccbaad0389c0b6ea02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30874bd7dfd05098e77fb8d591bcbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6303d461546e5cb6b3892c736d4a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff5035a541c761fe42868666b4fcc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a751f32340c06620809fa7723b64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5045d4cf1deeee8efdc7587eff20e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e835b10df84c054511a1c73dc2f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f1df27fdbff809ec4c22ada54df5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58777e058331ca739f60d6c6cf7dbe7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e0222e951b1b62d185e8f39dcee39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29291f913c8a84695e5e0e180804338a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543baacd1f50880b9f259de15c839871401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14647f02f474dec50be26375ac804402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf4a63956f2bfe51d05aa04d2e71ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df723e2a87a4cfcde44e899bf5805790404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a62ba8605fb5bd139c7789a96880405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055589e30145d9c4649d8bb7d93a13a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4945a3d2c25e999f09e319f869511407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97f2cc58c27094055840ec0b6b43f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b2dc5214ec2ee9e94fb3f0151887409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a3d98e8e43718004a47d91be4411410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016e93592aa3c49da3285c584e6c7e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c57431a7b8bdf0477a0fece4da829412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d60cc0f1152b85fdd4b4de134774413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def68c1f99bf8b340953345c7a42fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c6fb84567fa5860368e8f1658f15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe6c22aaaa7e9953767d5386ec75c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c35728c7538f90af72fe02a5e8143417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa26f639e94ead90a80b6780104da2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348052d0c25e887bdffa959828bf8dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb25a57bf5fc2865699cba87d8a3b81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158561948342536fb277060e5131b025421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e07a15b4ee4adcb5304b663c744c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c780f321244f497105338884fed4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf116396381503dd18b7117d0a18af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cfa32c106e4e05570e586c1db487c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a277a34cf4e8bfdc0220c7ece40a06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea45aba93706571662b085d9afca02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf625997813f0ad91a6e6dd3055aa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b350d57852c8b823594c8e6fc6ed6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae00f657780eef29a1ee81aae1685f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31af0c12b82f265d7898e5cf769af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc99250ad5041cbdb2cb92f37ed669d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d7dd94106af41c702c97bc25de93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef05cb750e9c8f02baa296c8fdda2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b1e76a275d3a002e6c5e87310f46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90395e4029b554870e2982e9ec6cf5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe723f7c625542414849393de065551437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb6c8a6f7f2ff010f54ffbcf9d1d1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966880b0d96c1f838c74f366c3d0a602439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad169385d6fc8f402eaa8cadfaaf99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5b1536e2c5366f6d6249f9b53aa0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cdb1d0a32c4ac6e6721cda3a3730d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec059c9003ecfe41d24ba154befcb721443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db809c374898241ca07d35146459e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f11bb0f8e8d19f2fbb26e5dc9f0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da528b3d4c29347c1cae7cc334f9fc3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7c6d8b9e598d0f0340a777cdd5fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15404f01ff477e1891a2aee4a3b4eec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305c4f1ae5a3957eace9ea08b5863c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea67c257a80c23cba8c3e2037efe4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303546c43e8aa5dc8fdbc4015b641420451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9d43f593a009f2e087f7ca3d718c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27639a455a1354e4f40b7ecc8e70686453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52273a280a4e8a01e7a2382f4f92b2a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6fc2ca896d72ed05d7275b4fdfbe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf99909d067bbf17deb6648e574e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5262dc823430b9b6a701ff16a5ae644457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e778e26060b57826d983e5e955ce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae50c219d5e65cdd0a9b140f19390459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f24e7215b786f7dbf214345d97c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721fb1a6084820a96f6deb826974c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a2433e0be4878ad8984667a116df1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deef7ab24db80a4d5be5a41eb6efa43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda467bd4b4d8c85cd8837b67a3192464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e80fbe288a4d4faa88f5ec8928bdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5767a8408dd1e30db8e6095060aa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e5523f9914ca1598ec9de2f3425b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8873ca1f82b80d2bf05beda2bfb8ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1279d9d5c074a6c342f5f76b70c868469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979045a19ecdba225e2f0ee16e360765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfca5ec6b226ccc6fbac7ecaca6623471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f77f64e5f1a3c3a3d235598e11d188472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fafe11a93611facb686f70ac2035473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4700c89e8a3b1d27f8971c979952b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23522729a9449a34c56f48366a024a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6b9d23a9dd2a15756b82d639d75d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47b2ec318f41a670fc325f6732e0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efa016ea90f1c91985c3c1e7778ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c907b1069dc516a7708ff90fd6afc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72be55318afe5881eb705e3411f1df4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6e20b7b989502223725808b96331481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7656b5b80619f319379c2e4c7cdc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e59b2ff0cd6074c79e0ed04c039f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438510d9a962f546ee8e7f8de4e4f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffba1e6da9fcda76170bdd3be3bd95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fbbb255a719683c484673d2aff086486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af02996e2429874f3741993419e7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7b220649122eb79f23ca0b6295bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee245b96344365b8d6f7a50565ffe7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e0d3385e572d41de0055bd4c970e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc93b4da0ac270cae41aa121dd864491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a665f46ec9ddae9b24845db0095aa3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e85b52c4b581d18080bfe9b9fb46d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72cd72539b672789f31a625fe35208494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce4b9d119e947e64d41673131f7379495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5cd549478ec7184b9a9e0c7e76b20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afee4feff519479e59d755c8933917497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69aa9c3b759004bdf6266c3b31b96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2f6885d6ef7a2e9109b65baaaf11b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5eb6356f7b26575b2434a91a5c81e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c536c5b55459ffdfadd90c75f167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556fd1be60371bb183945615ed60f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd8e3bf8062008173ef75d3088621503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519816c67f7284a5ae5a26465ec1926504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df4a23e0b8f02bc8a8c6d702697d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074f4aaeeb99a14dfc4845efffc5718506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87390918087f328ff36153194a7d999b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da3ded1ff7ef6ea5e06597b898cc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a62282969645a6b16c3ec91b61ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f459c099f7818f8f22c1df1874a5d03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb6be89b5366b939ad34f2ed9764cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fae2814842fcf00285d90b4148b43c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd07b7c39b21a9e111d68cc7fbce93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5127734394289f797cfd39990b271bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd389e4aad3f7650defa94c3ac830e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e7be2cff0ac3759f7c11b9b91a0b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6de815f62a8048697b1dabc65e0f70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810a83ad1270c3b404b74b40f471bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27275c3af12d8c9cd1b2cb9cc3f422519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd2c8a1646f529ac66008b19586cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1c647fbc556dc43c11ac631a7485521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456162b94f9947e8a0ce2b04402653e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab767c98901a01fb44c6f55db105c1a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fb3dca3fd8aaf4fbaf658bae429e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28e0bb8b550e0f1166484aa1a3496525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd47b62bc5c5c128d99d185c86c72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10919893324d488c546b0c7dee74fc58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395030ba8de6e7769d6f58494844bd73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24084d7c82e9552b830ca155b57369529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90be9abb0f203fa049bfe89950a493530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293cffe9a337513161998757d8e5652531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c7d2d386d646edec844145014908a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e0c8547afe6363231d5913812462533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a337e5dbcaf55d2aecf51cd37149d78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0723b74310dcbd875dfbc8287fe7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546801f246def1d998904dae1a62bf84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff27c5b82abccfd22eda64007fbe0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d761bcfa9137ccf7dd030d52e2d704538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ea29778a8ad7d8975936b62b21f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943958f718065824da27dda4cdab6fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461996e974694f95ca7a283857da8182541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2c418715fa0956e303526545db74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd3caafc490960d0788c73eb470f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27034fd6c8ff339d8f8c7e8b0a46ad2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772efd2c382d193d04d9a7abc09cb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd1adc3cc672b53ccbfde53d7fbf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec991cd15e1dbc1eeec3bdcf99d8b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3a4e2d4474fb4891c6e61a1abf4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f085e41b2440f2b866e047fc048a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55c75a8825d4accee6d0a8a674badf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc42a35f8f8a5acea97636841afec8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea1b0a5f4ba2e41236b7af05a8333552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4767d29c097ce01bbdaf4dc82a37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e731d92abc615fb18e9f91e7bd07b85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505076aac551457e61b53e8c66833cf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f90c990e3bf0ae6e829eb1c24db7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd60453cf371a4d1834cd7ed56e1b14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ee37d8448fdf920ccfa13205ade4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd023b475cdbb57e7ceff8722bb4ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa0fdd29eae919654022d0729fdb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8c85476713d2569ed13e4400b914561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7b0eda1c824e9e55ff2e176304974562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33527f98e71a00bae0a48111bc61954b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f89d256a5f14bd49f02cb2b51c015564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad121cff0a00f6088e21df5ed7c36f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6bc04de34088b6cf34c190f2a44f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744068e3f526ca0d6f96b0f4743061f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d976731592f16add2f4461c3eb59e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a63e60a41ce2b5ca0bf2f896c9768c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fe66a002f07458e3ca3eb4aea39c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa774ce763a0c93e2050262e06a3591571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbb981166f5da63e8992c6df988bb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaed6599fdbb1b0b167eb82c1d47e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55abd03d12bbc70847471829971ddf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1b3ec44daeaa206f0f8b69a79f627575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec55dfb148a8e0b94b000deb149ff21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232919561191e50f98e94fc0dc3bfe0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c70a4c81603fd8b13bb17e087683af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf6b190f200ea5550fa3efca8d553579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de665d70b6e268ea3a496b54b64fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77599bafe75b7eb3ada9698706d33a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c74a758f1bc773d50fc37ecc958fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b170bd2f47034c09c503642afd34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d131e6bdba6fdcd2c966ae7db3d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4b28dad732b4ab27b25849c64f8e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a5e6f30326b9cc2d6e4fc1075149f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198eaa02f27baa8fb517edaa8dfa81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b32aee9477e083367b03ec8cacb6bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d01e022dc456fbd9541d80c081686f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef5df63c03d992212e43e935c2b03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f2a9f6413d55aaa5e1098af0515c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b214e6e8d7136445f048fc46e7b4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73bd746844e7ed1f4645a05800884c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d9fe88cd17cda040c20a7b6350037594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2abb1be7ea07dedd442061ea83ea22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea0f248fd0609071d5a57f3f64a2c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c52907e405f41b278687393bee943597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631861877717684244610369d4fc12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083859f8797052486c9ee415bdf18682599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e83c0b2addbb36e38798db157b8915600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0090cbc74f5987222ffe8d42492c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb66af56724daede341118415be43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80852da3bfd97a6c634251fa60ef213603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47b47411b83724343aa242b9cceb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82a549aaea235aa27094fdf142372605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d19e031fab56889e9c3280b4ccbc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2fea252647b93c8c2734bb436e3c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b584762d1be6326fd483f84a0e66a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fea6838daf0a3f0a4d93fb3629730609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0da55dc0a710fb013fd5ca78c6903610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1545bf98d6e810173150d9934ce2fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130589e9db8454eb4a8194e3e4d713f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965eb1818dd7f6aa59642bf615121ada613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102775fffa433a03a5b29a5535c1030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a70dae75a1b36f1e40497bc11381f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed49c06e6b74dcaa7e9ec44c5aeccc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bed71d7cdad6551adfe153769317f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d63f307abc7fd0cd3dd81b5aedc42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704bbdbd3e12ab78db67ecf773e635f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3ac22b1954ba750a6988fc960588620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4be0373389250cd706485fc842a93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bc520b6352ff48037655b5c4eecf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9869d858701d277511fde6e71c7d20c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc831572716d959951f3625500bb0676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a53707817f348e9d2d8e55250cb08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1aadb9b531f56bd0a455da0d30525626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee870b568ef9ee5569086d178edcf8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839ae5801c0838484b82c044cf93f5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468557a8f15bf5b3ae77094804f01b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2726a524e7872435d77bf02b472ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb122b02c0f1052eef9400e484f234631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b094f9e1c0b4799d976253842bf8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc795524ffa621556bb341d2614ecf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a089ab3029cbe77679bc0ef3b596a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ed028b36a1c1a299ccb9cadc0953635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd452d3552c8ae432e7555834ba3cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c906a11eb7c0867bed9373987aab8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e725ff7608d3f82c7dc83fe559aaace638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f04e9afc1c87bb32f1e8a387a341ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b1717f51fe1c2423184e6bfe25d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c8d13adf4fcc24b31bd65800570c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29c31cb5ceb7327db19d6493aaea0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181f7cbd34ab3305b856d111fa8bc77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91b3bf34db6b179c35d4dba38f2c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce07e2a3cec8c4e18c0c2f4f94e48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403254313ec1e7a25708951d977a3b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d35a757f4b8ce016eb159e7e078aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a7c68b606c4f5930c2f6e6f1d7cf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b931059864240e92eafee11bfea6af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb5a57bafb21a0b4e1032b2b99d37f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e04343aa6cf0b2df477a1ecf268b42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199b1d98f05241d3d14886c0d12732652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21672ea9bbd23ab032ce2ba06241c9db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a0fdb96fec81cdbfa9e618c43a8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe6b68a5226fcec2101d808ce0c8b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c24e11786c62ce22bdefdc99fdde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00eb89b9e9f0ef51cd62895958928d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fcd52aade6cfddc2f1415037250f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a2613ed850e829894e696c7d65e6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfdeeefd5399cfb51a24635da71617660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e58f7d4a8d29735978d2a031335c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28fe185f2c371e0494e8a85d3abc1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0362c645ab94c571d11307241e47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c6c68fc48b509d1ac12d51b1a3a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694803f5ccd731afe7fa10ed2e9698665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99ec90fd29b79e7edd872025aa7f41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609a828d124bad1ee32da3a1ca67d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7702647730363c2e32a2df4ad3842668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6faf9d028aad4a78e446655e86ab8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d090e32d1d4aa9ab513fe85d8e9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8117125e9fc3d3dea74b2507ca9fc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72c698e36fa094781c22da8a6871a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a38e8cf2868f64d316c369002a086673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db485f142dffe14dd1ce6da88628697674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3b124b7a360761bc1990a38c8db0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ab9100aaded10fb297f874fe88b79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54964ae1bb3a14ef2f2ce893c82a0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a5da73aa92ac64b3a42e708d6ba42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b2653b0395a53865068dac39c99bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f84e188414bdae2d2d0f1b0b106de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101913caf205ba1f2a20a00c8230311681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7c234ae722c57a5c3cd5391e5f628682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44eb980b2fccc0ed6670b16452c0df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077428c9f7af07a26c0e053be0067dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20c6d06728b49fb80bf554824657ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24212de83580c153db4e3f22f969c192686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d847434d33944af4f256de10c1049687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861145e5d09daf4cb5358c02fe91e5fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6134384c650aa9df815b70d3c58c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f059eda6ba51f1a630ef5f978b280690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd13f6722ba8f2200127a029e24139691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5301145579d50a5f3f0511d791297692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f3686e27d40d49da4d6b031bc404693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd852fcc3b7d36805282c42f617236694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668934d676bf55a8a968d52fe3e31a7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493dc803517c1b6d8e27e044c5f75cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55265d9330ec98a8ce2ef9481668b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062dc50485b373fef8e01ead41cee60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9cfce18bef65bf1b1ea97f4e3ef53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3725fbba6edaad5df3cc46eecff956700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc6653ad235f38915021f1bb7649a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3b85bcefe22dfd134ea4cb351099f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0fec9c2822e07bdb1348fc8d3bfc8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120176a2de95f4a4ebc5c89149be96d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808665c6e99c717c7f1e24ae4b6767705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a24cf7c32dbb80eb3af27aec3cf13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8def2eca84046a02b5307a0ef6517707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156671235bebb7dff3d91c0d415fa222708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396422dcb2cd1feba815086fd68813d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945fe11103dbaad3d2743544f4ff030710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42abd70c38cbff2c1c9f81232a78fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eee3aeeec552d03d50eacf64837de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61364f4fd92b85fe18118f1bf17b29c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914727d63bfb4121ab0e0c015e3288714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a048a988813e7fb580735b15f0993b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29158e7d08d1c5d4ec07edd56a28ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68f9afe689a5a18a674b8ca74e8a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3253e6a9fa4544457522ff5c557c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fac4db607b65d25f0434dddd0d151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffcfa2d36ad0e8a1c7c5bd89dc3128720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4178c4056350b62c41adeef9f4481721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f9cb3a9d5dafee94131645a74e7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f799cd36d8e91f677d68bbe7c6d16f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef159047ceb974e1069d3562fb27e704724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449e4813635ffe475dd6400e8ef27d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344abe64749c1db67d303f221d58354726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9724632190edfb220e21c0d8f50ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d47acef743988d79a128b873917df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd6d638ba8962e55a30c80bc0309db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813bfb8d2d5735a0e0dc2125ec51e42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e3382862420ffd2da28abb3255233731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353f3b482be2ec3799bee7635b11077732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca64326ad28af269bcccb4cf0ebbc8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72331875482ddbf10667caea9da2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555d3f78146bc55d9683ee007e777e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6c485542617a9b6d48b6867193543736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329cdfdb5f456bf929d255048ad152737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057347de710a2ee368446c0e04e1fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf41605f50e3b7e4fcc32fd0e4d274739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee016b655e7c3ab61a66480309546d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ebc1127ee45601bbd2cb96b15d5a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb2106a5b4e7bd0fde3f165d8f9031742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5770c73dc71dfb21b2850134bd77eaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba1bc0e76bec31d69f1004fbc66a50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088836ff61c2d20b3a99300679ed42c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f9488d81b8b39649eabd674dcc6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68f36c697b5c462da1841c1b63402c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b5af3912899a47443ae7048241689748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae421bef1030e2b6fce0052eca3ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdacacb798eef1857ae410fa8c505750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35f3643bf47e14c346ccb454c1ef6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837afe6ae47b7a00ad40b4c7dd237e4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e242e38c28c3e3f030a123f4e563753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ecd43474b9e795da7e50ddaa0d431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81116235c762fc0a2a8a5fb73921bfc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f61fd3f935d24d3cb4b08ced174c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d5812fba19c9ef529b1dd6e1ad4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a583d4cbf5a5d854eee9c3580e27e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8acf4ca66977c2046d1beab1c6d006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d336a4a87cd599100f75027f03cb827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5348c3f661497d3b1edb93905ff7a688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d0d62c9612811f09fdb3ffcb23e639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bac17bc97d48019a79bb3e809ebd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f80a028f3adc4a4874832de8fc9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205aaa4549ffa1d1d6cacad0caf4cfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d238adebd83e73eb5d0f433350cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436201ef09aa8828622b6f22fce1ed014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936aac0e4a460630b90b60e08ec17715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d703bf92b0d70312c545559e8fefbd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cb299b6fa21246b565b9d16d95ed817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bd974307b965e6a3825d3f24e139518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e5dfaaebad57c73f9f9c48d6a6e3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac744f4743c162e836b87b9dd356120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d553bdfdaee000ddbe3a6bd313319cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a194b1cb605cea993e43007167784e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b05f323e61a2aa9efdd98f50dcdce623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426449e692a94371eb2ca1ff7fab55aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c527d2aa66482c5f216cc3214bb9bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820715772729ab3492c90ff102c91e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c9ee349202413442363b4b82e5c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609f6dc3299db58e2619d6691241bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185957726f974f53f1d84b438bed066929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82923dc429b335c899b74d83a40bac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29855833a161fcbc42ee2015b395ac6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aac6b9e45c9f15cda467d33abcfbad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ab535c5cd651b13a20867db77f5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373524749ec6caf32409667ce20e573d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f4150028930aedfcc117ea6ff1ffb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6db9cf9430da0041cecf472393acd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b34d7465ea8bcfb7e6df69fa90ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd060811b9611447692ed49cbd7088c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867ed87f406cab278c7ebaaaf34ec7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345714302057ab85fc91a248866185e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9164b6a3aaa83172f31f6fe7ac870ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc7681ee860a6839ca98a48aa40f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea24565629a97dced79f3e208fc91d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e5b1bbfce362421295d02a22155f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18a929016b4f4f3ff5f9f6c44ea7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ea9256adefee9b1d4c4dfc5dd083c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7d66d8ed326d5ce552c42c2f6ca247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be1e07d2afe6993140b8ce289caa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afba7194c81cd4673eceaf3f75bf1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798131ecc6e6007cfcad87ed179dfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4438d4b85adc4d1327419267dc17051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7da5b513b6b590aa47ac50519127d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3623c3dc84bb9970bc496b12103f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def6897672e46fc266e3a562f9e675c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb15ba1b769f9bc8debed8353ca1fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277e61dc66b1e12c9e84971788237d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03ff143e84e0d1035a24238aa8608c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc121280347c2b0815f8baf886e6c0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43969daa6aaba863b1cf33ccb86f6fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef37dd297e06b1516f89bb77a460b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955e863240b7e67d4dc8b2c566b7da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334357c8e4b3a6aef2fb601ce09fbbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f6c16ae730e38e3b1b0c9d9f3f1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae4accf3b0d6c73b39343edc2350b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f390863194f8c0b45ba608474d2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5648a9ff51e5b6b4554bf832342d0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04be1367ba14ab479820156475e75f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547b5c5a04751f039e088635a0112b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f98f82d1a9fda820e6d330c7c28969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71edd12d733d0909e4534172ed239670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ede4c59051fe34233041baafbd67871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b69b068f66daa42c994a5cce9bead72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502a586385dcee0f2cbc31d765248373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9cf525a60886ff95d70430f597bb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0519fb25b87d55686a2795b282d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8336ce744464d611b56a095605fb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266dcf65d11fec5daf95f4988ee224077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967269f387bf98198c969bcac9c369578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7cef9a9adda8c6d87532b7f18190a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4561556ff72c480b16468ffac0e8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466e94c6759a40fe974e20e84b9233481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a554dc04e3bbc909d0e175ad73452282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3492c96588f2e1ae720a251433bd2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aeefadc012762213c4e1aa61b1d9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a2581c7a3ddde56d130cba049758385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254e5a1b02c09ddfb2d41e252bb7a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f121553231a442abb1bb4874ff55b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184911c923789355d14c64c4ee5e2f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b424815e99cf28dbe1f5977c9aab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40781c87d47fea7e99ac9163fcd287a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2f2825ecea3218f29f511c545fb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e012c5bbeea60387c0d3bb9277f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc8db0d9f2d30f0148cd5b764e86ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667dfb44459b6b37be5804926dee1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b22ce79c429c59b649a879e2f4cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73265a33d48e67e50b26e1e2940503d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b686b19b59c22cb0d3f7fe9eb664497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164b341f0de9716fea4a846da5db8c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b63f8ffac2136f9de908ded3e998b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad7332de4329d144f519bdf138525e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810638ef151ba3caf0f64360e6ef7273101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366e30a88bbf5ffc9f24a11c6d5bd53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39199c2e1aa918b4b01b2e3bb70a519103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7878381b10da187006607284303e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe9a708b7bb5f9f5dddc15b9c0d67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1ae3d297b6146678dd9be369ed20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a77dbcecb10303935a4d1ab1b9729107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373923866ef658c3310ea878bc88001108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37347f9b73a6fe0acddfdd645795b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7eb5f4c61adf92c20559c051e36a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6fce3394f400b04ee7fe397ef8d3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4343b25ef2871d37009d5062d1648112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d073766169a01a9bc57e76988aca1aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ae81c2d22171f35fc0623645f59e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af633761442a05cdcf31d8a7396d426115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d7279b158c910338ebfa4915d967d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c27d170813aa6abbd4709bd4b2027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367bff5db53a6c6f2d00a158b172ca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f97581dd80b8865a2275a3e6109a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f34423ee8d31b4483f8b6ad72a077120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811a731ab8660af6536b76a3029f777121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8c0958d893029c63377196d9d6b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fe18597931c77876af87c56f1a844123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b0bb2165368e5806fdceae74c7d49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c8aad938aacd4b4a98093f953263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd46c824ace5ac5cd9fe2850b1eaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b143fbe16037b1ef0dbd785f32d683127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d077afe653d74debfdcbad847fb5d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d98914caf090ff11c61a129f7aca8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bf24f6d473e2cd223a6e839609f4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff244e7e1a669fa7c1a94c23fc601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd336ec242387adddd29581de84466132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886a6c8cc18ae83d15787af9fb1baa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23e7664d4012d2590e5830a4acf1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da133b394f3e0d62b6b77b3dc8719135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4270d6ea2b45a8cf00fb4c24a54d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1010ec5ac0f95487c88d1b993f025137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b76aa0e0081ab027448186e41737138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52f7aa19857eb168aafde5c1ab81f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109450b84ea5deaca417185b9b8cc4ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3db083e81fb14234829d9c1a72f86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba6b512d395277c886d92cc7cd5b35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05c0814e3963115dd123519a20ff50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad91e547730f01c1e2bde602c4fe3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42bae1bc7f596e1c2b3ce57c35cc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31931550eb3417615b66ae2fd452a21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856cdfff330cb74212ead3d71fb9fd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa29fedc8d898847ce96ee49c5b810148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ed88d300ce2e200a96aa96725dae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199595168f4d64259c71f81f58ab6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3a4252350f80c6d585a48903a4ff5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c10f7036e92ab503f70c34ee8a27c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee913b541f1df9a2931ee596ec15a554153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06347f44a60138e687d5de6645070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57396a390fec1d855ebb5df0d0657ca1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a2238a8de6136f40b188bace9a054156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062ffcd48af040dfe2ba9e513beaf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ebe9012041c6e89cf4007a280950158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4e2a0f7f26a09516e4f80fb1f930c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2599ac3fa540e612acb9b5ca3238dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacdc39e07f05efe8f450acc503206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a760fa7a86fe1dbd94c8df5f3019f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba2badabee4bf03a984633e82744a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443fb657a94058350dcf4526174524b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be378aae4ef1133570703045805b25f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa2df80c8933816eb595ca177d782b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558bc30a4e12069c219a4b55a66cdc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f36ce1f089a878e633c3b8dc04fc23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e6ffbad9dc2117de169f99dbd750169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5297ac17c134bc6aa20dde6ab59147f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df9b77d645eccfb972c8602040afc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5981c19f4d5a56fae3c20bfc4fe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e8518548bb5d379453762b07ef52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ae24cca78f1002b4db5a3333ba0c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105c39fe59b258730dcf828abf5ac12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc585e6eda037bbe27a92aa47f9b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4236fb3790bf6c6abfeb0c465951a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2688be1827eb6c1736fcbf540e10d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a4390a2c79c8a90ae09d5c6e0d85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35db7cc088de39ab99bc5e5238c94f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3ee21c6df221af0b595028e87073181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b6479f8caadb1d45c47d7b34aca5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c3830baefdca58e4e323a1ec4e63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cddb40816c3a00911bf90409b4ea4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d453acae8b110e66ef17072c06da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9742539814208e6915bdacc02ae0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839e3939a712b657a2132c1a28c073187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bfc6414cf4484557c4ddeb243e824188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0710da618da9a5c40d58da694b5bf02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f1afe45004af61731bcdc5ab8000190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b117740c52345def45026968d8c05b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2f958a4f64e3df2400172037fc22d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d6fa408ae9bc4d5c78702c81aa7ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b2667993363c7b79c201709f8b58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddd5abb85be8cee9eb7d8399c00946195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9eeba3d738d2567badbcc25ef236196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea98f552352517b84c38ae288e181ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237b5b2307daec23b9508f7a2ae8a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44248de115904afd6d938fc6fefe2d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a64e4829f32533212426196ffd2b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b8000801deb63f36057397a93fbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51880d737fc6f9eb80c1a9cb72ef79a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cfc8fce9976b89a722a476bb3ccb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab42e0e11ab620b1fb23c537576a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ad83e20b6dfdbfd176cb2e1ad8ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3043e3538106bdfa3316ed30711e34f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eadeb5f5891f1e0a3f541a10baa81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a20e2ef10d0195e5a6cf2bdf152c62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb47769081fa22e4d15634b83b8dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23128dfe2469e3f049caf2b6908e69e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de61f2bc425da6c245c3649032bde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f41d958b1fd123446da808a3d2ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4569fca5d8425cb70837d295cf513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d9581c6a504e74e19cc5e7838d9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7db416890df8fb7cae63e9515e5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202af5e69c9340846b4e61f77accc10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9c930f0b1135e2193d29b7ae127b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fd28e189ab6453e23ca6f9fc0f060218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac031af8de57047ea7fc0a031cf60f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca3bc2c8abb622f30644a8f575798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ee84606053434e70232b903b8109221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2283279c47dfe5710da64204b6fa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e99648fe55300d664d327e7798519c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a5c725b3ed5bce00b26c6dd2cc5b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d7478b398c0a0f380c7b221277cde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01de13756ed6e9fea0818ae6a57f70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364994fbe166aa4faa55725dcc9876d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c5374ce283c46ee9cba5f5c0c837228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d32832aa553a24890b839d6ad11d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407dbcea18018fb36c3f19645b4ac5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173942da18adf1ba41584db382b52725231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e62f93146ee9e5ae4f807a743f69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8194d6d9016061aedc97fa5a1d03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd35c438ef742528b6ad0c156ef22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58038a258861844c026b030610a57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518306e08fab0800e124ee101270bfb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f33143f75789673ef9a61a656b58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e85bfa9dcdb1a09307cf98f29189c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49999a73b53b72f74ddcdd784af169239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfdb08dcdaea4fbcd1a3d7e6c46567240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98e7448be6151469c8d2fa8d4ad61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bb70ec2f8de3870569ee23cc90423242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034da84a9d7c368177a4deff3126dce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc7bd5150025727b5f8e0bc01ed4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe49d53138a0e986b9db2cb5acfc49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2e50bf58e0c734bf0113624afc2d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b903ee36ee6b34597366548f30c23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea88fa4501750754926881c32cc4e76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1bc9fb630fb0e14a4551bf8edc223249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c92bc8a1d9c20f093b94012b2c7aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995c55893f68cd4d617e297bc0d46bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b6def990d99012c4d6ac01cc735ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3a662ad023c2fb186a787da6409de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad1dd890db043942bf6b4b0099cec0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243c49e8743f5125f583a7e09f9a2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159638e2cfa03ee973a86bd26f04a374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68366d4b3be652c84bea55788649c870257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc114e18ec0773c66a5e197da5242258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb8e282fc7f5fd217360571257790259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180c979cffbaa87a8df59623f99736260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e791cbfe101064f9e3e1eafcf1c335261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa91c4327f0bb1aedf170c6fdbfc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3e129b2ce8a1be977c1b699af8a7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c17709a2b0936883b5533f0cde59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77533675fd26f32f73e2d7b7f686a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1480c6c26fe37ce60089b1fee619266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71225d570e2ba1f7e7015992b5bdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3232625a04fa27309e26a30f318c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3688894a5725f16e14bcdc60651f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1dac947edde3843de6b80b0d6fd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599421be9bffde900e2d1f5eed50bc5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc9ec96ee1a8078f73944e279858ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302365da94d4ad80a842669ef7c5c15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d42b5350e080992dbad28aba47aa5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96569108c78b3c6359172ff48c99ac68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f8c32a024883675820fbfc78a86f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936922f4919bbf7d410c3cb51aeb19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162da6ff2e91f50027b917840254ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d2db9480369ff24a22b0ad67d4c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8a4b38afba51e5abdcf9b6f471c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9aef6ea8c7176f67e8f08f1190ae9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea014b0463dbb3f316044732e0bb613282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa3459dcf375e8cb4875fdacecdb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44030cada8ef069cb3609b081f00290284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20467dc5b4baedca91e96e06ebc1cf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47b490a107929c868d0251388ed091286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b65fa8e400d6f6d23e80fb0f896b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebbeeeed0fcad6e975d59202d9322f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a19c210e20081422a7d622b00da58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c406ca3f340c0180a96e45b981746c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcad5bbf2547a8bf43943939ed9281291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d48682b7620e481b7e3a82e9c17f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9e4786d5f28953d2277d84e3e68b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a263b4600b01024f1cb8c9efcda5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0773e3685e0d2ca89d688b73604c75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458202a5b80091d8f00a233ab85d95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401d7b3e84001fc35356a370c5dc3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad9664a163fe9d2826e26f434dace298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83794d2f18690729bcbe26f8eacf839299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad831671be5cd402731834365842a23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f65fc4209f504350b8164edff8bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1624d6400c707d681198ceff55bd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d84ed22262719ae887d86de97809303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4061ff52f6326d4edfa52382d66f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f1fad7a463792b41fdfaf78d694a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e83e3e83c0e26b87f9dd6b8387792306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff836c572a7ebd824dea3ddce190a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad55e6ef3b8415c7bbf260578f9395b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c1bb848cb57e6ffc389ce8e942645309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc357de10e3ff3dacea5bf6ee75de8a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb60d31d5883045b1f036e8116b4fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e1ec1be4335483a9e30e753611f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8542861afa823066adc0ed579c038a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f3e27d6b0333c389d311d9dd331b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d3058695fad46202412fc4236b06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d6268cc6f61acd4a680056d6f3e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571554e1032e33d76953fc3beb71bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd5d11e7aa06c4fd2e006777ce156318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab56fe93634761bfb818d78b388980319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2192923e2757cf75ae98c23018b0ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0ee78b95ff5336377cd2bdb8bdb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98bfdaf54e065e9aa5b61d7fad6d51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc20efc95cb1f2912e95b68f08d422c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509356a4885db349671cf5f9aebee478324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9db20479942d28e05d39490dd4419325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d9e005c6561a4741758c242393113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad79cb8676d4e2536181c13a287968c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8da4bbd9183344ac383acabde055e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe39469e01f3befe6fcc39452653a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09086c5a5c672a66e675e940a7a89749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068cc8ce1204e8a5d92c63bd693b2e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3e91b880af240ba35f702fef4d5ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a88b58be9c897798d436e653dd87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359235503218115a4ddd94559dbc2765334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc36a42edcc69467d6be1e6853bc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b6ded1b809fa1dbdde986bda6b14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8c05f0a23d94cc28e5a90a82bb4c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f28d11ce307c0e6cbfe71151fb5d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23288b7e44bef44eec61ab827e93531339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859b368925c68890d542ff0db138e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a9af099e9d138dea519f72740fd87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed29311ce448c602c85fce2d460ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4bcd6540604ec7dd0d6d28c5f93f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd4675cef0efa895e6af6d78210f7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c1e3f4414cdb34af5589e1cc1c4f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e1fbc3ba593e86b9a4bb91d350e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045132b7efcb99a43f9696bb6b235d6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f872f2e505a15551c249ad90ae373348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2b8357adcf8d17ec330b3f95a54ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c99de43d3a40f6f2aea9208bbcbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99ab0f9f85dd335f00efb07a47aa0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bf1f55bd6c3b80edd59293209721e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f191e040c7a6f2c69f1aedb6ed33d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd3b383bd271f9d2b68b7fbfa1227354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dcc523c988d86954bea575cb2d032355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f0c598a8911024df4e2f34b4c927356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c499c4b029ebc84cb28473bcfe2c3bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7880babddef3b9165fa1c5b0c4611358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4fd7f3cf47563ab0e4349ad56d868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c5a3135ef2c6f6024d305dba821c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c586fa6598d328f571175bc2f3b57e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e1d408abc03bcc03e9ad745036f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b6e1121967e1002c39f8a7dbf058363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5432ea7b57c786ba7dca411423ae9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9fcc4a1bdacee2606c957e981709365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcd454981ab40c4b6f04c0d592bc0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e5ae2e48a271781886a3003b2016d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc687f1a8b4d1a1e71102a2a2c44485d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e129419e974dfc8685a60b55c790bee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ba57ace8185d34ddaf8d7327b965370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5654499625021d9f5beedf4157234d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a75fb6933e9c92083113685e1acb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57947fc4270763dcaab60cd9662c7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495232a9d4ac4d7623dc88dbd3d992bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dd23595c59f4764895d0db2a7ffbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec5c5e646d79ad29dc20d80175464376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b749120faf5ef0659caf48f8d7f7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75b3163d76918abf8dbd898025fb6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318270534b156eae818d410132e9e2c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552792915eadccbee0dbe214de3391f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf10efe243df4a1749d1eec059088381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a195cf6a3c92ae9521317bed6686382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a76d167ffbdcf650738247a02d39d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b465b332fb8e54f42a876ab1e0166384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ddad728663d52bcdb221ee1848511385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9806bd21358722a9b0d37cf7368113386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f298309eee2a02acd748dc7f15063387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdc7dd01e93331933efbd880de081388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e97840938df5b72c4befe5d832f0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdefea9ac37c7f2edc06cdfc57103390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c0c5c08daedc44c3c193d45ad48c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa86d2ef66ba00e2b3695c4a96d2b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99714b9efebdb5fe2103f1f53530de0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b186a09f1635f26b3856eb012e6de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb384ad2fc200a8b0252ca9e80a6de95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc91a6f227ca61b2aeeaade10598ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342dcf2c9f83aef0fd746285d28179397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa101df42ec144771d196e663db11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551d61eb0aee94a37d87f7af301aae2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0846d337137c69714889a49c58e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e35f3ace9a3d1ab19378e9998cf1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d374acb82a426d197b601e83e00d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acba842962e864245bcc3a85c1e6fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90cc0183f70d295e569e5a0f844f78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237776280b27111f2d9ddb1e452ffef1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc8bf1a018c2ba160df0be09334ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58472b6f0b4ee3901381f6265534aaa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c187dd3a1cff107bfb944d33d768408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f6442cdd0fe763f8004eee830aa7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77da56990c8d44cedd6ebc2f6a468410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e470774844edd26d59c8657cfe4620a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee755ec52d55aefc1607cb3669a2ebbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7808cd6564ddcab4170664439a86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728a0d8ff90e8b5f2c8c2ddab498c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814b7491b1d718ea018c0ce08cf8b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607616d719b142b8548b2e023cd4bc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cfe0b6c88d421340c8604456177f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdfb7da221c69fca9bde96a5766056418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1f792257bba7435dfc9f3636b4ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6f1cf3dcef0d6101912d50118ddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5634c75904826b3d003409a3187f60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8aaffe68446aa1cf7b28827ea7528422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d24562a92ad5bfe28ed3062168826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4899ca60b361ac4098c6b66454f06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a746f8b98c9be8955827fd8c5227a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb326d882badf900e256d925b9c41c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4656bd6f1bc9a9737441b85685c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c3520ae03a0f03a2c39a31edf1de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11f994d043c81e7ed6022f9442987429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0be5f86dc665d3854eeedc15040c53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185a1ab9f5eb79ae3be6515a23bda2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a54500e8560393411dc82a049826e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a3467b596a7893aa100dda9ef99f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a0787516d50d4851123e6899e786e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224480dba9f4b48efd173ea1fc3f2c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a99bb6d183565790e2ab41074bc9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8803eee73aac0b8db8d92cff7b86ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553dc1779381c235d7c381c42c6d10a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c8552fcce67f00fcc0c5aa0674aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe75e3902c626f5cd373978fab277f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27804cdeac383ee74bc20d1942ffba4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2ce397e59d9c1df1bebfd54c48312442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c71cefbe886103442aae1bb1acd1c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54dfc3a4e9bc9b477ed7e8c61f1f18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0bf13a317134bcb564a987e805847445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69070145d3835abb0a22ffa17164829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d50e8099af254cb2f0eed9c549c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ed4570e67d21944fcf583073e4d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85061ad8eb6055041866d40a69cf2741449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1812f9e3e8269b76d76b4b01aab1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e6b63dc96831c3ebccc0ebc4cb09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deabfe37f47fe65913da360d1a2eb54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fce8886143a3155fdc91de7cabd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169188941ba3ac9c99ed423d89eff22d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf5711b886fc5440ab18ea29d95ed3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a08340224e916769b0fe60902cf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e197df20154043694c9bea2bca5e38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ea04243a2a013449c1c5d81be443458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2fe3a81831f43696d4c1f6423100b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ddf57b6bfd818d6591ae66d13c238460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4202c48ec93095d389043a601c59a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b4cc5e57b7d5676748ad4adac4e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed2082f581a9e7e0aad7c539af7ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497fe434d75fecfeeec9c7a2b8cb631464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85ab951a2539aa99a94925cda2f2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bdaf8a7dba202df1eebe78fc1df5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5a53d5d7a77568a51016787a33a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278b0ec14d72754f5b9a275c04e4b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6b0643b606c755daeef1d512728c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863eb99087a4daf397b3af714232457470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96883e67a294a7e5eac75e2c440c2c2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e94372730f069b5444f2bd035177472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09640a34e6fc5b31eb2d761ae38d4047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dae6db189c7a7c2fbfea8805a369c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a5559dcedf48c440f2f8089416b89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4e2471ebc04a74d23101610934f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff047ed2ed41cab88fd4013d9b77b66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38ac0a49134657020bbd2af08fd4f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad08dc47c12b8167b5cd54ca805087b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951f7add1911cdba5204e8b08947212480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435606205fde989a180b59bead9667a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f061e1f9a10b0b1a15d84f3c46cdc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b2887e114ab4ac4d5c441f83d26de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e254398f76074f9a8abbdda11a5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59b13f21abbe53d15fc28fdbaf7764485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc54eb0a2cb599ef90b188fc4ab3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11a54935487904152d55b5fece68f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b987e0b7a5adb18b8fc2f91e022b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d82065607064f52233b5f7d554b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e8b26cf5ec2fa6fb53c8ddf82822f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488a640e9dd6917a6815dbf62e6a92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f9a56ff8f06df3aeda135bc4241d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce4e7c44bc3d51b5d3cc9e42987ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e52da5f8a1daec8f0f00e0f2f233494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918eb3053589cc1769bec4a46d18ab9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d066743bc959cd453047a29aafbad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d740cded498403c56eae38f2b97225497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d022173d0a1d3280b4815c7054176a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7d3a1d6310530fb4e09d2a0cc856c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187516eead697984be4e05b806a390bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224956e71f3cf0f0b34172cd4944ff19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283db4f7bc9a2c93e4152380c7f7693502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3c41fec2112c11ef9d0864f9b0d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238460bfa21a2739710407fb3fd8795504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dada18804fd582924d2559509afc42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e9e98e780608fc68b28afba2ddbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d48a1f77a0ac049537cd4fb45d0eaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795287c0d68b1d36e4755b38e7c2b71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf137b8eac789f7b0cb37d9d6f1edf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa8fb96b1537718d69e6b8f42b499510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b63d6c3ea6e2dc0669e25de674e23e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1498daf2e14e9c8c061fbccc10fac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710775cdea839cb8c7ca19da77539c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a8c05b5189c72ac9bb900dfed01b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142626a07f57e99feebbec5b855e556a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde61f7527e4d0dcf7b8ce1bd12a54f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94d3dcfd59309680f24586ec1bb76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347148096c54077da4f4442061e7c0b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bbe45c35b132c5e3dbe59e807a746519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05dc8d7e77fb58675da815feff3e93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2073a017979d391f12b0e94fa3604521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb728cebd78568218097b5a822497d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96822c77ec9962f72b6b6a93a86635f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2496a89d7ce4c3f26664a074cbc784524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc6f9911927ff77315d1831a58a59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e4e2e5fbba240d0ee2877f7852456526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00131629cea1f3cfc7649ef64aba540527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d8d386f01d0de0667e08b1097377528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e135093bdc2bc9eb5e15c417b0cee9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5981bd852da9404380196901973374530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a3fda0d5c1792ee2ac079d80ff1cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec05c6ef34128a79fdcd0cc988fe9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24499da3eb462f0a30065d40fda99826533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d7fc18cd0424cc89814709dd57e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53336e729bf6011ada8c1297d974ccb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eca9c2c9a88067b2246b233fc80b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab3ccf1144757e002a06b8fcc75538537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a9bd01a1eb8b2a6184ab2fe976bbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403e3617c68848e14bfbf757f8d158e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f03cfc26a96e6d57bf43396cc5c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9215266fa9f47d24ebd6b8a5b101f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76309c7541d326941dac2689138ca3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15afd1cbc01d39af893e72360de26e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b813509b260dd02849cf973fc254f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab97a82f4fcc4ea474bf41ba1fb50c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0c492c8286eeb047ba111408c49f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28447dd7fca8f71f89bbbc5332cce6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328793dff6765dd0c5db385c9eca5542548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292498f5f760510079d4fc2f6c88015e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbde157607fb255da2eb543d6e93fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf06b97ccb95db1678f3b8594c2d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31e962363db39f7ab9b8af8bfda0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083025828abe69e37db26bf29f33274b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40849b657e695e384b30dbec1fd48c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35917291118c09d4f7d05ec941115555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f278573f532a3e416fa2895efd2f55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef013b122db6d3dcac75acecf6689557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dbf662ccbf6a8edbd25f1157d191d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa3a2bc4e487bd851df90874a848d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7507c18cd424b0440ce7039ba63426560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95939d5bd7855983667460bb6cf9ef19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5e9b151a5b0eeb0bbb3087b2cca4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161ee97f521e182f936361f4a50ea2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c25afbb6c37f0c7ae95fa2e471debe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa439b6c2c307e94df85d69f652d68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888359b48798745ac1cd0be579950eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978bef124d338eaf20ae26b00e33764567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983db6da2751600e4e4d971be027b92d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881e7658e49bebebae3f21117ff468569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466f9e9f0d4748d2f7f1121cfbf0cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cbf8ad7ade4f975c7397f546c1302571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d92204c8efb4b99e4c3aa8b0aa903572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f5d69c1574046f9f3903001dc454573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357f54d4fc5e3be20782bacb39b2e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6c5379680d61932a0ee770e46eab6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f5046d9d2791d9077e6999a3d03a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e3869b1711f43d6f558cc645a190c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62e8a090f5b46a08361dbcc5c8454578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e25571411791c6802e7079fceae62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee1324b2e5d427d6da6397375bd01e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f3dcc621bd96bc59e260a829fa057581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b9c2ec6496d66c3acef2056cc6004582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e61a10b9abdcab94de597fd9ab017583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca9fba8099a344344d04527fdc222e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592430992dfe06b76e2d23b10c1bc56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecfa5c694054d9f8afccff7076837586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f5ac3b72c610a4ff683790f478ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65151d50ac908084a2623f714e45090c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3382299ce98351beaf9478c2d6ff8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b9700962bb9434136de0f41798c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ee199e266ad69721f365c622d455591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda99a4ed7533471aaf97322a93b6c49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f97585fc9226a838c00afd3b650ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583dd68d6c955a65cd5b84118eda49a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d5f6fa004f559af3d11b30e6ebd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14272f63a51ec9a6d30f144be3ebf200596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2067b797cbf5ae116762e19f43f6f18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d30bec99294718e8b317206b38b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb2e2f91134bada2b6386dc8175eff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b385c98c3d45e85878d49d1d65e45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e436177b67d030b76acc18ce951ba5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df259dd6c03bccc7e69fbc78f5cb56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a50f6c028ebcdef3f05930a5f3868603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba198ab59ffab38df5ffc5134f1d37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87347cae30af5f029821bd5c641e361d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c874a3795410cbbbc0575088f2435606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd709348db2c7b6b7467cc4d86790ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e73b057e3749204beb078dff4f19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43950ff584940c11888815545c037a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7217f29d3ce143cffc15137c930a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f2836e94a0ba6a3b54b76453f31a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bd51d59b9fe0c05ad9ab9b0c708f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1f3a3a930698da92c2441a508a90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f236004b124381c0f71f759413278614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39ffe4e98dd1c9d4111205cebaef3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79872d71f1385987530cdfbee1f865e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5953c49645fcc118e989eb5ef6ef2c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61320b0d37ca8ee12dc0440b93a33d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e124ddcdf71949326bd8a95ad13e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa235dcd2d866cf679e7cf432f964620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed352ca34e3090d35799a9ed40a61ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c27e1b450a8b4044309ee2f40dca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d1eacabb7400ca69c33a1c487f45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcdec0b1621ad39cec7f2f60dc5305624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead3014763251639cf09904e4400991625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ac81603979325e6e974520dfd06b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f43eeb8648b5987a6e7e7c9f040aac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49bdd917e264b71f9fd5d71ac09305628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca66027908f2b40df1c85432973120629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b60d6c07b356641b60f23435135105630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73660db1f53b93489c3adfa3122bb97f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72754de05483df49b09218278aedff70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65be1ffea56e4a0615e1a8963aa601633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58587bb8507e291084a37452ea6e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d858b276c58e9e5e6817d355a0e04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86361641623e6d9d75fb3cc87dc668c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05084ed5dda681ff121baa5a8d261b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2ca5d47117f129211e9f1ab5668d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f1af0ac5049bb9c7a37b486ea7986639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063b1a2574477373afb3a0d4b380df9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a5c22acb47cc30c384def55665c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603592d582d40d4c9ee4289e4c2dfdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671126400ec6e757a8e0dd5806dea34a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523ae242a7d1b23acfff4fff6f4ce13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3addb7360b397cce57140ce4e065645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec2f4ff93fe387cd8f1a9992514bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eebf36a7f898b40ddb1e7be5cf2c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe8f25f39f6a65175cdf578f80e46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4eb39ddeaa6cdcae9dda1348d0eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48483cc6e5ee778e8b0f6a1752ba7e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad329c1693ad6318f48ced2b461a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18a03d92711808095af3d145fe1ab7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7d61a3285493131eb8f0e1af2caf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f93ebadb71774e8f7eb8a528b828654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793c7022449cb70cc2e2df4ddcca58f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5181901cef52b4749dabd09471eb128656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f9960d4234b06be4e73543373168657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94324561f7f95c76fd8e20ca8ff006f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7d7aefbde0660f0351e5aa88150d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad26e5a493778c6f81ecb635de518660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77674008da834c0b46b1eec8a3534661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8cdafc58c4da7c1fcb8f60358160e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb57ab42abc8f030af79b5be0528554663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c150805e212c7a79f8b9f2e14762e96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854cba04282f056ee1f291179096b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf496533daa875ddc67d50a0877fca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3245642e9d40a1540cd168c43514d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee95b3a36d55a8325270e76621e68c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b260def2fb1cfd4b916c481ce04979c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404196eb9645ca9d9685d044b131931670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378cdd07fc455b5b6c2ef57f85ff06e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e5b0ee428ce878c4ee9fe24fc97a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a47fa4781a8f92b444c946a3b0a8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6551a8e7e12e85433cc9c6b15fee1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646e7ea819418705d06fa628445b476675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b790798109a7762d285e55ac4b8e71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c633599391be57e222a1b58b4e5390677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6080f896028326c746be16fa799ed8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba6c95d939e4735a9a119c11538a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace0a568171daea2cdcfca8f983032680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351b616b79cec77d05a11711768bcb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d70fdf03a6599d0eecf11c04999e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c7d0c3421faa025a0ba33f7bd85a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2462bd0645bbca80f8d5ab27441693684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147e591b852be174468e51fc452bfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcea4e9fc3cf29b621044b33e01d56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae5cb8cb48f5862a0e223a953adfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3b2c4e8b3de5784006e392e3ce15a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83214ef73d4967643cf662007ddc12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d2fd890a52af077aac7ec48945eb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff29f6155acf7bec1f1cc47916bb413691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7af0c3571fbc280ce4906a9e0f8b6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fcec7040a4581666aa112ba48bd67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8317fc10dd5905dc17378753dc9021694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b97444ea91b64fc9078788a181ae0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee3ce074b82d804b6c9e0296b9d11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e53c696352eeb9fcc7b4015219c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d3076f84eacb33b8523686561581698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f0c739d817fb1e6b68e087851d8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b9a0aaf2b385047659ade40cbde3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d107814aa7699cbaad87b947cc5ce6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe51c0efadea42d0fd8aaf51673d62d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54fcab8143a77bdcd6099323f9c15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717fe9b5577c72c5eb8d98bf82632c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651407c31a4a58ef5ccf13a987a4b462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f656866ad618c3057c0f0faafde902706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504d843277c7e40d158d76c9d438d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f15a72288d9849f1827621f5b6c1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf216409d29b4ee3ba3da5d8a8379709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd63892e13ad58399053c8127b74b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705e8922b56a6c1dd32851bf633fd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b339b2555e5d925083498dab2555c72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bc4810216604680565dc43e6416b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ec59aeffbfc8c05cb77d5cc5977a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd8a9dcd029c9dd7c52c884e0a49ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43d2764278cd9c67b174ad74b43e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c192ed04a3426df5627e7b7286ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809adf4aa4d3edb91c3e5da6bae1994718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997bfa2447d38ab112060302ed38ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397448d832109702412b7609342f388a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d23186a58427f2e48fb761c0c6ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa92e199239e7414e2ca07f1208c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a4c449b35b570712f93f2410d54d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33451d7afac8def16abfca3cbca988724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c126bfd11d646a8f4237f756eca24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6bce63927b6f41ed19447e7d2155a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd309e344c36e9a11759a32b1a03b610727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc4494ed6b82b548c631e96805bf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93bfcdb94ec3f5fb0fcea7ee8787cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacfea26c8c9dc57eead8c209f206c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c662b31f34e3f1a9ae553c62cda08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a55e67dad9fba87b0136807eb83e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592bbf6c72ee3a585a12593991c455b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd814fd66ff6acca7aef6ff461016734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa5f55df18ecc802b63eb8bbb69cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45a01bbcfb70182b15f827fe44672736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b00457c3095fe945927dcdef935a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9f9788f0e0567d39660c382d6a3b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce324648ca371b517aacfacb40ba2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a718157656614041624580cfaf3d74b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3ed7ed87f62136936f2c6f591351e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3a06b1c905131e242d02964e796c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d6c369e1930e9a7113e00a2bd956743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063af0e56dfc9ce15b63df8a21915b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ffcbc12c4967f2e10ce118d37f8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f67a785faa49ee7895285e5daf3e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68363aa439935296365440377a65ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009ecb1f650c8995ce92d7155e0420748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b8346ad210892f4d61fdd45598e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f49df6e086fce302b64c153c56ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f21e950d5aad331887c1bf5d7c50d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef61ea7fb8e8825e1507e250761cdd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c634720e1ba92526f65e7e22d0152753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>