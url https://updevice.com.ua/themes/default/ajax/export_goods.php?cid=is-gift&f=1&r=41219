--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5dd71ef7f7e40299c9ad0ccbffe4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc411b7db96b55937d8a92ea3930a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdaeaa98ad426d24db4078d0d1abd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ca3947dda07b6c54dcc0237b23014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15b875392c1473b082960ffdbc2f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fcee9ba43d438029abcf8627a9b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c09af62bf3f90d7f7a2ed04a6bfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded115dba23020d29a44ccffe0287ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d14c46f56b03e8a123b01f19d1349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a8fdf1e66b2b1e69abf7622da87da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cfcc90d3d2e9b6c41310a7b524d2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e903ba0cee7896f9a2cfa46b90f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e21f282e828e017c8212de1792a1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463de3a8f71bf6691c16b2b151a7ecd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c044aa409fab445da22640d28c3c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab831f2a4487cc324b149da7e97dccf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd29300c2402993b70ade9652526217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e36dead49ecf1b95299147d577e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7078b6cf0e39ee32a694ddde35826c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2944205ec833ec87c5af243cec9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560511f37808feee86a012ada389a87921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cec9e18e621e6babb961745548ea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3639f7de0969bc9cf2b2ec57d74623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fddecf89a4799117dd0d746591cb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba76d59747bb42bf6ebb0dca428b19725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56ce50fa99781ee8f223d1fbdd87926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239721c9e8a6718e6a03eeff431ccfd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840ca3845d18799956e03f736dacb5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801817fb47d7a2214d99e812c8b2e5f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29aa3faa64352bbae4cbd7fa2d72e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b6ce854d387b41e6318561463276231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28261b63b0502ff37f48e3a2358e5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf0d89cadc3e7d7cd20eca72415ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f73bf77a8de38104afbdc47387e3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b02cad4a559d52421be3b8f46e834235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce86fa93544ecaa94954bc2ec2612136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e797a949475e1bfb1f68e9ebf5457237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be39bd3c05eb37f524de130ec73bbc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df589eb171b75f2f902f4629f2e13b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a916db6d4036ba49dedb315a9ddf7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b4e99cea054bdfec8f3f8efb61a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81964ccaa783ddfada5b4b5bf6154e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727db99503fc8203416e910c157d45d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af9dd16efb2fdb36a26459b3ded5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e07596ff2db0d102221d3d36aa0ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187070d6567845d92f8cd8e640cc8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581ef7250d539cd65f872d059d5f3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a47ca62ef489f7850b06c3abd002dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf2a8f551297daf6ae0c37f4cd28549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70ee016c0e9be96a125abb6e759ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec18b56d3552cd499b5194a7d6f4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3471918adc5781528c35e0481e6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e52fca1f303e52be25c8e543d73953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d42ae953126ac50d1b3f90903c6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c3efa73e3d5c03a8e0e833c2ff90f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e2608b4e0b04c0b2fcd46f509f63056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd114349c135f24895f8115c56b4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63590ade37ba5002138d794a2dc2936a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371beb6d6ad4ccfc68c8b00d1f1122759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4319c3e999c06515ebdc80e5028c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bec05d872a6ec43f18857d5b99f02f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc016fba2593268316cfce8143f6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e17044c1248f318fd1e5bc8513f4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8354bbd6915b8ec838175c5a091be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f5a8b1ef11521425286d2810c9db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e00f36b7324628bfebd865344d11966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e898387d4229d04dc9f3d84b4a6b1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207fdee2041b68b26435d24f0d90af368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecbb2cfe355e2465cadf3c5d852b2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974042acd09bc29fac5bd084985a6b6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bedde2db1e6df477666adecf2a786371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a467178a67c29663639635cfecf0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8b85a5630c831549bfd0189ca663273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7ae245fbbba09a748d74c0f781cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22631cea775a62689a32d2d9b95f6b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922fc8f1cd3b36a4b04f8d2670b08a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6eee72c04ba664c49200af2b2317077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05a181e64b37934272523c6e23d4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5033a465ccfc258093bebdc0f46e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbe0528bbe82230076959c3bb8d7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be23234155bc3f64d154f9fdba0726e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c35c4e1c89b32d7897602507fd6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198f812925dddc9157366b597db0a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8afbfd416e667b09a3d1419adbaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe9ef2cc38315bc092870287e8c2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce45e01cb8368f7b60f7284d02b7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d62c0111f4f6ee471d589d56d1c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4762dfd64b147396e566dd73ed9c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d90f0343ac55eddb902c22484702289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd259f53142e142c50ac3e3e8406f97490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c423eb88898ba7dbc4a0f6d3a9756b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136f37e776045f35bae4f3ab3ead0db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2d4881ca9ffe0fcabbf077be5169193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84575d89398d6dd42af800656744923194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3ef4712ac40ffe837d33b0c5694995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd53c282408555ab09f86d9d6df3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd662a43be5203960e3d457fc1c8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f926bd12964e253c2e67f181be11498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c74d7b88c29b4ec7aace825c80e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f9fa7a95320b73b95d3bb6b9e178e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1460d70103de2bb762a6569bae3a68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1aa3ce3dbdb6372763e0e3a78487c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af6ddad2cafbba95bd682f3a7f6b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858e062f3ef6f2f7b3b2111772e4d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4a9560cf5efb478775a966aeaee7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc7787f256efabe8105cd06023537106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac622b7a4ec533027657f1679f38c290107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334e7770a187846e1426c03d94d4aef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e75f386b4195546cfe752a1eb8620109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88713248405946c133d52d12d123cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2c754dd198bfafd170608269e8236111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1bd1ccff6c3a360a3331ec46c35e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced82de0ab911e8c8c126cfb64ff04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63552777d2dbb94fe2655947cc5bda99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ee50271bd3beed2f9186506559ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c914cdc2dd72aaee6925b362dd9ddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee0fa08dfcdf536a38a419cd9d272b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4a34f9921912378903a5dc49d3a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e0aecec815a2dc4409bb25b7bd21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959d24ea53081b7645f21db45ac5b4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bf03bd24d1aeaeb52f016c6beedb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e57d44072c24fdfc1fa444b646897122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a686f94d6de929d4f2c50737c731f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23d849dba764e28ac13126b90aff2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262fdb1ddd99678316f94f3461eb1a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810510d3745343bf1c687a221394194f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8dfc86f080f03abc72a16b77acea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd9e2100eb9d1c757b9948b988dcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875cb54b7c6839277e53b3fae97e1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504dc69cbd8c4c9ffb257cb6ebd7309130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9747074fe6026e736df79337733f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3b9fd5f0b2f1e336af3ad8639244e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798bcf078336f545cdc656a17063f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385c4064d1e125ece61e9b1a329f22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609615872738fb315eea45cb120aa031135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953a583cae6399b926b51e8961cd60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de187b7c546a8866e3cc0be2aca0aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c1ec8f29130a9d3b691e30f2ae15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08dab9ae9a56db6cbf166ba41b16ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21e2b05e1704cce4d39cda13d6c0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159b403ee487fe575729b18e05e65f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f55333d18613eabce0c7fe69dd371142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e578f5c443820ddaaab98cbb3a6be3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3106fd724e75085c2e28de07ebd27c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2700f0c9a1786579d507b1d4c141145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8637ae4c38790515329c7e373274146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58c285eb345f9b5bd3a57175f09a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea74982dd0571265050289c793a372148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e71b706aa4ec39ab781dc750d027149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17a53b2096e2275558bf1f8a716b9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492367b95cde714ccd6961b9810699151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c952673d8c6b0385f474eb227dac3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1808d978f04ad1870984095d23b4c10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c571b588e6813a86c0c3d21cadbfe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a07548b070761a616a7b93f8da38e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b859770767d7d72cee6cf5ecd76f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4a42c36b5e3dd00a0a5f6983d0ad5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52de874c9be86b789134e0dbfe503e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4451ae50a88bb840f4b1bdf2b7235159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145981ffe0a8e9fd9d0d0bc38ebd8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a025b5e114ee0db1a01148b67df6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced7ac346614924ae8c767bc7070da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c4df82c3fe96f7f23001277446a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668990c71a07bf377c8b90d6d0ad4f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb0bc12fc1270dbe6695aa1db455a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ebef7b7789330f088458a8e11d58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f83f776bbc713967b8bc702d1a7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb39d9a57ced44a006bc7932ac91d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05bd84b118dfc353b00909fc3b259a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a86e2ba652e156b389c21e015f73f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ab87e1b5ce4e59da35b486fa55cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03559991b56c4bac63ea23e1903acabe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4edb90e9f0eaf83c71c3ed7f24c1f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b653503c3260a50aa41df72a31928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0333d04a588673d61da9a294c40b71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7830afc8506161475f38d727c0e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc95e8eefbabab0200bcce2cae1bb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3420cd4dc9c6f4137fa1f486f474eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e2b63ded986390d4a7080ba023d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f346b2c448970d97a4831b081667180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b79c56e7e8374fd18adb5cc9437a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855dd8f6dedb9cd522802535a0fcb75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e363512ee12ab0d6ba65ca9d895df7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b73f369f6cb300617cbcd7fc1d4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa87dc4eb7fb785c4b76f0df13ada18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394cced5a5eb483f7c07df54b25588a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8bc388c146ea005353d4b11ce1342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62888992ed6f4ec9defeaad19601c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec997df783a6f480a0a26fb30193e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb5e6ff38abf859b02f6495ce9a8e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf51ce919307d8d1852dc0968abc14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c5c69ca25eba1403cbdec6dafb62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c1961c8cd44b92989fa7db7b15fd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda33d1c5a3f5d1ff9e3f2c0a3c47f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6da4b4022c7b85a15a5f0c7ebe0bc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cda1d0d8250dad9c5706024d72aaf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e42e5803b40ad5a54b1fcb3deffb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d21fc3a50615ff737785a9239f210198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544ef6dc90dfb5ffeb6669156686e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd650feae3a7ea02777bc2d734915200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aabbfbe79516a45669edc296345705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f962b134ca35e897bbda1363c94943202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96890cfb473aa8bf28c903cbb25299c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eba576cf993ba8d3f10ca484cf3ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b504abdbfcb463eca8e348eeb3bc47b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884460651afc010fa875dbc11f452b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ee0acf31891a85b644ed1de510d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029dba78d68fc3f77691ae32a68e50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ae0518db41ac8009fc8696dca8a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c2a30ff419a27bbf714cd174262a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756eca3bceff60b9631f32838a7f82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ecff11aca83da6d03beb6d938f5f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916be21b3bb07e606bb33f79173a9ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfa6ce76eaae36da609ada424d70f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b3d2430d8a7d8e362cac476bfbee3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b72ba08f766b764085977f0b439117216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a5ec7cb9acba0c8eea62e7a7ead2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d2ada7ba5f03bb11be5860123a4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d832ac2798e0a2e08f1b59652254219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f2ed97da4f63062695bb3f605bcd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0b942365322124d9f7de885b910d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e50a8565a4f44922979fe4af838c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0f34dd5e404f93c61693121e67d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309596588c2f50c089a95f5e683cb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e3bbd7e0a834b7d03767331af98a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855a7cdc71c73bc9f7fd2c429783f43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cbb71544b18572f89f32e09924516227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4389f5ea9b018e58abb8e25aa03095228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a3b439f974a88db433c1730c6f60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174aa2bc8e9d4fe7b33c161c5784b10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc635da8199cb12155953e9de0d016231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ec22ae05597f51fa8b403097e9aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb339ef9e43806225c783e3fc4ed8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07fc93fea60a3d28d66e69d2e5d479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f358a1c128898c8657b32d81240b531235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ded72f962cc35b3012880d2a5a59a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfe80610164f189d8c2faad9981481237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619aacf937daf8ca4e73a7767d1e1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da9562c52f7cda0c4597177f60d5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc51019a767d037c9b042ebdf545de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b5bf82a0f1757beab03a06fe446a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da48d4a7b248990eb605c74f59f83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8643fe778158a3399c7eb23f3f91ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1904237fcc3c46f8e9af3258913f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792a83a071628ddd2283a1e9ec76c05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e669d0a41ca7a8ab0ed7e13b0e3f24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876306ac643a46e9af98dcc08af869247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e8de83b5790567f296a0b56866a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc16e8abae45907540a80ad35cd11f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cd271405a806b13805a8c6473c3ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5188990c8032cbb1d6a08dd85ac48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28466bb654bbe863f34aeaf8f6584c4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70063c2f9ea1280226ed12974765c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d07ff96d69869bba4e9fba5508e80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bbabba16be0d804565be7c4643092255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044eb56c0fb8f2076e3e2801bfd8b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c6124d124a2f725899042239185d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044317f7c6d153a018d2f1111a536d7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7029fcae7c9ce15b4dc9f6d63ade06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18342777d470f158e52cd5d2f2f43f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc298919ce7a6716185e2e71f4781c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4bbb5b4cf0fa69394fe5c0a86bec6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f20c5986e5ab2d25690bd4f8eed5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c09317a833a92a76ef99b8ab79797264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76388c58ffeacb22f2523cd4147911d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba2d0fce0a906e17702f7267e4bcbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6dd3e8bb3fcadfcb98afbde0f16af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0a11ef5616e9e8d28b934f372302268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd68e2d4b84e88d7429157d7fd44086269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f67ff0443019fc3a5c549317d47e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36101c6fab563122ef7a417b98c8a497271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d23a9038f9ce3fdfc2bb867eb5f05b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2fcfc166468617d3228bc02fc004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114fbba7406f31fde0593c147f97c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c923073c6959f71a19458bb943f52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adadc598099d49310279c020b9b3dfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e636f0c616eff21240dbd88e0c436277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711f31289b5b5ae0f529e4c8b86ef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f5835179c417be709720986d19f89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec3000cf403916d53f6e0d6634568e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd8df6aaed0b78ca631c4b842ed4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6a917ff20e06df317c80d0d076564282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec392e7a4f242a20ec252609a9676589283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72583ed8fcda2e59e023836cb752be88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c0a443f6e6640e81ee91fd130c8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437382055b28d73bd2781b6bdeca525286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4233d1a692af952bb1df2099d5e91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2e1d503510a1935c7648d3618868288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89fdbf349381ae00755eb980a590ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf67d98fe50c5b3ebb82b23664a579290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720deeeb6b99f26e4f4d1414e2dce892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae6da4e8a8bbcabe4ac26b5f1c8ed1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bbef89ae1960843a1c6016ed6473c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e1252ef82dcb904c58492c087889294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760fda377824b5c7793cb80f94dd07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5c41a0d34aa2a2c42c2d623cb042296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29736f20186bd29271847241f19ff5f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db5c9a4823d555052423874da37f24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a059278e8c13d6ba9b8ded0a214d8fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb46c05ea47964303d1b91e10836ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c86c432a8f5d93eb4de1d770db60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e22d6e4b60c0f03f40636d64caef9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684e0871f48aac7768567f50ff057bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343746327a375cf48fdd3e12d0512438304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec1bce86c976f7c6426003e840c34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b8e2fa5289964aa158756c7b2ea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749dbe2d5268bdf8c21b93c23679d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec54a8978875bc82a6a33064eb015f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50b1a806da0e90c19714dc0c32dd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977b002a0916af0c8e3d15785ed237310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec644dea1a0bbc67307339c7c35c38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19916900bc775315b76c25df3885c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4bce0fae5e211f4113e08c271630a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279e1f8387edd569bff9c0439e61d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f846b098e77ec5b8659ab9e822ebb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4260346b913540c7cd8d36fcf47404316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dfbffd652eae7cb3c335f21a1da0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78d801b645a09ff5c4b295237d393318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46556d90ef7c9366c3ce22685af5132319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f5c800add231d30dc52124a21273c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ebeb529fed5b41c97039c36ed31e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d083ff6d5af0e567cbdbb407e97125322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40bcd65b5736df8b8df851e8cb7c0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d211ddda14c9045aed7eb40ab071c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8689c8d23a9e89aa67c05892ffeffa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135b64a7b34502fcb93f68036ee74a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de443eeaf6c9ebb31591511504841327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc152e799e77c73657d6a6673b50bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de4e35fa7b8d19b897eecdfcba7cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df6dd2f0f669a4bf55b26d635db28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bc00a7089a8191fb77d731de052a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305df8538bf6e2465aed2b8dbd7b284f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d5122ec38d5f3ad37d79d12883d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40532fb13539a4818dad6b25e3b98795334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8e3487591b7db23f9ce8a860ae3ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d038b98478886667d6ae6c1c728d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179f6202ee8de88bdbee9b7c492bcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81a08c13529c334e16b513430a55b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163478b9e0011178d6d735bab4456e48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08035d259b83106a4e94343b158dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c607d0b432bbcc5d618dad2a5a8d73a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed80c2c46e76ef77a04fa261c519e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3671e9f084fa2f5fce2f6a80a31cdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560f5e124db681769caba65b62812f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decbcf129cc8c2c26414fa3370eb8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b109fc7dee3ebb04d5c5d2b17572c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fb7e5b053e0434911a59e0b0fe129347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f6af0f7c01b65cc958a816299fb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f3b20022c4d6b67446663f3d9421c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b546559831957576d3385a1b3e47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2c925a444e9a0703f5fb397e3958351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0e16f642aa1af5885dad2bdf2daab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb003e8037aec02ade74ae1ada8953353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107275d590c5468ee49e8e8666684d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea8e17552e392f37e712d08a84387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117648044c1ddeda8482fda1b7d9cf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf87b56c7f421bf742b797a39b4124357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038a9e972ab39aa4a3b638aae53b069358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7639921176fe5b6848b7d1c705dac1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0aff75bf91823141fde8b4dea518360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec9de889a71d5154b2fda8f157d1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f805a05d62f6f4ab76a6b1545fbd051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdfcc6b56a9a5986bd7d7c70f3acde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79039711366df84f47fe625ced8a2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5f17927ef228d8987445ed6b8257365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d98146adf81c47da1131b6e90844366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51703d7304048af6a25554f63ab89b7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb825265629966b5b992f7a0626a979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f31844522b43fccf3f50ae9a8ac9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b013f1e362f24b80d1c175f2d1f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab05bf8102e7feb92471560e71769d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b3da567f31db06dcb83cbc4978ab2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc3e3da782f3b50d740e362d45117373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5ff546bd72f0a3dd77ed25efe96d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395574bbde79df146ed70568d3df3688375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8baaa5ebd2d81a93302f8299dacf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4725c06ee979da0596e9c670a4850d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae980c5f974ff1cfbd11c427e0d50c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fabe0e793bf955a76c52a78d7005a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd996f7a332430fa3cca7d7169d463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ff6c1768ab4bbf1fdbadcbd6f1d90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f84267853c3d9196c9d4b9eff217bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686878c78feaad16d066c74da977aaed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e255f8e5752f71bc9b1a0b7ce88ce4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3300dc87b6b4619366948658c6d726385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4381ad5b29955791e33d90341665386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9d11b60ef7dc26a3a5ff53e60915387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a06557e2b38da88a20c32460c8f34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a7ff0b37f9e98de720722f491b714389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db88f160c4f4f36434ce41500066c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea942364b3323c97ea1669cbb0af492b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6cdbbd9aafe2082e4aef6f2b05430392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ab8f8da716abc5f569fb7f88d8b4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802b94f2bed6be179f0f1d6e918ee2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b636561911132e6d3019a13349636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565330e5011f5b79461058a190afeaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c73202b2e15b1d471b935c447842cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebd5b4eb160ace5264212760f89216398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b9835312ac3a650187ccf643d3bf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed538ac74f692a035c00439c06a72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c984786b38b3e69cdc9acccb0788a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d0b28b7e288baeb6fd29034b4abc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a40a7853b104b472ecd52b10721d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3996e3eacd6c2841e0aebc67b28bde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4b637ee588231b90aedd00697496405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9beda0be48675f990c039f01c986e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce3953aa82df3ba9924b5ace5c76e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99059ceb27d355336e42cf56537c5a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2de48aa462421555652ed5c73874db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba095cfd168db784ada34bb60bf03c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1ba2e247392c639cf2b9340853765411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435080343c2f3715943491a19bf856b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b8459277311f0e4e8ca9979416fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554889e0951da3db0593ba7ff2533fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725c7ed9fcb122909ee1563221c84f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae3f856bbcf24d9ca99f194e89d421416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e0dcd2dee5f44f4cdf1a0f369ffd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb090d6c835a458708a46e51b1ca2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae903287a5b41a427ace225bd45b8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a6dcf740b79a0bb7d4e8121b836c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94450f3ba708361b64c8a9d3e19035b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1639be47f467ac4538bb9958c055b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9483e7f00495f5aea7c6b5eff0a628423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b31b6a68850ade089afa15f88658424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9054c226d68905550ea8fdb17032e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa185c90a37e7dffd0ca8c0a8420f40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0623d8d4f36de1c39d1a6d6ced53ba6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21f278ea32dfc30892ce46decff9e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bf654e12e0d569a580d9f4df0bf99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e00d7b9a98e9eaff734c1af070602430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13246d8d475e5d94c86a7f28fcba59b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e648e91628e4c7a51496de6db2fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd9ea6a729086abede7620529efe7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e883abd324f04ecec4f9b76f1dabc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ccc4dd5e06b28ac6d55f8d9c2a007435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2f979af5f22dabdb4d706385d55b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab678af6c28777bb63c8b0a7fad30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c27adadd295643fcb2ffda296fb49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a347d7e9db47d5aca39b729aa2eb79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98732a20b1c62c8b0b43cdcc02de251440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ddb515cd7faa5f5f17c15d153a1a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbda24c77b8acdbd8d20e9f7f03a56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df46779b8ae19cc33be72b18ab162443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5947b6031c376ac97a59a4f65b27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b89592f37f3d940a9875b175a26a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6042dd9daab04c1f5174e89dce2df0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf621c8902f8c5111399e9ec201cae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeee7acac9d54ae36bb991cec3d50e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b456a942d88c5af1e3df1f26ae623449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdd1c5736f6488eb17c3a955a71e37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9fd91dc8c2476a8aaa58dc0894b89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591408847783c36b4ee55b45c649856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc350bed10b5499462112f4a2db5bf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4f48e143b7b791a69ad4b2e6cd1cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419cbaec97fac08c51aff5c4b5481dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba373c212ce28055c4df360f5a1e1cbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8678a9a087e8dce324d1a55de002f07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd764273dda0396aa232c3a72fa88a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d745d7a345d7b9b3d18f74803744459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193aec6b4b22e2614240623a5fb5d72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6cccbf2bcde7fdbab826abc0405b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc836cdf9a212cad9c9f1d1fdc804b5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801b95a24486fac72cf35a58434e219463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5832a7924178064d8ca5d9b5d86f0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29489b314026b10be2062bfc62bda920465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa4c1ba083ae1bf4e278150745aa3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad484103056d1679948763664d9743467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836991d38e8b0bd20a4766b2c09fb9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7962766f9f4dc3db7ebd7cc20cee0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bf9090210c0f0e180ab5043b2d354470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7461a646a534dfe9b54b3816e8a03f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2877c2ff932ea291ae75852e10d44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdb43469a0f4f69de26b170d42b963473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fba92ab5423657adb9fda21fff2738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee60a350be00bbb28a0da44b22a1442475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961360be1f662252f9005e0d44a66a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4af9ed3ea4dc7456ff5b8b56c5aad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076327c6821834ebd11b727eae9917e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39499666a6592aa285f0a3b0c09dfc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077b72b3afc38865d543e01e4bb122480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62391a3b9433b376ad90a6313404b821481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa080d7195c2d36bb7f474068c3542482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f773d33e3dde8174fe9e2cbfab06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ae2ccd5835ea15a8a9f35e674ff23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910412286bbfccdbe5c856018166d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c2788b735ee6c52787ec9523d33bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef20f94c4c8b3619c6eb03af1d44e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f578986e56b963a34c91ceb2ce2b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922795c7ee047ab5e018319744d527489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a86a979496409d0cb7c28e5ddb60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f71c10f548a818ff440807034699491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21493b5da99a46d92f54519e6f836e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2faa7eed2e78acd7e40df54fa41dba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7002b884c75e23f040ecb887fe50c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cc1a06fcf6ac7e336b5d251baa8e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aac3a33de5cf7bf130b66db6e902a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6123683a5d2b805db5e3ea2dae139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5769004a5c029b57c858d7ac5f3f83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548d0b3142b11eca6178075c44b8173499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e19a8475b53d5f4c05b720ac50d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b6b7f1f6eb29ad97200c71344edc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051b34a225a808f78f5b5c2fbf144be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14e3a5d08115cc744ab36962fd415f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583e937cc445c497c41ebb74997eb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87727b407105dc6951188719a995a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0908011fbcaf68744b4a31528cea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea420323de38c86f843f63d0db228507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63bf0d3e04282a4812153d9517d7a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb45eea645959caf762adc2862edcbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce791ed94e325d52686884681f1ac99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560d1d0cfe92298e47670396376121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec36ea5856538042c0b1a9f1b77ebac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6b651287540433f21d64f777456ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac65b7d41ad217d84caeaa1bc14d13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070cf41cd426ba3347a2cfd896e482515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4d9efbcf76a384fdf4d0eb0ea7c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87512156a067823d44ac359fdfe4002f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a610f666cdc6f58c60f2555bbb55ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beaf20fdcb73eb25927fc3764b32f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d0e2cc4ce9f05c7c00af0df6e131520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49aebd2afb49c039305afc6b71e8ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d6cd21b35aabcbf2602ca3ab7c94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c570a5003ae6fce0691ac8845fc21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068abc72c51c45256e3039a380c087d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742425d4237e399dd6ef352bc4fc6f62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23548180230880885a8b4cd3aca91e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7ae1db7dfaa1bd6e3fbc5ed13b58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d24f1af1c6bee5082549df9d02d803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69005a7131debcce63c9fd3ac0604e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35617fdda7c43b377dd680f3a2f2d172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f9f5624e23917b867ee133aec933f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593fc88cf20a7c3abb87b2f7ce6d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7b5c41f3d1dedb95b78d0ee5591d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30dec06fd34d2bcc371b329a595fdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdebb5f431e10856183aa149f53574b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e21d8031904ec893d5857b1a7dc80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bd56eb131549344cb779a0dceb10d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d84c910295c51c0d269e5bc50cb6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d26ea32f2aa5734eb9948d548733d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914bd7f7d1ef14c6215d5fe4e67796540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f268eb439dbbc2781f48bea7d9201f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3490ca53656f3abf9a9e89371b511542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e9716e718c5ac807fd204ddab2a18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ad6a8dd66cc47a60b015f464a8b1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6533f82ec7a67a619172c526a9ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28f9e80a23e84494f71511102f1842546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107aae83d6db3e9f77b800f9731147b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d3f2af3ec9f8ef24d88ff709a45c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0f910faf0120799b861bd2c84419549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3c745f2c971228775bfead5f8c03d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fa559445817d05089c17e22d3820551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a170f0fe417e45452b496b559dce0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ad602a2bbb370c2695ec61e8b0aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8baa9faf9f9eeda0d606e4358d704d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a23129adb501e5be6cb5df5f1617555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631fd1854510cc731a8551bfa9610e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba56c975cfe18694280de9bfa69203b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea9b004efaf35778cd6ed6151919e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dd655bc72b3ba9c163471826436ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3aa4c452eb8f30579a256678e33c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230da92e1235cea655cd00928831aa9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c234833388adabfe7e880cb9a06a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f60c96e96adc1a333a5cc18b6434b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfbd1f425504c95b14a5f4dd329e7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352e2c2c3e63d029972aff91990840565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c22a2ccb28fbd76272529fb86a87d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64514ccaecff786695dd1521df493bd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71011d0da0ce986f664c157e7deb0fa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04539b1e8015b5e09e0f5f0d2c918d4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d32c932b78a482852ea1f8de63921570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03e42fcbf388f6667089a4c07f638571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0658fc2ee62cd4be6ea52c5be631c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae711ae313e33c8c97658a7f4ad16ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7380d9fe892dbaa0fd52eb63328e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913102444d1913c619ba814171ed8ce1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca171d9af71e8243815edbc8488f06ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2b321c9a8de54d62bbbd4f5a8b31f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e756cf5ed4b28b8f515863c2a414b11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404a10f7a76a56fc6f630749bbb626f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab60c532612d555bad8a377eed59a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c03114485bac96a257c001ea4aa96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca342161e6e9139a7a741fbb26924b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776be54387afe0b3aeb80e3827d05e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e511f449d35302272459faff5602584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9ddbfa9032710c97b61830fdb8b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f74bb1707aec86a95a875aaae8276586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a7cc938155bab2aa11f6fe2b3eac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9acc84a8bc2de090fe290db79a46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63034094275c9cffabcf3e1fbab60ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3f0caa944e1ac73740e9a4f6ddec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abc6b88636833ae4c4a30f310e9af2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee177f42f3d5b7bdfa75847cb51124592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938122bd6696c6832442648597fe04f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0621cbf3fcd8383004a587c5b3f587594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf98b68d8ed72e1781f628191a5620595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261fc766b238aea0290d9e01db49cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c16e9d043bbc3fe7b4d7c4dcdf0d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d79a196cc099c9c20349249a9c4ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da06aadc94ec29bfa3175aed452c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64eeefe585765b71f475a12211d02c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ccb592e50314de8180f3974cfd11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a96d11702bbb7def0eff464e8abab2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4b88e2126768927567ea338d55fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502282ffa9e861383c9685986e90dd3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3209b216d743896067cee4bbe6c8f2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c3a9f7a78381cb8fb2abc57d1d65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d501b6aac995dbbb3171a4d7a11a6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d74bcf690937eb249b4c6849658b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808797f07921c84c1dc6f9487ee8ec8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9fc3b67f76a104fec80c39602cc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5964c6f8248cb77268115a68c48f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e14262442dec92d9aa1127c5ce58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b03c8ee6895047edf6f31bf9e5a77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a6cbb59099e0f7b131e4897d06806614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618bce34d90766953ef5891c3417607615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed018f9a6fc18463d443513c9d40c5a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827ba4cb12e9654dc85e35edc7ac0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b74025493b540a8e53fe18dfdadf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2599620cd947a0a213a5c2bdf5c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6893220c94cef0e0c729510ab42d0b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21813de8b987f40eabd1b1771cfb3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f452a70236a13789c210cc6f9538223622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04dde5e9523d39e94227347ae69c5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51860be36b15c88f90377af2a7f8bfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf3e1926255f896182c957cef92a34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc33b7c6afb654b7a403c64f5a2d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc192e0fcf6edbca85d9a88de649a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b9beb69334447f03a83eb64e790e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2741945401f638cc12778a5c40ca7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5a0ce29a2c63a6aceec223fdf9f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3b6d3706184ab8bcfdf6c5ee9ecb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb6ff5c43df73c5384dcd3ecab3095632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca4d38980ebf4be6dce2fb30cac97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd4221c8c419b7e77c32a63cc7647634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b487b37ffefc8c6f7ae82dddf2d0c59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ba0023653fef259fe3a0a9c4c8364636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab599169604e80c027ebd3c8648278c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513e8c948247b5b3d22da28ccba02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee50771a5598745b83f18096222d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dc10ccf9b733ad3e59a2209146b91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3444f52dbd2cef4e1d39eb2a71da7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469464e3e804a03b0f8f42410d77d648642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247f8e8c3b49c498ebf156c4c0fb698643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a3870b72c0fbef182cd0b0f7ddee9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99403afc7b0535bc7cbbd6b589e72760645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42932b8101f45363ac8476024582adf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b1c8db88216cd22696fe4d9b91b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551759ce499de5993ed2dd6d414f1ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fdb01ee081abadf93b32b66fe5f77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0fb52de72119e822a31af2be99305650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65edab72d1cb733f72e17aa2b6c2e21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e032bd5ef23c274b68077fcfa3ef0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5be150304e4cbeb623f930ba9ed0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7488c1903dbdc603a10c2a9c9c62ae5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf643b4b356261d93c7d70cd046ff0fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712b393468e248862e5a79a1a28265d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2a267c5ee2c2681a289c12c46a76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a783b1c52d9f077147745bdcc431e23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed584a4739c787f27f32018b405759659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae5027fa59d476049e87bd52924417660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c41f0234a1bc352e4e05a475dc5cdb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e38417c3cd237348bbe813518637c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a023d2b247453efc09106a6eec87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f29dbbe79c87a203e8d44dd21e2cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503904ac0689fb9be95511f26f8c3efb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaed050604077180c48c67375ce1b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d862f9994dff575fdd7ae6dff675953667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96484ea3de55cbff3a268c61acb1baa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a63aaa1d92f4ed0cd446a70b5bb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e960e4bb3b1f6ee24e0cadc10cdfb18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591b9ccceb034a89698a283079755c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f0f9057f75874c8d6bbf063a649b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db67ef942f45e8afb22993b89739dbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c85e2d7064aaa5f714a9ee1c3285674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c5b3f48ea2ee0398a7389bfa35ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c696c912a274b913e247278ca61e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9504391bc3c3e2c88743cf52ef4ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a00a81e0996af0f0b30b921158a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df115c22e6d5bad85bf5d3566806c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bed5083db3c6e091ba3f6e8f47e1ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891319e31040f4c4ff74af558952e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ac3ace4df90fa92d16b89d1783016682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c17f53e9e0bbced6c52119d1aebf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1b577c9e620e9408107727b476ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fbf74f1fb59d442019080a173d15c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd22b211a0f8ac31f1e4025e96a9ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ccfa98bf109cb9c390bba9029e95b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87371a103b58789f731b60f9b20b0582688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378037e24ecc967d0c47513945b03ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105123f556c0f18ede313f73e4669ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f78ddf3f1ceb2b7eea97eedd1825691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a981811e3ebd67dde4887108bc06fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f8361378ea5f0b3a62cd47dc0be2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0561bc6c5c1e591dd5a6c4f3bfe37d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575fa1f7da7d89e7ce67f27c18b458695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e371d42e193fe3e05ed5713c863779696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c020f2fac618e6db3a53a87026cb23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9d452645388b9104c09a7bdd8169698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c761500b34b63901b10df2d82e58f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7d917b3efa579b0551b183305c3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13618582eca6b6edd07dccfaa343a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39ef4f6e31f29e46c268bdac852b74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b9080f2ac0c03d56b886037f89ec3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196a4ec8cc1d516c5909800445d07c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05234cb0c9f64c0ac5c3aabc51952705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e98e8b1bdc0c5a80ac0a0fe5df386706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0805c67770ab672ab35130dc3b4fe48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df024b7fb6eccd10d8d3c57c2a175708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd7fe3e2ad2d91933b03fe0da0aac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a917649ff612fd14dd3210b86358ed1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b31933fb999d3ea08232c5bfdfaa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f971509d0058a80c420c4d6b1c93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc0bfc5872c3149d14065032b38a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee941136faf4d0a2de0b65047263aa7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d1782fac3c7fbbe9a8f889b38533715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794b2cf660af8dbf50398d58dc9ad26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f88fbe0eea53848432cd07f52607717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cacf47f90908fb781acf7d5a7bc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0e7e8470b17c21c34094e221da4d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b4e192b186cc86a47f82b17f040e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba746861f449525c98f270ca65234bd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6edf025c84e507a070ad49e35e481722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768a3ca33248394d0171f33db350d08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31353581527820bc1866d36e1302de48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5d8dcab569653c0b106729a0f8d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348a282c8d6b03f09518e4e3a1f51dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b011d28d1f2668eb0bcce424fd76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd298a112e03a40a81b87219c39590728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122498da8fb9e1945818ed9d3f97eda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad79351a05901376a43273ba2a9f34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db27ee79ef5edcc6a82088a1a4af59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c962741698ca9952e261dfb257e54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c984614d28c9e9c38e5ef17bf386733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3294c75220eacd2843c7a837f21d7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947b31e42306ad4a1be571e4c5a6a12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eb82bc48600aca07ddfc7331828ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12a2d8dbafbeb1478884cf35c761c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d3328cb39fa05bcb1e45173b9a4a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679513e086f886abfc92e307db229153739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d6056c724c43b90314f06e843c800740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7b65f64f00ae461978e36fb0f1b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f117bebe93173c0d4d772cd6b58f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ea41a3d99669e04da0ce0c468d71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b690ca379bf421103ef770508c41f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3447d27fd67f1ca18c6615a3baaf938745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde22785b089c70b2867cc070328a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae64b7452bdf67441542fa638a4ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9e140bfd845984ddafffbb1f4edb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec0348d16d2c108f9f95a451c3152b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120118bd864f842c9d8a033c9a6fc6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a6ff46bcd67ea6ac2c3baa0ae0ebc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce998359092081026c9b00d97c164752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f54804696d726d3809fc73d2b0a675753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa91ba50af4461f2a86c72ffc38b74e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f8c7f1deecfa62c433da810c9ed63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78446a4bbcc39dd2fbb5e74359be2985756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc7d72dcc531941f07b48e683d238757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17014e17b05073add096b26345f7628d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85321b46d5ae6f2fc6195c4537456fdd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cb9adbc9e7353b473a070d22173031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211a3040b1fa485a6a747610f8be00e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d12bce2cb29c35e6482b11a6e2f393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454662d168c0db97f564985642fa70f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c464cbe64354642c60dfa2fe7b42165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc276f2a9c048448e472b75afa5a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c91bfce6eae16cdb945f8198cdc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0403985789c1636157dd7dc4dcc1e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd89a6d858e747fa795ef61cdaff859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654c0ec6cdc81552ec358a67d083ae910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffcb6b1e6bb08e4a0b189a5aa9f86f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b93c6019dfe99c312487ab67085612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2cc97ce1003e9f2c0f899fd4db9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf07dd0bff38d36affa8280b2bea8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84edc2416f82ea5ebe47ee92f6fcc9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcc4da207cd26628991bd650870fc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d5e497abaaa1a30a34d500b66ab8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a414af67fbbdd2c0983c70833ae1f4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b5e629756edecfbc4284e97f7a86219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffc2c1ea063c39f2508b2893a513cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c69e772ab431d8397026ef30892a7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276fba48b0a8530ccec363ad96e52522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a4a35fbc01ed89fb0f7786c4f9bf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41cb6cab00b4ed359f88b35db2a6f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f438a372360631fde7abb0690c577025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b2642d6ed83e26a5244de6ff820f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab4a1437d74354947f2932d389095727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2553ce28a34fbfe1918ec0bf46b80d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf2e0bb80a96c2143495d64d3114629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878a08c3df8b25b5a61435e2d639a7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282989950619eea034c9073116a37a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa1aeff99d3bededb888e8a723c68332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3369800e6e7f9dd83c18f9576778a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83a9ba9142011c5254a4d64dee55db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d053701038b5b9adaaebc0ac714b3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64e6e78dc9c2dd4dd5b297c5d629af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69a3c0eda5693f3e5cb82559ed44a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f9b844621c1788c78f36dd6f2f22c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61f2f44959e82a8b96da71936a557339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245646456771a742b7bb0d4f7b9e12e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651f4681e35508726c957818b767eb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf775d348c34c1f0f93fa4f478d13af942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4740c3efd9bc77de7b9dae89b39ca243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d82d5916c3d6fbfe53e6c1c0a9ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24125b71b74d99bff9444b937e6ba40145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8929067cf46717651a14a479e291ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa695d5dde655ec9576cb80eca250147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8cf2ed2c336dba276a5a37c0dfdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5725efea8b3ddd503dd97130fea77f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71facdf6e8f08859535fbf42159de2ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bae3dca9b113c317d0b2e2739595c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3814ae79d96cd21ed5ee192e048f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0af8684067ce905b440db3d3ff2aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b675968ece1255c519460c6b7e3d8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6663cd0f1a0e3559930fa4a1367b99455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80abbc83c2d52f0b4fc2fae698a5e5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b9b874d070d89e3347dbe87a504257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556e4ee3b6460792bb9eea8524f87e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cb83b19ba540638b69063078905559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a297793ab9b9e1d09432aacef7cf6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10997a23dffe81030afb27a7a82fbaed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba984017991d8710646ed58c8e464ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e201f7a9f89f2a874bce1d420e3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921fd3213d6e9bd02d2d0c1294a878864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c99a304e60b4c74c827fb9a4ab9b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a56d3936f27133572322f510932e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a3d53b1e14c311a7712d3888901567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e818bb7ca4ff0b49abe9d1adb83f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0505f5b8d7aab1d3bf6ed16f8a46769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c92027e48399513fc1491202cdb5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a23cce3909a5e2568dd2688579dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53097e3747b0ff0bdf52eb63bd8c40fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae15c1f21f55e9c2ed97df4ba8424e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae065b1e07f62dacb7b86516aed31a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79b6d756cbf37178b0d54aa885094875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312a86f16390ac4a9d90375434cb6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f6a5f94d2c02c40ddf4b072267a4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781390b07e3000f4e162415a6871fe3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4750f188f5cabd18d41c6d26694a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a376fdbccd9a765b9b66219f1f7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e51253062cf469a19fce6d11b890381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11521315604437c40de9680e24b79182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e20d205ddcbcd6f3923fc46b99d45883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7dbc31e028e48f59a92461c84c1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a8fa0287c2ec5c503c172baea726985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5395da18b422989411263ea697bb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb17fc55fd905f6511f720d71584b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1243517a415a166007a75fed90e2eb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a22c9d572dbff97d910843352f8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef30eb1ca42b6437fd4911ed212d5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e77ae3a9602868cc003e91a01800e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcac9cdc8db0c7623db023832065ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aefce3c4465acd726c9f7864650ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f82910a62cbf8d647563eb3e9747294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c431cfef1c55f275918631e19edc3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366b670ee9133abed3702e74252cd9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f10c0342cb709a0a573944e58e0ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a280f4576ce1456f7b4c0a7fc8e4aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f0b851055589134a55f63314e42e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b889eaafee5784f3d58fe8f6d38b96a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6444fee4be7a6905d27776602d70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6886d082ee53301cf7afafdb2fa12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918caca8d85767d6022a968393424c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d012feb3ec422e15a6f958ee53ce3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f9b3d13642b38426d56faaeb23f04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899fbf562fa066e0a2e5137a491841d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbbddaa36f996adeb65b3725ce5ae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036f363f2ad5485c33308d3c9af11c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7e374b8bafe082de43ab9658407d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d056e92118168cf645f143185966110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1175b923fcd5f241764b6a1b1bc1ef4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f482b4f2e18062b16d461d88b2258112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa081e8acfaa36181966b19cc6b5032113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d747f2ec756a23604fa324ce6d7ab6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ece5a50da149d9c030f23e516f61f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033f73074368889e8bb2ec0eed417d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0274602be567d6588e58e1bc25d81e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb265de92e50cd5a878d31ae577339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a1d33bfaa4eae9e24fcef16cfe2cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71297bcb0d0087b275e83771af5ef6f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0946b08faf57337fbc9bff89c1b41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197f5ecc8df2f444d5baa9af3b9eaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dca93b64c832bef94a26a44200d50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276599d7a59794cf948238b66c85181c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb58fb385e45ef21aee5b1fbfbd2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e981987d2c0808eb86aa1e0a00088126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae02bd02946567e4741125e9dfd4802127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efe0669a30ee7362b1f20fe6f3b74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a651e9808820e9b13c5775c0106a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad768b91a8d30aa651c6fc5301933d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e56456cb17a5de11f8093e650425131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120556f4da0b4aa3adf5cbda884470132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595eb3ed17870917ace718fa3130146133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeadd38372dd7cff0c2a97d95469999134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24392c36d67048c8706a2374882bb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31426ecf43a194e13dd1b9cc380431136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce7870e5f5870dac3e4b9f6038c0d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0735a57cdcb9d2a348ca11a7c555af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20665ab2c362edde73dac5292a15f74e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104906bf68914db7fdd58ce52ec3588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266726d9b2c73f87effeb14f12c74e26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696cefb6178b5c8ca7466d2f01eaeb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7e3a03317a1c3e09fb7b068a76b66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f195b4aef332fdaf6d1b066e691fa12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7362440a37aa795de34735824e693145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282bf2abbb49865179c62c456c93f80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb28735adb29b563110cfa6661d898147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19605c671135e03df2bb35d2b8ce58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8b0a879b60014b44e0e0aaebda89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209704f981195503cc2dd230170e957150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f336e4b512fe710bb96757d88a7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f535d0ab46e592b30635c5a3b712152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d41b352d773655bc3ccc40f685c5fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66010b3c805f62b496b0121469a24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2da9d218ea6f4f7439ae9502204b50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817e71ff21a9738b3d487b15430c81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bace29b9f57555a2cd976c120d084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2372a73af2769c31e50efe8d5a6f9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f8bd0ad3f7c84f51496591e6c6b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b34eec40a83b3b65219faf6da5df0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efbbe233520a94b86939bb09e160f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ad4e8e5b3c6506c0a7fff4b815ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739fa1b7fa3de1fa6b67e87535a8ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b66d2e91da1d10997310e1f53c7ee0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba25bf7387b844fe41f7138d3d34c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504697fd75e94ee3efc413b9529c354166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb5191bfcd64e73afb3deffbd07fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09847fcab1b362d89bd5dff53eee5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7c38fce15fe3686e61fac3d22317e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684d40d01e823fa23bee5f3ed1633d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5fd363b50b8321766d7cec67434f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885cd377854ae1327b261adf310f9d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b131428e3c2a50a99c82c2e517a9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eefb3938e667397a7993c316fe0fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df53a3e990ce98836d80a46c9db6dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d627429861aeaebe651ca6a8466d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc425be89ac1758908d5918753f754f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19215c03abefbe4c36736abdf6aa903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c85dd11a311429988308e6bcefc2f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f7d5c2bad386829be6d6fd111ba2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00ac939f7e50404f6f3c32476b5f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac584d5e3f9103898cd93c01216c1a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4884742e3e7b475fb831ca90053288183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb7c9dcfa38140bbaa33e74b61c3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfef1224061eac34ce4f544489d56c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc4cc0eacaf8c2c00d419bf788e09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40aa3d4981b68238f0a7e589307ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22548ede742741831732eedf8930df8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db42f4f6079a3d03bdfeb6c2b652d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1fe2e1d13700b6c4f272573d7b340190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f52cd02cc1c6fe3259f20dd3d6e074191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f3f480ab8fdfdf5f7d768786b189e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20b1ddfcc4201d072db69220def83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf505b251468abe4d333f9c42d1d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ec77b632305d69fbc0964d212ef89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96bad649fc11f2b78afe61299561c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9e673913a0d672a7758f98770e19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c3a3953dffbe361f9bc9d5e28cd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a576e7a055899b3ee841f2e765876d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db9885c0acfeded30df10597b16538200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b65e308a9221d186ebf8d7f21061201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf5959d873ff2ba3037f1637f2927202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07743786f84ce80cb368b64e0e18cbca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740365de5b0377e3a98e39c94e60b4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886e486cd1184cc42d56038edf9c5c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e7e1e1a3c8a03d8bb6296a2da773206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f19ca335592127f18139a6316c18d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a494deec7e08d5cdba68527fd25bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5740c9b12e85f9370da1d205f236e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f07cbbde79a9380aead0afc9efc6fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911c139bdd24becc85ee034f673f0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d06a5c080e7c25f7efc37b0d2b42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039b462516ebd90f6a8a3ba1fab2ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e1c26c95b622141fa01c3ea9f59b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b20812731e797e5b4625cfcabe0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56a0480d4b5d4387ff374d4473f53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01395c73bff8add12e90c568f49cc83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292e9a6496a9f7ddb5033291c3812f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a145fab3ed40c2f051bddb38307f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28f0b3d4e7627c569a2156e8c98b55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c81cf76e49fa4a9e5cb1802a37b37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862022bc426a2b5dd7c193543d7ae3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc67e34096b1a4161c8d1d5c5bbea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9fbde230876a70f0317dfddbe21d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d52ee43331e40d01dc93844f372b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ce674af44eb78c1317b130fca6f45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb4f7180f0767355ca2df3135fbcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2371bc088244b4c58dd049828a4d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fae4b3abc0f2b7bd73f29cf7f425f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd4a4f833eb5814943dd0bf5784468230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73c627d7ebb05c15659a11e9e07cd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1491775e35eefb24d28ef9f523a06b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc9d3dabb6783f6c2c8ece649d4f63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93dc02831ce964b719b293a4ad1ed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b6470a1e585725401d0e2532f20ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2fc70e1e9232d48ce91d8ac15ae5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79483fa5e24073c71e1ba0c45a63e3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d2f3682656cea6c7d31935a73088238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0081e0f2db90b6412d763eb1681aabe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad01c0ba838fc03c9f42b66b85215c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1ba1f0bdbd01711713f625ed4a16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aa32cad236c21220e54b6e0639b8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ad630c3ba5d6a37d05c04a5f1618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493d29272ebeb0098d57f2bcb32ddc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb2491aae5c8d1502755882ed552b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163750ab3b6d763245077ad23191f16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8680e08cbd4c385774f888ee11e96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad22dfcf46e750d40af25662bfd1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb7fd070b4aa46548a9762201a3aaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d207b6b02b91967283f25800c02b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69951562398318e2e12f9a6a98e789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4a38089fd86364ab05c20a6c4027252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a698ad1cb75156eff1e80a4e71e386253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa100d4870f078f7dbcc75c61b6392f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ca853a60be6ea8b2db64ad69be2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c27088be8f7088824bc63524e8fd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e9ac9f278d80306144abba1edb80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd55a09b242c55405b25263bb763a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585f036e4cf3fa76c9043b733235a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfbc842baa0a9c0b9a482dfa28ef2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec972aa62407eee0f78b69311f0077261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b45974012a8aa65d9fd7aa4a489a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b004df975092543c9a057efcce3d33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f24b7a2fa4b7e440d61aa6b2e077d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb70481e55464c5dd181ca77f88b64a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3cdcd634696fbd3d67d5e178c0962266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b896a8cace5e32c5a9ba045c2d013267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea31c0746d2a79d804c15e2b8a78082268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe473a84db2e8e9ae289db4d62015a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706a1f31bfa76ac2157559b8edcc72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7cee077ed03821cd7705f3810478d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072a4018bb26828cf9a0d2198953d2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9a09796a0f51ff44a3d0d1df5059273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2239546a5209ff0016fcd46d1248db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53353c5b07ecb401d85cefb873dc5ac9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae98ab7c20763ccf8e07c59c023ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bc4a90da0493f436017c26ab0f652277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a53cef804d94b6e46368788d7403278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24d60f685882ca57a2949c7f313219279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41610cb57e6fcec7f1a4074a9b42ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60067f07a26bee521a5f3f33b77eabe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef2747426bee865db878bc3f8adfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4016685e014f3c74d8f174c344793283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105af3dd1806ef6952039dd1b1ba358284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294c85f966b93ca7c21c239a738ca8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c765d96e8e3cc8eb18dc8bfcbce1b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1adea5142beaa84b28f82999deee7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86116f9c2d5d4ae7c55b7e38c1ef81b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0dae7fe5c366921ed021ff97a4b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7193becc6ed7f0497cc6bce0a5f992290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2889df3c152913954fce976a5b27433291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb81e9b120bfcac9e243f9b37c744c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb760bece6c405427fcf8e0a25b82ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdde3bbef186dea14310ba44d28e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61513a3e5df0b8f1d040ceeba210737295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5056228ec1b8707ad01c97856f24c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09be2f809875f2d8cd170c9c2ebd39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68528e3f225efb1a5381b00c8f81cb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e2b4650b1a7ee6ee39aa08bc9c7db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe513359de1e47c84c984f72d50524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b631bbae8b8d2340fcb1d886f102c7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45fecc68f82ac6bc0b94b036574fb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386a722a2652c4d82ce20a31256f508303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ec57d763611591ab9029add53004304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3733300c5027c580136c58d9567cf1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5df1911a46caca82014e3a71cfac6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d338889be835e5beda17b78c023a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc80112d616c548c7c8c292902d22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34f4432bf3d92a5ac781cdd84a5f5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0bfcafe28c45d42773f79d2ca869310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b0820e166919475e4b8e1328ee32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c3d7c3a427aa5ad62bc2c984d7157312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe092fccb40ab2eaf946401b4649563313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193133d7cfcf6ab477e32913f994796d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982a4a6d3a46d60b6f82d309120d41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664f108f8c99be12660bb5adc0ed13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de2f1aa69bd9aafcc37b3f0e3e87d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5b09a392ea0854fa6c46fd5ac8010318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf0977e3b0409e4f46c080f17ba093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8225ef181fa0f5356b140e5c3231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cada42a342f31cad0b2de0ae9d555321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e725f4b3ebfb6fc2a3b4c7b79b1040322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f0a9261cd16a25adfbf0bdaa965ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b30eef9c41f857f12a8cb1673f611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5773d3cc99d1dc4a691178afbecc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20565fc454dcd1c976085227d617a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0071e882f9d4c38ea55ab1f671a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf7c13a1903fbabefdd352c5c2b2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1151c79688963d65bcfda79523984329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7136985d042a8940a5faa4adf17eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed7c7b44e67ac86b713487917d725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110062241fc288acfa3389703a45e93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631748f294f607db5e40363c34d451333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeecd152e46629fa66c6657786a752334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f539cffbfab25001a106011b2b0c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e770ad3bbb8778905c98c52abe27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41c38040f5e1ddeda1b830df7635ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7cbbdbdfe8409fefb61ec46b3233a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c78796907f7f89a2d28976c9e451d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9cdd65c4b6d788f723d10a540498340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cabf12ea6125afc3bceb473df4756b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04099c21218d7d025d51c7a19a5eca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f044f1505f000012b52be3d03f9f7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92b830c126169e4c253bb4cecdac8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8757376a6fa31b1b8541134a9cc924345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b57bbacbec96c51c65493b96b29519346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a0ceef0827f70ddbae639232a671347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535ce24fcdd2100a01352cdf3beafd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fdbc1e8e8a09ece99962d40a0ef84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19751f71ab9780b07c11f61cf4158e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae872448b49cd4ebdb9410798a5ac53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f00e0ac043c7f6b1eccec87dc90bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01895707f5ce3255ff347cf964516748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3e0e3af6eb42044640bc833e6611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7611ee50f878141e63613dc4ef3b436355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f324c310d0dbdc86f98077468959d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487095052dc3769a64b35a16ead1f401357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88b7773cb0d94538c111c336330b46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020303d3985fd007f8f7dca3d9508c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21af72b3aff750b9585b935d6c39f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182f76f97552150ca3720f3828ad8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173e298ffe100a5e2091dbe6b2a830b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fadcea2cc2a9889929614eca47040363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4f8bb182d6a913bbe05db54228767364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed4f7d0875d9dc1cb0fde223539e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e616c85d59c50474be734ea28dd81c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fd55e4e8bc516cbad7da508ad843e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556dee17481c80c5ed6bb46b2b2545368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20b9c8d9cddbbe141fd806f3fafaf1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd0f7b2f56f2a4772f630413d00a85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7dd09904c51a962b1b52d0815962371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37d4f4d6693bfffb418f63543a52e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958925df2ca959f3fb85f5e74a7f9fdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cdde95967435ffc7e0aa49c781341374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c357bb0ae503bdbc2e8a08572b1b9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857884d68becbf1be5a01107eb24d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04e537692cdd5b61ba8195b3adae84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc355e9b15508af5117e86e7eba774f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34c9be07d86378377c5ae5e23ed66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2ca3d991cd6c042d70f9c3f276ead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3995ec9410816de28806741541fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03854be6afa85f42630cc8bde177eee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d067afbe7aeee26d1485e802e37e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a04b11565e2eda18478adf35177c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d5cd99bc238a31c7a55cb00acd768385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30fddc0a9f2c96c9deab4732f1c74c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c09d161e599228f893d6ff2cd714a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193068fcb43074ba6109d1f1a723bb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1feb4d59581b2f107ec293ae4445389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354e02cf37612d0a52a4206b977fc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbde2eb930c0cf1460319fe6011700391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f16c8a06786dcd0a0f6487fefccd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776059b601b7d8884db0d3689f9529c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379e8dc5305b2961925b7deab1151e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79aee86b0f905f15d7818f93da015395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf44623d14d74cbaeb21c08e0a6664396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23235079f48bb29947ed9d84b7d1f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea05e30e50abf20eebfa78b5f7aa9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7710c82b305564cfab6c436f242e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859d4609a756dd6a812de35fc575f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c0f9269c6710179ce51be9d02432401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5cd02ae990d2f5d07611399e9c7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3bcd5ec897e30817bf11a4233306403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651463aeae0328e5e9c0dc0bbfd5d150404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b42671d9de584348a61041c6c8cb58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1bdd85db24be08f56e76c144b019a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21effd786164adbacf18a668879c3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4b140bb83d34e127add8e46c749fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f31679b8b87fbb93d0e9dd24c4b35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683bd5cf3f34c19fdfa9604620428c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2666bd50358c80f28a6b21a092aba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a1c561a80b861f1ba9920c0077391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3459103b1928f9d7299085226f09a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0b6ba817654905189b5d1a8844c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb2c9dba1afa0b1027c84d5fd5b314415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65358e846b2535f99772bd0dcd64d4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bef7fc21a5b3d495010f401cdb21b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9baed7b3f4b3149d008b434b507a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71acd141e7dc6a2d16dc8e22fdede06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d45330343147cad0123c40ddd2373420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524aa39fdf3eca9eb0bdfd287a2fec3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4fac1dfa3443a0c821c0bcf324303422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da4f4a918e6d91ff0951f6dc490741423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84a966eca4be18264cc5da797fbea0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0017d783636c5c83969e18d2a2fb43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c831680a88fd8c268575c1a7d31c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da33419aac080c8456e502497b1a95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f83b13f9afefba968a949b77e9849428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b369dc28c998b160ebe7c3aefa2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13845a12b7a10d701f035b06dda9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484c27f4d45635cc9088b554c9416ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2d9bf3c45ba1a1153b32a9ebb9c02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5984950b4818c7d181d0619c2622433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31000d0b8cdca4e3c53ae84013d01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088f86308655f8cf46ea66c54073c3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f489493f41bebd0036602dd54c6752d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c893ca63d8693cc03331bc5be50b73d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c2eac0d5c2cb0f324856f1a31ea7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092d405a9e3c9b301659cad330073f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b2fee69792905e744f5f6b6b4dd44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b42cd910db0d8371437184183e3c5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123d7c34cb8d589bed1a93a235ab7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dc195cb427ec019958aac53e5dfe0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c8d7d802f0a1d663e286e545355e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da3ee58a16e7f28be6962f90f4a36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a67f7252a7a736a67e4b00f748a204446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1a2b77da145bce5d9aaa16d33f87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd635946c59f9221aef7794163d1c2f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a95a1f06004ab922fb51495d798700449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ebabc48435607570c39328146c46e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52027c10958d993e398620c5907f807c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9cf66a7af5d0f2921421360e62d0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac8faf8def0eca00599a51da79fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674456cf5725961c88241bf383033f07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ab9c1666562686719ae24a7da036455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e71b42a80f47d216c0d780d2580d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17919df236e7d63e3c12f7c5ea3d4b6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e71728db296fbf9c9a0cfa46039b93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f32707f5cc2bfe4521b5dc1804fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a215302987788792b4ac3a95e4aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc0e056183d357ae839db19691b98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670095d559a2386a215c3eb33d1cc0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d296a15d77f9824a18fa44571f50ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bfce15a1a00989a0c55a7e58e00b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d1b279344b7efa883355016da3a85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b8b09778ef03c7a7759fc604e4bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a28feb12b65f3d4da60cafea5b44e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464edf3ee1cf032390f39d0a79bf5ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9977d54761c03239ba076097355e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3328060160ab07e651750f70f6ecc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a0a8824739c339f31561793a0e31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfd9f38639ef53979b65816793b6aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a458e249e942f7c323f41268f6ae52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ef6297648b0b1a55989320cdcd9ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430165a4edca3e465c36397707a6c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8762dc28c6694579c32f1336ec595476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e593fdbf91e2c6e36c4a0c719d3c60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4cef7d0b1122fc5aed301b5c2fee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f86ec9e610d625945671148488b86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a0dff61a4cbfdb1487b55479814d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a85b7ee3278cb30a1b29ea8c27955b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795f8c82c18543dd2d24d16b5bc2c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae647cbfdcbf402fb1e65d17b75cc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f72188f5216437a0f56c4d69a3a3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ededa5a3a407671b026f06b46c1150485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fc324ee502573061290814e8a2842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86f695c6c97d6804f6b2f9b55a6039487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf6851d2f2926374610068c53a300488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c3e3a8e555b87f62100b8b6285c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3a0d76c398fbb2a7a210d4a7390b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b965dac1599d2d60715ae0849258fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3284c89a2cae66f14af0081240014e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80619139d5796a787337bd24a800c65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29716a96eab12acd1717fee52ec62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f551499a626970d76cb510e6411b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be5b9ab49072f42e5cf7750193a119496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda97dbf03e816ac0ff9b8c5f4bf01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06891a1e6e6951bd1274f7c3b9c6d9f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63684877af1cfbe6d2c334ade1fd671c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b9dd30c7da202c0562351e631598500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088222b90d2c11db225692da68ab151501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467100a2bc69b3829f6baae9a36e5c5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4f6262270b158cec94b586adc373503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef205f55c7dc5b1ae9616cdbb82d05e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9e4a5977da76e0cb05961bd6ffdb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c6ec985e741aa194f2419572a313506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3b895f69bd2a998e3b387a42d8d33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0cd78834c1242d53d7eb83ba2586f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb30799a5bf528aae2df6cb7a613240509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596608437d8944b23b5cc471aa9cdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1290f266e977e79b428f9629c90f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67da3fd3d3dba0a4d624daff038070512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727395718f8cd63fe83324a39692c344513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12450746bb8a5e9e50f6821a8532360e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655211f6a2d66580b81f07a47b19407515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b2de97857de04cfe0c1424818416516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af69d7f39738be584d9676ae207ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaface5fb262ba6344d4727b0510fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b1682557e8dfdeb24be3f03fa1a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e4c251fed055ed46c7b864d6ed73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d583a0ff8ca1bafe4cdf6cc27c2d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4be64e0e5cb50b92b86c3b6cdb4e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df0de449942c20cb612278ab78b6bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d92c1a55ebfd158058a9faeb5ae5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fec13b6336731e3cf6457c4c5baf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa72102bbc0a0cf4b6bb399b82448526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e39bb13460d6f15be0d87e09fd1b1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222b88353de231cc2a5adf86882724528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fb0c12c7c027d6de32d2dac76fd61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d9608169ee34a415dac63500a48d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e8481c2c0bbacf9fba173af1a76d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff26ef6a864447bcb2a2870414a09d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ac5474a12ad99f983a9761594a745533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0bfa89ca758a061a3dc0f28feee53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424faa07aaa0d2d49268b857ba7f8f38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34313f2834e587b36282d5e7d85794c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e68e52a7f37955bbd9518b059c25a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d1618540cde4c425c7ceb66273ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a0fd6a123b6485602003e6a6fd7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e120da7c11f16958f59fffdf5a130540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91e273c59dc4ce797b1b101a78365541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a67d633c607f8d5eced48ba7fe8f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76e958e745470dac955bd395c6447543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df556382fef43dcc06f9a3a612bb6f7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbfbdcdf0a0cbc172d9b7f67da04b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa59f4dab2751b279a47830e12be73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f298746af2c33f05f3ccef336e6d7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb5a0029c089fd546f306c103eadf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2287786380ea2093b14a7fc785571d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea3e683e98a59a51b6eb452d974bab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10df90110ba412e8d622b284d393f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a626e48f5eebaf17aa8303fe11f166552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e966ff73e7fcec52927b6a3049afc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd9df7a14501bea3de9fff1d6299d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125e66306617e015bd047a737f4622555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f3ea6459d99fd8cb7c16aff8a6c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3bb30237081477cb656b5301e8200557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d5e2ff3f2ef72a420c41e4d52fb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34864882f4d66bcb9e3775a28d5f1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6a6e0cb3b89abd05a1a0f6b5dd39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df17badbfab32ebd3e57dc6747dc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea92ae20496b7955448b8e1751d54e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d63260cba36eb7a4a8d6448688ef77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b84563559b1dcee7e5aec22a84123564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbf9bc158ae917d7c2009884f39bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ef3ba4735b3732264975d8c2359c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a07f806c24342d6022a31dadaf165567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034cab6c1f6d6724bc2242ea8ce6d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fd10141626684466e09c9227558fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15921b1dbc130265e1407044558ed30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec0923c085240dc41072b206736c6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581c9e93a06bc1bd4b37ce161f4098c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be160d1ccd34cec3709f59144142b1ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca6b9a5911a83dfa8086e530dfe94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f5336f9756301249417bcc80c8e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1d7703de039765c009c2e2cdc282576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f755466f696f3d22dbbbd0dbc59530577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c31b84a2aa8b9bdb45075f7a5981dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c740c1e5ae75f4472889574ffaeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951493dbdc9f0d4f440330e68e5e69b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2700f884ba3d7e42966ab65857c5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972583f1ffd788d8af4ff9eee129e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85911b108d0341f0e5ef02a056ffdaca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b39bccf00ec3138eba1c9aae95b90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d3503f0c2846b9ca360c1aa7d5f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a83523334f8f2257419db0ab826e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d2e862e58e938e0ecd5a47e9263b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b2e195ca3b13621eba4c058f5f99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775413ab2ab36107da917dd96d3c06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f624013dc27593fea041153d650e6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f200d40d7e3026665410a31ac411c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3316c4465b014a117005eeaafd9c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb536457fcfec5c1b951987fa40b3114593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd33fe6ba3e97181fa80031c1253e46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04169286c42d5bced63b1a5ed9e17a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c34dbe219e7a407aa0bf324acef1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cf282125dcb7c8849d76baeae0e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69691aab11a3a31357a8276f35f294b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfda57b0116677371cba46f389ec71f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c18333eb556c5e98d4caf7099a855600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97a966ed8a2fe8ed430bfa67bfc13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21f2a11910f04db23a2ca41cf46b29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b495fb01a0b1d71f9ffac6b15aaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5362b1c734f28c38ead3aa22e2b90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b49afa4cd7dd6e1c588af1f95c7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc2423554ae19ea4c1ad697f133de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcd85a2eb99deb767836aa65c1c2f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c29fb9704c620fdb14079608e9eb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc40f5e5f3af99a6a66a2347d4a40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7b43ecde3e0051e986e0e33d5e40e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae017ecb9e8a39e992b2beabe4ff42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197503f6230ec6c7628a38bf96ffb1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbfa14a84d4663d3190b038284f0e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91e2567a463b56d5e1a9a93b28f57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a8b56f1c8a1a0ddfe64c0f6c474da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df06a228b45b6d69cd9b5c0ef303d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32adb229a315231da62c43e21afb1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5c78f6c2c58caff43c4f07c0a729618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c06a3457b31b64b6032823a6083db8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184fec06bcafe15e383c10fbc90e386620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1190e6dc98994e989c12ac9f66246c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa0cea4da0188dda00c7965d35a559622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dee8f0ffad8ddfcecad7b2ef9f11f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bd78cb49037aa7e96fc2c56de1e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a4f309121eaf74a67272f17a08781625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3212750ab1f515602383d0b8310d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442fcd624c89f93120ef0978fc3278627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687f6ba49dfaa15960aba8624ac4265628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09bf9243d182a05c6d09df98c2f043629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba9f365149b79092c7c8995decb82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e60787b9ae6784dd83a938c9969669631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d31c31fc29d9a08529c1d3293f4c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed860fae0ed63329e3d0836fd515ba89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d246032c70ab582d20916b145f68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10197e04ab775a64ce6a0a26cb8fa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9d60aa56566f6792947068737be1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecf507fda9807c66b527ed7365abb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf69f843e8c18d15383d9e815a1082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea825b9d2b139757748013aea49b80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65946442f346bbb406f1982401abd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb626a3519571f71537b0acf49b2218641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a6484c6b90479ddfa1fdb7e0b41e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa06335559569cfcd7811f6c0cb1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39c48af503582ae91f4c55ab6c64a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841df675aca99b95d57835a3428a529645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc290b38466112c07f8078af58f7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e8f03540901c8e2545ff4c9a2efc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394e6130269c50378b919b013fb396c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c92620cac8c1b545b1df57ea4dfad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731981d2702cbd5432216a266203f626650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0015c9ad723bbb2ec8ffb59ba59fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78804cb97c345baec88757cb3c110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ea17eb194ad56069d862883e75207653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b386833ddb629d16f4615609cdb55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c879b2d063240b5ead080ec37fce54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f843130d6f14e4955e4c34e8fa03f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e21489f888529b510a294b51fddf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462baaf13a9bed0e4b1f90c18b357281658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb34ca3270d0fab1f2501d0fdc3585659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa541378b53e70ace93931235be96fca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e42849f28686dd3ea112fda1b4473661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9bd018bac2cf5a9de79d0b0ce4f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94b56bbd68b12c9338edefcee0d0f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78710bb8267ca4bda8c144836e68962664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f434e9c5f2ca39ed72b8770a23cb28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a17355e6909b1502708719f93f9b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4508e11e1b266814742690404d807c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787b67f8a12247932959b0c8ce5b154668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e00431eafa787a8d88f4d9c1cbd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ddda571f144cf111e343f16dc685670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479fc76e387864a80688094559a98b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe178bef7371d64aa33af90a1eb3452672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb55b33dd48ec1566d0ff94e618e08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2aff53672fcf1e8868c5db69457dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81d64964c0345efdfcc4195236b90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a94298ed98ea54a83f2ee83510994676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b528f216f7d7e7f12c0587f1e814677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd643604c32a43c5094be87f36276a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401359ff12236189b4df48b2368108f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d709477816b91c31c33094c38b6220680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1e11c55d55b257e969256b26c50c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb99bd62adbd935ed2c8e24df3034b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001433a6492206128503de19feba7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d04dca3b1edfc7ebd1b3999517329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08ca6b8d176355d52bbf43f4484b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22837e695fd1888f0271b7712327d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91125f07109c309cc7627c2932cb498f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d28e79d204b55a12fbd63300404e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6b53352670b41d063c7166efa1af4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bece00899f1e6d2585774ac366553690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20006d2e147588461f372eff5eb24f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749f30d0e6a4b58fbd2770abd52ce87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2898286421c9ea938e5ebbdb1c431693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e70e3f8f9d6cc9cc066f0e2dd196694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2352d97587a9d4cce0f677754b391cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28148c4e4333dd9b53a31ecd39d5d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd43cae950c182d3ab4f55484cf27f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d404945f96c6ece2d1cbdceb479a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2cb601d4700a91070ff6d70a99b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428344945ee4a7972bedfe3cafe3c5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec3ba61899fbf64c982e789dcb076701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3703a86d7be9e80b2d146f18659492702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705e5384516ac904d9ab640dd23d01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f3f74c1a9a82329c40603a85d6db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5035b9b13bc9d51e7b15582338bd40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631712987878d8f692c61c50fa67373706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ece91f6d8137d70842693a1f04089707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528405b443849ace77f69a0038cba63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904771c2f68ea9305a2571d754dfb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8457633c552d209057903bfed1cd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f0d6620c3e7672034398945f595fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2313950b0ffbaf8feb995c913f4d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f472ea529692136fc14ca6ce7d6790713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e8b0ce68bc30c897ebc08d4de91a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43239a0775cfdef13c6f4275aa3b418715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da6861e77591c5e23c8e6330401cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388872089372894db1fa18d9c5dbb2ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b8b8b32e4c107f6e12e3e826db63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e7cb0c5f6f8a3f972df3727fe9f04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b51c48aea3131af8f18fa01491150720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0417f7dd1ee63971801aab9c77198721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070f73e72ac21daef147bdd6e5e65a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3f7a650fe465ede3a263081652ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efe011299851b16858080a4dd19ce8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e54d11da8aad0412373bfd3d48f4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dda3a33fc12089ce1a378685f3095726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ce9c1f2f72b9c59de691c45bcd33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb45ace6a3ac9cec0d2339ad8b28357728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d48a0f1db7bca2776eeb74b441736729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42fd3674da2c67a49b016bb3e3f43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897fb4749bdbfc7d512d2d18b1f8235731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e18019136b44da2a18f677df4a3fd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ef08fc068af4dd32107818fe0a35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3c3c00964df0e4e19d08d7a8af0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486c533796177e17f399b12db0bb63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9e8df950e1bddbd626df929529499736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070549f1cbdef71bc8f0ada4d7e3176f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a76a6e69442005954b67a2b8cde6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19c7cef79571790f4806a63036f576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce6fa4fb242ab6a4a0155b6ceb37a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b257eec11ba7b55d57f45033f9a3054741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121f9ea43f1ef7d8dc6b217f7e600cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36837c7242ea4577d75f2dae5032f845743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d8c689714250566ab2c9e673ced82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710acfeea4e826e6ffc813cd4cf6f10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ac0be10cea381a8babba78d2ff0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074179e8884527380edbcbd7a1e44598747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd84b8e1c4b8893013af6617e82cf65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fd3618f9d6257d395fc1e16e785dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051155ab509c6c45fd43f5b21693c87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241884012b08dc8c707b6accae476f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267268e0cac5da01f0cadb5969090b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1803c1998188f5677217d9ee9e85fae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52e4129963e722e4c336634d45066754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab689c56be2e8e029aa63614c5c3f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99684355907922271771531aa1848ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1987d51b146c7ea466da9194a3314d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b350e0a6358115d478846d7a5f4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34abebda3862b4dc428bc0270e9f26b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>