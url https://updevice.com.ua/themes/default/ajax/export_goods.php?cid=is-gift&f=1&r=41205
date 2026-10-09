--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a740f636e5fae7c31cd6b9d8399b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6539e854ca8cc26c354445a7d8cd552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d43e147a0f8936c5ef0f919c2dd663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e55093cbbf2aa625a6eb72545510c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24776759e4a41db37c024e7a10446e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071275539d5fab89c5e6f5b8584565f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbcb227b98d7d77daad9fec8f72a867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0d5cfda46fe58ec3655a468e90d048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0ac6e425dff81dac5eb3de8600fba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a09e19c0ebb9a6511a69fd816f0b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a24d3f74973f97602b3b7e0d3add011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e647ba28779eeaa6687a749c2546b5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d60adb8f2c874e7518bc2278e46913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b5b2373a441bb77489f26af75e44b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc454702df34ce08e69521072cfaef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11033762f1e9af0c6dadf260f7bc5f1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100c196a3e13d8da968afb9e5907ba417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5d9cc13bd83699b6820c78e6135518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7de02db2361d80aa09d761d1df8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b07e8a0ba7d01708bab96d607f4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539ab0e92a9040bb0c2923b73f1e33b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bd096081ba47dfe02aeb10881c87622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642962eda12fef40ae9cf46157873ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c63dccc365b7939980c3e5b417f7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda6d7362f09ca18818273803e0272925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746f5e1937d3b82392c9099cb17a6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a79df388f4d6b5896bce0c1bdd2b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639609fdcb9887031beb19f1f82581ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7270e9b6f8b35af9684dfaa3525129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd1d2fdcd54c11acbf6ff119b5d5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166d076f321ddd9edc79d9a59c0a5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f0a38889ec5a939b7ef6c44e5fd0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7162382515058a64dcb30f141ef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc87fba1f6c3d5f149eafbb74ef36134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214360c02baa42d037a23244e302a04735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330909219b20281fb962688a83dc224736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a99f81091bee379cfb175116443837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601310ecd50402e14852f62bbd375c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c5f3228e9c3a019752924f043438f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b242138bca170b0272eccea522b12140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e378c623f117a1ad01bb6ec97c91741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c6c314d9f09fd5fe03e587e58653b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f83c412772ad0e52f9372daaafe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e803972bcff1e446f32e7eaef991e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fac31d427b719becc2fb9f8e3f8b4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f51d92ddbc63e180e981b772d6c86946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a6c2b4cfb2e5c900a9b9cfc23e4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bceca52f07a01958047b6a05c264d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68871ee82c8ae132991417a761c8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a87181c4a35e71d23c961f5e859650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de3151fa7563655c0382a8f5a9a1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9429d5e77c0a48d5b99c1d34e2d2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a5d1acb901ed03aeb53c47259970c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1b685b5a2435553b127e957a706054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805dfac1606c5ebdd3f9c741656867755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457ee9958bdd1946fa4fdec8e02bfc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71530df76f24ee1640d380590ec8b93f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00972ce9b17831896fc527d15927566558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177e5527293f20a6dd001cac8c330c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf431092267700ea6229e25b095fa1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267677218686b9eb796983395d237e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6c3af7b1b54184e798e8aeadbfe562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c90ae6979f2f30fa15adecf8a9c16663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585dad4d9f9c3f38fa9bb7aaf023c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb74762d55bc1647b449c660af8d84a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fbd27220b3f1ac1b7ec11afa42d9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff9e79f777d29d5c0b58ef64622c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6061acfa153d3181cbeb88fed7e9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496007302899405dfd3acce4292b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898ab614dbc3354137adc31aa5aa7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb133716435f06cbc4f91b33c3f2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3afd6f7e5f4bb81159f5e6009500d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613e841576f08679cf294c35639eca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a28fcd635df8ec4f80e45fe667bc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797887ba8c191fc3e553976c4dad4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed75e5a25bdf7c2bc7f6a51e16f87276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0699e4c5e917b0f74dfd0e898644077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72328bb7b8ea574df13f6e6b1da325478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad5a3e81f0da7c08e6eb14004852e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961c9bebe246a54a9b74d6d93a7a8e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80577b493f4e0d2d539c723053014c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0161145f0a9519156d0c70c52e94c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9fa58a159edbdd845fe7403242ce483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a890e03c160c0712b39f22a138befd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5845c9cd04445721a78aa96e2c106c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e24ba05ebb6004118a69e5a903f5c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41c09032f826ce23c8dbb5e781a69c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea05bb729db008263286d9e9b52ed488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc24b658fc0e43c5306a832e6cbcaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a46e63e1dc99b2137cf224dec8ab290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f4546275854736f1ce19510217de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cb5bb8348854f6b27609cf1cf1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526246b10a2c0072f0ff5fb59a31ba3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007548a58e458a78cb9c11955bbfc70394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a15afece8d833a625994d0925c9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56bf517f8be48fa7023d2a6b3a9f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688584725e45dd81286e12c124166e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465e5f441d8ecdb8ecd949b617afa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e8b5f5889cd4afec285b0694539a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5989909aa3997bc8d4f4bb886aef1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e24616fa356c912ffbb89a0dfdb4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664cff7163df67733edda596e95496a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69f0ddb5b0a45693cf10a49ef4e16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d96ceddc9b5a11b4660cec9178b78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f80d6e7b618c10cd978516ce82dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163aa84fa8658e563dce0a72f684fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135692c8fc8cf0f01631515b7e4c214107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e599334a24bf597fabd0dd99fe1ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f6d4c66526365039264914d740885109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c176e560b2fe76ece9a0cc7189f8aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879fe9f025c64a43771d43e1eea62a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b19bc1f1c2dfbf3fb3305616b7873112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3160b5a0d10c1adc6de7323bbb0893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596c01f73904d6ff726019b0421235114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d8ac5032b99f6771f0d53e9660820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6962987568677c13216cb9d667311116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9490ecb6b48971e314db4352460e244117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff534737935bbb840b86aa7c12d03e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d4d83a15fae22431af64656a52d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cfd00b7c12432ea5a39632a0d480e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd306f9b53471e3a39ad454c8aef0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a3403f9b6a1de812a014ba2dae0f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a405537d9cab8f1a37845cea0739123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7a1db8d9aebf13d45d12d085c2da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a8080dd99ae0ad43cd7f9449b0be1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a535ab68dedd75627e774b16c6a120126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc91c924cc91c31fa2791b34eba4b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f7eeb6b5ced97a784e4c4594de9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaa5c236fd1a2fcac4a5ad203fa075129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608d8f4d6c890a562ce75939c02209130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0985e9d5ea100ddcb5e40a64c75a37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff296f91a62178ae42a0471b28e2e9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e23eefb0223f61f997c3c022fef93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5235a6c4e3fbf92254656b02f8cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f75fd2e9c6f1dbc81b456db0228175135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ef61bb4e16f17e40dc3da1697c233136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead8da7ca89065eb75866f16c3f3f12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486d96762ac1a651b1c8e7cfc586c95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337ba88ca4fd8719c3c4b926cbc4f26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4b0e59083d9a0bf563983bcd63b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5e47b21eeb59c87a3e431f6cb061141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd3153153f4bc8b38ca464d3e9725142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38321626b73b0beae949b0e608c36bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367175fb88550d16592891f53a9a929144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789c5c6eba3be390abbf064fc29af8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7510ddbe23d21b9039b363d7288399f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a7910b307edcae5d72c1cf75514c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b303c27d4f32f2e8b7fdeb8f6ba5e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a04cf005aeec01008bc63211feb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ac6c8a003cca45ecdedd5bea65cb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5c2ab91ead97ae1f688840c33fd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb61c03d9f8b49da4cedf29ffe20d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22fbc0dad30dcc0b5b4d2d155beb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8979e8264a36849d032aab4a7f80fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9932d0fd848b4254e41502928c7a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549f8f040a4ab9cd31e36d60ce56f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f187bcb73b62324590d6081fe39b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbb1ee18bd4732d631a213d11188cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d99d631d65c68adc3596652930551159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da315adb145a013c7eb66179c53c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c440f21301c635e9343f7540eef0c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600e55b79bfb7499a986eab389ebde6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a258a954b83b42a8e98b6b60eb60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a481cb561a6b6b7db73ce63d9765c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb1176018f9730772c6df5a4b0f0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e89a9f6ee6cc4e2f01895ed4814fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed288c6e5f3a611b3229d02c370a263167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b12de41594c872de5b62d8440e8683168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c15ab69bc7c968b2bcd40fa6d3306169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e84bf95c505fb267c3938ca55972d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e7aa603fbde818ff75c857213c46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a51ebc3399592d01b86d340abecf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a634335088f01e9867f7da8a8a7e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff772fcf8dedbd87fe83c1eb3c36b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468439c4fbabd16a1c18038fbcc8ffbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eafe263fdd54747b78d50a5c39e270176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdd8661ba25a3f4774e4cc190167c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c0d10e45451352c94ec325f414e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c61c23190ae9215595b28be30dbb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c13acf5f156246fc7eaee4a4820d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0aef254db2b7321698363d4e7dc82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f31e7a24df0ba0a6ceeb58735edf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc221a76cc25b9b8acafcd3fdc7b35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4082fc7301adb891460481c1ab9d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93852bdd59692345649cd687ad0c061f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674380fc3d38d530cf49cba08778edc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf7f528f61a868ff62954bb181ce4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106123f57bf5482a697d88b269b440f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444bf47b52ea405b83e45768061de88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958de212b2ea09c746f9248f7919585190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3f086c25b650cb35b6cb6da6820f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5735fa4c8b8846b2ef0200ef621156192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b0a7dc1dc70d4b2749a1491837a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186059d42ef4b108c8dee919d2358ced194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c1f6b4e50d2d5c119c820fc0629a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d390721322578d994c9ec2d3db71f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b45c8474e4ed618e1579955dfc1e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a650afdb6b3656751b63e5aba6f39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc0781d39289be40a82f7c4eb46c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5849d75b781f1dc5758bbc0a8120e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ce2fc80843f6b878668c5fa8ceed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a14613c307cc678a8bed61f614e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6b69ba7248ff1d40445913f1225c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087ac382286874c5e3039bb4975526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd859a4a59bef0fe0b2bba7de9c06ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464384d946e79d97bfcd508112367c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f430c7c4f8ffbb8d1b5275d01425207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71cadf78e26e8e6a89bdb9551bc0a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c46f199375c5ee924bc79b7aa8387c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67751eab7a68044e44151eb7b4c9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7796aa5c82aa580e8b2902b2f5ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b97ed41706eea42d28985808e9c27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951dd899436da62c8626eaf29fc6ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9b0368773fdb5abd04aa453c5f64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7ee4897a2d8bae185593593eca20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de51a61cb97507762f7ad480c45dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1601b0524b823234f38e757bc8eb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217a290b9e2a1cc9333a4875f0cb1eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86abcbdb0aaec137751261baad9026219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9758001f07fa8e19a13fa490cb825220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4cf879875703bcf5b6e5a08fda532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb173a19a052812dc615fa4b9fe028222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c61929285a36ed29eb6951ad14674f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c6d98949b69664ab7fac19c0c16e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a9218ee375a77d8102abf4bbc331225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845e45f9256989e64d0e6bc9d4aedb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393e7788f570ef5b98634e18436771227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f48cfcfb2e968c5da9eb42f68227228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825ecfed402cc74a688275c844ab842229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f23a69be10cd08052ed96cee73c0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22553605002d321f020c91ee7e488c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631ab5c35a757743c96f4e28e80bc08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50d37721fa62e7bfcdc20677ec521233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c80fafc93a1ff13d13a1c9dd1ab7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451dbedd9ba8491b4768446a1e0a4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59351df7cc0b070ea230ec84da5281fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0c80577e4ce39e24e03bc90dca28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff33b6d6442c764654f46791b807bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c213aeb7a9479c93f117b1a8562ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b093a394d3d7d5e5e2fd9c13cc26f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41645c0f758693426d285d485458b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f67e0c10fb2b2a8b39cb0e80383b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292cac84158eaadafb98a612c6774d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b828ada967697806658e9fe5f9a35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b38c0c4d949c32e76bac7f40b772a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc042e0d5e90ac4c5ebb600467be8be5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162b4c6e2afda8be7388407c61124e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d44ecd1f2aa409798d74c74c90bc5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf89635186a6f2e83b42e9baeb301cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77396647bd7cb85376bfa505434c76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ad95a8c7302dca0c78ef7edc1a71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61f3bc435b230d9bc35da7233c37d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1187bd6f57170389d187403b81e66c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1fef76b16eff35de22cc66c1c3619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fe2139408d1fbbefbb53e99e3dddf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f988beb71c6f5dd85286fb1d92eab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d140e5ca9dcd100c45e5a5d785f3ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a2b74414d848eb835c4bd20ad527258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13fc3b86347d6ec77c58e9fbbe9b63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe6f6cf63c64effd3bbf5391bc96a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6530d9f4d2ae3c2d0d92570228c936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce875b8c952494314686c9b7533bf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd830044237fc2950e05811997bcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f7bf8387bf4922c5823a40138f59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a497b45fddb76dca5f96ce74ff43d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fff7dad6b81db3dd19bbff03b7d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c74222fe4a270ad5582b19de9f540267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29c905647ccf4edff4fb10adbe86f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc21dd2a2072e1a400543d7eb87fb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0da38a6ab24c73edde18e2b835a260270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bce75a97c7d073d26e27e89e16f66d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881c7dac5ac2bec3e3abd548727e409272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12816b960af59bd31c5ad4cbaa97df12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a6e8df0b0a9f5e3a3d80d353922c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04a5b3c6397fce1872872330f119a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a588f0be417482e79f203e3b55a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a588fbd48a4a8525c3c0f542b8cf01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb95c89c0d0c59f6363e5db845409d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd0896e8f413110f18c4837a5d1d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0227168984cfc8e70a1bc0f58295e97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb298ca8e7a68793e74b3e398ced8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b50fc97b5040ac79b270fb83393d12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9beb6c0728f2053285e21c115281283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e353b6ba1f60b8429f943f818be72a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c461f07b90b77877bba2b68ab10e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f5eea773097afd50097d28a311441286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb23d4cbf28dddb610f70461af1356287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450137706213ceaf21fa8cd0d70088288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78921b67a67fb73793564ed7602f16ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6482d798a4a71743de154e49aace4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549028d53cd23ccbdf6142d9929b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1a7563280e3aeb1e040bde37f10e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a53d19cf46d8bd445c095f0866cf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb42f43a4c1835118bfa439b41356f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2c88f6ebcaab6304c8a0c8fb015e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6efbf1aaa599389026b0b59e353a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b84a42ec932144b7e613bad27e4a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59852ef09a24c809c5f442cf9aed07c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f55a241626cf21e946ad4866685d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01f45e17ab758b5b85b3544cb64a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b10620b047779de4a29f99ee1a8d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f848bd150cf8e37101bb8d6e9439d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4e47ceb7ace71fc66430dcd8e0b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081972b9bf8ea61260660e11e6f18797304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff6451b3b46486e5796d2374786c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f9716b5f401742ec0f1f0394ae01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b7fa5e02040ab6d90827b7b17957e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9cf06781e8fb09c4635dafbcbba28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da6bd12ae42f22585eae7d53b8aadf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7886f5027bff769ebdc7cdda888d9e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad3d0eec0869fc82a9f0a8d2c243a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca031d065547de150baf079c6e1079b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc088d1a7610a0deced3fc620fc29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d666fc39cf741be56099e00efd4a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ddb1696aadd14154429883639abf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9503f4be6d1f0aff230152f8f10d5d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e1160a7ca61930b1458c7c89f726317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37b21fb7cf0059e53ad2af9c4db18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae149ce6b11a92c45c3eb75e0f496394319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d5ad18b2b8c0fbda3abe5cc0e250f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3610c18693591b3756d18cb47718c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145a82da584974ebc67644fbd860295322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203737b983e3a9d6a2739c2f8865c753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce5c83fdce7bf1da82235d3344199324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf182f91537704af91e2ab396102b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ce05b27d0d24cd28627e020a4e4f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97baa4f6ba0f453a9893759cc1e4d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d08c01a545561525585e5dc17d89b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663bda9260396208492c251f27db509329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11aa4719ac05e2b89e9050da175ca13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78f100e2f54ac264e30d186801954331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b69bc96565990d3be399089fed6af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07877080f928ab3193f21fa885c719d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac937851c02234108b6ed72808a745334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66220ac2c89aa28506e2d4cd501d59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9c8c1937bd2aab1626af407604b03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0d24e84ac74ee6334b2d5251b388337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e68377f721392c20ae9af435e0449338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26ae6939362444b5c36893de28bf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff42472a0f7aacc725e4ca941bd56a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1b0dc4867c5684746d3f08f889f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd79609eec0d830e7cd6e247bdcbf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076892f92a054b9e372d24e7555115c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b11d82487bf9df782a80eaa1253400344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400e862fb09cc8e50970f02f0b365d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558425ee576c83956b9529abd232c2c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347fde6d82381b5aba2b3683e1d0a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f9a7bd609f268b4d0b0262bc6703348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507d9f37567cb84c4e6d636fa536d8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a3169747ddec5726d165f7651053f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659172c136374f6d59ebf9af431eab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd696243f75bdf827a78ef0328a4a29c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f47e36efbb9c7696887af42e606d15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306ce4bcc9578d3fd9bbe2effb2a924354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf583cb1fbf09b6a34c5e10b26ec6c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b202dc3ee0b88dbce4c60bf6e9979356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7eda881984e953d3e7b78509dcb22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c377224d00e55fb1d2bdbec941a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae9d5ec81add8d3fe16cff38b3cf18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aedf3de4167dce668556a6f8bf3dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd395cca7ba23ab8661c976c9434c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16640cd48566eef5b7b17a888388ea03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6c0405f5bfdb763d43a7e09cd731363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd87f547f068d0d30d21b049fd6e47f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef3886ed61964865341140b2a4822365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134e07a7bcef7177c910a79d1a51d1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e475d9858af4c2d0799411eb4089b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82c45833d0c34b3aa61d30e3e899e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e72bd2235246512c2707b88ec5865369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e86b0e5d275eae817e630bc00aa2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d006d1b12458692f3fa2ce7a0a920371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099b374280344a23232ca2a6c1de83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd513d750c73a9981e3be4785eaf40a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7b3e08c70c4b73496aba36b746a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ef72c1b605645079581fb5f37aed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f429f3f7190aae059115cdef9dda8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a70246c9d26c3854cffa91b21e566d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67603f84a9d95bfaed0880192f0d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066842091aff975b4c978731aff9ff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87629039fda764c3222ced8627617b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4ce41f703d908714f24ab2e48932381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40689e3e355704d70a4e4acd109ff5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce66e1c5ef053b0432cd3a749d2a75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f2bd10d6155d7791089118fcb652b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca033152ac6e8276bd3960dd98737f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41fc9c3b5aa64632048a646cbb8334386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e46e48b602f20b24dd5a30711a553387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd652b06ddae0239f96b33efe7d22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228be468b9cdcedb952b17f9613c98a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b5236b519102b5aceae5813a9ef7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7076b96396faf8279f1e54c9cb2d9f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0fc35181fc7c8ce5d2c77dcf69c1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfc11c76912ac20d56bba092b13df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c19ebf71921ac1424446fb8e9b0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7835a2cd1841df1a65896e73bdd0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a630c052a62b19fbe0183990afa0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b5e56f17d50639693832adb5849d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5577df6700cc570959f7383a77d7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521c96abfd17952ddc970482e580bc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0123328cc1d9c14a7d2382d738fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79a45ea7a1f193b5049279d79fbb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa7ab9e32d2eba0a3d9ba3ab547d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cb49d766ad6153a3e03726765c62c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d355edd48de36a892bda2f347a5252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba56ee6768fc98245b1e304d79ff787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fccf98e74f1f2d00d08083961b179406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19560fa03a1487300012ca6f8c262407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db402924683c389cbd468c6fe494773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30780f41645c524bcc0fc62817ba10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7fcddf900fb92010ad0a7d1e83a96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3f56ff98a68fbce22e0b83ae71aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a510d7b2ba202a838e1805747191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e3f371e229e0b4c9aaf36f0740810413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43628b5dbabd7f99ff9344b4a47a5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e6ebe06c37c405cef4b2720df05a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ef2a657a009fbdb321f5bcd06e42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3314c5ea1252d6a4041b83faf470417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87c815d7ad529c4494f0440bfcbbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d1475276eec19e42ec29118e55dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530a2db787ea3f0f978eda1ee10617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaea6375cb4550f990d62bcec5541e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbfe85becb6017a0f87dafec8a3671422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611eddc31708650644fb044204903a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda86658c522ce129c90b3db30f8af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752e991f6a9c4032ef6e6898e0ed41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16d49b01d3472f9ea82cbee374d1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759612171ac1f73c1920e1167f7ce404427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82044aee7e4f0ac2e6822d8f4efe42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9081ea2e8a3c08cbce0eee4c4479faf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0da9d298e1aed1747791eac2151f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae20c440490320fc41c1e6109af1bf1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31386e21a70804d3b8e191704f7df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0d683238ff9fae771545ef5db2ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b8a1fdbd2bd8a2ede5340bbbcdf53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e905778d28d1e18a37320056bebd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5942cfead55a45906ef81494a2312436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f917ac2fe79d98e798c40e1efb81a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcbad613554b03566edebf07640cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52157344c12409dfe72849cf97be855c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cba8f8a07ca29bfc6e62f3ea3b213a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5ac0bafef2a8231c0fe3a18923d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ae83fe55cc3d81d8ae0a04947017b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ac4b2fd6be962ab4b1298eb0ea52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7b3e3cad65c2c17d587a452ada95e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aeac6dc1158f6d9d6d0bb4a4cff1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d414ade05d63c9eadcdcbdbbb23c33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb94b1f1a77c2b823a6f4a59cdcef5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de26e2d28802f8d430de3abaf98564448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3878a1593c3ec17eb20b8db77e5e253449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aee8b58c0fe15d40618f7a1817397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd5f7db447f816d53e675a0dc87bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1816db0e4c4a72d5fd92e1e1a323a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a989d0d3214b00902f7c32f35aa7ac8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e4b0651e35ac8a0341d41e9517c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5524d577fa0f8cda4138a5c2b7726a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8ee695118ddeb59c828bf7424361456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ef180535c41a89f91e794acf0257457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318373e0c7cfe7ee0f3e02024f6ace5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0ea3cd3318bb9f6700d9793cfffd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626d351b707789010cc361014d20ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11603987acaff3840a2ecee0c6f9940461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d24e816570f00548fb9ad18f36f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca391590e48f351c47fce824994cdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd218612b082c8ac898fce2fddc02f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a3967b646dcefb6b301eed787f83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c491be3b224d85bf5db4aabf8fd72bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a60c87158cb7d0039e922fac61ab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2f24e80a1dda33eded9bea4788dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87181ea4ea12d26efc77572a38bb951d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db5dab8d43cb39bc61539d480582e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363fd519d0631f43bcb35fd8fcc57b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417af6d385b2ba5cf57c418829e2116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dca1bcb7bf5164063fe0642980be21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f9fdfaf87221886491152e68e1b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5c4960d9e6e388ab1903a49fa94c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd4a6041e0e0fc41c9b636b73f58f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25728759eca38b2e3b70f968e039e29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af319fa164cd0c8259301503f1c22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383eb516fc714066140bb7274b90711479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db273f6e7cce64a77c2d7bc0ae02c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bafc6670dc8effc4a30cc6894e19fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3362a0c923bb1b45a2d0314bcb74b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8259249013684f726757fed523a7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c263b95d02cf75af8798e37bb94cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cd8f59319e9f589dfcd670ff2da8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99507d5e502f99118e854500f0bd67ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af14b95b6b69dac41bc73e22b6a163487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3920676ac8324aef7e47b11ecfaa5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786e6c4933705000b2ca9133cbb86dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fd447c2d18607e41e294830aca6f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b14baa0bb1963790b84747a59e1cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699fceab0702677e80015fb5a3d349c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd8308fc54687703dd29aa22cdbb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb798f968fe7f9fbab48319df7d16c5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fe4a71d01c607e1df032178282bc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4891738f9777ad6ce375def5f2edc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878daebba0cc629d35847ecd933fb61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf108372bf93e5db8b924001e03416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e2849cf8794f46e786fcd3a08ccf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb341e149c7304ab37992c591c6b841500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7e50294735e27f5281629288033e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c43c58b762dcb37828f1d72816aa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ecefcbcdef8385c00522220b8ee1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95b6e206ac24d593e989adc994a1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d0b12af1865d260ec978716dbbb31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602455d1c66bc89d9b91019c3d718c4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606a90436a1ddb312c220f287d7ffa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968ad011ee65bdfbbe6acf0a12a8b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6b4a6d06063de1ac1d42a7d077c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bea36c2e55bc8679a82686fa7d602510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220064b483a06d7233be8d6ab92777a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d11be9f0b9259f825ef0114b65af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9cba7c1f71162048a7a0c68b6b9e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc987868910a2d3762f0516ad45bc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f2125a1e028170fab98ec531c388b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d01ac1179b50cd443221044e58aca8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1847cc6d0f0e0664876d9f7fcf819f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203e35172baccd2cec52cd03a3058ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895bc48660c36ab3fd3ffec55d3d1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ea8cba9287071c213e8200480e2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484f87743f0505099ca01365691a7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55aee11614b036582343a53b871ae6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4611efa0f6573046b41c45037f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860eda9b3ceab2770597012dd09072524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7071d532587351a5d138c1c62540cfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39afab06efa8ec9e64d4aa813ac0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8bd0c1cc7cb655c062fb2872f79aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e2e7c1da0473a30ab609e31485d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53c98ac9b5e519de728e54ffc5723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0e2b0880d83c37247cfa9df05df26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0c5e5151bd3c72588ae46f03fa1ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7e81df2165276bbfdfbd00b6484e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e15844e7ec50574afc1407ecd4709533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b1415b64247adcf75a5458b27eae3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cf9740b789a35c5de550ae306a2eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47664a8ce54fefd4cdeacaf0789d09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd302e5a4e05953edbcdd1e5a01b7889537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a88c49861470b6b94998cee59bedf1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211246e6e861cb0b31543c70b94352f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dfb33d4d59a2ee10a53cd354ab019540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7470386931a3fdc3627933155b82b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ef502a29210f52087e01aef6baa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dea40ce993eb5b8ca8433dc73b2fdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5eb25a997be7b957c256e1bbbf018544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23acab7f717f414d5d057ef71da843545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c15d943ff5b3ecee7e0e2d3f811b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5926180243955e790df9b21e745bd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd00018d2792c85baf751b56a5fcf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39fe2828df5580590f4f61c7318b6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21ec295a5248782efe2c1b3a94cd0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57f373284a7091533c214ce566bd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ff605aa654338bf825d8040213b01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a9ef61241d0ac8ba276e376221af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c89166eb83b35062021da59d3dc32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b811b99df1078b381412de45e585555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895718ffbc4d3bdf81b1d2a19870744556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91fe4c82cf9673c71ecf4f8256eed9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65ae95e29ce747e1c9d23af6fdf4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9714e31d0524cd338e8f056efe6ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b54dec5b3b97d918e0e7be2563ad41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343825836d0c2c48f12a99310644c575561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415598fc0059569a51b156a9072c668562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d95f579896c4a369d478a2a01ab1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17636a13b43fa306b5f2a8a964a3098564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f78be567b854b2d01bc1b01d290a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9f388c3a526c0595f5ffaccfb50a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040341436f4ec7e146bc74b326ab5981567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46a462a90fba9d49ec75fbbdd0f75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec6a3ac1e24870d8deb7ca78d97c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc9b1393eb52911429aa5acc5e663570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bba17015795d82c39154ed3d994ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbac56419aa5eba5cbc574836af8a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513cc529eceb42ad5feaeb81dad6481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34087a39fa781e31c99a53bc9593af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77661532c0c14706a3fd8f6655742fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba4852adc9953469cb9bfe759aaf39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a0804f0e3222b4e3ca4d755a71c2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02380feef747dd5de7b63ad93c01925578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68668d7d93a59f72865c98c88152ae73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7ee9ee70b23bc1308d315ed93b80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2b0a0fae8b1f8e1c860a7d2ec982581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d4c7da0838c24ef4f73bb12740176582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cfc612e4813a3408c9564a4096c94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c26613618f09bd178a57530e74917584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a476bba999cb2e30d8d4f92321a6aef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad3a9ab9ef99a821b757f73dd7156586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45631f85bb2bb8ba051fe750ba0a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0146f6711949ab2777500e80ff6a33d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed56393bc53b073048b64e5ef1b596589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6bc9723e769e6e3119216004555f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574be91c79ca2d9e1fb4ace30d1683f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1d0a5ef8ef99f9388c3440c6def9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8371baf6b58e0a3d000302981a237593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a795fbe7b485cb117f3e730366a3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da193f291d4c404cb22ff3f325a616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c9f8e99a42841bde96d0e8e36cd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c52bc773add31d127b801a71cb08ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876acb417eb5aafc94be89612c273b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28362359f7b0f8027b7cb6e8a7c406599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe883666d8c8bcc3ccadd751f934f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce021baff2928607ae42b9ec68c86b65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fed77949162e791322b97c0cd160602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a8a8daa40f935f0ede9fca11a239f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432492045349b8caa813bd0519e7c24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35155c0b71da5daadef0e5bbb8a93cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a97eed4edccb43c911662bcef2595606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb6308f24e3890f51e3257974dc37c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456be72dc5dca5e95a50d75797aff2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac7bfb12d586dcc6a211f586387fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866574bc7a348388f78324c300d1216a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf540d4001595c344065bbeb422f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333768006550b8a98ffc43af235f351f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279b9208e5c24ad22fcc18016f5dfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000de441ea3c426ab574ed48c4f3bfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea40dd1583a6dac221aedb95199f91b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190329f0dc3c620cac06f83958319e3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad0246086974b5a5f6cd3c5677ce8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e41b0828be0a40c1fe6672601833618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d490c5fe921e12999c1ec06b7dc8a51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5db532a948863ce99b0cb78dc9e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1ec817fac9397113693734032414621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cc49c61bec07193aab790de721450622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc67e3e37ef254f169362429644e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca7d6c9466480ff4c9f2db127408e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ea78da0ace127976ded7caf4ddf2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1183fb55b52f2e83d9aca1d307fe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b4f91f4a031a360e1cd0e9202a17a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ebd9b7715916be610e9098e7d88f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30d25666f061ffcbbbe966c360f97e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1dd9f89068e23a27d14b0a9e911e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715376a0c6a4410ea7809cc201fb78f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8db49ed30f9a7cd2507a2a60b8721632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ec98e33444f5853ed522e40c54a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37049cb7f691b57cfb1754f8f98205b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135018a5cc8855a19d7e88dcbc197c54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e4355bb881e72e80edf39afb8f2a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc966e38e58f148d4f0b6d2ad5b519c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e447e1fad11a5faf38c08b44d5ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee3562d344564d9739d630ea7fd4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67bdb8853be1c425aa8d10ca981770640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499abc3a32d1e95cade7017ec93980641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b77102852474659390c67ff956d2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570892985e9a6f11e1c38137b10a71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec97d0c6effa5ab8f7aa73547514d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36181bdb9f14bc46b52367e88a753d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177757575b81136de40daefb2fec37c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69edea9b32f1b719b6d1c251b3714647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d04620c818a75b9c6af17dc068eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8687af7968554b8b67611b41ee27d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fe1c9e6e020e9e137623d8ab3d427650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dbbd140b4ce3e4cc56cefb6beceb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf51b7fa20c4461308ce0c0c29f597b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b4a2e40f350d3b8dc3438ca4f7538653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031f269dcca90dd9d993875baf8d6aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed777c7f117e76e46d05c724cf7fc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc10d24397ec21e5195589fb311ed2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8290fca42ffe3b756f17402b3f698c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3629fe2f2db4884416fca91d9001b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa22fc98ddf9490576b36a3ca06fcff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35cb4c945cb80b2d5675bb444c4ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cf8a9aadefa87de2df9fba4ee8796661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1890509fecf15791172acac7570c81d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4020505b63d8079a3275f445d0931663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c639d8e282f99bbd0fc12bc09e70d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc90dd7cc52f40d31d20e4cc04b817665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8524413ff925afc0bcf64eb68e8a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e9cd90a71242df5778af5d163968667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c27ee3dfa8e3ccad0072eeb29e8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce549d651ee1cbf9febe177fa0cfe7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7d1848ac37da876cff2c2b7eaa0ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9059ee2bf0002c2913c4d32227b3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff0ee97fc9f503552a4f99c3c2cfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d4da3b07f8b88f37d03f25d2db57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522af98fd6da2410691fbb32531f360674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1912e67d574648f9ff875e3263638675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a2cec1b71bb29a394b0d5c990d098676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a35df4f9a06d0be09874dd0bb9a29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e293f27604e14968b5c032d7331ad5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a213d13a4314763e3d7984f341454679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c65a65664c5d73bb3989b2f9cb8f19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760308cb6bb4ff7578597759d9d22f90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a293ec1d0605cf79050bf1359d38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eefdff690ba324837329995e0a673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03adbafe902e29653d18001343741b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1204aa0fbaec903486fbd9bfe20db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c33be4a8156e629721f98bdc4e37f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3794c739fdb4386ebb1a78647650d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880984480fc78f022b7c5da5dd9ce07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a428702b33ef595b93762f6037f1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491716b60393282705a81a799a372516690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45878c5a9823d7e9d382b4a8c1b72b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca10aeba9c7818edcfccf60774def0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afdea34bc54f6f31bdf2d5b4496baf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a437e383ab9f5aca60c0708c34f5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792aff9faa9b7d5427086f1076f41fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef396c3fc1750f241aa03aeb87e1e4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9d933e48d671b8ab358ebae9028ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a407fbef7b499921a3e241a624461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5781fb9e4112402c84ed72543a8ef1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72889f91bace4353a1667a345b6129e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404a7d6a9e57beb8a17408ffa78075701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc3bdfbf351107f6d210df3066ee34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ccc6c791eb8571293ddec1ec6d11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fcad55e525883a4e9c87cb2688268704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01b60740db8f2e2048804b8b964de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2049ed436fff6a83c3b45e28db1aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca16dc4cfe35c3729115f6db79498707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bbf639a4809f42977933875a890a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c3e9da481dd35cbdc86ddc544197709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddce7a823d784bd19cd35d5317959f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfacf5d769d5521a1e7ee3b375b7c55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e60d78acae5cfe371b35a5861157be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff4a3bf73d14b9ce9d501bd7a500e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb3ab67bccee5b4e8f9b58ae1a620714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16260a0f67390be8de99981862950e47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24908206c23690e5ae209c41e7bc35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447eab33b6c482e2ccdc8fca37e2258717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d55a3c64e27e2895a294eb57145e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aebd9631bee00881e2e46b66c87cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc8282bb44162c0d4ebc2a4c56a7b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e64c0f05f5d3144c899a85a3956fb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f9d174d518ab93134c141cff5cd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3141946220e7aa006a6de08cf21326723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16be9d9e10bb3a2403e79f6c111162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b552de12ad86aab9b856ff3786cdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1288361824ee600f03660c6664bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238770ad7002ba0c0d8cfef6efe32c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83d1a58f6aff9e32f2d9fe2cffbf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477058f8f4052292f316c4f8f7e2adc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c148720bb26868d3f1f136f22fc4740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826ed40f0a32a7a9c163e1baf0c731731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722475c931e60070472f41e9eca805b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f96d3d37b8773d34f5b715070445733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf1dc5ab13714bb3ebca35df6d3a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7da3e8c2ffb16abc73fc2136fa9e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9811a9bebf17531b6aac077a9f6d2cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0f518165d19befa7fc209c8d3263737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6892d5578d54f21e242f71312139e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381889de0f391223c9e082a640f9085739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71ae6ccb77d9e3fdb26cde22ed848740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bfc213651d0a46455566dfed76cd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de51b1c46c8734a5ea8c76819a696742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8fdb87d7244a2763889eec4c62232743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef170c31882af27c56eef4a6d562d4ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9b855b0eea6f556733fc0d2dbf3d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed3365a15d1fe9fb8f537b6f9bc9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e3e9575fc1e23106810e302cb4514747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ab71c34e51106040bf919094ea4c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f584bca627b8f4ec861122c3bcf145749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc10eabb2be08942abe5b27235dd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64ae770a85030cb80a92a69ab5298751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa92eaab78bc2ffe51b332999b3b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7008a7765e7a8a43deec3c853f74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b38f35f928bffb8a86720080f2eaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda1ab81fa8bc22246b571b81b03d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49480cc2893f3acc4c3f5ea006f63efb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c28ea05ff95b116ef3057ebb2e9af5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead06c9b8aa0fb42195a0647d720ae5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05469d56bc84c6b3a3f73085c98c23759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985b2c1339cc02325976834c3960331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca06fa7479f06cc939617657acf4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625515521027bfaf93a5626c0b49de63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea91ccedc9fa11d5f9edb27adf6254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a20bdcbfd82aa7d9e4a55e177e4e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2194a27ac86156aeba0a166326df96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c471dc0b589bedfc64ddef2d6bdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bcc1aac915c391d36286888e442db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cce1ed758dcae19f1fdd0d28d6bb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df98961f7530535dd777b43c9e7b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0295db1a19d5bd54cb5ecdd00cde011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545250768a1aa156f3b4d7e23edeb0ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6cb981b366f624477f7bd36a8e56f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b12545fb875a00f04d9d624324f41514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fdc727c3404ade8c324d4020acbd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1d9bd48c6a75720c77a553f4f44216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fbe0eb50585cabba3def8ed71415d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed330a2bae135a87f384a40f0a8e7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a57b772fb5177a8f61aafc218b5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e3b6d2822c9cd9bb24a362c6a0a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce339a2a37bffae3b406d0b579a0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0e2e708012c561b0ce3f912e799a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3467fa332cd28132d27cf0a35e62f0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42f338c6ca74b48543fe0dc52603724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6a657003cf65ec00daf06fccdd4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5e43cdaa9c048a643eed0174e45726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b2784e752907e1fd9539488876d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e825385d7b58d74c43352fcb665c1e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73c3788e69ee1474a2b87ead2be0b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2f9ca96fd6514c77cf462c1a136b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b253ac21520aef82b82a6ed4d81a4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64308c9a4c0bf578aea4e329991aedd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a79d7c875a8a0e5bff18a7264001033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece4acfa6cffaf4991f92c2ff3b12634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630f890874608da7a239acd9c25e6a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0285a893b466d131152bb283eb8bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5753ae8a68f87f174c114be30ea68c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2259551ac80bbeac17369611b4b9d6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48967bca8eb9b38b59e3daaf4b5d03439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15be129a37675ccfc2514fe756944a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca989911fd61ff2ed454a3a98ebf1fea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aac891c653c75107ad4af4402de9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac919468468805d63ca72410420320d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c010f050df78285fecb45f051ed3c4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6728890fe91a301c5701d2beb01dd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec4194b95b5a1947a0ab3aac76ce446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083146c38f8fd61d368be4479c9d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b7b205429accf7b635f1e254016f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc702b4a76784ed708b3ecc4304b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0125e0497f6d3fcf014c9048d2d69ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d68f8f4df55144b65f9ec1fa7272a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3653dd07d5d7f224a10764f84142552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad336d4f5921c3b260b479a110659a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34622560c616278ed0e028f1eba9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c2e9ad04080591b788ae3d45907e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debce9ef953bf378201884f691d7ac156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dbbfc5fd19045069539b9c3709cc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6219c3d051bfb1c30b3fa5a9d62858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a4397cc08d9ca540a62bede0eb5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7075b6410f5dbb6cd6a73afa596f6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6cfcca721f8159f1e085cfc2abbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8792a68af54bf6a30f447b489db462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fe155907a45edc7a0729b12cd423263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43a2cb72a2b1edaee33470fe3317a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beab51c2dcb2db4962674efed4290b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4254116fd7f85d493200b6f46c3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454c8c8e8b3bde0260d8db7067572cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4f38727497cf16e175f8f566adde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e954e58253f942955aab5128324d6b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f53a2be9c2c7bd1d86d73e5a9a58270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8ff9aa2e7eadf39855b84368c01dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ba015b2d44dfd4685e6ae6c3278772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2faba0bf6fefa0785b795fc6a10ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11e180b53062166b3e16382ad14e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df91e7bbc915d5781e81857e2acf4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958f6e2ddd8bbcbd2e768219babbd4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fe8667a442b2632c5d42755a73ab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af22fd05ac6d70286fd0783904a0ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd70d178af4b82b37a11038761993a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a6070eff00b6a03fe05c0553e6d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd4c99fd006c60a24ba87dc37eb5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65836d4a5c4c83e02a93f3e86409782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395ddd0c4f8af64e1a8d055ca7560f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eedfd5edf28dff9a762ae42349d5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf6d017e6ab1da4d52ec126f3b50f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd1b4740dd9bf8adabd2b55c8bacc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e37e6df61edc76aba9852d6f5363687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc0a655c1fe81a0fc200077a1eadea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebfde0c41456fa4430185c338f89389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0819b6a7be17fe52ec9cf2f38242bf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3b4034da87d4e21cb08fd55c09e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08149ac55820fd35df70e074d984a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcf303be01b36c9193fe5f3acb8a1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b90cfee9085f8b2a48fb8f3b6888694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec233b923a890187e6b336d1398e42795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80fe6b23fe1d4cab856631e12112996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ec40fccd40a270924b9981b2b7c2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2424cc7e33d4b6ad0e72cbe4cea0cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103cc6c859c29a1475a8a09957c077899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c55206899034db087f3d6dff0331c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846f0087513c0e58dc0545530c43fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c07d15f92b828c38c9db3401e052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb478fa2774be98fbd7855f6836e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39a59f7617b5f340b349e64e981bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b39a4c9fb9585ac78f106b59fee2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc28a8a63113f687cdbafd14b6cf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fedabd29b29bbeb0d1cfa51f69590107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbba35d571f0a0a88ffb379f1a0bc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d8320a72c4fd3edf162fe8cc7d676109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61079589c27716415cf85ec47de5628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e95d725c4754f839f6b96b42160f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96730e66f26aa0061abf9a55c7d10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b262c5584b5f9d1cb39ade61a66a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452ea8a811726f0c264416ab1b5e83a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ede59bb568b632ad693dd19a0534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d9489091f654923905487aa25d75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac0ee27d3a9f3b1af17d45e2cbc0ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7361cc3478fd14a0199528ad1c51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e68245beb343226e8a5325c4c45f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a759390ba8665ac0c7ece7f067f84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c171d193cd5b25af445ef0509704d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdfd61a0cbcc9f1c6e746c30798e03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba757c8a446dfa6ee9c970911e5bee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf16bc42b18612cb66e93c0259310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ec7d868eb0ed6d6b28e1f73265b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b78baeff7264748b97f7a4505813a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691088a7c7abc85f37509f0dcb86a9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda925a8e2a0f13cfbb52818b509f6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025d9b1f14ac909875985209821ae90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea375bc0a4464a3e78f4b7dace9f14e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a912d0fd3acd4890645abc159d3954131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaefc7bf194480dc783361c0117a9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812c6ba7a709db9f6021438fe5d18b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea89a28016882626c73d2d76ad9bb36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e715f4bb7c5f7692a826249b66971135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b33a74647732c8e9c878b82f0142136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3c3697499cbd0cbd06eb4b16dcac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb630db7044d95ad1a14eb15d5e8dd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514b97c545555607de0900eecb889c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39424acc7ae3313e214f5dd43f9b19d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f46b14b217e537055ce635971c77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e8a5cef8fe41c8dac022a333e4b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5392b9e74397285a7340b195d785a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a812574b4d880141ca953ae4b7736b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa34244821162e614451a2ac4a46ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147883a138431b6352d6abc33cff428e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edbc6ecf5dd6f343b3dc88d494091e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a665b09b046c5cab78ae73233fbfe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf6384e7a09ee4118e4341692e2132149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050921be7430b918c251e65f5b470b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca0662b66ba907c19134d476680e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c90975a3f5637e8344823dceb2d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5341ef48bb5e10901380a8e87f60b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8798e5f81c6029df52edf3b628568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b540e0298bcbb2242cf7bb1211f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc8d3d77b4dd11cd22428c51c08ace156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc701f66099028d8005ad8e703a3a6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53fbe454bc005ba7d353702a332bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356208fdb9e6f98ebaa9bfeb2269964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75058fa15a9f5497d593c1ffe819af37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf73fd59eb42d3963bf826bac1e3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8d7d116e75407c617ec918b01f6f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a88db95f2a4bf57c011c4543e37a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad739b5a66c8939446765d5171eb26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d667f10b8a9ab61ca3a8512b95b45e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222ae3ff9b59f9e073e5554fbfcf88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f3edf141b3da8169054afe593479b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0cc2093d2ce29e5056ccd0f72665f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473b9bf4ac5f1fb747dff9ec8d8bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08e1184a9987d15357b0d23e3cf021170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a1feb3126851b4dace76c48d4a6b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842811b161aaedb0a2e8e66bb83be96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f57148ddb8d9a4b493baaaafdaf3bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002162de2e44afaed353b4d0f96417c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fa3cb1819ef48839d36b43700c7fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50451d7426ca8f13c1c8b93e2a7777b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae131bef20faea8a0e3d437efcfceb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b136d04fbd51eed020586364fda68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf463b5626ffafbc3e3fd4ab0c01588179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e40bb420fa9119a600bde7e27ad9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986dc9f13720a6602a8c5ae61b9de03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18791043b62c549eeae59b3514c79f50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba86c02d2d707df6f5440db2bdb8103183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282170e7d4d3bb15fae8bf5d58b3c1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c34d6c24525410ded7192f635fe267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec88526a30fcd1c261bae82f936ade0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2903ec3a3f837a99706615e1039e50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a67a180320310d79da94ee9027917188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fab23c734ed465cd964b7a54daada189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54772ee1eb093ee8687766187aad8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dae301f45e8e24722c38fbbe24213191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06fc83d1ad4081ffd0c95506c569da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd6b8ae21aae07bfa6b81955ed34e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e2f87d4550e2e00193249f0f1d59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446c3880a7fed52bf4c66e9171600e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ab5164b69cb06615c7ee129d6173196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d462e9b5a9be6ce479713af041785197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7652793a979db225979d8594b9f6ee9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffda1c04a8a5205a281ee1091615df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042685c2623837f43b5df88b056a6c05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176b84da481b833654af9df10ec08f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17a86138070dc74ab23508c7e4db4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba70ad620e897e9fa731ede4cff5ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf27a50a3ea110d7d0e6b68bcc6b9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818b3b6b88d6e23323be74f9090444205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417827ba92aa9cb3653e94a030fad45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a71d711be984c18e6b9179edc9ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c38a8f23fb7f3aeb77c8fb0213e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa00c230aea9023a3a4efd809806a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208c4383a991f730fd1654ed76d54c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c616557195adc61c912d2a1b873f48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b35af55265903444efb977da9e9f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75027d5b483caa2acef0ba264678fe0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643177dac58e5081639bd2eec124cbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065dba18506e89f129ee94f14cca82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3e365b6a7328a07aa97e382f7b5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27139bcf24ccbded18736924dbfc0afb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c113c49fed6eb1f36d26dc8ee006a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c048cc8d8496c6e591341303bdf54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aed79ed3319c63c1921ddfecbf5c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3dc5a76b5aaa5409f0612f975c0c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c188d7f8a736f56700f67da0d7037222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bda1c6eb0d7091fd321fd04a1a9ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a8f8c644008a668a899065fbbfb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6f443e95ac13a7322772e3a409d5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3c66270f6f868f1794a70713c578c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d540ee2e9e5096d1eef7759a7c9042227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2717c3ffe97346adae1f97ed1e12e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3680cfa3043a23da2aecb1f1fbe56e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5a0c903e4386018f1cd8178351a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674087119a5f280d0e0cf1fdc5d72cc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916caf21fff4ed1855ee526156fa75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8fd9c0e8a497591f8f58a2b65b599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca06f12917ab15afcd2ad43d6b731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fcb5b80ca44fa9b6593dd04b8264d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd57386f803502307d6525d1cd010236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf72350d6f1caaa21a329fd0c82825b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de759e13d914b2126cadaa2804f5852238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc6662d5e4bd3aec9307a50bcadca9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e73e259f8cfd0ebd07ee9ba08805e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b52d652024e4879a42e14895824df8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb58a52384a879f034ba425d6efb3ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2747bee7efea4983f03ecb94a81a1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138973dd72e320048ad44bbea57559b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2c457c1b1663e7a7ce04d98823ccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac826e39eb1566a9a6d5f892696786246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08741a251ab5691467cccc3cfd7f1b4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f251145052df4c9b4cdd60abbc44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b0e97880ec4db84c9769be8d2cc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e4f56ed772b1d40c1098659202e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22151509ec0d105fce4fc4225e88f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7dd4c3aecbc0f57f4d6104012564d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52e3451c467e808ff17987ba592f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86482a58abdf8a9f5dcd2607e7aa9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810212255c15c0764e3ba3fbdebd2df9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82303a73460edea59c0dbfe9fce80578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7476de34f029247789c1450a9bf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb9e136899fc9348c7d34808139bdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293205da8362d69bef989400f7e553a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee471e5247feffe1f8ecfc17ca5582260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f40ad33f2303e54a52ea761a0b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3a5f87580d4769e85f160cec086d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45527d5874d6c5a5d5aaadb20dd299263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc767ec016426680819716a9d2ffe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea819c4ab8c9513d88e601a290948ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f0a8ab71f049fe47c7c61464162b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73370348efaecce95c03bc17222f82d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43ad271444f5afbfd38b2d04e3519e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce15533dbf3f044c8be7224457eeef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48822e0a3cd21c37a28222f4bee3a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621d905ef583685b8ec3580e48fbf77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab685da10c2bd5f97d126f3e3209f2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff7825d67104dc8e60124ff34647b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef19f3a58d64316b04525db5b1521d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d418a21b5bfd026d8bb3d84dd419275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b0a5720c235ec1c1c388b39a797c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b21fb8d8f20dec5948f77ecab7f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4be1ca8f182a3290633966edc9b85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f3c412637d1cc9ceaec9a3cb32c9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc5e17ba9c2c3a28305c95ed2db2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfba374086ee86eea689463f9967e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978e1e5af2f5a2ac963ea938de5273282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60419e44594d1a9d6c66592ca8ef3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce1125ae64c7d33a573e52ed7292a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664bffcae2b0dcf300aaca74a5456d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aff73fb0b12c4a4cb733d0bda193e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e7f75959cfb43203c72cd64850fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f10840ee3cf179993a24c7effcbfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813f3814f5a02fa0565e96e310742d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f126e2632b8913b08f1162305bac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b13c5ddd91fa151d1d6667e87e540291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ed5f01f8058da210bcdaa51df8a41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81357b7b3bad7a4ff7e7d3f3b81ad8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42add2a0aef5b4368f070d6cd66857ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab1f27fb10d8d6246ccfed8265bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab4f42257ac3d909dee8049158b5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d39e93ecb9b71ee78df682a8cd652297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525709dbbcdc23aebca9518387081e7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77197df8c49a8c56c97b14e8a885f95d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a646de1e891f956b0d4adc6d0daf047300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02195e0ae806f57e08bd320cd6c3e33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478170bd43739d97e76303bc56dce54a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8e95f0a1c2b4b1dcaa255c6495da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e9a1956d43c6e7d5fac976ec1fd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc70105892d7344183ea48469e11aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea26a8729fa1b1937a5a7c299ce332d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a74e3e48e499c3df70cdf39e69b1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb3a8fe77877dd2726cf7b6ecf4dff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923246c8a20bba91f457fbb4b5aa2e4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754dff111d0cb3190d9421390ddecd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05fd2d6f8d0ed06f5e17c26160e01d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4402061b842690034626bb3102c6a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84123235b22eaf9bb37e29eadc6f8b21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f481490244e1cda768040f166a551314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98c32ba9936de6d0729a9a2549edc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddf70f17559d0f49cdf125a4a37437316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1dc1f603727c4a2eb330a05d685ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93786132802e166f444930676973c544318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0560058d590302f5232fe3858a1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2fb8ab4e37454d40e24b58f261764320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739ea73503f35faf8876fa73c9c8f3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b363c0918f6d81ce7c4b013965a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4080b787935021bfdc33bc91da885323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ccce6bb8b3d14324b2534b062e5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fe078503910de5fb48b12ac27cc8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d87eddf8ae17d4de7a1643dbb62e3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f895f9fed08472503fe7015fb75d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e8480695dcedb9c7651c160eecf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8fd768858cd59713164f4b6c78e58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c217e533456cd012546e47d2178f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416994477977db2ffcacaa662b866358331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0960300153367c3bb70a5e9abece9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2a17b77370cace9ae1aa6e5d6dcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad2e5752a5dd47b34f3c8ebdded2b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a881845f6d7f3066308f76880867c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48f7e167c97bcddb08f45e22f35d7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f8af41c1b53bbd2de1d4e2975311337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242295abba1b677a883c664c4135eda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a5367270488c99c07dc39f84f8f24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b22bc8dc25e310e5bdd869a0285fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6be84119b0c80c620aa17e549fad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36493155d9b0fc1b6395a3d065a7cd7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc6a137010b48efc857c13ace52570343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6c629485025cc74fadcef0fcccb76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c21e87a648b9de4906301ff7ff2e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa06457d2545aaa417a69c749b4f30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79448c3f3b462d0e7de3b151cb2ed9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662c871ed23838009eb86c237dcc6fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687877234d40577349dce26859cceb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd26d1f90826a14c283d8bd5d321d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91bff1f12d477d544cae4ec974e78a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e544519fb25f0cd7dc59d1a64ec4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6fbfeb74617f96f8225a6c6f18287353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b2fa495b54dc600f4e515a77d82ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ff114cf9186ff17b7abfa7c40fba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e50cd25433b1ff04adcb16e7530cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f210659b94f70cd53531da1088800357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a678d1f3207e1de43dbf1989adde24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e2f5b9fbc23792f4f04e172b27632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc007203647bf1d25bd5dc609175b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882c4f0312f209e0812073a0f9a7d2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638fee9065089c8a76a2608ba7fd78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d996ac06ce64463be071dc7e15af99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b332637cb1fbb28b231ffc39846fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af481882eaf1072fa1760d149706b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ff120144a0e4e0a0ea56430960ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145d10088fcd01c4765a55320d93687367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0b3ce119d666bfa80df5787f8745368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c52461769ca76d6e1f3e40e8634146369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5a51dd1fa5e1c8073bb0bd2c4922370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a9c6fd3c92d8e507b0784551004b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb365119368a2eb137911d8beb5adf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2711f0831fa1facc17d973d529701373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec473cd89a7ebd049f2480999f978374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258396b3e4952fb920569ac421f605d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad681866e4e2fd740375b6f900604a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b7109cf451de7d037000ab9f947c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2543e5688383694ac0406e473a0f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d2f20b8e9625d90396aa3a1440eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d57dc6c3aee67f0d32d53241a9a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0890469c324e6954da6e2c7514d0a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36703990bcf30f71c3e69837a7736a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f32f96a84e957d7aad900874efce05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c275cffadeda9fffa101947f5695e72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72e4c604eaaf50e8ccc3f5baa3210385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195f386aa17d7eabb3e380448bdaf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f6ca8cfffb5837b14c8ef9ce8eb6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66087fe001880b144640386de0265bf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b5d02bb74138334e8e25792a7d40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1544d2a3a00ab8aea740ef22a6fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd9c71e69a8cfb318c6b3c7a6d101391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9eaec5d16e3c66960f3e851b1fbfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f9c3aaf56bf0217b60828aeca656393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3c8d4a3a094d6dd40da091cf0358394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dba9bb6f1907775e4983a197afe3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941907cce171426d1cbd0d4325a52f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb268868a113993866b08c0724e00e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171dd53e6630452cd0c7230a6c79d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1298d1f5d4bc2e0453644e8583bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5d7014b615a1446e4be0e3c66831400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e089f08630b90cc67a0b4e405a618be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa001dd618bdd444f210e3ffe49e7b45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2b6ce3a82b3aa63153bfcf01feb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98969a50e37c8341d67465b8f2dc6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93066b79d6247915a94c9e77e67319ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6050a833a285573beb527a7c464eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04423c331de7ee02ecf85ce0d19a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa21502d4703284f1f5af9206e8d2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01aa73b7902fd15eadf206eb380bfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8108008e4970ffe30684bfb9615d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b863ff3cb504a717d7f8e57971a62d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7dbc6f651be505da6d782c5c3571412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080050fbe64a9ede5c233680a01eb1a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab892c58654ab7ba70617c75765148414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d4330a84d88626b1c567db49952f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c8a9686e9fa3ed5ce4d49ed748c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a061181f55a1891d898e8ced5381b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41765fc289418fb3cf45169cbec95c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc330059b99abea0a63e4da638d27a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69610b7c7651db98f36c03b70fa98f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fbc988baa32865db7a0e1a75281b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add932946ae5b4d9d3b4b6b15fe33c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0f8ea1a3081ab8842cdb146438a04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21ba1db458d7730a16b3b15ceb20c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351a504c7ced625ddc803f203c44ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9f49e32acba8f130778122acab73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7329bef31f9ee26c6f2aff835e14c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a771954ab4f8790b9c377911612b35c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d699a296dc06c91b20c9e49c787c42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcba66893e08e8838dfcd43daf525f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3760e76347f2c48c2be527bd2d802431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1669ec3d688c754bf5013a1e5b756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9efe680c85ffac6e730a07a0e5237433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac43a8ae21e89c628757ac94cc8a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6759faa41c1c13b0693b3d11cff44d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88b1c4d9b29ff3b5b0d8c5ad2f75b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763659b94da8ca1cf008b71832a3841437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db588399fbc3bb9817e88a0232212a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e14c8683442b4af1e0ebbb770c6b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311bea9602acb2827d552a4bf4c47b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b29607a81583caf10084eb03aa3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df047c933dcd9244cc22e3333278f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0db7d3b1881113cb570663c7c2b0a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02032bb25a12955a818c3ad81bb61c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43135c7bba4ae58284dceb0a83e585bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87e84632530fd6bc5797b94e939ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d24a395a6de52bdc50b9c98d64d662447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7046b049f983c7ad397bd3ad95c5b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6ecce29fcd8ebba0414c62974e62d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2851d5d4a77f6d96e63f1fa61e4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a787b3a07454aee39b648198da45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1330cd4ee078d8dc9c6dca9f983f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd19812d6e2d32dd7225f0c40833a39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9ebe90de5909f7332419945d0e3d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8976424f8c5dcd035eedbdaf0c944fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1382f3fd43eceff91382bd1abd2a34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975701caefd7a90db3837a28ef63849457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000836449ecdb4bc708a9eaebe2fd79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb822be097606017d7597b74f1b5bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7c17f125f7d7a8fcea3fc0fc6c0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89861f25c37810987ed4f9343afe2f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a49b27655a97c9d20daee8de76339462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a75f9b4a7477445fd49eab4da1978f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a000668c1bb7246f7755dc4c32cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b36c422dfad529b1a838f7e4b48116465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3329ee25fbd08311c248afb88cf241466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c663e97be23bb363264bbeb3d51d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b856df8f0ca7ecf23a219d256c89a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f2a2db71c6003e2f941b6cb3dd78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b252ea87e6bc2280e2e78fe82df952d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0bf03bdc5a0e5f07ebcb3240c3040471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f03131d6c59b657cc5cf43f22109d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c448656e706bef94ca8b6e7e163dc3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d35ea2543011a10ab164cf84d3aa07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3462c913a805d166bbc90210afb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b5cb41a4aeeff0ce1fd7628ddd58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b300be62593b6b4e5a0bc0fb370522477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050145eb4bcfff4d0581f1a6809a17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db6bb1f921533f9487309628dc5861479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d47dcab616c403dc1986a5695c795480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dcb1a8e6ecab3e5e5d5b03dc46c81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0313b2c838d3d2f57d2a2f73e06c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ce1ff22cb546043d652676bfad4fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ca429877d7cc5d0e180b2e933341484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48936d5be1ae911bec55efd1e93caff7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9798c8ef984afdd2824feeb7578b42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7127e66d97091936e691903641e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4149ad3b5368887b52927941efc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730dba659af25dc8b32075f0966c2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622acbefe10bb74be944d5550ca0042490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266723d4ebf849d7fce4d8b8cfa066e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c312e6d93a889ecbdb826a4381532492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f00fe682d8dd130613f276bf3d84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b260aadb0c0e24371a77e4292c95f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61c9ef0472f493a31182fb894e1dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6fb8441b9658b14e5168f79055a9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d29167f679e799666a4a77bd64a88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0a03bb0209afc07089828902b01c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ab5166b5a01f2c3381a6b92265db4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec5ee936042133b5826ec8e22bb7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f36fb62ee5c2903e57d3a7c977735501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4699182f36ebc71967133fd22b1295502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118baf2e5f96288bd3ea59c87785b906503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17cc6473c18190cfa5acf77e1a8085504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda990ccfe3bb9d8addf917fab1573e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c389302127ed38809e947ffa7f15e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501c3c54e17850fbb56ac2abef429c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed00b8e459f5be75e25db1d9d192664508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329892fc4263158fc2f589aa81417e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91934be68229ee8ff4300d7e94c05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84297e502238bc237ebbdc86d91010511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc656ef0d369e0e85c4a010419a739a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2107cb7866d093c9651d2a37f7cc286513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c933bc7380b80d643c9b51b551c1c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37514ae656165c8991e08c71e4d08c4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa813794b8bab1b400e2841c0bbd8e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d503f89103d2e01e425393d1a09d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56599dbc66f27fec4550749a22a6bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705180430c5c810d407016870e725016519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807252a13fa6fa35a08178af05e812b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5756757062e27095d8b38e92fd7f53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060fb9b8db206115d8e2867193743eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff39eae6546399cb578b2244a3007523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57515ea130ab0cc2a4044074b50acb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe44a5835ee3391031602e2b11b6c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6cbb41d5a9dd434515d019c30921c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f62aeae6a5a21cafa4af88948a9138527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9868b076ce54f2452e095de89ffe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c008c492b89b0d04b368a37e720a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4b14cdba865dced76b6ff85271769530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce470d5705898e9b3417febaa706df1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50659fcd9d76ef41e740cebe534ecc83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c911d246dcc6e89927ee49b6d54db8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bca6c8fb76cfce6bb3e517ceaab9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe0d59b4d9246a5576bee58b8c5f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5e12c2230ce2388fd1f5cb7c3cef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2399e201a65a3fa99ccc67dfcd8a72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda36c1001275f34dfb76bc9176703f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2356eb81de696a0d360d2877cd2d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb652b4bf918bc41eead714a1e1eb40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d299421ee1e9fc084632f36e7586541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b3a73862358157e9e86adb14c77a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a7ddf6d1ee474c8a4de7a4da640c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbce9f7729fa694a24c1a868f7b34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e3e593a09624f49bbe75e7bfe82e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f3ce25050d6b6e1910bfd6805176546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5f69b15cf43367df3fa1af1efb8cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce2cfa17a933f48456dc71b45fe0aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6fc4aa823ebd688e1e3ed5cc88d70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8ffb417f3f46e5f57445e06c885db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bfbf02a392b6e5b9ff0933d9c6ca2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2602568a44d29a8ca0bf0c1e57596552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f66b3cd2f741ab0317e92061b5d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa750fd72cb0ec555bc42a42dbc3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa93d34690c14ee3e340cf2ad5d943555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec73e4a33e91e887650ddebc9f1810556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09c5f2e65824448099b6ba720a42e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ff2717cfc326f45d46d2700eadfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021672f12b31157aee89881a8e710ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bec826168c73b0ce36d8cc2161802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b767a049b172334997387401652713561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cffefeb9900d1e8b4dd3f1bcd31cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333788e7a70ef7aec33107c9fdddc0e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660ddba882d5cb5c27314f19fc2e14b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251f0c39100953fa61e0b606c7e5e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369655ef792cc38947a5f3db4eb69c0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c853c4887395e103762f02f11f1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12bb46353dc9399e67785dced6deb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641f846589456879bd9e923b257879c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284f50efe2809821cdd675bb9c5fd45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b093f77792a98303fe7d6068557d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115023c55f2d767bcb60fb313b8e533572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996da8d8d25f9a1d546e4d6300e2e04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd3cbe12fdaaeb60ea7960b616e8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880ebbbf9a56efb1063ed4450ede72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd06fac7256de861269f1788a25809576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d60e23e1de1b2c42efa6ee47a48343577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45d2eae29bf3ea76834e4694b12bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5afb4b637672abd176dab7a961e938579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae71f99a1f29cf72a84aeee1f925e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acefc83847eeaff90aa3b6b359695ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ef63d7da9e24b5651a92365e6992582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cbf63058624c3477b1604da2e64a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e8efc1408f0fc23f298c77456c77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e76ecda799f09bd87565369889b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2303ec7a822763a43c5fe42bfc3263586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5ca35a8f3cbf5a847a3bf4e30dcb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc998e37dc692e453b175b5389911588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de16fc9ff453159be937a0ae850201589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba35eb4c025d0d14500a5afe119f6be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dcc539569a0510d863b9804562df0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc2c295b63753302471d392b22fab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9132cebad5e91a04a4a80e22eb7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bac26a7c91d09f3e1fe10bb0eeb8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32f375d8bb5a79ed8c6a67d2482c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0159b92c158c9ad5ce51262680b62e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bbacf984bf8c68712df43453d9ef3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18e5fb1f1b1d01bb8b6b5bbb162dab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8004ace403777ad8a80529b6eb9a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a217b6b78e3ccb278c7ec75cba9cd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93690734cac6a95ebe81bcad2377a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390bb95897f7f1c57e5867134cb579e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5333b3077b07b1af643a93dd2ee089c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84651e728130dffaccd00da36320f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f34d8aa81c72a2a05264e76a1dda4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd829f094007ee371280d340e8c1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c2d96665f45248db03452a464f59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f39bd31a3f19fa89a99fb99ab4b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebb48548c3ffef091f9d1b3f03b6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f13bb7d2d9f176dac8bd45de1f3630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142edb99e956d398cb4ed2016a06eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb18f71c38e34d4e200ce9cbfba20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb0ea6b2da31fbdf78acb456062a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d145401f90b9eec49626884f06883614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf9fc13fe0cdabb48789aef81d4c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca89b7a7b6049380811466b112ad16c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080bd4371ef04fc9553534f8b42a29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26610d5a976be43c9c08f88745392618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90bdf4542e511e328fe14710eb93a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ebce4550505b264379e7072f8c078620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f2028372dcdd706cb475ede16d65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea96529e484be20bebaaa60e54181a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bb2671d989b2bd46180ec5d03bb10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f45e8cc9111703076447c21eb3951f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cfb9a2f23bfb2599a8294326c66bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a832495323482ee24ea79fa9c08320626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d68a88f6612f9cb23da61ece8cc65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635717c4ec7fc3624c2152a5b265bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85275fdaae52e524bd3ce8713d4191629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe5be8b1d154e91891e198c6d030ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2744aa18b62d1ee1e232f90dcdc126b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293336213a1bc72ffeb348a7cbea75a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e208a171e4c9e28025d24d1ce10c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da2cd81ec933348e67befde70007d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83de205b826436905a2ec7cb0034328635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960138ac5910ec2d9ea859558325d96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08222f6ac38d14af5983f8442d97bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdd80af5a57b8d07310c2271d74232638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d7c19cfc1d2d0c8ecc519ee0d5f2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5218b7847773bc254e8d3e3cf7870a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745fabcd178f09e3b026ff3bd7373ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6748a47455af23bad1457bfb13e1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92ea78ee66ebc6b2ac495c32b8078b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980598e540630d1cbe6085d3d210291644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a55bd40d9e63bc5420fda36b4421645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66ee568d4f3ef7e57efced2c75302646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827aa7b808560b74cf6b8f7edbaa25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56c823906cfa5469583a2abd3678ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908adc453f4381e4d72768dba20f41d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2bcc28b9857c394563686fc3a6fee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed5ea6b4502be03208e03bc1cb648651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c30f9889757f735cce6ea60c4c945652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e673c60c4877288dcdf9cd4a403d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132ec6271386890b56a60d1dd2b288654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6bfe44b5c206dab9f7ed1aea7cd71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a99de06e2352247ecff3198e6fca0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597565e025519ef8ce271e7466f221e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17262f9514f43bba498e08311f3a6cb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fbd45aa19d0693f37d1964e322fce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d702c96b9bad39243bb894836f679660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4112262497bcf7346814a3a2fa08f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc1c1e2621506c55de6c09d86946f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e491d550f8e0a5a8faa1792a8bf1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64780984ee4a9fe59fd9d40ae74fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedd56dc00274e0198660287b2208b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1446b7cdb1d49b997ad1e8bc850cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f0d52a06e21beb5e0d946a3a7d324667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd81970fc4e4c4db8d2067cfc79928668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b0ce7306fbee06408cdf2c64f7b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674b4f0af41aa616a355a027fec8a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6eff1a677e15c09695c8fa9b98203671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71c508ed1df2009ce0b164c93d9fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521550dd64d1df3624e26b2d2582ea3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cf7d5d0ad7ea2af33fb5e429f9845674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571a5c9d5555d94ca028ba4dae4a4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4de434a1e19883b78f842321ed2f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7921ce342d843a53c07ef2a0e37a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b17498a3e7edf1f6fe1ab1ae50fc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a86397d5d76e8b43d564d907aa2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360c0d191d7b897433ed3c4f51b3cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e39732ab3815b6dff575ae1593cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf11ba4b2c459aba072e164cf3510f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814dbb8496ded90f6faeff823e54917683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e109c40d762917e9d47a1a3d8e4595684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1c171675c25b0d77706208724dc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a208cab0c10f81f51e561a214f0a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829fa547a489a1cb908a16dae2a6d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bc1b738f50a58f5880ffce6fddd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd358abbaeddf4f610264972e83961da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f12470465a2cc6e5c021e493183f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792b96e869cee1def32ae72d501388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ddca4226fa6627b110c4a5295e43f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef2f9cfad1a19712191efd7c2d469693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea03639d40fb5ae1bcb46bafad0a8a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef1df7ac24aafb37fa0bcd64cfcda6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b820de0583940459b83f3219258d20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684c632c8dc63ca3a221b18715a6489697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04153239272198cbfb24bdaa323d9723698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067773a371d841e9d49df7f10c39a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad818886290323e5d5e404f6d0b96a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7a3d69f89f40409b56b46ac3f0bcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da222fd293a6f8da418d2187934239702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676a204c922d775d42fa4003c87922703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1f2d59aebc2c8096c0bbe9415c27c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a574a2fef1cd6de06e6228fdfe86eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445a5d369e6cb1e73490013c05540e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f81af67ce1194ead0206ec0a3d891707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766cb9c94ff990ff42bc3b0b9a6251f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d09a782d4781e8e94f18029b961282709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d116774fd142ec3dba8b82b945aae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844083ac822646bff7283f69dc7cffa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfb5aa325268af054bca6462d4648f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c8ae018870a6c5e8f8b175cda2d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebadb1d99b37e74c7aa1053648394aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed844145fb272afabb230e0b3c6676715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7198847f6dac176fe71a6113202bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c447ca8572fca4146b1e56cc4fbf53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0decfdb1f25627ab25ff6caf6da85d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33badba2a21f5d79eec43f085026e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90309d020012a36fde4b015cd226114720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a71bad146bfd4e5b4f521f8246940721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2ad8eccca70abf819b7817f7bec6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d441915cf1cda854a3311d5a9724723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d1daa2694d6d375da896417fce618724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344511d71e8556991379f1bf8c5cccd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794acd1be021e2c55c9ebed3e8bbec21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04cbaef1a4e8cc83acc457162f9bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506782569f019878439138b2a426b55f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938f04539d26ae32256967e7f6b3e16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41322df933c08801e2277537e979b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89216e4b30d3d41725d9cac2e74d01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8485d95d3e8bb6125811755d9f5327732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b4a8734d4ad71bc312478c5058cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e43001349d85a7168d366e5a8dfaa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d50bb2e1524ee20e49db5153178d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5779150ff2b6616b5d2f7c557af574736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8758828373d100d1b0bb34f36d552737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b1eb6d0f5db1a096a29810027578f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dc564b1bb24224cc8eff7c280bd0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50337eba914b1b4031cd6accb3b62247740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285f4a8e198bebc8dc0a384d564af9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc2fe156a7d4d7ae8fcc3fe0d70e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24825c84c7a33c1126689c007c5406ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9b5d10ef76d142731c6ce3737f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c74d69395dad3d00dbb1d41716588745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf7a6236c3a24fdf3797f18a98a0a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee36e0fcaf389fbb9c123a2f4ef45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489111b073cc481a594cc6ee2e7b726748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1354ad63e930f9d946dd8b71645c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569f482ab93cba1026b2b45ee77f66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a55c78465cad8ff5e851f86b9ec1d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475b0b2473cd097305d3dd3658021e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc66b89b065d421226710eda0231d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eca5cd931b47ac516df544008f979754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876b04b641f018f494df05669a6a1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac65c7af51b4ea911434039bd7000756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be16a911678a41bdd53f26e82a1f8bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ffbdf54fbc4e4249dc37aa5475427758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea3a3712e06ec1fbc8ee2747fde8c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>