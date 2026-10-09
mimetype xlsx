--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab48d0a0e1303bb1a631051cf8a916a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b598aa557e37d1fd3ada90d8a7af502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be559dc1fed64d9d95b0690fad9f81a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaa7360fe009f7eef1b992419adbc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8def5f20a57516d54e2239e8af71355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5c5ce24b69ef33a03b128a26b3686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785041afc5efdbf5c6dae833c2517757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844541a7f34ce526326d50506aae34c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e3b016994398659f459a51a6fba79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aad7d26576139ab3f6a4fae0b657410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762b3bf5f1a0e406576d6c1086bf8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157a6fe771821643ef2fe061709af612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d5f2a6d3e2d14cd924a23c4cefb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa044c5e26fbc8ccd5b984c856ff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e59992c1fd5c2ba2b41c739d24ce7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbc38fc6a2abddacaffdf982301ad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2215bd093850bc0256c05b25bbf35e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab096453949c82a6bd29680ec958518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0703e3e23f2712c4c10b7423c802419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0d600a32984785a646331c09a69320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf50e6a272e75ae055c7ea7ceec2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1cf64d09cbad7532a25b30b992b1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be8f477ba43ca25f0771d41d0b879123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9dec6e4e13c6642125a74852d387d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7189f4dde80b267a16cafc0190a3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231e589b17af2635dfaffb6966e17526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3912dee80b36dba399839b7f6397a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec0552bc84d1228cde7d722e00b1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ed68d5c20c0bf3bffea3f3e6245bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacce2d8acc2394e95707c3ccb70e5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628adf525124250c1b6d1f9d32f6bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c1faece78126e325711da8e3ae5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b7070b9f726107ba0b904630d80b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b843b8afe1265cfe7b7b2d8e5bdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce69784c29fd133cacfd6705ca303535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1495dac1704596047a9f101764e0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a386ae0af4202cfdd757443ad67dd0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796af76251d82750ef7a7d65fe9c6f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650b67c1d7ae2fe3c14a20a95ee179639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9577ef088275c65a6ef5235d12111940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c19f1a7795b0c4aa919e183d29af541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2f1bb5a9e1479117e3db7bd96be042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe61bfd617ae116e198b8bfea3557343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed69566be113cbcef8169b4e3b9ae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb886913d04afe489d2360f5cfc0c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0082ff867e78794fbb075490b4935746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71780e6b090023bce737be958bc76647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a0c3acdd1a587f44872d0b19f0ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d010242758220fec7e08fa8e5b01349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd346834ab8baabc00c93d0a083c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859f012966025b67aead1537299f4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2888e38aeeb3bfc924af6094710252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f55e5d638e315daef8e50c25fbf3d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9995c2364d1012f6c37b77e7367af654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26edd279d683cfb209c09d8e54d9c0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6abd27f10f26298aa3ecb8f77f6d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f36301bbc7eef93e3df8941aed1af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba364afb9876b14a90f68c9c4118f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd68b20a98638560a676c2c6621e6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdb122339f9865759f6870dd1e32d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab95ac4748c6278b9d19b74799cb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697c8a1a71c06dee7478b44c54c25a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d43d445f8cb7d0a9646a3ee4395cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bdeae543277430f9a174d75b6acd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5540ea6bc45ec06a824c0a6964993465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf0add077d8a45ccdd5c78d7217b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb6e5caa169593cfa761758fb3b7fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5158902d3153d0ae73e39b4e86c85968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a3a9e74e07c40a1f95055db0fa18b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d92d9ab37735ae4bdeb3b116410770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e07c2c8c033650d92e3a97632c7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc276204eaf38d8c4749f0611ceb2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f438641f3bee2b2627f453e79a609d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc7cb54f9ff8e9e5c94f904807d34774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec7baac66eb467cd937964b4b96c6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e12cb92104e6cf952f47bfde1718576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5a3863b396e0966bb8aa5ebaee7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd15949a8069a56ac2ffe1f47de0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2c281eef1741b72bf28124aa1692679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30866259c746660ca80a8e8d25b6c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81b77adcb6cc7cd9121ab18e52d8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec308249fa57a41f7b54fb325a495a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc588ed70abeb28ac2807595f9b7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f24fb403cda879fa943993dea762f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd3db23b2b88ec48b26300e4b4ec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a7aa69b1105f58367e5346fc882286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae148615bf79b88650dc6ad6a78a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130407094895c86fbc9462598f25c6ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfef6570b8301f0ae3f9031353905489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad7f176ac68a1aad3826a16082df190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8974eb998e585026743b85b42acc6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d88be0f176fd6cf7bd4636ac438692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8dd08e45fcf853eb0f5ab067e35e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf41842b1012e78d2f7555c9f8748494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636143f0a4d44f7a6c71fecac8bcb2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee16844e6c276a53258aa864a4882b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570677cefb11f19ddcfed786f681d1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe237ca9dd39e655fe5ece6bf7d38f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917113587d33f3bbe9d62fbe02fe854799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472380d8713ad9726a68eeab32df08cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821357587ac7f7caa9a6a7302afb5796101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd41013a23976c7d79bd85756713c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e681a48c48d6ce346184ee9de8b22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee36a83b7919c5919671db2b0b787a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a7d622d67644954014e821d36657105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdcf927c57ba0804ef07d79341e9e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ec22324e2187225c0cdf54904023107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eca61c13ec9cf4b2a349b154a1e92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b139f1683acc2ec74e82ad0a6853dcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e86806b5638e7f52e26e5ec43a45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ff018f3e393e59c727f8c872730f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af737816ded44df4ba91cea4ea921112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0c02db038edd8f82c38d596056ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63793357d12f5aca470f051d4b110c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ce0fd5a5c50555d983842ba47e92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507de2757a3c99de8759427b863c68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70763ace1c2eab7605683a920d6aaae3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6414a0d0bc923f3eac19f267a074a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031686eeaeae37138e0909f1d90a1044119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e466d1265705cd7fe76be8a875f6cf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93225696a7e8aaf7e68cd63c476c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d390b7943fbe1b7a07889d687c1978122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d0bc98f2b111b29db9d05a084992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf3e8cb13f692a4d9d0f49fa7cff64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f080b98fc3884db703ae1043a2ffa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec19e428e63ef728fdd7c9d7edf0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56de1ca6b8b9c1b6529b47a3c333b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578f9852cba41bd6ca937dfcb28ffed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce81106a29a70054f9e5330f141e9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7ade24aeb3375aaff8db43a265a4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a24000ef30e19f25faa2b4ce4c72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f78bc0681421465b060a8526b9224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a5e7b760ff2d6555b83f4a20b289b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f8e4f55d23ae1b7b6d94862340ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb4688dcc2d1be6b4403bb24680d3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e54617b077aa964166ec187868aa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d1506d326c10850bb7d82ecc3fc28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c97444a077061bd52939a56c22050138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f583bcfe0426e56e6ec09170ee287d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff753e58c3fc27d8dcd8c8eea1731521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25876db454037adb0e6cc906481fe5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e370bd2193c0423c85a9edf0aeaa5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d47d0bf7186d2735b8e2478f524e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe16b330c2cf038bcfc4715fe0464fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a7d8e9f129e44fb860ecbac297274145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6d417e4bf4cd2c64053d7dd84412c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7c2b64f4c0a0e430c85a97e46cf0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70bf64047a68b26f3276a70ac42e25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bfa441b7adc00a14f0cb85102c28f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09934ea5f82b9f7a2555fd71705e96b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452bf392bb2d116294308d6d0838eb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2bdabbb6d2279d9ba128eaf210d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b816a1068078a7804c4d112cbdf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4d8451e97ed350190d75e94d027b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65ddf72505a71fcd8ccc01bd13b8b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c28c717aa5d9e699c26f2cc63569d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aed0278c02751ac3ce7fef17d2a4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6154e40107c2d5e404acc565ad35334158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7dd433ae198bbd9957ed1ab8ee61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391714598dcb09a63b8e3b932b2c9b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670601a2522fb0b2365ff9727c8541a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c72ca17f5fe14b2fc953ae04f892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc30a55a01f65e95ca7319e0e5ff57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82392384f050889c2c92aaf5794bcd4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88e0257cdf64b35c0ed004d63459e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5eb9c8d6f289faa3e68581e693d31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba77b0ffe53b6f0c3078e4055979d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ddf66784fdd3e1ee281551e56bc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc63031d0ec3b0bb4a80095fcfa5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750257c953493aef6f6003cd9e689856170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9917874f896cf48c51f0c7638ad5206171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db108be799b01f096b7a9aadb606c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1d38694ccc088c9a1ae9773f214d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b201575374fea992e43252f23522b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdc24999a0a60e157d9b7450ca6586175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b59ab914eb86d797c2f3ba4e0e13a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05ab4f10289da9bcfa808bbf3454d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79c392ec376e63f4e47c9662de819b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0208e13f60f1523bc6f83f5e9e3b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f04d10412f691648a4396f81582ed2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df9adcee2d4e27a539fe216644aab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be4fb16096352ce8e2621171d4eb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d87578d71c0c500aad823bf58913183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a110d8eb549b3a1970a82bb22101d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739d3ed89f72c56d3359cd10fb2cacb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902722bd58d2e66644783149a3d988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791d95bd0df1edf2c81eaa11ff39c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541493735a3f39625fca906db2243252188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c726ff10f31568d8e6d337781bba0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a412aa405c1cdfbcba1a5105428fcd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd46ff0defb86045740fa3b52c91c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a305631ab5962ec7dcd0f8bd027b17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea968c5ae6b3aa41c208b82d03dca4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fa7091a4b0cd58fe29ed843a8ab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8efcd8bc87d5264fbe8871e47fb44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fcb5be62008801558fef2a03f57cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d79911187151ea82b6a4ce375de34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bb94f18144bdd4373ecdfed02a218198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8963f2f4df8f863b195239e711bc7e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee0593cfa353d2e006ca315b58478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df636dda6a059d656198542d6fc108201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c638793d82f4f602e6ede786100e4a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753ff35a38ecb96a3595d18cd85177203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f5edd04c16c44f15e8c9bae558b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa388d522c3bef75a987e009b009f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0c84b894c25899c0d2f0e6decc30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f4e31e07e8e377217e05123532b47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ee9201adb35029425bc2530f0e02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206bf713b6fe454e75b3ae309117b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0763a698cc84fc0ce6616d5dd7fa9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b91db1d53d129ee51e7c0a6480cd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e1460adc45f0db38743e9125d8c89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2a89845b117afb9f474ce7ea184fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190db853d83f41f40ec425280175f78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238249a1b9e90887b53e33dcef4c37b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2aa4526085a0b282dbc5d1684e866216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82ba76703a73cfff56ff26f202087217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e6704d2b846d7e640415c3838898218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fb1779809a88acb6d34a7d0736ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c1e26fd5f3d32be9051cea421809220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18172b9a6e9f316df9bc44b3e371c09c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63108921becfc8004ddc1aea02918e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872fcc48df3a47d9ff4933df72b67e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b4d05ef0a776ae9a1615c2bf0c35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca354f3ad6ef8195c689f399bf29b830225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e70be8bc463969fd34ad9253ff0b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df85ed05729a9a43bda1caf7009990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee31d47a464d8a8729302bbde995667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039482bca7586bd352643de857dce89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14482efeaac9bbf2d8e5e2b650d7ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ba21bb220d33ecf64b2fc074fa48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246e2688a3af2f86f121c7774ba57d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa13ec9fb1165ad5ea8afe426abad9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60efc4a5a8742bf742bbeb3e115179234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d86cfc0d61da639488f50b0abdfecc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62536dcca4f1bf38b49b0d229c80c14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dda581262f951adb87d2acc9c8bb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce8393fec406182dbb2d9802ae12c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00ec1eb006bc05b236ecb138c9e91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa502def76304939c72b1a4ecfa9aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c47500415156006ca5405ea1147e7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1b7c981cb66747bfd634912904e07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f933fac986202a7102a519232b58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a61aeaa3ae4c11b58aed3cb89083f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b523869320348101cc21613401a43a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc52314698a03083f9f36628d5eea7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9acc2091350bc27bfa250cf698766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba919c5078bc7529fd7652367f3e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e53e6cbca4df7f809169d8aa7ea9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096d3e3874a77f01c0e606c8d0588d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074219bb44d97ce803672342a3d5558c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef1d9d642710f2212167e17649cbcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f31d51220235323248b5fa3d2868253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c3e8caab1495738a3826c796bfe6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa13315028e6f0a8e088d072ea7c7fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd8bcdc3fe8444a5b92b16be9077d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97436ba5f25cbe1691d8ed0e3205d33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a47aa350c82d18d3e59f8852584ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c926fe2a4a914607488ba88783c7fb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4537e4911d6b3746e6dcf6ad767c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e8dfda98a3fc158e2abc84ee4457261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2449f3fa6791c1d87bd0d2b0b03e24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09cab30a6388c0d08b1f2356b5306263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c655a113e883eb6da00eb518171492264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48705ed1e9cbb6cc4fcec9208dcd07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b4d2d6f73ed23ec45e296d8bc105d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0cccc888f62dce0d79bf89c739f2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710736065b949e820c34d25684c9d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7a43b276e9555440a0e9ba688822b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ed5313118d73ce5aafc856ff649f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aea6c521910ac87c67e65dbd42d85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9761d3f7e0a331c438c2ad44ebe29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ce101c63faef8e115269c7a83045273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f2ae8efa23ce3f7cbff10c19491d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc80b710c74dd1da6e3c4f16ec6d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c52c7334fe0751fc319def72c0581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603073bfb4c8eab8cb6de08e84915c9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fa0db779be311f9450b2191da8631278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c2d1f068a6f3cdf16b1e889999d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe561420cba0de7a8bd6986c991f33c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6b2dd11c4bfcb6d2ddeef97bd1140281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba67542beab680678531117c50b3cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd978c721d9313317f1e536c34d287e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b64e7c43bf808d5b6cb6797b6d04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37adf47c2e910d8c2ac2dd9c9b6cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef073c5b424d7154a2f9568b6b9aa95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fec66b678a19c599e1997f70ed3c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4d4fd23701cd4022ff750c79f1e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccbe55a48ef15387b0668c2abc8f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb4c93eeab9ce444974a03f130b4f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f6c81b9b5ac92cb7767dd0290017c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de37063dcdcda77b3d65b7c9dd2196292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b6e882b8e8327e0776521315e933293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6d51d37bf5071326453df7fd4f15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66f4ceb2011550adbe66bd216a192295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4554c14aa6ef342fd6a3ff0a92d0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af8cf9ca620026202fd2f582499ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a77a71b20b51915995737031ec7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af66c053a81f0c5da4cb2f7bb82647299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d12ca2aae8f5159b1df50a401e76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215615eefb5a96da881d36fb05614930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ea605b04e51a1acae105fb3d93d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c70f7500342bd49e4ad7f682096b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300e95363323ccde5313bde13a844e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9ac88b7121d1be25cbe8bfb3ce55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292843c4a760b33a388a6016fbd2893c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f959e470b88c7c6c80b953b12f4a9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d1b2dd0223a00612c6e331314788308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639bf3710f4d3fc288847154cb706c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cb654644864d075e22ea3706c40c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f57f75ad4fc69a817a3bcebdc4c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0dba486d2bbe0787e83d642df9b9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5828679d92c3739eb811232aa5eb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c11eeea125060cbdf0c0d14d4ebc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fecf941946d3aeb554dfb9991411a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b73d29157ef36c1b42dde9d0d1f4dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe173734d9364a3550de0f581030bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3523a6f2e181b677e2c8e481b8905e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09e535930f062ed0a0dccd548745e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44663868311ba97315e33c376b5255320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde974c0d5d321c0496f86d96ce88ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a795c10a0a2c0d569cafbf04d1d1cfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868616c6543464504b26fef23a777c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fca8d773a4efc880a8de7ac901757324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c4b538ce42e1046490c458341372325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa02a1bc76bd04f5be8555e40a475326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845274c863d2c93ea4d3190cb935bf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693740abb69ebea5353f46a7ba3b483328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2c0b4930a21ef27c848a2b00e62b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7db956a5a34c53f15896509c2dc71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4617aabc07b2abe326821f1c96d50a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd06886b64541f8ef89d255f934fe6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e78deeaaaefe0089de062dfc1dd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322be9696f54cd646388fe1186e3ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da708514b1e1bcc5087d3ff3d3096335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b1f49c9305f39e40897d8b27c9f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd37b5a18d962557a4e714e0b06193a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f082f4531cf7a4d25a3248cbf65aaa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd8b9cb064b91fbdf901414f1525d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee7a2255d786951af1578af18f08b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348fbd7f871694826394371b65c3c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983bba968c57819510cae8bed50de8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd9db84904de50a05e71c09807e43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba6a5189215de25481ea5a18d5c712344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e734a2149ed4cf9ac50249cbeca41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188909f79a7b12091d5883d33ca5906346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52fb67399764b0031edee317d82ef9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab562597619acc4fe8a848958da5cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93339645c0ba348fdac3add529ab421349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d335ae7c4ebf1bea5375f9a4c9d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd083891f64dca397b22edf4346c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90bff526c035442bfe0847609a4ccd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd35027661d47ff3fa494edbafdec69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322862113bb3081d0d5534dd25278ec9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6afbd32c7b70dac73cb6a6686c4602355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187cc11ea846c51484b14313dae042356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c108cae11e89180e2f102db4462762357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775dcb84129f162c6024aa95bc85aba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82db9f9bbb6f9e2652fc6984b42e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce4e43d9915ad58678369d2377ae93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56e490d66b8c399c8815469f88815361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943abf734a8ec7534f6420273b1f65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8762d58fee631e25a3496b98fa3b0ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda76eb55869e4787d43cb3359d81a3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a0acd5255b5dd31509e39e82980c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b978adc1b9c29a2bcef23e98ba822dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bdf7f55c73301b61318c95f67faed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05cca204bbf285a3376bda35beb1b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c79ada0392c89c7a83fd4c2943ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8a7a85163087fcfa8559f7776db2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c359253167ed52d31ea297ceb89f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362661c85f7fad66a1602cf4b51ac4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc68905bbd2eb07da6dac82f24ed3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003df5d48658dcd8de9b98444c468ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4abe5af761b0980710eb87156d680375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbd04fee9fbadf56ed341d9d75f3cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b4a1365c42f664650e38b931049b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f38ec881f984987b0d961c646d0c6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdfb78c8639f7710ed58967de0297f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0b029291bca52356310d74d57560380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d470b1cdda3efab2f9c574cf9133f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f775ce3d87cc2bb4673188bea46ff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644de0214ce44a9ee226de4b4b3e229383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f4fbf86f00cb98d5c016b34fa684384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d164269b3e3830bfc91300e528566385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf85f111e37fd4912cda54c85a192cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f64cd47fc9d038f313d62ccb764fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc887908cf13f054115385b685c5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bab4339f362e79842fa736ff15e068389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff458d1821dd0306fbe26e5ee5a7005390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f9b0f4e61532a4841d9c39abe38a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9631a562bc3e718f7a2b52e8f927392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b3bf7bdfa789b7c361158dc05485393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e6c52090a0a5b11645c231aa8558b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62312fd83a70223d47b18817744a51a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f42ad3e4c6dfe19d5b33cab350614396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585db4c9cc6794fd110ec3cfd9e7eff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77deec75099a6d8ec9b3cdea025a26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43756ac56fb7107bdd977b4745e24c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42de6de7bf3f1935f74a3b89648b79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d69b4a45cc344d24d7bf98305bc46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8544554318a267bf8e6b56df475a6cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e824f9e3ca76e08aece7851a84c86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be36ef342826f47f2b5b0db5e8d25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68da83be1c63412c03c13b3e2a162405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6d5344fd95339f5306c2a67178a7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816dcea5409ae6c901aaf881b011953407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729f8e4e56ef3d3f35d218efce4bd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a63f3b1e4c7084bf8edae6d806a50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e77a673847210d9943b110a1a02019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305effb65b390914b33388f129118fce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ef2982575a1932d621c5109c66cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b37bd77bfb2d48ac353e9f6e8a75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15370508e7cfdd3e50d663195a955c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feafac0156737d78370ee4f113a7b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c17cc02b601236f6be99361327f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44720402d3e081eab255b0c314ffa24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20454e6eaa4f5427d118c9871e05b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8f0cb74e97d9ba386b3442a011ebe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7b76fce23bcc597d95cf7350e331420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff352f5d45df5731086196a357abfad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe73dfe00b2b59fd61e3a64bf2c63d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ba51eda86672b53cd90c5aec3d32c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e23271291c60f223a5d2a3a3ba78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a59ee74dc9c2a5418ce0057a24608425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff718bf2e07ab69248d3ad992189db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66dc900225d4104b8deb20644ff595427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b79dfc1be12b2df891439e608e5d7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365ba217a50089f6c86148c0527616c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ddcec2708decb189d258fa8a7e7f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e90b4785de25464f480828142d32b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b63ac48abd1f5f6441cb4e61a43119432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627bb0161549519efb91513e50f7079433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086d0079315598c07bf188720dd2b77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98046668e6985139eaefcf1c92213f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433593ffb8de1c29e70d91408416b3f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd25f38869592460b321828c748af9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85938db874cea16a912a07de2e1622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9422814e8bac230135691a6e9830c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210d0d2de2a6bb23ab959d63fa804c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30b3df7287a430f3035bf5e2f7863441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b73a45b557364d581fe0917219e8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1743b6aba5215205c9e005619487ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3fae331ba41f8bfd03b8dcf15d228444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f94e10c51ab0be46a5b70dc2d44601445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea62746f905cc2a145842340973d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126818413272594b40249ecccd311e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aab5ab6d98b90e3dc3f4056bb5c4eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106da29f3a51868565da3d20da496c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa295a9ae4b212c14ba2ca87f301eaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89ba18062a1c031ae1381e185704f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504beba4117a346112141261051af5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adbd540f92ea87efc6858bdc5c4e0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e1ddb3cfb194f6960c6bf4ed7099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a1607081865aa51025bd87146c43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f712784e276c75ad94b0e5d5ba609b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621eb28c1a1dabf4045350068da0483457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f13014b0ddb21234031f725a2b1ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b026950d3a8c22db4ded75046831459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823e1d07a378587240c8229d27f7eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad7c9a74b0be58c8b6392b3ae2bc20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c1527ce1b36360f52ee333d5b5958462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bacc7ef391b2fd76a9ba1dd3d12ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be9b58d04d37ec2bd05b86bc4b6f80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af930fc3423a92cb9d48275a487c53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aff36f468153724bc5c191f2e77f6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468740bd214e3ac5534ef3507c3a6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0cd36d525976562ac18683b4b66af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb08e2fa6c5698b6fbfb715d66aafb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474dce39cf938377b4d843028998088470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cbe4e5f28eeb40da88abdf5028ee5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb26d0299ee86679e9939d20f1e644472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064e99084eb026ff5a5e4995c3a973473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8b8d747fa38c1fc3e6bf6732f9f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9998dabeda5287ac04fbfc3733726475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72f0635a9104e3c347d32dcba7352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea528dc8531eb5025fa6c27d701693477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6142f63ebe7431343eef86ab85f6c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb826e6cb745e4a353a19e6df8e71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13eb3515fe7dc0f66696a76f54a9e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2644c0b905c6b81c8bab422f42ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4ef0f40cc4b1e43727b994339617482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90414c49a453957d243f198716faf2cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2098c0f2c5e2f84a3b9aebc628be6ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d88226b93bb5b10b95925b704529485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d082ae9fcb304373bec5d352cda99d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99043693cc7e317031bd8b06d7067c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3468a0f8704e6258ba6603c887103488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce8c77a0d5a597d111eda29e97cd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcba0a31bd2eebb18aa6c4b70d35f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b43abf14bed4ab399d816bd2d1eede491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0398f542763bbe0b59f824d8fe53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f037e27914ffc21ab3ff7b92803465493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd83d99136a73580ecc4969133a079494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf448a645e089ad75d108a1f1bbf4df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426a696b5aa8b6877928b89d0f22311496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad60ea59e150b69be123b1b4e1db15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c118f721d81e49e83b709754d4d544498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b959bb7f33d4f2a0bbd9a0a69595499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd657eaa28c5b49e4d50099c623dc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb76a57a1d062492dd5eee5a44195501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3069189040edb9edfb73f8b78f60346502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b34ac30a6bfea13a8b04d83a9a1892503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530c1dd489d1385bf618ecf0d487882504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2be6346aa04038ec1432fedc67f2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c451f85a67e53b05c0673207ec70303506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3943b05f7ac5c045f3303ade01667f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d0d3d94fc6125ee76b178a1612f4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76a6fd11ff4563ae105e26b12b24c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d87f4b522500d5cc4ae6d4b8cf5677510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255247b436e04954e4db7af8662b2e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c84a449d8c1893b91c75bdd1f1f74a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191a0a5657b3aebdef0e54e4fe122a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014088d24f3e9c4b456862f93e2d825514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d520acb131eb141a4b05ad6b1b19264515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd029bf77502c88fa2303d022c7c3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83197ed76ce563559b517da817565964517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25821ba9cdad582c60f5533e67cf37d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76a9f6c39c3e46afdd993e46dffa7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badbcda9a710bcd9134e781c4d98f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e89dece46c1c9839d578c20c627d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a5ed2f615e3182a7ba4d52e8b4dc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559081b18f2467cc9bb7fbb94a1dfca2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdff4b22285f7a451fc2b4c991d4e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d810c9b72f2bf878ae733a60b13e2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10de8e59502f25bf71c4bd96b5a006e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c851aabaae052faa654b977c479d0b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162f394ae586d2d4b81eed7d96a39a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5969d1e4b5e04f46b63c80d6d7d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3a03a7e11b43112a531e6c2dad9e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94453170906fb490b57420ff63d1fcf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df31a098041cb561080006b01d7ac4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3de54c20710aab7ffed8d243ff67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d1922b630644008457bed1563429e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b899b6fd754c9698b62121ea031e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a941a3553d171fe7acdd92bf0c78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df55390aae536f18ab349517f7563537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ff964f856692b73ebefd9f091288538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72730f3738ccd4b3f4af0640b8e4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e75c01f9f53e216d37799a9274dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46f8e884a6d74e4ea19b7c1180f348541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4a39329f8b72bb7851d16ec91a19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebb3f839195ac93e4d4dc80646b6bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe21543279ebd1601b7feb0ac3fb027544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00062581b5aa786afe8f209bea90b9f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c6ce46e20b0f785b3680bc68a1019546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb612d22512228b01b1a4da29d375fdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3e0739ed689ed5202100d26bb51d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5772a60c2db6e6474dca87b98a44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633847ce13e72da3a5be7432188536550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba05f8144180725506bcab078fdc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d9dbfb78d3e48e581548cea5e6086552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d9cfc41b622217563d2173657346553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc177f0bf8c5dd9abe9fb57a4ea031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67ad50e4293ecbb54a743b7f76a05c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc666b36db42263054d87cadccaf4d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614de4c81b20c83e72be95814be4643557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1752e8d57eb91bcdc1dcc61c19ecef3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a1756b6d412c0555a38dff8be661559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b42e83334c0577766c764c537fc52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d4879bd335ce744063c23de642c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e219f2292a317ab5b9cf710accb15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc62683dc47a5290e91505d45abe8ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd7f8eee36e21f691e8a938b846d47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08f204397df836102d6d363b575ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb39bff772efbb45ec81bd1e5af82e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1002dce5976bed34bffffb59078e26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061e71326633fd57f16f431de08a0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb80e8f4dd061e080688f4ad79947569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e83ffafb701f8f3bf3cc9414ed3ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf195cd3566a45955e915ccd1e8c23c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb12a3b83045e62f23dd55ccb870c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072796f3ed4459d37a46f6be8d8c5ce7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2bd0cba48ad9f4b80d0de3c07a742574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cc63cc4a8c0c0075db083cbd9c3f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af768eaa5917564f52c83ed358183576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0714d544a7558da6c15251bf6eb02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab8533953e6f48434015ad94c2ad4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0253073fa5e73d53633557a416fdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f8679491f676ab694cb2eb40479c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd90ca6296cd8259695b2f35214bf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200fa9f290b118e0aa6e83cc74d059f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e00ea0185322bd482280b27db913e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3dd0cd36e22a022dd3811cb8fcb26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f818c668ffee24b806ffb21edf6d84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402ebf707861f34a2eb533b5caa417586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16b968f9d78f432434d17d10d430a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9adaa20be6b442d015ff88e94afd3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a620f2a96989ebe66344a777c42a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdf3c94c4f464d651c9036715f6d83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711273f115b55fcc41e7ac0ce6bba13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d7b589142560bb1294d64a574741592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604c359db7095fd52e062a7d2faba1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca5ed05668ae441e088704c93b96d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a6e42b0012f3a8d7393059d82addd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb843f7faef18729e43eff3c4e2e04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a5408241bd7552aad52d021995cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26967fdbcd0709fa54b70f2b2e265c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df7beabd781f50932590e97894a5fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2177307d6c5ee81dfde70deae23a1e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc92933624290a50f28c04a502049c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934b303b5a7c782a9b87dc0a1f5c13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedc9101abf638b369850a7db316ad2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7540c4dd21c292449ab8c2d1d8a34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12158b2d5e51da362612f7a5e7d52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce211796ff2ecab3e887c1c2a1f14e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702614c1095f6b9d801bd49b8ecf9537607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f61f752b854aaef49ed2767be06e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82a886a7374f18b8acb87b40ef42e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634502ff502bd07dc8405b04e7f8dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d901adb01929bab06ca903146c315611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d95444d69d6150633b430d1d139d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eea3145349eb92dc68d20a55130b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09e67c27fa765215fcf66d864190de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6d9496210617af0825873fe0fc9ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501f27218d8c728fd6ecc05b0697215616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9f770b14affaf0ff1e8f9d6399424617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9518a1737b68514bfb64ffef7af63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f6c0c49e49ec3acecd180e71194bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039bdb87b2bd25533d07fe43385eb62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf07ae19f614fbf5bb621fc2ee3955621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9779bd1ef17a96571e64591e7cf7577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c3ffc38f56cd672bbe58fad5e31c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369fbea4fdd8d86418c09975697479624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f649676beb60d657a960807a76eaae1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43dac1f5e91350cff68f50302b4095626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749bb2a04eb8ce18d4368c40f0c9c2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d4376abd927d4e3518cfd314ff2a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9986bf1313563fd5b8c4c8cab91105d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c02e53c0bff644066c5e3b0cd371630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7aaf227368682c35687bd097a8edd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cdb30514f1172c5644eeddd7bba1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98fd4bd9fb678e52baa4caab979ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b2aa4e479a0ba601de19e72d89b3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292de84abb30ee56fd4ea05125da631635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73722cce9327c604ed2d34387a0aff5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc4addcdc4e7420b3c2038933d783637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26707aaff2d22b45d294b90013a2ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54b64b1c640d7fb2c6a7f6a6da5f02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d827c65af4c1478fb14b1fc0cc7752640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f4ec179133302681973d45ea875c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391a423eb1b1a050f23b43a2c7d70d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d38f732132a117a1a9f5657cdac4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367224617513eb402d43eb048e4593644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c9e880a4592ec0f07bb4c53182fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23d74a3d4d70c592e04a3d7e7310c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd937d5aa129b50fda08cf448685083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b354286ce1b119b6b63c6bdbc613a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017cf252bff86c13fbfa900aefc3d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe85b1aae88cc2aabc50f2d1539074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688d33285dfdfc324d8ac12a36596c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f227a6deaea99fde20ea3b542a459652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8d1b4fc903290491821fc976c3ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef82c510e747ef6ae30c2601767019654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605287e6ebcdbfad42083f3cf7750a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375463bfa94986167a813f2e11de047656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13407b7059fa1dedfd72efcaf2848d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d99675eeaa879635907121cd2e7d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ebe10591fe71127c90a8f17b438da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c95144f85ccac7994858306755c9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007871c03c6cea9554e310015a7e81d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2d11c7063368ed2382d83c049f38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af07c803aea72910d4d9ef1d9f5a2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad276073c8beca812b5c35c6c491dc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204b3366764758adb7165d5221fd315665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1248b37b1357c93ea2e784aa5cc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d53e1c59187ab7794b0833b420fdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd9a8243011b47ef4fac0e897ebab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149df5021216e1d2fefaf1cdb79aba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceefc5ad49649279065fec90afaeb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02229d7256b2a9c3ee04799b86ae5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae8c9089be22ff286b45e33c0269d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0615031b4e96e1a581a1d3130273cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db469a9c53368c57f8cfd59670e53a49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8dd2da2ef777b6e4d2f3d575f57af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f72db0b12b207d90b4ed182b3154f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652602c2d2a44f6222dce88892ee2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5f3855f8c8119eaad8231f72572a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a602fa0076c42fd85b6f4525ee94ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f126839e3b7874a1e3070fc61d6544680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e288bf8a637e5c238553abdb2eb6226681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212449d20abf9a262b8ea3c2f2db07ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc769fd1d4dfa76570aacb59b5f23fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a08811c1263915b565940a078425e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae635a3a36aa0f23a0863fdd2d22899d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330033ffb2385b6f62d2d768d51c321686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cebaae0e16ed6902019b28264d4e5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4073e23bcc898df475ac9905557f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ea827f58496346a374f9e53dc1abd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e51fc24af25f7dbccaee2a682efda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c7634c5ff7ee0f5d838ae03f39aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2d056548573c73298ae23a916dec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70b67633404468fd1d804e6973fedd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd7e13142d12a47a8e89c65a90eb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629257146da432ba2b8c65fe7a1eced695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2350f6d3b97699f262d0ab700db1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb6b4b3f37f8f621ee392a90f35941697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c538e5709f098709fb07992e43ea0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a9841ca7702dfe272e77b6118f9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837472521369127a0ad177d29dc785700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad893bb89e71304ebdffe4c05fb8dc2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975ede1c2396d5d827659409555cf45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f20b35b6f3819fb42de2b854f6818703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b3021547fee3f0d2814f87266c93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c7e6d46ac8bd59c20be9a6067fe1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee50677d66e82c455f6d4f3172bbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5ca9ff290265093704141f039c70e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7132c158b916555c89aacf4d1d44e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8718e83c156e451ce615762a41f413709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c3baa5de33ee451f9b58c045c41d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57c147b3f0415664194da1013f46cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d0e29d7c2538357834fb3b9b91f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904d7ad5b637c884e85cac6ccd1d9b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d5e9d15fa2bb8d94434dfef219e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d10def3461f90768f6a4be0928c97c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b5f814524b2000c13089a36fe9c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c92ea009efbb96cf2601a33e28cfed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf716be2974e5213c670d1d2c53b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38793b88f8636379f0cee2a40692d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a512a62b259d79e785f03194eedf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d54e9217df844eec8d73bfcdfa6a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1fd1f8f6096a3abf002f8477f0f6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc757133e3e10e9b306c2ca0805217f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e8b2634e9c5bd237fc5bfbceacddb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380672eebf5607ee4918b16dd5f38d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da6ce51367b88dfaa0ac38d6e3a60c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099078add0f6fa530114151675122be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8395b84b0553ad3d63eda30a8a34e7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385d5b9297c2ffa1f397467c6cf9af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56cb607d89901e1f54fca875ae0c49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9df7674d46ecb11a8626e857abed5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb07974e741cae3d8d0996aedeca6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da0d04ed64287e7b549d9c0cf41cdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c5605841dc107c9534876eae33af5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f4cc1f37065c173a7bd5ee4d5a970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe02db8198ac0ff8e3d8b615b07b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3c9cc0309155c180cb62fd04d2bd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b84e80d56a0b84a6e1345a777828738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb9724a1629d3a18f6e8d4172f030739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8910e7c73de776afbd1a37015d33c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a7dedc30c809c903a17bca2e1c11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e53deed4f80a7f526a9fae4770749742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebe834572f24e41603c5e56664c184743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e09d13e62d0678e919901ac7945b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c71df3baa5979acdf21b1ae1fbd35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d80d5dd2cbeb65835dbf155fbfa74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac95d7c26eb7f3843aec12511a5bcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a30dac5ea2b9d75a3108a8f4c75d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411ce293794d7cbde1ff0d466f6aca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a631e69aea296fa0e23ef18dc880750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3317660d28d31eace8be2660b8d2a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21248effbfe42b2a8b14e7ef06f35d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6146d4a60b04b01ebf4102bec64f7e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ec1c767b41eb1369cf772dc6c413754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f99873c32066824eb8ca121633219755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46a2bcadca07c4af2a399a1756d7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343de8dc4cdde83ba921ddd98250845757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17438e5a8de1035b9d88c939ce237ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc541a9eac90e5a4682c1a2516848f8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0808d37d56078991327ec908c5b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5485eff6a3dcd62101fe4d80883668c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b669da74165f65d2325be59787d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf6074650b7e7fda9bdb650e2ee22c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65884ac4e969a6f9ca5a2b448426c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21494ea1fcf1b8ffa2fe224390f4276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33fd21ca570f9846c06b659e4e4f4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e984b975637c786da57b157878808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd275e78bc8c053236339d5737dac59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851d1dd1274f8bf3ff4193b10b454210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a488cbe604b82e24420021f126c3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063360561c02e1635e7a5657ba01290b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5eb7953c1303ed874f4edbdfc27313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6b60c0e344358355e992bbfca11b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c9888d61a7329717216b296fade3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85328a0dded254d8f372e5cca61c04c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f693b3b8b370d743e03264e6141a6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e9ea2fb50382c2c50b42a6069003318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be04e6af9ce09b4c4d8b44de9b0c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a99807b82b815ea26a157b93f88eaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292419204faa401d5b920a1610bbcd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff461c45e214328c7c3489b60b416d6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d390faf71ec5d77f2b22a1deec18be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa685a179affa54c9b97ae09f1e9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd699b64799a167fbaee39f8a1177c1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6fd027793df11a51101cb993a7a3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee1618236fe7651b5129d162870c1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecfd10f29d3dca2a83fe27b5e2f40628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406efaac2ed6a8be4cf54348fc581129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc78199b31d805f36a0c59b3eefb1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f16c71b69bb0e8b05b95c05fe3b2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7338bb71ca1a218e32f2bfa8ba16a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37659fd1516831e3d251f6bc287888e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e96275ca8275b53bca0e35623292f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058690ad6cb7d5759d290011176266235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a30fd5305db6ee28fa8fea48b6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ff3400ab12cc27161ef469980978437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2685cb4669db2ac8035b561e537e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b27a2b8bbbe5a384616b1fb894f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ae0511cdcadc9286436fe1f381d4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa282bd1d3f8a9842138e25985b47341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9bf2b437ffb71cda2a59437a2f2ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642940005f42c081e0aa90a8bae89243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba10beb5ba37c91c9ce388581914844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95656f9ae833c86f071db48856eff03645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b131f145879db593e2d23965d80ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaf75ec76822bb828919a272a8b46e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586da6599b2763b960617a497ec1db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc596431caffc4eae20890c15dbb66d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913323c3c8030e91381ed889b2e17350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5289ec65138d0ef389884090f0b40a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451af2ed825538e240b764ec393031f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87065b1aa86d0e765c2ccccbe366917453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0ae4dd96fbcbe0a46ecf2d4cf15054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e4035ace70523273a2dbfddc106555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c2577bd1f4ea73416b195340b2d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b7496b9f1cd32c719c53f8b429c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a44640e7de211c94e8a74c1443b9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959294103fb8a71035c27ae6708974f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e62568b0e089201603765581d03d2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22de8987b663cb2a4ee4bdec7ee4fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a91a76e4477259c29010fcc57812462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd06d6a82ec6cda79cb4b96bae5ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff3bb156bb12401f33407e33ded3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a22eeb705abdc0545e075e7dd567365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cc939c753b968128571c56dd2a6b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367d7e41eb4c9a2d797a29ede5249a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c824bfc9ffdb00a3e8139b77ef1afb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db3a0f821f94851a8c442bf1c7ca7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b5c97f2e714cf9b6753283f3c1c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc1bee1a49583bbe350c47a6e76bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ef26328725422de25e388e49a8f6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864594ba642c68531fc459d0623ae7e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1ec64d1541f9385e95070780f24d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c3b54c45ef133d969cddd2fcbe18b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42cd7b0447636e347bd0cfea330dcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1591193656c87b0321fa529aa1a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a96f1154ae0577bb0e9f03ce7ed7c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a93355000dfa11dfeebef11d0782f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77baaf9e247f33591bd115d67741d1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fe509a3458c49145e7a807de4300181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a77e1d4e2301037dfb0b6748388bf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd94215645bae2f513bc8b5f36f5fc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac88cdb6604cbe791a8f892864da1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d87bde20eaf12a8a0b144c076a0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0ee19baf5dfdcb7e3b37a659deb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950e53293a6534635165a8f07ffe7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d00be85be2a2e930934e6a5e7031a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd8daa48ffd4b89cd5788ce9b9653e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae408a03f328468a836f7c5e1e93e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a9428d19616d356f9b4bdbff1d52a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a97009a65be9665f0d1323b281e7ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06c1615665441948902b0cc73595093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad0b9a04957c0915c3401ef314a1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ca731c41e0314714685581568b3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287b00d92877dc2583af5c31ac90cf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5d72590fed86420716f715fdd47597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cd34e1181d8d3829f090b9b98995898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525adebce50ebe00406d5c36639fd3d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1f534215779a38e6d1653370d42e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a03df394db4e3f1d7b8c50066e6e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7dcd1faa9fd8faf6db3eb793e4c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8a7e5c8c980eb3c4e179805ffece3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01256707874b9e29782b42ec8c18e2f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a254c7e0d0426f85e670efa77714bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193b4e5453792377aa014871f549d43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46fc71d5ba1994dc9bcb795e670c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9d91fb1513684643d56237c42276108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bbbebb25e3de134122bb9ac0ed7d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d79ddcfa5d9fbdb160d3adff5d2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9ec90755b5d3044d0246d3d99c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba74fdb04195edaf39da03aa8bbb706112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c730fb62fa3b11ddf6036a786bde3ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee254815934992adea7f19595b986c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a92f16dc574baa5bfd0229888042f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6098c617c8d20abb85783deedaafdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecb8da8e50325806f0fc868b0900e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f029a260643822674bb0828047d417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e386830da43e0e8d1e707dfce3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0a0813eb1045dd6e62b6aa4b3156120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73507324268bd84257c47adaa320da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee280c7b7efe376f0882357e1d791122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97650b6ad89bf81c03401d34cd0329f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8245b350c498b6391fcf9183883734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5554af0ef76f216354c676f9e23e66c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca01f24118729aa2ca093642e201478126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7214fd9f17c07ca8df902b0c0abdc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172be5236f118d05616764fc626beac3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b3f9379e3f4e05ff13bbb8f8e177a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49181ed219b6ce1679afb8cb0522457130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e07bfc5e55f4e19c27ede8d49d560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8de3330faccecc57de79408db9333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c1a47c47f592a3c52a2640af1a65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af40bcc2e9f1ab16d692fb55554ea8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04cb824a88724836d944a38ff19d4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f566b590d2278ef0e43cd770311493136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5da4a568cf88740f6635d9eeaa1de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19f083348c77887bba22f9d2a81ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d8d721b80414d17a64a0c8f4b590139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88280c21a224d0968ce47889835eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7afc96871f3a8806da9e44c4a6bd4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778edfcf31eebe83ded9789c2ba7107a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d1c2848ed44666e518ef211da92e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375498e88f2c42e72469e81b701ec090144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101efc0a9586c93b5b9fd6237a48960145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a6e366c35255f36f81b02936610f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e1a978da335293f60006ed030d6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4950936c207537c825f48abd537155148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4461685f08782ec81c1313ed41b9fe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e145bf1c48592c200b935f71767258150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee3ecdc599df2030ba8de92f36393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35f300a56bbf09e0074637c5bca80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc7c1e14bad5203c082327be36709e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d113bb7426d702f275ff5a17913e040154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199ac373bac2c5ec0acad2a3ed20dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdcc46c5341acc290c12e60d80e854156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7661d8b830e0abb110e05326dfb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e535f0d443f47e2de9a8df9e738899158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8eabdd15dddadc2186401af499ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b432c33e686459f450495ea5a31eb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c3c41dece41ea3b3e55a92b20dde161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404f1a8949a10a8f5e2e55efe26bfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dee4d5770731eeaa503c505f508116163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee88881c957c04afffa1adf964a8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cebb73180b0b341091a41e8ed59c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314c93781652630667e073906df20b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448b38b040fc97adaba8e19faee826167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195b4a94f616201d47c6484843d35fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768fb77a9a445f45a659e2383373c49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac603c5243fff7989a5da666046f59e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d702eb0a6200afdf9a045222bfdfee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe7d24bae796b84b62f7ca24d68d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcfa8aa9612cd1b248dc5cf291d92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75a745b7a966ba0611f94c4ca98ff5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfaf75d44319288fbb8eb3c9520c4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249e9317716dc0a8d24b869b24c0b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c95ce77492b66b1945bb874884823177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3258c66e2a9f399989554d51b78a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157b491d3b7b4e07affb344abbb4cdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4afa6c56eb6cf1cc1331e9f9fc683180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf09b1eba42196695c519a6224e0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbe0f4b1bbcfe585cc5cafe4e4d303182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc38558eff99ea262acd83b3959bf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c724d16ef4e249cf3302bbcf36ff9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83e0809efcc1149ed6fb1abe340a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f2ea632d829e85a7b7c31200914ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4530dbe303ebecd5a0fe48d32fe9c86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb35c22155699d0f20dbf56265a418c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6464aef380740cb5c5549f1e5ace71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7944bf553620e4e279a337b71dea3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757cbfdc7217f293001b64559d10fe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b18377fff9c191c675069bf76d1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2181aeb06ec0297f5072fc4b9107e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012707d2382be0eea3e3b4c1a3a55509194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75e8659357177b43e65a263d007e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03dd9c276f7687778fe3658a91cc76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5f96b72d80b495f283a35f8f82473197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87acadb6b1bfe2fa77b110b598af2a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088364fe8c5a82751321469a7dc7b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a48a39f37943e63955314ae6e14fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e9adaac1b0bd433f3f1cfc84b3fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9345dc63ff21b6463da802608b1db3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa49bfa120a022c5f63e3af3b7d4b73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7910986cd4b4dba2ea0e53c775e14c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de47e274f62fd62eaa6718ca362ea5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d6eb9c6c3746c0a508017a887ee16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe7857e77ce8cfad7cec77656d7a09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff4c01b4b66686dd187fb1a3981e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e2b9dfd263a762b08ff0d3871dce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c2c340359dafc4891f0bf527bb7c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9308e8352c4f4f839a3c6601a24d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946fb24a09bdb8c04a3036f5e6cc0d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b0938f7e8aa2eb50eed19a893bf35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43286a9fb4ce46833e9381950843ae4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccca01552eb0d01391d85d3c33c2ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5157e1b8ab094c7af6f64d8b9ae00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7213b8ea740c1e03d06ed6829f2d97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34261471faab855cf4d1b56d660c01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c3a5c396509e5f1c5bfa8208bdce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c23262784dc53238701dd493dcc1da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7781f45c8ccb826fe53b4f67d004b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d445a9fc53ef8387e53510c9b532ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b28bf07b0564d95d9a2df7e7243ee6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc50c822abf74efcdbfce0c62ff74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be3c93c294543e834e5aa3c7f0423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e60c09cc0286190a64504f12761ff3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2a600a304d6d0c092e780917a44c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5509054b62568e561ccaed728eb4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffb14e8370e5e9477549562849f91a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cd0494ee56aaf23f42622b6d77246230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3643dd04611e9731a0c1561a25398231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90478e38353d82103e5f53d4bd90c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e3707d25cf6fce7fb38b399df0da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5924e4fd812ae843aaec3c6c07f00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51047288c0f65559e836a7c383ee6cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74861717e48b8d41171de81d490c0b25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c3602de668dc386283f2096e0604237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f84fc02ace60ac1ca0c088f769ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37858e4ad7bdc10a63bd79c906bc42d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a1c131c0fffffdaafb807d884516a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bf4c6a298861ea480717d7fabe16b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fde0157c56062e2c5a8f586585479242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae6f56c2b49a5c715b41ab15167109243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3553d730c02611a897091135617a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8d1662a2bbcc820b4ca190a1d687a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79609e37eca80837980696a0c876a11b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130e03ae7ac20fc14ee1cd4feae9bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca624862974d51846aa99ddf133554248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01d17ef6348d1ab177d6cf55cfa9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8742ac70af7553c072c19bbbf5c73e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66c10a5998c10195c079053615009251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5370bfa437f034d33b741a4edc2ca62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7077d2ede2cebb7c343ad31a375ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66de3df9751db3d2a96d322cc459091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13689d3d36b19ca70a8adcfac355ba9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c969b4f9979063a53f8021f4e68864256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fba066fb878ce5f6a14c573b2de8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2b10bbe769068168ae5bd36bd5960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552feb925ece2451d8291ab6793f0547259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b90ac99107cd0f1bf81b6ab58f9a2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9047b68ab28dfc8bbbe55c96d07d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a9a684c20871bf107d8739d0eb6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a556862b9a406dbef64e0f5f7853263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af763be33a273ee0359c5c22f1026042264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b44fc89d504ecf8c5d1dc754a7f40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a9bf86dd396cfa7ba3a3e045cbaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1603408d3002f5f328c5cab61048989267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ef0fb06c82b2dbdb3d3fd1eae106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed208eb552493c1681a755ca787758e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3abf50191404e66b193060c36cc3be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f0d60b502bb7e1f06364b46b86a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa38b9f226f5cf004c47cddd333de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2bae367d7e7ba812e79b84dd9bbe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8648b4bdd1fad467216ede22c45bb67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de9e67b484bdbc03ca47b7df385702275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d806859ca61ab21cd206cde917ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bbf102f7d7ab915e656690632d72e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ab2df96978b2d9ee849e1aba0c89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccdd802760c305e5698fd28894db29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01565b59db92e972ac7226cbaccb65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2084099251f011cd6ee602c28fd696f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999af6b0db6fc1e2cd02545dd0de98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db74c4472b428f3ee78e69af70a9bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea013db6775659f810c5622947431fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9a1872dcb8cd3e29ddf77d5d7b8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fff0613a95bde42a7f2e554bc2478286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27303ba0fcd62e7abce49dca019a51b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21261105575e7facd1fb12209cdb4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ed352d262b8033d4cfea032da0786289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4b659876a47138b3969f6650084b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fe78a445fbd5b6a90f6ec6ab4b38c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801705d32c1e12e91a4f117517647d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e89a4f8204678cbb9f1bf758d0f62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed768d59c41a9bd25ea0aa1e76b5712294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005dd3d63c2f7f8c1f2f8c1dc671aae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e6c745e3db7d7d08aa125ffe6397296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb756ceb1e48d6750f2c6af75f9f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df112ddd1715eb85bd90e708f068e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886df3688e3f5ac34b5772afbb2df8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17f2bbd320230a89adfe96bc3a75b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83a8ef7f6c49e68f4b5aa634d8158301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b8d4fedc8ca31277bd09964f0d5ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16799554acbac5b63323d915e0cb53a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7a65d139234893fd8ea759f46607304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30106eb83a92995a5d3aafb6e0de3eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac17b34eb2dc29a4a26d0649defb37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1c860003e90255bf998a097c392a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3fdefaaae084ed0d64cddfba71d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdffa720620b7657b613423c8bcb5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b08c9ff18b92e6e14be40e2f2875c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23467b8ce26676566f210f1f25525311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507513d49798f98202fd0e6508fedd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f8437e41b1a721c10d2f9e3ed88c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb72a369bb07a3e9c2bfd3b5e2949c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac565d24af2d67e7935d69f4adaed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1433bd48088d84029493b4da2bfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5bc9e7dfd1a8a053b399ec7fcd901317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57f3c46a6eaf38876a13999c2012f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e888d84314b76d197ba99ffb28f59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc646ce2e83858100a8425e7157d4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b66189da36288b478cd1bdac740cd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4fe5acfd256b729e2e16eeb0ad8c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019216df45172cc3b77abeb06d5f19d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb832370c261aa52cb168257a986b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645424398a912b590b23ba2928c9afc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ed4087374c2919d0bf4189f9a05d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ee771a24ed3a5b13ed44dbb8a7083327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6443f73581aad8c7add33c6c2fbfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4fc54fe59e4fdecf062c5cfd91810329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98bac94a31368c1d22710248846c5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9360b2d8649893b0c474f09537f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79729833d84dd9b6e2bf1fd21d19c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304c29638d18dc98553f6cbe29b691333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138f8c8e934713c8d6f14df392f826334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d230d501e8c7813b91d9cc08eaecc91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca837ae8a8025e0df98c5e2f2b3b34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5a558b6f727601de278fef111fda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec43dce4277662ad36fd9a57729700a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756819fe34634f97279e53658595d5a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7fd292be3e477470c390fcb38e36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a82cae52ae46c33cea5198c3ff0aee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219726d6c8691a8fe91a1a2ff4195113342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9fc8564cf402bc1f013ad9d3a569d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff834e1293191135f86f90d711797344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906d1093ac006676ad7ce29c60e50d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a04330119de3d40c87f1e1ae0e671346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c34436dac260c43d24dab772962f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566401eb241711701839ed74b99a6cb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b27861a887d0109e6ba7b5e4d57e2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38991e64b2b065f16b8049c87f75d7ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af59209d9681f7cc80f2377053d49c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7508436edee0e4fca4d7ea603112643352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23c08bc12be195ee068cfd1b31990353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38786c3868519855d182a327fa829354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508378fccc6b7c1cc5c5f64542972b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33e4ce9a5cfcf2ce5e81773532ac94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51fa0cb0c4543ac4fd4f265c12e031357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43928e437ac572946b087990bd58172358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be8c9b440c01a27428a37c4d9887b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a8671d642e3cfd6f5a7a99c60096360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218db6d7bd4d5656bb34cca8f526ef5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b147fd27ff1ec0de1371ee77c057362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc713f564d96dcea7eb8d8fa13fef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408a83c6335c769da6ba26c83447608364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23a24db3303deaf77eab32894fb6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5495a51f5c5573ff9a4db4db966d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b4c1c07698b0e84707df5398895c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be52c252bfe5dc477d6f30dae19dfa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0bc3ae52761430ee0ef6502d8d39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c5eea7391cd2fe6857c041fa3108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052954f2fbbac1cf93d8469955106f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e5d721c2dcbc510665e241578c0d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a5984e765c9f257af79ff33279e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e7ab8a3ea06c64d35893fa15e4d5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58e88c86e014e0a98458acee5cfe2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795984328fe6cc1dc62a886aadb19c7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204369a4368bd70898ba8b67cce4bce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b51e339b134f74c450774debf8f07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cbcd1a040e2cef7836929c0612e9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac151d4e21ba9149a55bd51ba6bbb46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11199d9065b740f78aa95216eb71699381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957467bc4076ee7bc2319595bacfdf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3836fb825ee3447a669c54658f98fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc84d0d74e6ff15f3610efe5d5455b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53823f0d964728ace1706476c4f714b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01967f5397ba70fc39d4145665c6da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b585e64cad36a8fe04f098fab323387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b154e7b425e048c5e23bcb6272ca903388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebe8ea9307d866526ce2122684599d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9484187f1de4cb8d80b339d8b7ae4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824293f5442d7f4a03db25903c05232d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd2d9a45dc2427ef0eed2fa7532bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bbb6b68551db98ad5fd7b62ff2b5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd11a062b9402fc696ce89ef26219d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37604616c1b0bfd8be3de49be507a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ae0f7b6b928fdfd6c0c226e52e79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f00c928478c5bd511d49e7d18f83a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19166ea4aaa55a58931696f8b9215e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8585d70b2ff5e15fa79dc1cfca19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a524864982ba40af3289d34631fc91e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd51b494dcd7e53347befa5f812631401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310094133fd04c7cf2cdbe3e60142bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f444d8a948be4e13504647b0300510f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6a24497a8024798157e8f794d606404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03788154705bc37ecc989bb63c3879405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7f14249437238094a73524471a40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a41fbfb4f9858ef48a741196ee6393407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bbfe639265d84ee153bba7bf9d440408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcf1b8a65ecb6b247b6af33acfeb10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170fe32d584515cd3fbedf85dd5a6f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75605b5faa5106980ee5d663018c9ae1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665413bc4fd3246d1a92b210d220191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0dd19ada63085465393f31fa9db97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba38974a704eb7796276a7cb5a4413414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a2045286560cfe9b77b9c666ec2b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c323f24ac097aaa715b206ddf51697b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b394186d7803fec980ffb3ec02e9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a415052632bd435c210e097bf896418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c0fd2e34eb4c3fa6b960183278f59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743780b242fef43f5aa9578ff7840d40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dbec0efb4bc35e9b7e6bdc614e43e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c97bb6422990a530ea373f7c883929422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a239f2e214a20e012c56f000c668c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02684b007ecaae66f3e17fb09cfab233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4a8530ffb6bfe5db28fcd955b802e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f712b9acb94960deb5e697a4550b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd08fe3e785a18ced2bf60e6de37411427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8fdb084a1662a9f2f2fc2c74639c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70004ab373afa15319b2ecdbbc5fc523429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41dc3a2bfefd67bf06ff3c8f907ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030a7c8d24a7dd3ed4650cb5e6b5b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da594b3d75840f9b84682ef1f0866432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f2a6f8d32f4924249ad27c43a4d8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a396ba431f3f015aa21340bac7c4e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf97d5810ed5d48b189412da100ffd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b584d1b7e238466c0d303aede498436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bcaa16c8776a9dbe877d63a78b010437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e35fe8e82983db502bb2c4b38bc9b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e00a016ba449e2417a99f73da0465439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f3a8ee9542ac8c3d8e2168c0aecc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce89014fe03e46031258002583648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6654ddeeff4cfd5d19d0b6dfd030f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a10bd9a15c746d5c2e6ed13ccc221443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c5863fec08761571b9123e309b91a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb8f4c08d68d5cfc46b5170646b97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577115d1dd292599987885e4a89d133c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9273f353b5bdbe43b92660e4a6aa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bcd2f3c59dece30278479efa06531448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200776d074af001f6486738e599b413449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022279e143364f92343feb355b4d78cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a90eabb03e7f3d3463ee3cac238ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878fd4f3ab62bbfae2e54239a2c2b1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7a0d0e1a66dcf0c290dbc4ab4700453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a748ee25d47e0d4ef15364ab5bf3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1506334b2caf412c739b71d5a12ed7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d74f414d1840976374b92d1d43be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae776ddcca6213d0abeab968f5271f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da5de94f1b42f532c35e0c99a6dc7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585f6dd679960d23e3d2c953824fa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226cdcbeff63adb4383b3855f378492460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c07a50f4116dd4c2ad31a89b738a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d40a421eb197ed32cfe00c4a5d83b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea0ea6feff1af866be213ad58f840463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7610ef4083b3727ce02751ebc7c4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c4daaa6453deb3111f3463a9e7454465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35373c7b2a37f88c26ee5c8721c12251466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18e3ac1503c2e1366050c9f81bf649467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f306d18f3cd940d9969118fa6495468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3e7ae0a34fb8f9fd1e61dc624cb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bb1be2355d4705df346114c621ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30d729b29ce0908cb4492a1ac7670c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd94960defc4e6a98abed8cbad807472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584930a95cf8381f460b5952ea8efa20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9446f7e3700a0c0e33f8831affef9f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb80330fe6c849376e2da2508fa1138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2661615e4cee8308e08f7813ea192476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a44ca04413f7c383a1327d5049077477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773add0dae2b98790c4abc1c053939478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594035ddda9058e253e79a4278e9e103479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09974cf98b44b0d42f5e980be0ed9302480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b55bc48b8ae3bc1fbc0e02badf43b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e61d1ad77156e4dc5c52a7020ba73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561da36fba4619323332f2804accbc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffad9ec170868eec649200ce9fc6dc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386ed3f5974f24221c15d91e34d15dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee703f88e290d0cde8b0908f7c3563486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582abf81daa837bfd8604211c37d45eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151233e1361f7277548ec6d9524419488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ec576d56a94bfcf15d3867d73459489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297edd2c888e29103eb710eefbdb53e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427deea64c8acf1e31a89285a8797c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a231ba7fcd4cf36cb77ebe9ac941b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401f70e89771f998a3bcfd18fca3f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590b7efe81e6aa8bd68222b5d04b4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b764a39217baf297f9cdb208ee6d86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a545d48ecd76df14745f5827371c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978f6048f3edc24f2304578c7301c4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e138942d313fe428ae8061b359589498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872852ab2e94eef3f0aecf664b835cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab0feafbe952caaaef5df494174c09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320b3337f57f0909193f630c3ca952501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b480057b1b0070d9d3546e4190f0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16157937b45baf533f6cff42bf41eb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dcdac4dd82183f9e28783c1a97e61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf11deecda9595f9f16bc95dfbaf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed9a977928afeb8d2ad258a5928bd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4cea3f8c8945995f20f8ce2ddda89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de1a7be8cc2033ac1ae0ad657b993508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ba2656e108af08f77112c766e27e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e7f51c50202eab8a06e9a609cee2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce709c462df8c653e0923da96ce4340511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e95312e2faf6f8cc92387d5d3659f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572de8e3bfb762ea5890d407c14c16fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d0d26f671aa91a027c1048b8562e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df4d2a60d900c89b654240386748b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f0f876518d37b8fd4da7aa69941ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d4bac8ddd6bf7ace3403526acfff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a12f8d8fb1c2353e25b9fe98b586a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba808dfaccba535772a8f06576fd97d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12414a1ce14b85727e2c524f7661c9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c13fa8a53fa16736901bd603147f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ded565b41d9d847985dd8581b87e0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb47e41daadf9f468eae9876e4d45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe585eaa395f6d301888ef4b99d29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a181b611536f07593fdd133b3d893525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9447dc41136e954cff1860f8487ce1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eafa0423974f40a0cccdbe00d9f041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff720934a4a278e59d15e62a7e059528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88b206b14fb4b53ae78d12d83e11c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd17eafc6c214d17381546470c2ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bd98d3a12f0aafffff852d4417064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8829faf0401200bcfae749cde0bb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e14953b1089e927b4f635aa40e3ad0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fef411eb9f85198867084591eeebb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500a1d0db343400e921340166be53ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c372c8f4d0e625c7f9978c8b65f82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8fbf94d945e6bac7a19833ec37213537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0261386e197ef14d48b739533a2e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13b35cf4dbcb2427af1cae0113bf51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a93a925d00104901ee99d7f1edd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f42b3440ba56162b7841be65c2f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc640e579fa592555708e9c89a0dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ba67b129297c0d34f8f172951f80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb69b40b4903d95ee836a9b630d1f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d354bb60e541ba093a9bb0e651c0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fccf8e138b4c4644c9352b8530c1bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be272aa493d49fc9ddb3a594197000fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70cea8dd884b2acb025a38fae63752548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266268f4563fb56ff307145fcac8ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b545ee79df267b76bafb2ed884009a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137206dc7327b542d7d25aa0508e8245551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff8934a508e91000ab1e08306bd49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18072371e64fa44fa65df7b3b947b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff120fc757244d6efcbe63acb8a8945554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270fab1f0939da323bd871e6b49b6c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e9b8ef4df50fc515d155e9274f81c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a44fc01f7e8adaa0e3b55a013b7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32fc66bbab807676b94574ae7bf9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c791905119052b07fba7300a8125559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d0df70cec8e728d929bfb0b55ec87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129ae02bc9738e2b9680c39796730f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f308a236109d89cd51181af7c4a750e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a04d035d3419c3ca14d673ffa560563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14375d794b9c9d7a544836f2d53d7500564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c6a4e1f91f9a5f42b83ac7b27df9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca90ab0b9a9403e51d1d03272b9bcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca54e81501a19f3085ceffd14a6ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55158de9ec4d4ca67728db2f8bef33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80240c97d1f527c9e2b431a1962c3c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea896c7b381de3dd8d92682adea77e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111291254a3316926c5d1a210051fc4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d118886a907585f655203236971a6ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a32faf1772b46f143045f14e640360573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd6b1c51aa4cf8902c3a41cbbbe66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ce86c43e4469111c38dd0c18ee1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d668f284d61d2c40aa7fddb638a16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e2d64853ebcd93ccafae5870d94a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9707c0228f3bd489f721b253ef2a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa8209fd8398b6b4ead3d762a68851579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adcdb598fa55ad48900cf2660b79a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583383397c25cceea86607c66c97e27b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb367bf12cf91eea5453a1b73337663582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa184b2ec32522710eda734e91e324f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177347247b25db0fb28e7a0d759a41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d5851ab2d6bf2040d211d254b8351585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee407ade4fca5def15de6b51697ea57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff590648865e95a7157e2240b2d3d2ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03686a770b6897ec83112633eb0d9d05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b62911c384520c11195ddc27cf50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7185f4d4b620267eb5e3ba94548f0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012968cec2944911631d995aab59e5ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2a023e6b141d693da9de021820b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5856854346ca04540a9507e6e73af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5357bd9316847ca36623b90c67e0ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a921358f895ee79c5cf26a5787f77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091385d6b16290c9290dd3f858abce1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91409d518445bcbd64ac7f405d91b624597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b44d4a698487704f48c6f85faaa46b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db86ddfd23a2394f14a7a29b7172f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a76cb0933edba77f96f322ecc59def600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083fe9d400c8700389ab5c52cf7a11e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e83fba36e7661ea0cb725cfb84e11f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab93a616f4b305b9243fc5c30c2c18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f31f491b3d22bdcc7cf2370d67ab0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd295fc38cbc6177dca6482c8833ca40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de7184fcf5e600d9416a6602562cc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90ed08353f0eb065ecb6eaa835da9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a85e9178bbf4cb63b2a80b7f76bb1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17d06d90b734ccb47096b0e6fa3a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd6d5d5bcb0f6ae0324c37c3f03ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed37aa11a3e5d4ffa0dd8c8fa77ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1392715ec26e5b8b890d36de35cc22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899df6770a4f87b466f3e587459a652a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11ff89496e5e80f190a9b8ef2770dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4a0e972a0fe7235deab4d31c2c4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225685a1111299e9c6e198964333546d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba54da209d685be99a94cf44bacbc90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234b92f1d3b0cf69ab6cc926b3377d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba857435c8b1ce349ee00ebe63ae2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25e896f1eab771ec2707754783264620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853f6ed001e86b933fab9bbad1f6c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd6c896d21968ccd875823bb6f3e70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c56aed2952cf2276777eb1fa994b27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78e23d9fd3f40dd59970dd779a07e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb2da5d302857c2357786a4a3b20e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005335e1842f4e437ba3d61bcd15a5fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957249bd1d0239db04bbe18abdd5447627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d37e5886aebb0bbfcd24c179bba0a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2c33f8e9347ce09ba389725c6bdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb05fb051387a7ac52554de893820630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefe6bdb901c2392076d28ef571844a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0929e2b42bb22b03804d7b0e259d72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce57e620d254655602bab2c179a92d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a1c51256bd29f82a4514ad04bc24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32794670f1532eda60b2329c24205635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984db9c3257d4146b5ab160410b4aed2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3140403f6320026eb321e8fa6f1f77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7a45d682b3cc0d04d9ebd0f8fafda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caaac298ac6f92559e4d5ad2640613639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3ac379247074159b88332765e15c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923cee6b5bfb84d3408d812662165b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926977db572601cd9b720c3cbbebb50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586b26a32d1056133610fedba4e55b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd06316c0422433e04f5b91a9400f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435db8481426208f86cb4d17326da6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71105ef72fb2fc5bedf07bfeab7096ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8243155b80c8add8cbc543a092cae9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdf62063508fcb8fa81a860e8e2710648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959429447c88950780ed628d8775a31b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161247882e7267194795f1298348eb41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c16159112d053afa0913ccf15812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d405c2d96535e13fd867f197c77e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2928315a55eccd47c560dc7011a7a49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6e8d9662c057844e1f271dda7a80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ab09b71eae8b58305cafa61e1bf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599dcd74156a5ef6328f00dac003c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bbbf511481b0fedcfca166b68790e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706371b2466e58a9b191539df3e38ded658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ba72d86300d3c8f11f875367d76c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85636fd28087a3dbf996d454984af3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b110b3ca108b69b36f4be0c3e7c4b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea1f45735d571f248e43204455601662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0b6a58c94d9d6ca263399568987c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee8d9adc6e36756abcabf8f58be4df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0b728dfbe2e6ee9571871ae17ea58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ca396751722dbce313f223ff05b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d574555d962545c6d441af09fbc4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301ae9a3697a2602355323c6d91c964668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb0f45b44d3547e145ac385741979669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24873b17d2b3019c3d38bea2e3e9e6eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040295b707dbc783fe537f40b686ab4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cedce9490a19b04234fefb7c9e156c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b913d8e45b41fd5843a6f84d2c58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403c9d9cdc65dd645d55ed43daf74f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2d79e10c2747163f12c007b77810675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af533a8ed9741fa8cbc91cc67f37f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54c24550ebc75aa344ec95b1e4397677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f434741063275dfb564f2c54b63e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c475e50a618c35e3ff0a4819e4e43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66045cf2d974ddfccd49c96e6b428ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa5ffe79698752c25c8cdc76e89f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1db243b69864007a42f25c30832e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6ec7c7e4551ed872f812c39b5e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ea58baa1844d758d00b354faf8d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3f0e736bca049d2d20c23368af31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87341f308a5add4ab6bd4c4a8c99bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba0ceb5fb236b22ab34f6d61993ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595660220cdcd05413788aa050b52c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4037ccae36f834dbcf15c1358ab518a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440689df4588f9a751ee78c2118406dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dafaaa43f653157d4504551c1a42b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cee2643a18194c8e51a53d72d244e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64510e273853ef6fde52d7a24c0d753a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c168f35d7f3b9b4d9e5f46e89d05e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a24bbf357e20956b62a31cf71adb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc5d05c33ceae9ae7f409a83d433d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60a61999f5e27beea26c221c77416697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e81918e87f2dbb59148b930ea07db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3aedb8d03a17713cd1fc638239197699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914789a4c3fcba8d24e168cf1dcfaf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71884680716cf493e817122595497b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3198d8213a609434d11274fd939a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf536578b28b4604196679c678b4aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f790fc3a80d12925c64ecbae77100704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a282b75a521299d2b412c85f8584705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a54739f42db78aa1f4bf30a25b5cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e49b88826c8fcd87745c4bf6f2c53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab707e8a4e5fec496bc4af670d5b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df45dcef8d22e9456ef3de9fc5cab3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0d0aa8c7b8dcb01f10c705a0ed8ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c82dca78f445bc0c2a1519ec9b38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4c719fd81764ce0f698ec2d689511712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5967e8718e2b9a29353c24ea270520713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62e908bbfca0127805a8aad43f016714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a638aefc80e97b54eb019b4d31ebb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dd3aed6a4d55436e97703b78c9736716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee2e2e7454697b46bc38bef26a361717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600bda9e3b260f24c9447e5ca7f851718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f0e5ce06afe20b160b65d6da7d85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79d9435bdc3333cdabe7456110113720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b235a81b8eeecbc47505631d0bbc81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948b48effc3abf896b5dee8d6b9578722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931be7b303deae8cac80181a07517f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5cefbd7eb6b35bf77504aeedd892e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569edffa637b11a0ee4c595a71eb50dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c908e5b65f258c1683e9535cd3d278b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439b2916bde97612eec9b88991a6e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf809a529c9f4bd6e9526d0a07906117728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5c4685c15a3d3b6e14096c5be21d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1caa72237f7986dbdf3db571652934730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a314a4aa0df56f466b6a4195e922731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f83915e1759157465326b9c1dfa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a6316f20de69bf2fa1470d98bedc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5d2c2df1fecb431fc094824f892d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee471306ab3046c1cddc8344b9b67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d6367073bac8cb6f33c8e7096869736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326014354d1455f95d695ca30054d133737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4b84bc2ad659868a4c90c4b228e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f7f8e71b3cd84b46c1c4304000bb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f7010e32f7ac844ea409a3d1777a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec64d1555e3f9bfcf1dce9b73c030b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d473e5dd6aaa445f8895d4e2a420742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882daa11bec6ae3be59c670b78c3a23b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edb6521e3e235122032e070ab89986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a21d659dff382439759e2bb9aee578745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398405393af3972d4eab5e1e1561f47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db59a4819087f9c42dfc812bedb643747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33103f5f1420c794643ca70c8a9efd43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d63a5ed74a89b546344d170354f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcfa62b6321359c3b475e298c4da88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfb0d45ab54e65852330f049ba0388751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d47f43d4a730d4ac036f410b5d3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38f02651568a91eeb3f35e37e6e89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873130fbced83d0fe9977c0654a5f08b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70307dba7dacde42f678621cd00a83b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e013e0622e274cd8aab6911b20f00c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63066cb91d0bf24d93b03261268c762b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd32f30231c1b85fe81ce0d5fde57f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76205639e93a55947f1db4545948c85759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>