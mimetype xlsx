--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c19f70fee55ed9c305f0d6c249563c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa15953a1073600f6d4d8274be48a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf0dea856f5110e6dbf3f7c3a4e2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119ab777f8da8baafb9029522072a494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780869b0672502dcc333949dfed9ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c9947cf916b5246ab418476c09c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd426b2546184816275cc5e8a4b587f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed61254852ccef52d5ef0c089336fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd4e66293703481397de2a5f882d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c74a06b3a5c21c1e1de9b3ebcb6b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2efc6754d7bd969b5f725dad1dce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d407f7aa2d2b23d5d54ffaed3d75812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a54cdeac7c03bf8f1aa98efef585513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64557ecedecb2d42b7a6a90f8eaafe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c75e268fd99142bf7dfe1f6b4a8a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555e236cf71ef0b187d21f5d7463bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786efd525c51be995eb19bc1e96b404f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67e537a2281ffeb2338e010dc6186b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc287f57a0319a50a0c86e214dd309519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd2c33d96defa8657b98d45fd7f15020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8588cf9c574a4741c28413b0ae48521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839aed7de49afa70d582c68f0ca1cd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46983e135112d96bbe1293ae96f95923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d74e2824b803f511f86e51b006b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ac6b46a55d182a06981b4ecef16c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409f9a1a618f911f37f989939854f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3a5c66edd4237744577993a2fd2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3c298be52fea279a4491e7b4f9e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2454b6b993184efe424ef3904ef4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589bc705dbe0d99e11e98162cf487730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76dd01a92e2eeb0e4d43aaed4c3fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f087f75031032df759070f62c360632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df4867099f971bf566bbbbd03c57d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721222792e4701e3e83cefad43095d8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b67d7037b218c1813bd49aadd3a6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c15e463710eeed3f4be9b6ad9cc6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dadef70f698835c7ed28ff8ee331537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b72d655a2de358feb7e8357ef3382a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c9251cedfbfb04788b8fdcf57c0c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ce6598fea53af14441333858067f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457edd14878f25c0020e66b57fc81841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e8e95b7f6e6d651e8dfba062fe1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f2e8422ef8154eb9b2a66ece880f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ff78b4c6cd28aca7c7a23b125dd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312b31d7feb6a57d944c86c64b6d7fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b65fc952912b740a8402e9199fc5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c945b780a86db00805465d3edae8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858d1cbfba6957545b17486cc9d88448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd1a740a54482e6c26a7966bb389849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d487da07f6c12f0e00d67eb2343a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c78b92f94b8849a4c4dbaa774aefa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff3ccb874044f6b30d20b9fd2a45b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf293f5fae47872095bc2f31439326053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0cd41405c648081d24736987d1e8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064b89435498d44435b2f50051ce8a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1858c6d0872263fa4bc4b0d2c402756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485bfa74cf91b84dd6ee0fdf944e4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6b5d27b38db3e391a5d674fa9af4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1a422f9a0176632c8204f8bc7fd6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a0f0054f646bf1bae8c2cbc5d98060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9697b8795b2a27089170d6dc383b94361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd46fe9b67146301d7224e8efe33cd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129506d9c4478ffbc54354ce95feefd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf2873d96c3ef7fa7c5e5f15bdb24164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624fce80594bcf884b9e29db6a4c9aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e140c119d3e6db5028a7b8ead14ffa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d501a5c5b7b798e9f41694773b28967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ce322d017149777a9ae15e6ee79168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc79e9ba4b93e6e8c91ee77b78dc8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978225a1190bbe0100812365290b9bff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f4214db329691494c2f235b1042c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a881f0f584f36e364ad7a5baa00a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f0a13895f9b66e8006095ba1b4e2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df33601d117e201fa3c695903d981a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0db9f452134def648f486f97c99f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d511854ea1aa8b955c1cd3e573d4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d10453fc02b0830a24ca98394059a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0169ffd6c21eed34db18cd67e88b5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc23acf6da2df8d41a327c855bdde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb6bfdb67a04fa8c017cbd0bbcd83f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb58a8c4c0037aff8bf72ca9cbfc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38fdf57c68bf45adf84482e299926d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ad1331ed648e0fba0294fdc93d1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564feb7648f643b0dd8f89946c5e13a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107e8ec1a4c92fe6f520cd5fec70ac085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04a88142c3e3bfe56f63322b70e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb88a31fc158f42b694b7d2c756d80587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788c5d38ae784763c4e2dac9e7953ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca1e1861db63434821fc8e3c2fce6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134e9433dfe452955a5f35196145b3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8822f978bc090e12ff25d4e03b05691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a712d761c15152f7574b55874ec38892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f61f2a28286896e911a5d75c1dd0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31532c8e54da7613aa968e97b62b0bab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655200d9479d04aee3045093778be5bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cc3b6b2268d0df46442041205e4cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44ec57b13e48cdef41ab501bde7f6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d697aff61a467ed509fa739a3786c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35429778b97e6ea18186196bb5a3ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f6661cd8be9825fe0fe285029cdaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f447967a106c20b7342c6146f2bd1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877bd1d22362c0e814019b1644b094d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552818e1075101b66b61da5d5116be2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e99f0124eeaeb6e31ef0c659be1ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b699a9767bacad0de32d61bd2f40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382dcfdac0a6f2414f91334a8c1c2d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af1e0a28a3a88ccb4b246698012b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c66070f5fea07831d82056c15cdf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa63e1900295117fd71651c81fe35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472922c3008ab9ff9eb9a4251a3f81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e740c2094492670725edb14acc44d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874abb8c7a32a695563a892f11a2ddd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a398d53cdeba5dfa91ca6ecfa30f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64fa593735f9128c05da03343f31b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e89a0b2127a6a567aa125106d6dcd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4b767afc4ea5c88ff882f7874a93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd24a19ae7169eaedeac16df56529b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783bd35150882d487c9a14144ee871118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b7f3918b79afb16491c8cfe021e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b091d0de806908eb947a0847597d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdfe8fce855d4d6d3d74ca4bb37a0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104946dbbe1cafdee6e2a1d30d6fcee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee02bf71c8ff8206e1361178b2d3e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ad4cd3a509a54a4dd0e16e5d4071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009164f0cba8cf5be51a93cfdd9792b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c8fdd18d3f0c793815fe0f661510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854153ce07ea0c77bc895ea8e12fab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7f823258822b6538c40d4ce5d394d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5402656ad4a5d4d13578b256e23bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e73f1525a0cc0c74d4bfaf9dc908130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9993195d616b91047a6bfcd58d93bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb16b4322be6abae6a20f08f6b38c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795bc3cc3528cf3b5732b3e1e311e98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c1d1a6d1507ae9f31b00765ea514134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df51205a86370c812a07c2d3f471c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a25e65d7927c34eefd6e395d74671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792306b1c3e07e5e55367b353b9d4030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc446bb57f005d55ba736e76516f66e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2da8446a084d329fc5eede3360fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372ab74b1a1b2f0b1919698d7d7d39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188e57aaca925553fffaf1dbd89dc5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf99e90c6cf7e54389761ed81c2f3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb8f95f9bdd9fd5486f6f887aa1e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f0bd795ac70cc29b33a3a4dd2e12a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e2201effb60f0f3e5a04c5ef8106c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec10831a914655ecf31e30f9d81fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812bd75ad01cb99fa4381138b82cb0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae117a378d47b8808ef52379be70a725148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4656f6bd4ceb968f09b368a1f0bbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848925591b60ff0cd918d99dc53a7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305557d15e37a27bddb55c889980fb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b27eb5952ada6ee8d151720c30883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4eaba2123ffc151041c8d4b231927153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae1c6023ac672e5a58ddb0ecc5df0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee48dd7adf2049767a026b77f80d39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e54f4fc5135f57d6a5f7157cdfc77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c78a70d83551a3a6e20b6662de1013157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd83cec05f374492d92348b3475d542158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90012071da63450ff771d2c380be8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74687b280ef04be231d75c4dd80fc787160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b11c440d1e35477079a47e7561ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d92b9471a54921effa0703438352162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc6c141465ce7b819b2c45487b83eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85befebaab2b45abb2d8380f11c34d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba73c8800edd79e0bbb444a7fb6ddb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ff85ee4c82547479e48fdee98959166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21a9a9699be1f70525cbae96226ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3f261cdbfac5abcfa554e7c465869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b160f07701d9e8e94b0b6aed914be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472bca12e230bd5ee4c6aa23bca8a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6f7493cd45e563cb9086a7735a6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1ab8de5b6153bc940a5926e7a65d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa115051bcfb4ddf7191c1e8b2ccd01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de916870e8a900f62f6abe8dd78cbb04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23fad54ba707971ec7156b3c152e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62a772803b416bfafaf02993935c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b37f60d6bd40f2d58052d9259ca4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11575d645887f2b5b736c19c79f37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9308e68433339a76230ecfe66e7ec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d54ccfc8ca1aabe366ce5c6d607cca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04813fb1b39c56c96bfac00365ab9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee7be3ec438475f425c9f7f32cb487182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389698a74cdab22c59e28526661e92c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650fb24d0301dc1eb601602aed4fcc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1010c8b1f70d47109ddfc78692e584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4980b73917d801a225ff184a2489186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf288bcdeebb36e694e38775fb143a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade24db9a442ae66ebc5fd86c009d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd6898e383ccf416465dfd3dc2e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17ef14c898f309bc81674a676bdf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701578b2cdcc1c54bf571e03445957c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ac6a95f3d153cde729561eb5af337192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba76085f2a0292a9e2c2771513dd55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e354266da9bd6adc39a67edb1d71e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1cacd5e5873401454bf7f071c28d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0133102038e1dd923e7d945c9754d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8bbbf9464a99e1cd0422340b71c36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61362a0c064bdaa56ca6d6f79934b21e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61b433d94e817685dd7c3b076a703199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e680dc1c6f8809484dd95adab8faa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da903ef6dcc8310f78e9bc71fe450201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa038712a4865aec336ae735ef7068202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b88b45bd52133a2589c0c40b8406b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69208aa0794cde1239c0567ead0e57e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68cfff9d4e63b582b34bb55367fa30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd2d5960c9907d256f37688b444e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ad4ba9eef997684db7d1514f6b6c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041905230233eb9f894442fbcae98ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae65a8a2a9fea28092424324a7bb43b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4f92bb54d4ca180f06a99992a51ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8f162d98b23362156177d0c022d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a145868834bb3e3313bdaeaf9626a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb6e55730fdcbac8b1574491ad539213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb54ff2c387410a446ebc63deaece1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f55d00a60b5a9e3cd75040194a6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc78a3de3ec78f707946289f26283e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098645e0171d4d4c7af0f59fdd7258e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95b52f3b968750ce45291cc9b52de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7459b7e515467e6fe5cc5b74db7b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa38e1a44bcf3e4ba732ab1aa253ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e1e6ada7066f470c944a80c2397f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531867184254b46af6faed288a212bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b7ad4c5e0536946b6e8eb5039a09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0450fb0cbefd0446d9c812105238224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b4e1b7eed1d38be968726016ce135225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df30d08743fa33c72526cb33e1839226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421bd9b097d23cd2945bdde4c612fec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a859fe8c002550279b9fe853acf961228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44285afad0cb9f03c3fb0e7621358d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9fbea632d3313592fbc8f3ff36cc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5adaf74e1ac0060b4d9866a3cd7bee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878ad8839b3c4682082caa8987c4286232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51d14e02e7b89db3134f457c9e7e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459a2a775201c758e4b3c03ed219e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202968e195e2ccfc14369de223522458235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4fe6ed4f0d040b03c1ef765ee7112236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309927df93350efc9a1a189e3eede18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce33ffb60ef433010bdcee290eb78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64fea3a93a2c8544776954b05918ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde975ebbf85d8e840b8b2df2acb830d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc31394a234bdc9ec5fb82549951e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556daa511c79d60ef10400a1245c633242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ffbf02c4ed7ce394ea00c8e8c74de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eedd2482af2b9bb671cddb29b3e82c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50382c475e43f28ba479fbae24c81c21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e093fa76dc7cc3d1f649727efe720246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962530079799e6922a917a4d03fb70bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fd943d7e5e69b031a8b2dcbc17a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141752523a9c35c9189e480535b617249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da527cba8713834c1ed147a1dc8e8ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122002939b9907fcbfa66038473a3679251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4281ca0984ef09d3c5fe8695dfca241252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f9d4796568252289d88a1c6678f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145dd1e97febb1247a26575d23e7859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d6ef37c85134fe5ed334471941be3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b15dbfefe6f5b0f00c44bd3b98b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf48bddd9a0563dcad05b7cfecc25d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd1d57736ed17616b237996f6fd673258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b825d2a61f84e9313b20624a5766259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d975f7da4b5ca2e06ffd04e8ab07d84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f14d8ec11ec291c20678091ea304b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26639d3fdc1b55fc00f0eb48a9677262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870090081d8a1311202a365437bd37e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977e439c95fe0898815341f015303b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0421334b25d589619f0bb37640ed9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2112725a1a9c21118b2d3c1b3e88d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110790c933e8f2ab96e0835f2f28753e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914bc3443ad416d145f599b8c010e2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f66e947434c9d715176e275f53e57a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d41d9cb80857136473737be67f0d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349405b09bd2e13cd35fc2101b28c65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e176c002dbc6e658601fda2b5db43c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ffc6272f82e0b2f693672d572ecb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168fb4982555ccd41655e034bf276b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723eb074b83bd506e3fc0333ef63a9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7c83250747111ffa06890531b135276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b21d3c3c510a6dc1e80e1880bc28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91060bb40300630e3035d35b0473ade278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae2b437120ecb84c5b1d8d7a4ea55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460fb41492527e4602cd15a5a83c09e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199a17c05f73669d17b52b0329dcfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9d0e22d9721534222eacc4ff102d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4f73b0e0559cc1f54354e885a8cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c31f56c51f08e385b570455a78973284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276293a212005e72656b927ab2854e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaafc95f403835e96f8128aa71ca62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ff884335f4ec2a66649269d86bd35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9e2356d0976476c47dfe88ce3d307288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd11839ebc18f4ee38c559d493061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bcdd4dba5e708a493463f7de6fa84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5bc8fba67ad603c29f67469e00bf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efe9c0892932b1c6904412f3856e86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab4bea28137a9633bbbb3a364784f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5be41dd379472a68ef613a1c044f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf6e2af043396fad4d0f5cbcf1d47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec1bd19d22d5f8ea7645673eed1617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a419f98e0ce8494f5ce103362eea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0082ae9acad03dcb66e6bba6d1636298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348470aa798d52e2c64326073c0c3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3bf01ac2eac4ac3749bf2426b9e93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfae251af17393a7a0b89e38a768665301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c5a0965aaccba8734cffd827dca7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782958c27ab53c4f3cb84161a86866303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b1bbcd4a1d79d6b3914318bf3d732304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d331cead6a60849a0ae8eff86a481305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ec56f00828416a164e73f7fffff8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e8be6bbd7d0de5706fc047c06b1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20024c79f62b617237a0c9a94db1ec1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb752e99956971d808df3ca65e071309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38bdfa7a92e220f50ccb977b6e208f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63522eb35354fa0deef4267aae7eee7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf039c14460d77414002d55f76891b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03147a043963eca7c0f5d8f7138cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8e7b04e2e6ca456a73a0d91910f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec5519ef1e1ad9a70c3466701b5c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67c210f5c008efbb860aaf1e806c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147bcdee2dd3506565a2e2ccedd7804317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205049f17e634cfe48261eb119bc9b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba0d88c631e37a132cb846ba492ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b56351716d135bfad0d27d8815f6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af421e0f4f3aada896fc18f2792ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afd08962ba5f8719cabd6f0c8a32f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057be90856f0008cfd28cb02bd19462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed9bd6957314d9cb4640078090025324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1682c2e98fef5e134c07ed42cf3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd96ed9932cc662dac89217ac87b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b68f64b1e217b46bc88152e4690985327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc16bc7c0c9aa853e54f6265783e53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e51c4428fa068293689141cb27f8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49344ac17163a5f750ee5c2439fc80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36868ba782fa059c84099ad4ecd28489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e699895108027d13edf2e3190a50b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0716a9ace5c7e2b885c5bd4d530a94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e11a527c002daf9c4745d21d3859b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005ec1f63d3124a9ec3bc0aa9a01ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f865b50ec3c87dfdec99ee0d6c07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893705df834c4881d60a682ee3d19a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b187426ab499b4f05c333663278bb78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47bf5fe5fe45e06d2ceae1ba258dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c923148b0574c803de491e9a5ae7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbffe7022194f3879b952efa5201f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bfda4e2862fb0d001c5a1b464a5db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cdcf94fe69b2948be95f0ab1e8672343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b67127007533ad9c5cd7a9ea496e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6662ca432488a991c948d8d3756872345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b74403b02771798aa0eb377286389346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e382c29655fade0f07ca731fc271347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da416400939911d972bdea9de8ebf624348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c695bd3b6ca802ed766a041ba006bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283eaa44e372d95c7ee56a9391c70ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3d6a42863ff3a60e78c9ae30d229351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de45f849d7e0844cb3c5f1d187b8a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2c8880db3307dd3d2ed16906358c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89d94236f36b4732c486af20ae4a19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ee5cd7c327dc9dc526a657980d35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b237f793fa494eb3fe770d47eb5e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee37786db1d29cbcb6520ff3e36d41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804805f8ed659dc59de5f4df9d807dca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc0d90c492e8b3d3ee5cd9b457728359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b8cc7bbfa3f9094afb2f5a78223bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370859696e5021797724cbc573fe28af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c565f8bc26f08c484297b46026f00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371d45e1c54b02033b5cd282da0938363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4a641132455091250416914c5e364364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a1328a94233057d7872d367c70ff4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f13d60f1c5d7291c17506bebb4ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26801f2438e128bd196410491cc10239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f8c22fff13736f4c968ead137c20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc90aa224a342eee44ebdaded565e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc33262e5495a4a75c91e79f9f492e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609dc82d67ba02ba11f60a985bae6dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185c9199478321717acf4c49ca6cf94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7de3cecaf8a771b2535e9180aacb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a691c2fe687cce282e91a6f5eeff8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c4676b1a0dfe9fb2807018ecd1c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021983dcc872bc37d1ae5a49bd22634376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751931899ce94b5a9ce79ba0fdddb8fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8b2bfcd49325d36c68056aeea3811378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3800d4518d825f0b7aaed4f9fe38ba5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b8b0f3bf74025b5602e41e5b9b22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a390604a216faf1aae6f0b32545ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19235409e667d7f1272c75e12536883c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e689cbf10e39f0be5a85ee0f11cd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8a2c12ee7d9ee3334d768405b27c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26167884b08bf9d05aab4c236f1f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ebcd386c074349b0791ea013e6e9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1357f756fbecaef3e5781b0166224f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5c4bc9a804effd0b0e32b6e72637388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60eab9e15c96f9f04b785d1f330d62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2ca79e120bb8f6d6d3cb10b9c2374390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebc1b4f2276879b228a6096c57094c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259157de56f03e6e63a730cbfc734c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb51e0445e0b7f77cca3616e4acdfe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014e2c2bf917f662231e06446f8f3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73161a8114814b57af6304c137e6145395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711415efd65cf1fadcff0a9faefcf780396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63531ec07044fc1e48a35407591ffe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e02e73d355fabaa63cd3cecd524130398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e817d5272371ea52ff62dbea269008399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f9ed2b688bb1189991c7324f3a1b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4d394011887fbb8c7dbb94374336401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682dc2c3a8debb8b48090269b18f12d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1485a8791272fb5b2421bf9338ca57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a6bdf7bc898a9af3b762c30806342404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5c6fe9b40ad89561f7f02037ee54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4008ccf3d02194d3b6f5bd0dd0c5d8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4954f4843ddbd0656ca919addb765e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcab620405a9798925f1cf7e3441ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2c9154a50842ff4249fd4e16ce26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ca80df77e7003b50f868ae73bde2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d994e501d8176f194dec6bda8c66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe07a2fc92b4b6017fb9dc2ac6405e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b65ddaab68d116970a426a1280b95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43911502b117dd4ad95285b7e3e30bf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14ff5b13d8581b9d2d6f40b153705415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6a031fc5f19583be8e9d38cbed9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0086635c27bb4af453d3e78977f37b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7395d926b277ea2247db2ffad86d29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23171387e8d841a885ab11355828c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0fb531221cfb989f7fb5841410ab3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac591724d0741c1b3b9367e7204283421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd319145cf063606d048d6b378352f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1cfcc533cb0c337c6c82f6d3d4bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47ea9c7d8f5965943fbe2bba94ac60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ff831064266faa7961f52ae1e999425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5301fdd0861ca7d925a79a34fcc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff3b5435ae1155a66a5d46e5fff0f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da20c28867501a2d84092a24a5a0e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6f3dfe0582fa950275deabc66b37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeec4eaf8fcec5e65e5814fa0ca8b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b641c1582e9e87827a5f0a7eb9701431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08b6e626e210e8c8860d3c953f6f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf387cf8006f3884105ae33e495202e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967526ee130004643287fc0f9f90882434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07926cb65f8dc9af1e67e82ffab05ffb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335139381e31715912ebac05aa5a8294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947846c9aafc85fc1546d95583192f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7f0c2e64fbd52e771349533e2678438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd1ea3a4bf6e1476659d31628f5500439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157d67e0477dec4870619f73a0f8f0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9941c0bb412feada04704d14a9331441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa15fa24a23dd7a0491414aa0af7c7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7a946646173f00d717841b0e53e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d8be05e3c5f722ca03ac57f42dd98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5073348d55fa87e15dd27deae3426445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2ce4c777d0f6ddf597463caf8f4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eeb990d448c19aa066b734f50c892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a496b2f284512a6dc16baa409f25e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbb495c8bc674cd54c0de0f057d6a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8df59175a9e5bf2c6fe712eb50862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d73d4df47793496084299696fa5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9376c94ccaf944f119f50e36fa81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1353bcadf0447b65b3b06ab73128f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1459be396e7c96c4fa8d5a6946c2ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b1e8dc87952a6195446c1145eebea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4002fcbdfe7ec4b855fc89724685456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c60bdeeb1d9dcfa1b5b648016b960457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431048f5f86515605ad732ca817c3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623745dc24c95b68b8d9cd81917508c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d1a6231730e6cade1e9371699cd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543ce9ce251787f901ace89fdab6c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdd405e4d1ce31a91ad50a16628975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb613f9915e74733f7613be7b7e41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be3f9e5b2bc7263f6954ebdbb6d7f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9caefeef42d7f2f64c1237961f21e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78411bf77cac05f8313b23d8467f4c52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c577f2f8dc7e26de006777e7ba2fdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba90876655f7544e47e97be39fd0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f526c6609d0269731cea824df9466469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f11b83b0297658f573087ca75c466e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cbf71961aded6e31c245f24ed9210471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da983f3a52b614067de7c2959e33f67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7e017fca6a5681665e2c456bab26a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c143b2bdc5377b138608527303ab6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98b11a9e06c292a240d5411ed5f644475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51740d536df3f0942ae9b68494a68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff7d9c4df15c2c79eb33426c3bd38f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5bc824671b74ccb467c6c88d3cfdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eebd90fcbb31fb7abf836d8470274479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576946345fc50a6bbdee24aa7cdac5dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196eb30becdc3c354a03ba1df506760481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691a418534f43838f501de5795234c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47f18bb81c9e5c0577677384d56182483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf6ddfa0c8726de0fc880290bc4d25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9e96f258d84ef392bf03b0b7aa0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b14e3e02622090d788c75e09bbb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11a002c4ed5202c2bfc88424a344d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013fcf2ec599c1e7c0774d6d4508262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3f1a1306ed22b20864a7b7e299d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25331e38656aa451caf0d8b1b8847670490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace78c22217c2bd77c3a71a24a0aa1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00556b065594edd02803e070352e59c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3fde58c1f973047d1cc2439a9afee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a052219ad20d939a98bb4cdf6887c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6ba207a089a1b7e178f3612fbacf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7434aa068400ea86704037fb847f33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353cefae93bcdc8fed490c87e63a78d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33bcc6e2683918a3737c2953a5badf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ae93e6a5a326015a3ab6802ea417499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7bea10f158b88ab8a0086c7debe1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c1863b98bff94341b49c796eeace501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c7cc1606781466315c30e5e5c5da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68fd6c595ade3e54d5be68a8744a64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff56aa01fddc869188fc52d4275b0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3a9655569344f517861f1c375772505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d12eddf14f414bececb03a3afd4c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa501ed1e946dc21e3193fa3562b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea29dbe9103a1ff8bdcb6f142bf2415508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b43e2dc267d4c030992f8e3072e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbb5b7e42bfcc1ebd70f10b181a0e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fad688e69e6ced388ae8f10dccd3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb229009c67418631b28f4f6b8848512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec264ace9b2f1e252d58906cb5cb6f4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea9a6af8a0a4515180ab55a716e6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d918bce1046c62ca3b0fcdb64f0c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edab08b1b548b385cf9dc569fdbeff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fd35986b28c5ae745b33630540a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c9e5c347bcdbaa5a06d993a0afbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd1e2a7b56bd8043b1599412a9b2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402ec3e4baa9299bb08ed74308928c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f2acf09d86e3b92a759918eb547e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3861abcd9a5f42169aa5e1f8a0faf4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b427862de605ac6253ce926ffb717523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d449cbf622330f36646a834f9126524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e124ae3c1884d733346c5792875e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f1940e96a07cab3989ebbbfb0562b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa11ce9b13f85f9767cdeaba24f91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e2db9ab533281c04bcf9b6783f1c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d06caaf4c8b2aa4edf857c961597a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f236d93e5539824222633493d9760b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2736af08653ec053e390068e4b42f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c3635e1ca410a248ab1396d0d7de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c10ec357be86a52e7d6afa3b1ec6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94a694cef32abe589eee113bfdd6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c77606f1cb024c9538f964f8af8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df7b9e1d6a70abaf34218ac9b8c771536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb64ea82eabd7f1730e513c37693a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353404ce84aa24b63f7f95ff0e0f9f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9994650954c135c4ab9364ff13c23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b550ee9a947aad4fcf5121c174b2bd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d059ede2d0bdb2f6eca1c005bf3b62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09020444f10179091f3728663f42f9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b62cc00db5aca39d97d11b28839dc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056c91df5e3878ba9ed1b61e5c9a2bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390599d99dfe99a09077fe61617e678545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17114833dc1002ed54015ade564ca1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef750c0eec6541ccfeec0a21238b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aeb65d821f857cb2fc9c02b97c4a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032669586e48c39899d3a721c24e0e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdec57a0255eebf3da192c0be67956550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694aa5d402d149b796418a7cf3f55af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ad313039efbd63fd8b9b6bf58d73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d062cc95a8c134a05f169889df7e707553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324de82c79967abe66f54886a6d0def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52673943241662917895b0c4e4961c5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658dc0070dc1694efc3c0cb70be02c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502fbf976da134b101e6ac96fafe3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b525dff4cb58c65e8162f4531226558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d873380e3eda265692728b8d61f78ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e5d80502c285c405adca4eda50b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0ddcd4bbb1f1794d55f89e9906be3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ee70753e31a420235bf1ba82d08c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88673570f3ab86ed1b523e1b8af8c8a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e88e0f0e140bb1b02a12a48b5014ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa6bd55850ee2943a822d4f810ab51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc33f19462080b2aca63606fa5232d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ebfb2b4867108a00998ee0f7e302567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367a5c45dee014ffcad9bd124a9c2c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa743979f0563276be46fe8f51d2927569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364534dfe43bffa32b50ce0f180fb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e68a1e0ec57b927b7f0a0764122825571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da4faea22a4f5cf68ebd4fc1448f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711efe19620ddfcecc2e222b519d5c41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527711baaa53df0e2828a03c35d46b38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd8abd5412f38eb8e052d1dae89958575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11414c43e2e197b7ce76d8730f21fe44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285be05bbd57146a11898b66fb75bac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1b759afee5fd6893c61f62d38b99d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a5018ae0a94d4bdc44bfd270b4de4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e0ebbf9a0721328de1c1a0f99439580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730a91b7a5d4cc1444eee37729ee39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c60d426daef70fd5391e220c890ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63907581df586823f29b982fe7f88468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d60754d34b74deb937a4b33bafc02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abaf830b40b50da4d7b8055272ea08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7a191112e1bbc31db14a396cc8d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403716844a21666dea598f4c995b25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950851cd6d44dc9d92944893cd091a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08a9d66c126807eff78258b9698723589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535667a0376ac46800550ad8da00355d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a0d3a81f88fd225926d1dec4efe7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dfc6133a94fabbad790e54dc47af7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3356d1af0cccc59b4c152b11707f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12a2a6919da3d67fa1745cd278cb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbfc5e21494e68af07d041046057a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c1b209ac1cf45f2019a0cb5851dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619e2e56028bb62d04c2eca025ef7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165bd6a0b7ae2b6d8f4b2c3229710d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692071e086bcaae10d4a6eabe02bd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba80c866012c86407cd59c79c96ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbef236a5f0be613cd5cac51950458b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2dd16d1c429e98abf12ce0086c339602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3fcbdacd0243a7d5c75a38a35fab1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b38f0cfa250be7cbcd3a02e5c8ca0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eff3a3903158d4c11482c24b62140605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c379c2054727facc7d30c4d112e49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f782baee0ea957e66f3e1bb28315a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343871d73f96f207bf97122bb2d624608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a5b6dcb1cf31dcaebc9f07d63e08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf2c964cd7f9d65e75598fa7df698a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2cbe9205b164d1df799fcc5f8be49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12459d4bdc531ed0b80a17c5244248612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe1082432292350cec8a8d5db0b764613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5889892b9831915efb039f94c601bc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01f874a23daa815b766925d3c6278615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad780d0e33f0942caaf8919117d74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aa16291a1f374c8648e2e26ef2971617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d5329ce17f77c317d6752ab6ffe6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d77c4c132fe50117addae8684110db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec0f18401133eb5831492e0dd80b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6819adb00f96891458297d5fe6945621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13a490c565f12156fd101c1ae5463622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53391894684a84413cf36ad210caeea2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162a04ad93271747d9f48f70135d91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f24b339cb748893bb6ef54185841a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268617610513d06c8d35c0c3c2b7890d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbe5dd3758df308c66acf59cee7cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef441898b71babfd8c5ea34732f1ef90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3d3972d417c9725864e240f736a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade8e41b9a92400c69ff16c828ad98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419af4b27ed913ac9bd92c18fbe27d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169d7af14b5260218a9ecf1a98085e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c563893fc7fda1b2cb1f27a56e19c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf879c83266ddb7a81a2411569ce6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbbda77ba98e60bb6ec650844fea3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b2e7fb260e7221476a3f06f3e842636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534b1c9b18721fcbe68a163c4145cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b3df8fc888a4c1da85016250da7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e32104dc42583c8931b6ba17922ae3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639c628f6011a1ca2a3438b902f542640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afccf3a73c009ca17865f40c4ccc1b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348969793ed4c4e2cc73febec262757642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb861e36ca5e3c6eaaaab0eabf4a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721c4183ab003853cbee8d38c7b0a8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391fe9ce2a045f6435a276780486624645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3e756684e59606972a306b7ef50e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb793b20d61d261e42f7342ee1daa84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fb3a9a01a692ca8e2854d27a6c362648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d5816acfff00a84da0b907bc7a78f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c716856abb99570861e72118c1e5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335197285fcf1fa96e48780adf8e5b1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c3f4257a7bf3c7effe7235334711652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f4b2f6e63b35c03df7c2cfd7545b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864787e0c29a2c9af71e408d0a888e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed7958c67ecb37c39ac0fc8af3510655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52039b430eb842038c0ecd19125ed5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63361e9997c4b7b0b7ea6c27d311cc77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea2762c969be0e9eeb19ee93527ab0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896541766f82d6f8380f01eb87c8d92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1784d04caa499617428104379dd36c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ff33812f8d2372b833a91e81a708661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c44e8d4ac94fc1282dc8a9b91afc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc690d1671874119706608e29263562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7512bc73d80c439c697ec866304b84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9fef4373f5e6db06f224fac4a38f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469ff087db62056451ecbc23fb7cc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c583ac575a951737ce26d0dd567253667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c50c412aad35982221613759f186668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf35f574ef38a8075ac4c51386d399f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecae1482a84c30c6e22d5de03c6aeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e2c2b664dc5fb59667913a5412d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724c103cc9d73aa473391598b3b37cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220203602d80ae3f4ed58fa46368f7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aaa1b9abbd96d6e5f49b81ee806cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d39ff24e1972fa18fa7b8409c9cd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55340be69dc4e09a106cd6fa7ae908676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f81a1893cb25ee832fabbd3dfeff1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03412aca43c57b8e07e1d876dae4a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebcad0d1b434c8f65eb4d1291e084679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859b0dbfae38a2b020b3e0484bb555680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7403f8cab9c7659c3e13ce600d89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8f152f055467c3fa9b085cdfd6937682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce8478eb98dbd0918f6a8b9435292683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607cdb59df5720e257c97da900b92a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1c8ff5d89cd8f97a7c7536f153e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351fc5b1284bbd62860592f238952d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992cadc1dfcf7ed4b06cc125b7786b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a704000a0985b156f1e3c0bc826fbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe4b95edb492c73b0440904bc27e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba462123b4a1f827af300dfc99c9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f49a7823c0dae96ecc0b90148e814691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e5e2a69ad394742d462a42a2fb390692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca243e67248f7b952ba8e620901a862b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999fe1d3ba2c43a135b1a2adede5686694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a02bd919d3f464496b7224852284695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c2c4dce98e523651d694ebc462e8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c74294e647b3041660e184b2cd1d04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316a4d87827a3dbd1d8aecb0764897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fbcd57880377160abf85cf85cfe8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da00470879a8d2066dd753d3e3dc67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4652c086cad0bd69bbe7791339c86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08103449fa17d53fdc5f476547beed7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ebbf9d33c55bb7f226ce97f43df9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391847d4efe513d897880b3992638b30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7638963a432f9ec541fe98ca236ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca8ebb5d1fc0e4d5d5db9b1649fa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48f8f43db1faab71a5534de59918a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77bf9832bc6ee876df0a9ea127a9dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbdf102ea663c7cf19c0e2dd19a64a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a07d7a03e3aad68853426b0b2154710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1776d94a216042b0d59f6dc98cf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d25f5962d706829d27717c7b7beb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e881e114c87b6078c82aeb68057ef5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1271c731495315160143f50ece27f46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94adf64f98c8d15dfb3260d28524b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a9301d53c07e289608c52145c6d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed48223774571c1eba834c60eb3d81a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437c20f23d6fc7fb88ef5ea45a28fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c132b8de26880230e8ea0bc7c816719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b7964a6177c1fd8bc144c524a9a2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b6d321d25e9b1d030e3e2a7fcc08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca761406a3dd6a23ca23d64f9285642722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0317ec9379e62be10ee9b0349c091723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db4b6cdd85473b8bfbf078a7250a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6049114a825416973b9a6f015cba42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741e2d54f5d09c0c693954674e595f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f7e31c84e08f621e4fd225fde6cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23816e20dd310fa34a5b580e20232ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9146a63f371f02ade22cfc38fb597cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccf898a7e30580f61311a701873d8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0985fab40a0308edd7d5084e613e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75873af9afae8beace0d3449d66f8c5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ff8c96f12654ffefec6d3b93e8d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf76d73f0e41b391e5642a6c5a71c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529109730d2282c56d43f8ac785da387735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9840c7a956fe3bc517a7f05b897c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148693a0bc2763b68b97ee9752c22d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5028312fe27817e8e7ca1b2be53d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec84b3d877834e26ca0df96454cee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f839e03788724fbbde707cd1a66e018740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b7c53edba75f5db9df868ac034ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011d7a16e5c215546e679ba105c3f58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc70305b2f1473eb65396855aaa73cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ec65b75fc08e8c0a17381c2dda192744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940c7e5cb3a9e2c4b97bd6e2712c0a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b844f0a4c2ee5471032ec50b032c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f3ee73168dbb7ec2f85c97682b3de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05446008e455085e318c8dfc8777eee4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c23511c1e4fe6787bd7d7dff2e94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d94b5168321d2a779530940272e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125edd8b0c0cc08c658773d88fa33a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b484f7b40fa676e757eaa78d83bdb61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168995fd0df843c7d752b2fc430be65d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558030053c97546435d82f2e7ed9d61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798c651aeef6fe765bfb72d3f18fc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d933ac94d84318d6e748ff1f3c7279756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e93646d0430d84d80e448d190f5715757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9cc2bd41fa2520898747f083027d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b26a3a615fa7e4854c1db335e46ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671a8e5764cf425fe4384e8a5b408d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ebddcddfeb2cf85f0cb906aceb782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a506222471235ba9968d164fe2ecd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da424665635a20347f80e90017fc43ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c587b9188ef57090c8a4fd6a07a40d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116e3b6e7756baca6972d59364123c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e218ae8033896ddc82716957f00669a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b8fd5b9829c32fd37a242fa7f78078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9831db6f7a662ac5929e14e469a86209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351226b853c2199feda7e517aee2a80210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7558c13ab9991c1d41d4bd1638ee69611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03e1710703d765b192a25d49350d5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f951a81cf3871e17abe829229fcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373db07b54bd91d3169ab9b978fdf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f478851e66cf9af0153b3261e1e70c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a860261fd5aa63fa71c8ead9dafd45716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5e827fc09fe23a7603da8e9fa06617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52d9c8c19b2a60e53119c921f475618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9e53307bed993340f23f4cd44f9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1fc224ee4d7b62809e0f559d2c0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136372907ea01dae8e29b97359645d1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05024eeb8c5550a9b3fa9b0d5ceb0d9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb7365a057235d5b146c466095ea323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9deff941bd4783c4c3aa97916e7ac024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e47c298b83f4b8c8c99cb2d4068ccf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5caf202c3e8b588bc67830bd7e493226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d590f81ccc58cdb26e48252a177a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521419e61454ab3dea39a962b29c50e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54ee6bacf74208c4810321566c66f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dec8880b5780c55db02fd82d4223b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e21cf4d070a8d3797cb210e5666d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4bcf6bd80785b707627871c37b8ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727287cebec90d45418a02eb1f777ca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2f5a89ab694fe7e91f4074e507aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7ead8a134ad0e6350db1841e3ca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ee53ed242225e20b69380042069736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ee731884ab64e7578d1b6216f0f2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0312bb356d85e4f94125704c692ae0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fe7727a0faf3d434c8b04ade22e8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3b76d0a5523584872fc4de62d42a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cafe7fc02dde9c0ae6257ccbc8c9d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d09d761f2008df9c3a81f2019054442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5046cf11d92e0d96303e12fc87c8aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633af407f9e5c6ecbccde6eaace578744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d66703827bac7cdd3695175391aad945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a861f301adb89618cf5407354b981546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958f1e6085345891c2bc89b4af0c0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20885e6fcbf7d02156378862b9a885b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586039dbccb4e7546ee50432e654d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a6971b7f30d61e6dc9313d0b4a12350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bdce1d8299fee046a5cd26b2579a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6715fed7c996a17bd8c7238a2e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2b1064dd4fbc6fc333ae19cbac0bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66f5744826f0ebd067d72748df4ffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16153acdb7947a127eb1b2f4d1152e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13446769e2142ead4c6b7e1a14541f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bdaf060b6c0a34ae5485e8bfa660757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c80dfc858f1527790152da79333fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d3c2166c612af533e3c70367546059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28839d6abdbedbf66bd1476d970ba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71112eccc629794c62068d31c7b5d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ecb516a73ba40ed7484b9edf79fd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c241517886b8b3a0c87229004642d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92464a84cbd7be2aa7ddfde274798a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96401c49216875679a846b3eac986365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f79f33a5cef08a8b6bb67fe9ae89b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d6162d7cc2bf576d58180b3c864e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c20972c88dd38f5d37a98c3c52e72f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe85a15216faacf3f4772442e45eb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b44e2835154607bbb365ffcd2ec5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59458cd5308c410c1c6455117b0fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b9d24cb236d68953afd9cf4f4cc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51142e522e828c9e3b577f11037c81b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae6f65b266c981d559427f61bd76874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a20f74dba945032e3b35b1ac6768175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339329f751b3750c881afce7357c0d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f6a896691df203a33bc26be19fd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c5a4c16e14a29a4ac22d3247f4e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b385e8add11c5a2ffb7d720c0f5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f4f786df2b5879644874701cd3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf25e20c2f32fd153548c07e24de19681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a01fc62bb7d4a80985d66c873068d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69564f24b50ddafd77c8e660f314383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799674b2a356cafd131a4373ef905d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899fe5f1f126d65ace38e29479d51a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb386d29b1123739be678a0e1c08daad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c0e30bdcb2c41388f89c66ab4fd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3581a9fdbe07a7240ec2debfdd63688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ddb2b7853389c34937726c8e042e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c78be9e7d6fbf92930e7a98da206190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fc043510f8be258839d1928ac6f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305199b14ae27d16bdbf9f77d3c285392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a088dd284e0d4e23c6da7be5122c8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb1f2c35b2fe188e622df329f4c3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ea2cc406bfbbc6db018156afd10c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b659c179bca1f203666add660de496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a819924a305c554976531e87c74297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c057749dbe189b92e67dcf7babf3f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc075ca7a68ab391d28aa21ef0be5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519234b9f145dbe815dca80f88c5842100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2372fd0a9d58b4cdfcf1fee19ea0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3d2c6962cae3d16257334f790abdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbddd72b5d112359a85a75fed8d37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5510fbecf50ef303440ff68649f02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251194c7bbb1e583f027e7f91ecd8a1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece7e0b17b45c337dc58dbdb9a47fa3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554efaf96b4320fc362f80f82d1474c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf040a2e2800c2ec7d6069b38e3aafe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68ec183d2d93264bb6446b43cbdc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74c490efe395f7741afd7c02128c49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde40d8abf18b1dedb55ac13b55f3de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a88418262dc3528c7b09b0373e5fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4a3b0652ac3031b700684693891a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f154b66fd3beae9b3a7b666b32c53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284f9d58feef89da1c4b475c33fdff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722a359c1b15d60a3b5e05192495212116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6dec9ab086f128b5751acae2d1639117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76a5f7dbb083cbb7e9a4ebb8ae54a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf4c791041425d06775598775eb18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5ccf4b1a1ab64ce6f991e3707d55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba31898293cd693b26f34da5a67a19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38242e534fd6245aced2dba50d229b29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db02835e2da199059a069a2cfaf932123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb97445989ce2ddbb3156b90c1a6cf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02db34286c995ee87308234dd87f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7fc7a36967b0b97a98d15acc83860126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59aff26b550f2aa5c8489fff79def9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777487cb7a73141d28062ef89231f45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bbab0de673290eb9340286c57f07e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3909d4253ebb505430ef4294e4d748130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dccbf4be7aaf80d784cbe3274fc1a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253bfa8ad6d3b4322a20771d96481f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6a2cdde5d9da2d7c78d32a616ac4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62eeac6d10ca0aace30cb6f7da597d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e113a94492935027d39a8062ff43d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232beade62b92805d46c7f250f771160136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547458925e9302a8357460d0cceac2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233d522076e82b98ef8d67a09ad24a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99645bd5274a9e46e6e2d83947fead139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4baa48ff4843fc981c2bd43f84fad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d1b0cfa50ab8b25c0d78280c3b71f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174012a635b5cc5f6b3ac3ec65a8264142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448980bc320fa5ddf64d5edb7d88a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f22e7ea2cd6065d47b6c75040ce78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4009d4446c4f41c262ccb55abf2eaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46f2540cf5c1d1a62d6125f6e6c62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c53c740ef2db4c27b4f5469ffbefa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d2365878f0563b8e779d8c46a339e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52cb5014278c03de7f70beeba3890149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10043c34d98f32e9a0ab24896c06a982150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fc407c555ea8cbdb58d892a0b3f78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fbe78d735708c77759ed0053cd7cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708411727fa2ef1a739a34c8d1862bcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18a6e7d0f621940824e66c105c596154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f005071399f5e286ea89ef2101f0e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a50b67a10ecd8f7b929248b396d256156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b9768b9dd2ad9250373cb134b928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730092e9da825d3c82213e4080ae632a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f57a4b6896fc93222a587c637c3a9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3883501ea14143fad6c8b5340564d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2f9785429dab4280bc6a4591cf00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5737b8dbd5091b47f186348170f7f16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f18d5200597b679b8a328ad36beb71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf175b42ca46d1b243bb251750832f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8303b0e07f52131b40215dc5e4af144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f9937268ba7a22e70198b60c4b9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446836bb3f36dd6269b621eba09cb97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfcbc0f9a68a405ffce19e2bb01fbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0092d182add697519abbb6d96bc79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab2ee197db0efa40118ebf6118b42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be065c7906433bf7aac2550863ef4370171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c41306f3952592eb32e386580c59a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420857d9ba4b1f49ee8dc7595e79bba7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963c1aa3f9e7713c1a6d2fa9b3cd9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf688a308a15535c39bf668c862023e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f00639ae5c1c4f5523bfea68cdfcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040def953b99937623b06a88891ad97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae0ebba1041bf535d9f4352362db16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce6c82c9dff787135debca0ef38ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d32517ff4070794998b8b5c5b8c93c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a8069166d4e0079f165804348aa65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5475dabfe0ab6f7e981634ac68d52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c7f4f47f72d24e451ff9d3b4df3b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764915ea54f72d670336a6cab1ead90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a8683e524b46fb53621c58f825e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1c9fc112dba4707dd02d46e84025186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797efd981ec2de3911d538ccdadc1ec7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23496071cd9107c60e3c84bb6a0262188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da692f3b559f16de0097e580b3ae03e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a179f5b4b03959aa726c59e37cbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db75de9e5ee49b543877ed6f993a912191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e4cdab1769ceb543a9fa0dc61d94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757687d05887a5eaaf94da1140718e83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743e8bdb51b87a58e415e789de89e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc7b36ac2703e917a709a72abb7ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91b94875c982b5ed7ec167e4bae217196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784cfd1cac0141517502e1fa03b2fea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e30a94d2cece54b1407757c42af777198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0aa765793c66c7b347d3a631e970c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e87d45af6c92d947cd3cc755d231ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376437d746a94fa6a4c265eed812534201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647fc8f65a30c9bb2d56f416439534202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d2b5d537822a1bbfaeaa9d7b0bef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48202baae39c1a266e6bffb920ca9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd0b79156bc418bf3e0ad1eb8dda30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d2ce8e06e9d2f44de9144c9f08f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548551aeebc09b9f25d88d95e5bf15af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0928232d0b6c34e8a524c32f73ac7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515dc0faef880ce57c536d68a78af72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a34b6291240acbe3c4a466084987210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837c6452563f64c829c5c7db509c69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4612a791f194db732b01dbc25e8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d093021e96fb6128878c34194d7ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6c5a102e0902b82affac250b411ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a385de899258f179be9a3dc9a02e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c1882738751251ff225f9d2bae5d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f02db5cf4806d5215d0c293e1bff1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deafa362dba3048e0accf66f1f92927218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6d99f49f3ed26ed3b93a3462dab91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82695a21e92b0a954d9560228701a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354329bf4a964af5dd4615e4a60265a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a18036737e506350f168ba8722cab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637222adbce1a5177f7ab51aed0fa8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a52e7b5049974c5ff7b2e9dc880a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045eb31b43e836e918e0a9a94f5c1aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609c4e9e5da425c797322139566278226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef72126e4f14420df66b7b1abd1108d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691357e03eea6959ae884ce9c0dbb4de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1112510039413935a7605d0050af872229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942488354c344093250f0efe47aa2c34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c56491e7dbca7960d5af4a3295d743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9404ef08628e19d68c228d47e788df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f51e8bdacfb8e94298760705fa2a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a568dac7b4ec85302b533abf0a5a48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cafb1f87be6a0750ee182e483c460235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2970231a8406a6bc572a69dbc141212236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2affab96429f8536c2f7479b4d7681237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee763f474d4f9e600c6df1b10ac5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8a4f157d6cdc979e9a78e587cf40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217075d0e53336bf379b64b9e4362e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2fcf1c151fa34e14f458920a5d82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499fc9218c1d3375e9ffc2eb15d0fb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a03a74f94cbd0bfa4d66bf088d2e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8591a520b5ac7e22aa9c7de1070d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee0266542501e714c64c1857fae16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707323793acdace8bd8cafc7055e04b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773643f84b83e529f0a37dfde8e8c8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbdfb0be5ef1f4743d0a0bcb23aa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e49e1bf18b9dae2721bdd51755442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e7d4a94b77e964c9ab131bd2a2311250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e41346af19fcae0e3788048d63f75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2bd286f2a03b84982e20a7439773b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361157c192e8fe3c9d0614528793c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe02bd22a54432420d50c6fab2ba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15fd5a82edd2312ff1c1c366130eee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e54679ca4c6acba2665c2a617a170256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6263e712022f5a668929e78bd900b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2b9a67e3786270987d44cf7e657e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb35ae17e11ca4af9e670ab2730224259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c6482b0c83375e7c6b01498762881260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa312381a510a15f6b36b4e3f9f9acba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a768bccf634079ef162e650d849a52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d4408f955acff200086b8a88c79b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20b42d06ffee625458dd7f8aae939264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234918d61b0bc4f95fb7e9117b77f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc93049a1118500a513c11e24a1bca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05159fab42508cd9b66d83de5b25ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf595048fbb3b81d1f2c1b2cdfd279268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb132eb22c4b21262cbaff7ed5227e47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de4c301ab92c6e25ae3d76193b682270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceeaf15c1f541f430dd23e23b977c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e102cab558fd3c07e1b6f15499b613272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced214160d46fd4086597d19cb66f76f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ec2152c8b502cb6ec3a220c41ff3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c40b199fb7df6a446a8a838785d008275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d353e4224a0eba8e4e1c9299a97b5dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3827021d8dd7fbd14fdd68e7a038b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b23badc1aa31daaa43f8405a9fdf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c72134969f6dbbce4c7df6e8c1c655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb086403467519ca2a1cfe1d49724280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6134e79a3b328e98567d3e0ce5874281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2cdb5905ab38f5065958e4012757282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c623ac10939d40be2bc2cbb86d78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db037bfc7a3d7b76fb097a21bea20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010943e979d8f8c17f415af87e2946e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2944f34e00240a31f9d1351bccff71d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2dded01c1f7510ec79f6fb2064e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c09e611689b59e11221878942a882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e130a07273d5a33cabbe2e0b75b864289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95cc4afb210a9110fffcdc6bc50639290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fdabd43ed6c1992cca2908aa8f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd1f67ded033f2f82c3edabc0a302292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442fd058bbd027aadd58986be2472a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3ec5047cc608054d521ed946e65d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0cba61ed0eca4d707ab2ea57de6ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e57a3d56bdd4d877bbf36cccf988296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfeba5a253b2beb5857ac4d1012a58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587592fe4470c82cd757f08547fde5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adeb79bd4cf540d587d6d00cae7a80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48edb57cec8bb6400a4e9f55dda8a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247bc6a96f9e3913043834d30b3bd51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8762d2f6b95bd15f6c3b71dd82f0a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b5e1024f2183c53c5725a5261a9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd77eecaeb2d1456f9da8cab05cd42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f233a470a6001dfd2340335cbe80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79447b3f40686a0b1200e31998979403306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214b18013d4c1136df7525070cfcd00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45169861e3c7fec3fe682c7edcec7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213bd217456955798eea46cbb788dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4edb14f455f0605f542cd6595454d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e682fe0af81464d400d389fe8f30f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9cffaaf731be14e5128c94af89a36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6577b061c53bb90867c193494e0d5ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeaa5afa9e6b39e23e16173f7d4269314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69582385e3ad615f0907287d6018f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc83617e5188d1b1701e2a8238a58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be5faf38e179367e79cd6be6f921b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0818af68e0efbac1e79bddf183ffec6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe0f4bc676bfcb7e9f3913e2ac44c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23365937751a076bf038dff346af6ec8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cbf42ae1e904f7b2f8e97fa80d5bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4bd2f24d372cd81e229a5f18cae54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32210c55dec7674e9ef07438445d01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7448221d57f921760adff50f13d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d2eb45ac241cdf80b58ad09d23ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4f4e1acda9f8a3de0cbf44de1d67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f71c8330547b6f02d4dcbc8ef4eb64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e67d12bf8ae3f830ef31b2ffd6956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f495ce29763e97699d824999c53a9b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694610f03d2fb3d9e19474f2de724a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275060b7e64fb161ae19de803dea005331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156812ed9ee1acda4ee4bbf1eb039b7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b970db8ad291ee386398c87556fde8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be34a39c047fd0fdfd47a6d5f27d2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9d057cfc9e68c8b35096e53b094a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7930e90a694ae73c1cc25d91f2cb93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f444a4fccea9003c40a838c20fff57c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62f396e6647fef3b22dc6e99659a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55846b59ed3d09b9ed8fab4ef37a4bbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d475c7187b11ebed5cda7c1280b0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb30d29cd2561411edd4a0f2179fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e904d932a0294b95b6b655c673774c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bbcbfc0472b5dabc5441986018ecd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184814774cc69cbc30b06e508a0e4469344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea9b7c8539c703215b059fba64672345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9fd7eca541e40a20048a4c93ffb4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ae787c863abf8c0adcc13b934c88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a981ffaa30620bc051558a08525eaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a13e5f9245e32b84d5fd27a624702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdb4e3c6e04b117d917ea0e3b635df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a84aca7950bfbe61691fc3448366351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ceaf02152698e8185ee4ecb8e7c4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e02be624166bc3755636f6192891a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49ae0fd68b94c78d5f66704bd2f7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe58c51a5a79258a9a06d55ee0e5fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0093907b0bc57a00ee3738bdcdfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82896352bf227f296641a4ad37b6c9fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f041952bffe4d404d811496ac665358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73043df296974857a7fb1a40dbcccbaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283eb939ac5471d5306532861fd4cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d706c10b6bb916bf58a1a4359ba3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b7738d58b7e61e14af2c341a0d70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdec3c7567cec19af2164aa8ac5619363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a6187097a750723e79cedf70a5e99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cef121f209d5cf53ab9d67ad555bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97947babc42b17c5232183f0c19860366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841e0c4eff5ee0c9ef2d12513dc350367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12aff02e4e6fbc7599786ad70424d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efff41c85201689c5c5d6d98c3c687369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3751689b341638cbec37e80cc26c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32e6271dcfac9f025feecad09e17d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52d06f8064a0e8a7c6432aa962245372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b748ae0b53d13e6481f016fab3434f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a12ffd043d5a84c684b48a2989d0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b690209f8a742a6055727e32eb6b05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed07cda6eb77249e85045e748f1eb64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587a0d99714743bb9a449e9d2afa0bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dd7203c82e493b028488bd658a8bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdbbe6744aa1ca3fd54ef00221ecc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4527542f7b0ee469766a45ce755269380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b0744a32850059cdf772ebd456fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb81e6d7625350931d91f2123fdbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72456d00f2e06d16af75c7040c7b496383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef15f6e07f842a80e355ee02e5907b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fed1721fab8de4fb4b29f627eddc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ff842f43f6ba190c4872150bd7ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041a8a16fa9d99defbef57afb1f839e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5a8160ea457b86afa934543f0f096388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d1a906f0fbb536d72bf07a914ee24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f8c4c6ec194afd5d4bbadc85308fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e622fc91ed6a7bf5cdac7e81d1ac6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179cb11d1d6fa917272ff217a8e02b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f71bb0457eddd7439a31fc917a27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed1dc7a3d3d097d6b49e369691e5dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454827ee3e22f7bb66b6ae4539e6ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a330eb1af1a97fb4baca76fc0e76d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca0bda06e3e8c3c483c36f70ff191a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb3e71a7a8c3055c4feedc5e54b009398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a19485d64328d6c088c966c1fdcb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79fb474658f0b8f03ff2a939482e3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e1117629cb42242a71d50c7c29e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6e7a1cba1ee164d1b6817ccd1e90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9082378e5825b85d90e048bdcea31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bcd59d4cc53cbf6bbdd413b7f2724404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b4d3e975174a50f6a49253ad815d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ee8b14cdda1eea983db872f91d3b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8fe66f1ca6ce15fb548909dbdbb1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b2fe334a2eab200a15c7a1fad4fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9401ad8ab15a60a693343bd9a8d349409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb63c4ab2dea59e9bbfc2bb454f7ab2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff882be0e51dfef3bfa36024245207d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6fdebe8337fc4e058314966975200412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c108d49edaa7e868b3fbcb904d542413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c94a9afe56ee5b7cf13565e83d5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9e6973088db49e18953975deeaeee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a7cdefef6dd59a43ab08842920e77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee29b9c0a60557f63690d418ec7308417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b274b57d16e500753cfdc7a3842763418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf7c7678e031bf8cfb751c191f2d0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48defbe80cce1e2f52b691c3ce1bc8df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985406c1145a71b26d9d3c7abc51782a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b4907919dc88c8858ee983b1aa9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d3551f9b8bd474fa5dda2b1580c52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dae1f1d4b37994e525857cd16343e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054cd1604c41897bcf8da5e349f983425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210c3787b98610f1754c0f93c57312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c19bff558961bf24db2f9e56ba2e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e427e0b3913a120969860202efa334428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e655592bb189c71f07604ad8215d966429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72401efaa68c462855a94e3aed2d81c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041060d6121ee10fdcd54f9ba9a8ca85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df41e7416e85959d392530718e9bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410ece49eb552fb6aaeda953f6051f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca82b8308411607bfadd1c1ff0b2cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262d7beafc0abf5958a1243ad21c2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13f9036d6db986bef343d3af3464f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906e3680a8f664e4fd04854fa9796b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0e926eb8dad1d6f959d93816927f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12179139ac3cb0055728c44341d2e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ab4573b1a77509d1a424f688cc26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae606545446df6c4d0eda435f3e9d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db219a2280a3b93b8d65af7f42e57d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1155058cd6b716b7f525a4d46deae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f1533041de08b7d010d4b3b83969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4fd06f448d2ea2221a8ac63e3af6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae54a367bb414dcfb1ac043f26b0b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db1ca2cf6cdb7225f5db25384bc51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547051953664ddd3984f94f006353e52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5934e2efb99d91bb89654e8d0a6c6ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67595e85264efcaf3b1a4e53f1c88b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b165a97bb87b339b39b1841b2b0a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225dccdb02ac61e3e7ec3065e5b0d12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166b28a8344480b58ff30c929a0da4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06d90a39d394850423bc8adaf66ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb619c5b58f284cb5f2d5efaa87e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd7348521c9f862c9ac8da313aa10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba01356a1f0ae90b30f1074effdc9ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7c7bc1ee16a285837b6b5592c0d88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab335cae4dd8a2f66f0651b388d9cd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8abef884ed6a3f6a1d0a32bb9d4d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0f26c9f11533c93c7e14d40386f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b190c349c4d56ed2681ac25d3751462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503cc7017abceb28652ed6db863230a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1dce06c8babe8af33705ad064926f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf477701f5cc2fc7b282628a8ed469a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f00608542ed732de9dd4e38ce7fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26750c8538e90f7878cb215c548f8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871bf723c73da7fcd097ac586980d5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311ec061e49c796cdda4558baafd3d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f2b98cc524e6069099e12e710b01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809b56e75feb88219a10b023f75f89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71ec70a761dfa46e51a68bbefb3d0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd27cd12685f343fa315692748d76f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c254e4081a9c7e750f598e62147a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350fdde5c4ec9ef21026727c74db4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b9f3f3f9c28b7918f49787ac43b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a0a5d0bdb4914af64cb8a56a928c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184404e7ae36e433ca06e3f93fe8dd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea576d1de9f6a3364a7d2562d97dcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7bec99dd8b4c4347091c0cbac6b7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c897355b3f71985a77cb2d9db4294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518102f3eb313de4fd9e778cfd0b03a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6318600b0dd213b79d9304f01fea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1310e0db0d328a2a08ff3b530cb9ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a2e13b2edca2642409c98f287493b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a826642c3256aa98ea348ddad2a26dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318739620047fe229265520c7c9d43c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a49ca896374d2924fec9db8f962ae8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d386eada47e512f5db7ee924af0b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19a03d0edd37446b171a822c6b67a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8466797e76c7c3af923d1b5a40a547491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773edab13833a18766a7b8fa0d1bc93a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c990c1c28f436001ab294e15624307493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a1949257dcd40edff8affece63a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb072970cf87cf6ed843d9ca9e343f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782ab89ba704bdcbaadecf4006c5657496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6790fba68875dbe2b04e3d1991a347c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119e9bd05ff122d60fbd8d4f0cc9d69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b43c96968b1e96b1dac751ef864d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78941d7840f4d45b31e423bbd74501500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a30ad37d70284a76810f76002cbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede14db9646be1d8b42b77338973a3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92bc3466696b6d0f9bc3978e0391a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b0debd22df68f1faefdf97bb81c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe9eae8a9ab5da1cbca114e3674553505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bddffaf667acd82b75ec84b5eca3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0fae94e0647aa2ff0e088343ed6c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51b975dccc883d296104e589579bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9891f34c2692da724c398a62ea329fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf811e868c678bcb3fce2741cc8d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb209453f0faacf9aaf316e418a4e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd385d72e370f9643683204f54fa6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658e6a026f4b5607aa2a282deb0fab3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa1b452f49d44ed4deb85c50e31b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb3423f4d7ed46b7a720dd55de3ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a1c1a61d4976945e0eacf8b58778516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a289d3062763844d4593f243d7cad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba14d90fa8e3b9be9a2b3cde78322b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cbe249c4aab4248e413f36cb75d6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33abcfa4645258da554197ca7491ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fdca3a904815124c84808a1a396fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028314d488110863476b74599f48cb04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3fe563921210c9c18dcb4dd09c4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667720bfb2a2418774a1af3e078facfd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96a53d490ea9c7471e561235215c16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a9e60d437da4a7b7064985c8b619526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945477be94bf2820dc07564671edc0fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8dd790cc694a661e11f8ae837c476528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d614b1d531091e616a36930fa79e49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcd63f446f67c80b02f47e325d76c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018203d7b3ee058fe55db51cdad3dba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f446724dd1a1726e61a912bb76dc3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5faf73cf483ba87bde5395ac7cdc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0548398f5bf418b00c868d152403093534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf71266f28268c577489dff7970f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd81f393190cbea002fc830d57287536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc079a079f008a24919040e0143120c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6b6ef67a9ad92d4c75a028dfc111538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157415510c121bf24e947c8a53a06e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70b38d8393048611abdb2069b7efb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab0f56c41bf548e1351c06937090e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbc77f2a6ab06a9e247ced718649c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32f488b3d73efcda37793cc95b32ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e1103714b3fa5610f226ef40c75d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c118698175b0affaf4e3bae901670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b51fb46dfa0644d4925d3b4fac3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8b65898086bf9a75b6c98560d8a15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfe4242762321cb49970b2ab8ac332548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b082bcf6cf2fef7b4b591a6cccac36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643caba5865bd866521c1cf880dab0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb01c8a9d9e11e9efdc1cd0c5aa18d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2362f319a5718e4cc51a537701a7e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d4d8afb39fda18a3f3c237cb422e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505885028bb26037ac920317fdd68c22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae27546962c8d343e8ed8ea8a9636555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37186d081964716625c933b849a396556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf80ff2654e4f0456401d8e6a0d1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f68def8f25cd24f78266e2cd4d312558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763a0f0c82eb8250e690a4f21165cc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd270c8a4be52ee4dfa9970b46aa9923560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1542703f7e5bfdad552c9c3d21832de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871484a703492e19f76344d43c2cbbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5ddc69ccccb6bcd133c18dcb9f50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59d43c929bbda596c8e9b6282dc7b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56ba2715e9aa69cd31203b6d4a7086565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784272713b1a3f2dc52b14df819c33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8584860fa5588a9359fead251755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb1adaac63a16a9b78d2ef316c38a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918a0de6907a1ecfa169617170024d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0029208415c4621bfb9e8e1c07892570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e15ce9072af17ef506fa03dd0cbc0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748844fe3c8dc633ac56a4b3a50bc83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf7bf580ade45d5114c8f90cae51a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786e5361cbec0ca80c49160fcc56945574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f052e74885cd6b0fa74d46cc0ea0a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ea44a2a922b0d56dfbd63f45ca7eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2bda2a52eaded3b13e21e757359e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97f038622be4c019f6a62e3216c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac63117aa579246baf4d67a2856d962579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b082bbbe696888e16f1f2c47b58e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0dbd3045c96c37334ca731a02bb58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe2d220d5e23c4b2ecefdb53f3c390582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108250a438e39f1bae139c036028da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095f1cac2ad2e7e36b2163a71a7148584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6402978bb951d6c3af0d26420010cd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced7abb80de34ceb8bc27236e6445e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32f1b2f5ec7ec0d087e10f59b8ad2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716d7fb53b4919047fd4eb4963d835d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958af3b3452c6c594dc0c6a7f7b096e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2d58e7281b8d512c90db5879755d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b388452f43869af269e0ae3f8ca1e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fadaa48d95c3f1536497381094887592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149a6361c2e157472af4e7322703a3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe4bc95731c4679e3afa5f55989781594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bccb5027091af0fd125cff4880f927595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b83df54eb8e5e1687fc420e77f83c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a357e62eebde84935ba5fbb34acfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed459063e808cd9905443084d76797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6ae28af1ccb3285edd700f901b91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19966a138bdce7626393fc09e77e20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851453fc3440cae32426aef6e9d22f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043ce5696817dac506851f98b5736d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864427d88dc5c0e58c53d942f6a30bfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16043df97361789af9bde43210529b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd5be9caa9ae8a4b99dc27d6a615c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf463e569f005de54bdc45f699b0b9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405d6bb78e6ea884018c47e59b0b08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf246d2b257d338375a246b949b7107608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91ea684e01657f55ba16fc0e34528609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e93c0303772bc18d3fd5ab69beccc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ee741e1fdc05064084658aeeba882611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d459aecbb9fbdb1249b34be44d05d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c90c77a0db340ef465b30b1501550613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca81c67b399bbe7b9522e97a7c349614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610fac1205efad73304f5003957dd73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c88ecf48f67bebba38730fe0cde3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c2d18574da8afb44a54eaec3738f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5942a62c76fe1618f92358ee254f4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcae14957a5169d9fd5edb87a1562a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305655c13c2e22ff8d7c0412face7b45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994eabf61746f7aa32673a3ca434576621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86960cca9ccf896aefd72a0c19611a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd8232975269e6335c9f46ccc6713623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c910b1a754a2c585aa96d4413ad05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230c696453246d8286f57b316e8856625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578f51d2cff596c144c6afb73b5df5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c3fc283b905b0fd299b6c578fe4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e85bc9b829a315bba6a125ac3028628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d1f37e878b21e4005c6ae95ce5e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f219ba0f3da04a3cd0e0335e3d85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65f879d48655088daac45a767d0258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5cbab5b37768fbb1fa05513b3429632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b36d2dd0bf133351176888d2bc71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b420ec7b1a5aababe3ad23dad0cf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefaf6e8552865373cb1cebf4716db8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868925ba6beaddade7e0457bcd752078636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5346cba4a0f6a2dd1eb8ae92b33db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec6b70b8a8f63db963c1a4c0f718aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f6e6e6b2cd4a8862e2f62ce921772639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9e78453890d9a96f76eb4377e897640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac108c4e4a5a8125ad00a36a7866345641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8c583b944239287687c9688feda7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d26eed7258b4c2a8762bcbf5f47d53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68262eb9ccfe6eac4b72b91985b01d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb88a17987c570236476f6d5a1c4d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb975b196ab902c20f30d522667e7a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cdecbb3b27fb3af25b16db76ddba5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a752f32f5c9d0d23344e97bcf59520f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830ba8b990a0f86ce9170e45594cf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2f94825022b4d09f526ccbc3a13eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b76d269a7ecfed5a39541f436847a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aded51fbd055d13d86098b972fee64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e35551f0d76b55b7031e452dcbd5f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7210ad68510eb42cef4a1d988f4f02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7814e6fd19c81ddddfc4e17f973fe3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893fba64480d935d88838ad06779e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ebe77ba7afa4c23eedcaf99eb631657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5def32f42ca92e79af9474a9aea5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9252356b355efce90b7f9750519afc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf898e6526c70422ce9a39b09f3b77c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df02de1852eb2cae822ef6997e001661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce09becb08212f3f3cd1bf7a5c0f44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f53048eea1edb230e3c595643e63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db7314dd6c25eac95d8ebb86da768664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024bced48db42b71ab27bce0c56328665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e077cbae4260f7fa184d74bfe4ea6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e60cd5b5f2d70b0bb1ea715851512667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e635fe9ec53d138400bd85aac2e104668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad90d596098863433f2453fcf16753d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232591f87fdb51e664759257e45b4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61d085425b335bf9fa217cfa3b2d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aaa0b559f7a715073e074de4fc095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27688140b7dce117aa9aee87475d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92549855154f2abba17e2e9a351ae05f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318d6a2016b86497ac136da9b522c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0a9db1e3eb2a6d9170b7d7925fcb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ed47b70e14d57e867216b4ec0168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f956da970313de7c03a015ea713167678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb85c77666834957cdf25e9ac5229b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27c6d2855a243e9c37970059cc1ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d348aa6f8ca7d4777aeffe1090b9b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f578dce86ef102bb070f780b896a08e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2be5f8a5d656a4e68a497f53217c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a40d24c7aa042539c9a9a602cf5a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb6997c265179e7b5b7b5692bb4c52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535cae37e8c5a6a1551fce7cd228fc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2cb7df5bc9106ea51b1d9a5b2fcf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44046f5e7917cc0a9f53dc1703fa413688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f05e9c4f7744cd43fa7d4081c06502689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba97566b8d0f5ce5650699fd546878690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c6a3fb1e7715c8b362bad692cc03d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e8994a911f5c802a2792294eaccb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2699dc4403e0084dfec9d9f8285a3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb6861ae146cac3e92564a247bef97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f18cd907d9e4e9002aec33e9e9c624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0745de4a0b8d27bcb3d6146f615c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf70d093aa26d710b48020627393a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8490104a0a0e3b65f8062d2827c8c5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a661b50effad1475bcda054269c96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d42be9f04363042cfe5eedf502f86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c48994387b19760d3c346c9a11c85f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc681ea4f12931037365db4a6ed581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d36a4c61bcf28ae35c5a45f4c09c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32295d574439f515a7f972f0917f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca77b33cbe0d81058c6de6cd96c54b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799065e18f5e78ca13987b7525a242b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4094c78bdf855112d8b681a49939af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3fbb6e3635e25542db3e57141b9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8351c551082db0e942ba45164fcf587709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50544e7d8cdea7427b6ee65e8b333b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935910e9ed96711251e2950431cf34e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0aa6ee8ca150767be82cfd87832e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce7bb7f4bbdb0a5cabdb27742446e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca42eb6cdb27b67effd63cce634c31d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcfdd97dea0756d432cec7a78201f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa905490512080e44f6948fe8b6a2041716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b2b49b5ad6dbc44eeb368b253f2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eae8adc2ae97d08d0c1937ceda63ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a50c173f155ac0b56471f4cccf97f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5287ab1e11de63070a17d96be1352720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bdc4f78670b062d25cac38758b0fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be1c7f373d778d29bb35ae61a1704d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069f5fe838c6d9a8f8df95f3325f9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf13f4dcdc5888c46131adbdd2062cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f15f5f359eaae6087ba3416f5d3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ed4e3ab43efd04a6d4299d07eaae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184473511e2d979d79aefcd7c3a52422727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec37567c523c7baacaed1b3bd03d9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd525bb8817c08fa65e993eea4e576729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c9ca54db683a4540aab1ec8100fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f134ce3b07899d5cf42d8056f761d77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23f87aa5ff5f50841b82129755ecb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a0335a622c09710242567bc1d5f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e960c1950b790881e482be60fbe701734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956519af75799bcaadd90c0f02506c19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4eb3425fb3943d8689a560337418736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a61b034c5195b07c5b128a5dce236737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a6266f6cabe29262788a673639f4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b15fde3833d1bea9c7cfde190184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc7254d778ffee5b3437145902282740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04618ccdb5e27c3a23f4214e8aa36fde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221ce5082bbdd47bc3476f8554440b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd03ba6c4aae9e1224221be4a8d3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd8673871562603a1855ffdb8f26f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744d3317ae88eb03183c3cf8b2795e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eccd4f1414fcb3b0ce720fb4253fec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e282d54aa634ee0656c0840e699de71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8055f6cebd93a5ae141fcc122500748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97a612f2234c39a4128b5113dfd49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e295cb430fb4fcf9e7241ab5eb6b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f0f98f186342932de46aa46b20ea6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c063ab6ced127eaf10b6d9cd9c6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca48e3b26891e3fed81c14c17715e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e006d04d99fdca0ee2f698bfa5be4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af1b56de068344888887d9243f79f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf74caf798741185fd4dcad5ed705756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ada613e032fc42d25c1fcc29e115757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db11e8f62f009f37a9c767986d68b6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7d576ee5960db3b3a7fa9796bc29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>