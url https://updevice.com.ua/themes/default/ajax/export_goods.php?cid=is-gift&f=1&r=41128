--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92da412e8999ba9c52a8c6a418e4a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d59dbac5bfbce9b1ba1448eb51ad82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404f44aedf0c8996365e241c8cc45e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f9b3edd559f54582f4d07503a408a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e838684529ecb77b8afb58af06ac0925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c781cf294149ccb0d693382dd6b0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713d05223afa922835bac5516e115427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc09e629bce4683a1464f4cd430f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d81eaa6eea3e5c005e49d828130639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abf239c7b8c17977a60d7f5a9fc07a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf18a0a1539a5dd8dd265c0aee163f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27cabae062d093327b4786d572e4b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da9cf91d9c6dd22efd7cf261defc6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43e242a28401b3dcbb3c42aee1716314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713fe42a0c7f23557a4b67064340d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f649ccbdedc03f88218191a60bfd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b124deb85b3e260caa0664bc1de1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b683b73000bf426c489accb87a1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a68a40b2f64dcb8c0c48e718d3169819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5d576a264d2ae2b8a0c97e010e0cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8e9fa1748ef65cb78867ed463b0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dacf33bb4361ce3d5aef613b354fe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdf382552a9bdfc7ddc90d6aba224b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5de34ab4fec9dd907cc6598c9dbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207290c84d185d4b69dc2a4306a67225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e795f3ef0ccb6a5d921b991ad30b7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ec2580227bc2c1adbec85dd4f49027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011f87a0df40d903bb9ff39b98c94eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975481311f0087f9f825e06686007729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203c145146eebfae5e6660d83aee3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b4a89230d432d37e7f2cb84ca81d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a7175286d852636f630f05a3e5d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a15082899231f04b68cdae0798f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9236db7887166fce61cf52b82a148f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d1a62b18ad6ad8d403b881be6d94735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e84a9f988997e70fab630ee7f888a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc884c5732f14c8012a83fc9248f30137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e1c7565826b25361bd3488b3582438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7848e1a54e34368b35c892033d8086a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92506acfb27527ada586210e37a24c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed461672cf75d9c2ecd8e7421427f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496ab0513e9465741f14a50b8ca25a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e74a8a5ce519e978b31704e6b78cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de66f9f8e356784466d772bab661744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208907a6c22688c94ee0f79d4dc39a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a03b989724cfdd0262c23dc69dcd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b93d4f5655db1f36d012a2ddad7c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9f49078316c178c994a32ce63a64d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fbcf431c6c74766c16b7466b6970449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170ee7c08044139a4c615a1771b481150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d3a1a7c4db9430b85acb374862fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb87f329d554af854024a0222ccd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa1ac493e009a857f1938312559c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb809a1b40ad7a7c7b57ffdbbf3e46354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b00d16ea4c97be9138d5fd0a57dd0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e4b135fec3f1e75f219da4272ee5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c6a257b2c0de248b44504d5d9d3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80cfe5c09e00c897255475a6beb10758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d1e84dc5a466db70fd8ded10b010559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d3a764e8b8690ecb192b5f1cd18f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5fb44366e2cbd5c5e09ba07b4933961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f774e281974f2c6b968ddacbc17f44262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270629c32c5199339bf6a0530ee43f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcff45b1a3142ff69187b5c91c96ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af2b6c2eee84e252f33125198e991165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc5e541fbbdbafbbf8c437a4e148b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39087ee46bdeb766f7cf419c0cad63067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115d2267c7a96901922187249bcc8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e4fa653468c8ffa185e642e21c3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222797ae770c10bf4e127d5b811385db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442c674412961f8909dec3e039c424f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f38b5a4fe9816bc04a72745c88af5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56bc1890c4aa82ec567ea9ee42e43073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e1eed5ba759e8139940711a155ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998043b2ccbddcf1658c47ea2c8b97f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235f37c6c2961eeccbf57d35d4ab8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa82ba9e003068723447737d701d81a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af58aa4b2b1f9aba9d8c14bffe08378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34203e04528253c8143055248d26579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d413515993edd885b8a5903ce094380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae476c85346bf590a828e824731488381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef907b264679fa763919c73155e71af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205b92c3c1a2d99c7ccb03f37aafa9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a63ddd1360d71690e18ae21066a0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2386b06962e78ff2234cf9277c6c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30e7b9c78e2540a8f38ba5ff78c5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0b2aaedd791a4a8321277a2f6ddd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54739d7ef3870c003b947f53ec18ff0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d60710b8fc2a9036fff135e3bc5d1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775b101dd24e5565dfe72ed9edc77b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81317e92f318f8a17231d9d9db23c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258f00d6e5ba8e800aebd52587e66392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de8246b703033df6f510472671a33093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e8e9d7a8d73be6e03b14b0ffccc9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7defe511dfd607a4f746218c3825ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb725cfdcf8fa24d1a8fc0493bddb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050479ab17046b8ff235002e4a85f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a494f921a71e0c19022ba8c33c57a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb445573afd25ace1ba2b4d191bb6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597de0543b09aa5e7bf0ff2640b8544100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0d3056bd10546ccb813fef2077ab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106031f7febf7d1bc0d97e8bc2ebb851102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a77628fb43828cf85dd1d05bdd200103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f9f67f0ccc1dbf5cddbfc68e3fd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31e0fc8b9a2287bfe65d44ea997c20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146e78f8efcd6c31a36c01f47ecefb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea082be01210f2be169920899e10a482107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569807fa721206f89242f46b40ab0493108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c76c1f907a27d2a4690a57b6e2f3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e9f111324f000947da83495e4af89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc3dfe2dfd369e841038c8d3b8d8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753b11330047c723f4a7a9be11b0ee4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e63c98513949cdf8d8bf66512af0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe5807cb091fbb94886a5a715fc1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d47f407bcb1b5e9c7cedac926f940115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf99e138d4b066372abb42c9996e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016acebb2e61fe06d776d60acf9e39ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617099b82edae0d1fd87b12170d48578118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf2ccf3abe490f09ceb0793c74ed0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f60b88e963e751517f8eaeaf0adc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203d5575b8f1f22ae92693afc4daaa7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915aad9b27701fb848f0df1866895b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942f8c2563a318dfbaadca0e0293e3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe978420370d476f7e9d0f63779373124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a307a4e391786ab35f355712e191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a3e60bb02357aa726196f2a9ede8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519c1e58c883dad8e107b2fb04f7a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d281041f81efd4a1c039b432355a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a8783eaff3df716e08e9f8301a0bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc928848e3ddcdb524fb1db5c2caa7af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074c25b4adb5c9a569cf84684a2f81b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490eae06cd9dcb40f6e403dd14ae5fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531df578181d305ac6b86caf2b1a507133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db28a116cc34a9785a55f4b10cd963134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d44adf528cb17d1efc3ae3f812060135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a75ec69e1683d1b0cf847db2122658136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f7c9aaf568825dd5abe3ae7533ee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954bf825d0b6cc202c6696134272653138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aaebbabe2d0aac3cdc32596dcc55f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14434621ff08485e65a36dc003d3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c86addce99130dbb48bdbd4830580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d7bcffc8d2d929134e2649957ec9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d9d8f12ea05edfaa7232de64d3fc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373f10f29c44f5ebf50dfa862479f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6ac0c8edb4389eb8477492f0cd805145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd4679582d386329304f3e4ba0e3a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0840676520837bd35593e2f19943147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b122f932b913d6b47cef14a29ca5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf9d303a4505d01630c9616c3b3b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129969dc5377c8545ff908c69403c75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6017ceb679a6f895c6f730fe0ce225151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5c874f0d3f3450c6f63466349ec3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb498a19683fc591df20ac982f4478d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70803c2930f2a8ce8e9e91168b229a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c479aab769a80775a99f62db9f65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15ac6de8d79e074eb619ea927789f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd2c7ce501c0b2341ea2d3af043ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff9941a79fc1474ec5326aa9c26097158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aacf30cb21b863cce4d23b69076dcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538eb3a9fb9b392e46945e7dcac47f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d1eff6bfcde859890d3f3d3ea7aa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3654b6c96745a9596200f1c989ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8011e3d365aac2a82d2da13ed1a21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38227579ad09d223cfa08262561999164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff860853941e870e841e076ad63c38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9434228c9874ee67917c723f4be37a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848241e08729ea61e7301b08bd39e25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b7dfa8b11234d3c8c15f882bf8cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d5593a3c86be273de6d2a515619e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3959a22159ea68995f9e71243678c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0f0a09bd90007bef1a48587bf0a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc9105ae96be21c9ed50eec2b323c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e485623e118b7c46c74a2c08b5f47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb116e157443150e19ea05e5b566851174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710271360b0d5d9195b416405b1d8cff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0dd13662b9fe123e018ef82ef151f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d29b2e67c543f16330a67f957dfac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3500529f48129adb918330016e13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839ecfeec36d26bbadc36fd267510aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af32f858613a27065e848c2a21a43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c3421ca0d0158d45065e7f63437a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d801e8db88535c7fa44f595c38199a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4bd959f6f2ce226f855dd8f2d84db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3d99b74163d6aa218443d36b2acf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc8031e71c595afc3d0ea20f992ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d365af2a157c032541828a861317f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b93eedcad163aab17dd99da682ee6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064608c8500c0c87f0146843a4522c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3bda456c023aa1e8d651d2fe810d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc12910449f060845d9d5068dcb6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b59186a78d95e179b5d11544e6bd12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888b5ee24730290b01847f74fdb4f65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda6721957dbcecfe46199d268327e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a23a6a40be088b11ed1fbbeedd429194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97307d49e7a3f0459ba6e1935f88e53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99026a44ad186b87ecea1ce1c14c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f0e4026e48679c22d444228182ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58033a88cf21dda31c17f57880739198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852863634bc63f3a64dd05abc7e57c4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920dc06c451d46c5de1b06fe973130200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac93549a0f0468b5c9110c8fa9f3627201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef621e00228a878a433d1779d854694202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bde552d34acd7c44af3f68074b013203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62d8ad98e319c3b957cb38635cdc4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e29a87f93cc9ce2a33679eaf84598205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828a92f28b74604f6b06e7e40e42785206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af2e4d356a42f2919b38bf20e926c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b52babc6b568c9dd045823e25a94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb6391af0334cf29669f2b8198a36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afbb6a63fd9bc142113a61f0128fbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e26e24d9dfec86d65e5ef3d9c93c40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3d442725b98969111a7c0eb424ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fc6b3d1a30ad81e1557d8a3f4dc47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9b64bf95072597f58fba1775fb769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d162e24364133bd2800bc3895b60c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f40cac30225487ccf970009681c3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead9eedd14654bb100451ea059d498217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651911a6cd77d986f8897e7a56c5bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dff699fbf7cbca85edb5d0493a74e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4ccc79655802f810c98a5091e8e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a35cea7c85d580283c13f6468a839a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335703285b2e7de153b1cfa3675533a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a647109358391538f33c7ec9b2421b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d357b6577a6a5e04268d305839fdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba12f8a6b026f1f9105ef850e74a81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23c6bac123d011162146365433e05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489d4261cd729d1ee15cea8053a493227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb94e4f57e07e9e84597187c213300228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104ff725e196068f4cf47951929abdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1444777b714760f2ee139ef80745fc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827117c2a2249e9667daf87e5c963a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f29cc7edb8370da9da8e981cc074232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f88c575aeee83792d5bc0f7312166233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dade81363729794b81e9609457292234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca00070f8b8a9c0345cdee4de09f9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b789a32c5db94ee6482ccb1a186e1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c8fa4e1c64601a3ea379d7e639995237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30287b01a3270864f1f8821b4e31704238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b4360ef238f7d46d3479fce308d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bdfc0ec4f66d25011af4df1c6e738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e206cbdd6f4bca3e6f737079e8f3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515f00981f98ec5869cce599e0e0c27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e09f0b5650856ece91db721502abc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650472c4b452e3c30ab3d1e8a11f1084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684df78671f4e95c47c02a216db1e76d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad82d6e612be8cc38bfdbde4ea4fc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa4d754ad4b46936808441a3166bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db301f62621a0b3872b7d76eadc94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aca8e26f2dbe01d955ddc99a850729249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e095a984f422df413f5d28443aed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca747b53f74f1d6269c6a4ea821bd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251fb7ed868481a421d220b8427b56a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424a8c073065747671b089c92c43bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e7920ab1f1c7d88fbfcc62810120254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696757f0012c1ecc196e013ae33510255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d735e8f13c93f32590b644886b8e7db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac32fd306719ca16e122578c645b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c30b5fbe91d934fc5dd497df7bfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f43901f17766617032919fc660d7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034c3767e757efdb06221a1863e5ac0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe9f1b7260ab6af8e1d40f6bc8987261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45237c05e38526e10b316e67422473262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3dddb6b28bbb2a3f78a988e54f31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79272c553ba82d4d2754341f1444c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eabb3984dc87e27ef12e850076d6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d079d6cc62df9fe9e789b78a3662266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5bc68c71588b2121b24096368e61a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077293b6b181e387a1582285c01ebbbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6140a1f6e4cc14037654c41d429aa4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dfb03a1193d0da9303d50c17ae238270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d876c1c1737642abad692361cd5e74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f3b419c89ec8f59a86f0c98c7449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cf3a0f057b56b874ce9c79bf031d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ef0fde7e69cf135e0ba3a639b47c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aabf71e6adcfb49b376793e2bb4b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fede3f9e78b7f5b32c8a6823f84dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c0103c9b1c021464d9c26aabd59b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198171231d235ee4741d60159c9759278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb10fb8819e92ffb8464610a793892279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728658dbae5217bcdeb45ad1a366fbdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182a49b836ca22ca5fa23cc25df1ab3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f793ff98c505aaf974d35dd7eb361d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f64cb7e8e70aa3b30c05ff5ec827283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb2c01b254504ae6ebb8b920c4e68c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ee8f19f787ccc671293d0c9f1ef3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88703d075223c83ccd7ac90cff6cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f85a18ea906e08ff0ed947f555026e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cacdcaab8ce67f25f5eb0cb490ca1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65381f0b4102c5f80bdf74b064591c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76bd791cca1d0a6ff5a3a048f4eee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5590ae2b428b907c6a34d0f9a2862c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6839fd9bdab27cd6c78927ba73f749292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7291913a70aabb6bb6509d5d1268a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7882bd50abb80acb662ac34b83d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae099cb1afc8b5af3bd959af6c04827295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a042b3c010ad1ef803571b7f0d0c03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c51b9c1878b0ad43a6feb7586e1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ddd8b713a72f838318c6cd3ddf480298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5461bd982140c95f7f03d2d7a888b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab71c8800167f3156fefd77cef0c68a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df863aee581f82f6e0277627424189f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900fa9435773ab6a8fa5d344cde3e67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b398e2fd11c65da221d5cf3bff66a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612a0c0d7d129067ec972cdf6643157304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e357abcf6d5043ec9a9a13fe258fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd101b654e002b15434a618b4cc4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d838e6fb860d0f653445a7c675f37ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135018572989939e6055a21e837de9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568f87f5361d0bea28e22c5022fda65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583140cdd8d66e496a1f0ae467a85944310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb244bf9de61f60f0951f04fd416e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8747e8ef2f28eea3cdd01148cf9e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a573fe0077f1c1ece6ecb3e5590276313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f62540a36efbf7e173604f8934b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c346c60bb699387cef3a1eceef86a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24e8f8039aaadca88a1ff755ed6665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa61a312e265c77a49e2073c907613317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cfbc4e38eed3d086b75341146862c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ab5054cbe0adec514c65d5d3c76a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742937d1ad736bb4faa8a55fc51876f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d9289a9eecc99854b507b7657532b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bfad9d222e023c6c7bd517145e42d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813681c0e195c7f2a5b58d5302581fa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd498dc6a24235f592814f21a036177a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a591095bf263400bb9c6c84d4915325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b6f190407387a208ffda1192c2e21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a947c0c2b84dbd7e3ff5bd72844cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf88b36455f57b66696b51dcf2a8cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1056c58cdb1090364147fc66ddec7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7671eb97f0a4fa945ba2b36f5d5139330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484883725dbbdf18cadc3cb134805a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412eff5ba03b00b8301f8e6f174c2b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e8e667a0c23fc0883e3416c0f24d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc4e903da7c02ec5fde303993aaa78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cdcf48bc92191dc1d063ee89c1c57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a767cf954529fbc5119b70905c010336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da52c56c60f0ad8be4c79d5c06e2bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f1efec5ad63748aa442b1752d4ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0904ff1adf231d3fee48400d59ea8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3e48fb82d1ea591df06127355927340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3bcff85fb4ff0a394fe76ff907ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6b73b2cd9b7ab37bec7ca3a87f46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe3662c6cdb1f26d23b15f853312b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aab2f457a79f25141496b931bd1f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889d1c42e93abbd0d12dfc2f1fa3dac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e642d3a17be878198e8486b7ceff3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11c336cfaeac71a2cb5847465e7d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf632961c7c0583a6b4843dcf358cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbcc10b68d419e66f0bd06097c79f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f343013a1154e0cef9744351584a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342d1b1da5f7ead0135129fd032942351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5d47c732f0fb28345d1dfce6f8f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90983907b759095d5bbefe14a7439353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596185c6b6468d31f168d54595eebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b280705541991553b92c86c5cbf60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b6e29352752ecf56bf9a5c84cfd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2908d1677501380b44bbcccface4ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f077adf4a3c2e206e8d764060b4c348358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660bc2d54d439389915f757a9bdd34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ed0e4e671edac031fc4f1a644242c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3baa30f30357968f25b6ada384d70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f9e2cf2143a4f3f0a07f0379611a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c330586282ac6564f7166ea0d2722b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b126ea0290a5b329b8a003a6a2ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70b8a03cfd421e3497f8e3ab0ffef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd8ed6690e05e958ac99004464b4cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9abf603ef21071e22200028003d3a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b62b84fe300a2dde702fbc3d60f001368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790bdd68e662894c6471ab661409c7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed809e3b9bfae3683351c11fdba52dd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462daeb16f329d957eb3135fe45eb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe97671d3deba2fa9984cc120f9b42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36bbe55fcd6d02f82a6d8a70fa782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba9722fcff03b9d8062601d3852d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb78a7f985a0025ae6489ea8d4af68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856e3e685a207051a40df8a3405907a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069d0306669b1bc50429f0fcbf0e15f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491466545472fb566c74d51911997bef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc325c14e9c339dc20c0538588f102a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eae18947428b22d246f494f1c8bf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b84024b7204d91e21e05c0e7c5a05f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039dc546cf538656b3a0614b813906382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d60e104a5cc12a055c5932d4805474383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d0238f894a59ba3954d3a29f4591384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a2d46b7b19ae7695ada8a67fde33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f3f1bca4fa864fadfe0da1380d1a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b2348f80bde5a45e0f6d300589c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2cd2d28904ca5a772e167816f454388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0182fc431fdefe3bfe70f5a99043389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb27829bbaf0d96b9711fa4b31a8a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac8281b46a7887f2fe4409f6810e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680808ce210c06b5a5976078877eda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90602238ea076649aca2a7c151523c0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede77e096141c65fc068353b5b65210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5653bdde62e2d1b8bf193ef2d4d15f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9428595870d3caa7bb6204527b7419396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b2640d638e83cec03920d40e9d23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78f3492ffa3d549de749acb9ea8328398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d55f2e792d2a74a986340908ac75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f6c5a9a1d0daf47ea471001f199c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1334dc167bdfe427547e0f9ec8d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf88058451a21cfff9cb796e2288b34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4afd034c11eae45aba803a3d810540403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a1fdad17c25489471688c5362bea8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a27d11f34ce9dd19254be87df0a9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84994e3d234a7a427b51500283a16f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ece9c973510ecdb875909db6e55b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8128054ff380e1e6d551539aa7c42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c26c7088cbd7397db9d9d25cce4b95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26e2476087dddc608c631040adcb2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f84e3329067cc9d442e1a9e68ac0d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69c3af36ac4fe0142bdeeaaff180e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d42d348437ae252306f621c5d8ec6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1adae2f2af7e87c0e8ed49ce3cd10b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f179bf61a23f28108d4c897c944aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba2ff2fd4cb4c73f11d834b3aa491416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f488373507a1c0a96be3ca55b3542417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1798adbc483a5097f5c69205942b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb06e7f80725bd8929b673f4f7d9a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388e65aa77c630052cc2563b68a71d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556444837f5fe65d1b9326e31fd806e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94232b218f5d9f3ba96c1f0df0eeb07d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64944e55352b446ae9ab70232722a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aab918884b553bcd4aee241388d16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a578e839011bdd9b28da2f4236b0c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2670ccbe0922226f6af75358e29626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea1be89bb55a8782f475c728a4c77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9f0754adbabb5f8f4e2da3ff0e3a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3dfcf3f5f885b4eedf29fb782a7ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d29ff6a717c1d9235341ba2ea9c92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428b7bfeb9f6754fb80ae30b9fd95e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c974e71b318f2845dd9a24a31432054432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf17af05184a3766639b49330e1a1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7202432f242105c06d7bb740559e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05378296eddb6aa71ae4b08bf0ef8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbade656534d228fe9af0047375f11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacac952683c3ad1fa3a467926a173e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68b57db0ead3119864671133e32d8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3669c7eebe39bf502bf5449afe4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddac8cf9484cca9aafff374df4c14a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7273af6718c03c34997a6daf978652441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c2588794e0b733985d8e40738e3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b08f963222d9d7c380551ad76f925443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d37c278e3373006458c46307921a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34410d439e576f202be1b68917d002a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044be1c0d1be1f7aeb7df54413dc132446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd95a4087c6898da1918975e003aff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf9372c55a711940a6e774b6cd9aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219cd2deaa0b0ef1500c35e0272a4a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7add2796d5ca47b39694331e75859a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9650e5c95efef0ae8e58314cef05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4cf0d8560b2388f9ca463cd50bcc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b47649adf13ed62d5999d8652de461453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e445391ee7467074f4d8a8a55e9694454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f813c78680867b03f73cffe0f92b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7230775e88192fe41baed54e0068a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924d40312074c86e25d952ad0c26bf4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b787a7949efa641e95f43c840944f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27be606dae89648f7a058088b433f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444549f1b6dd6b80e78d5342a382b3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7902c1a0fade0b5096019b957e5ecda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15164207e7fcde6a3a73674f3a98ae2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b48f6f55411a20d6c126f2cbe125c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd8f73b8de2f323a09cd59d5c7414464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2991fc87164dff5f6a18427cbd44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8387cb9cf68d7136cf269967fd228466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638068b028acb93712ed4f7c842ad96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3edea90ac08e6985bd41b6a8c3d5f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e41f6dba886be0ec8521ca8170ee6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76480732a4f4730b4019bba3ce835ee7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a39d66b4c4dc2f08bd5f1d05370318471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c94413e66c443b38fc6b3b48fab85d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356427567bb6cc0eac9c4344cc2d627473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635284c6131d1c946b4ddd69e642d2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c325fba8171bd5d0f814d5473fc95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2afc54d82be14ba0875942f597b13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6f2aaefd11a773698428e34819d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde3fc806d28393b46927621966c67e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6b53e1b5600ccb870493d1e30aadb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f42883f0ceead757c0789c7332b628480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2c16969e371ab913d868bf4afd62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b288ed77ca6ebc568dacb22c6e902e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01da1945b89f657551e6a40abe716f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056f6e953cf77d1c2276c2d01220bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177183b4b42af363463552ee97ef7ef6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404e8290ee26e765973825dc0cb345486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244331a6c1dc6cf06569391e119dc4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba692bb0b170b66ddbd71141d5dc1e60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba6ef2fd61fcac0a2c1de24bd9cca6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf29388718f105a6d6ad3d18e38b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269360ff627c5bc443bb44ed29691b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c8e3f8cb630ddaf1139e4b8dcd91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c8f10c05a89641860e2a8e47138a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4047b7c30ace9086a19761917d103494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583e22d7fb690f82f15e2d1a4b998e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f141d0d1998ba1a428c21bb72b1ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640086ea3a0d3efa293649ecf1d095497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db39262eedc688d1356d97e898fa743498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066d9eae1fe2bd1b0479906d531d36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110962d1f751579491e81fba87969d52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528683c694bf3834fe2a511f599062e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5847a1bf84f21cb142c811e598c4a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05226ba994b068da9ee34dae9391087503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b09032118be4b2676d2bffc7d74c68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb990b40d1cde52fbd269e076a1e170505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e576c79cc6518e71fd56af1afe0278506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a15a64579f60cc156bd7731c9e0f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb2ed1408d1263242566477b7c45e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0568d36b1f5e07ffabbabe2b193f7e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf91e7c29a9c103774376fe3c6e9f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab938271b7ffce6f72df2af1d9ab8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5d62add3f4105ec6609c07bffd94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ffba0166baca1ae0c9e389d8783b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21666903832b404f4b0df434aed6c23b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64049d834633aeedd02ccf9a23f38f49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd12dfdae0b0ef1770aceeea622753516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395579b58d413d5e634a2413071a125517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13bd2d2f75f0c506d69c640ac3d3c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef0bae83917291dc65fb4ad1c449f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6c08103299745d70caefad5de3f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20048464817e7d02dd615a54081c379521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b40d36bda9e43c15a988d0952c704522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3138d91ffb21624e53ec536cc8b733523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901b6138368d68d90b23671dd50ca0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b99e7686034b793b434c05179f4e93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560b61c58478d9914077f6624afd84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217ca397a752f9930c0923de3ef2726527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710bef16cc3aeaef8d56a69e98cc6cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0fd4f4bf3a054548b2825fb3b3e53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c81292d68b44b2dd43a6f8c31e029a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77116642bb709d6a377ca0c9f5a0d7f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed6538f567ce5ebe182a20fc67a6bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ff875f88e9945da8d86c71d54340533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e86f0d78da22244bde4f5ccf1730534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa3432c5f98f62a2e053d797e528ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0e9a8dff1e58416cc254c5fd3c21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3f62bfdeaab122addb853b8ed7b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755103a08c87bc7e5e542975bb550e70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc9b666be5dd2b550e1d7c64c1c85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4f212ea5f685e2eed67a207720c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c785aa2837b00bb703c3a9c80e4a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb28f7c18a5e4da3433b1c5d6e65b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a352d884b4559f98d17edba64cfa053543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644c2328f755c2c7582c97e3d4398d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661458fb90a79d858220c35366221f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eb8bce6476e18f826ba16c3030417546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5db0fcbdfbcd476b40aac51dbcedf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f41f49b446b88e4a334c81aace747548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd85f6e822011b88e579f5df5ee914c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0aee804a684d2568a9cbed185c5ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0bb0c6a81b5b2e250083fbe369c3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473abdc994d2cbcc57f32b40b209eb4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86721b40dd4d49ec82ea38299650e366553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721fc749374deeb12aa6bd9b67441c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809e8c7032e7b56eabbe3d3c3729250555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138799b6cdb20e7ad27316fa9179376a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47672db3dd05ee6e3eb51bf49e644f86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0f120f58b12204d9435bde6b80ba6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a6e93e6cec46874a2e2304a59c14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270378e832569fabc107a5958bd925c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3c6d8c63c6b02d28f1c065d84e978561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05594f7e3994954002ed624f224b0f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5894ec12f5db176aadae342229e42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463f8d510a0b41b4f31356c7454d6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847a9a92a1ac448130de6970fa9751565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9205cd6a814192b719fdc9696d3cab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a65adc65f85231e8b582066760abd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b13d057d990e47551862014ab6d42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e87beee09e4d4a041502793d4a526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07772345d1f513ff55bfb2bc35b61c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634e6acc4c86581505e71206008b40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812cf745cb38aeb72e2d462b01f7812572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7495b9877143b7d0300c621e2a67268573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d1887ad0c015f9e5421f81174488574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0392ebd8a12a2eb089846f8c5f53f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8644355343f690c9a569d4ab2e9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e230da3b2b308f57f2d21d1643d2fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a251d61e4a826eaf93865ca373dbc0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488046b7cb879d04024170a61403d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9990b367bf21ab12577ead525c8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a921e0f163df8b2cbf297ec753c60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e94cc48fc6489eb7736febde90801582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c4b1504b44561cf700247851607f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e2935644e0554f4c6a8ce961c4ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32e7ba22b2f75793950a4c41dfb459585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0bf29f3c4380e62bd7ec9bc4ac1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9092870cf0d252620915b52dc3ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a71ca2ee528166e2cf77e10f54d64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ba05b1f74d403224c1eb179b82fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e7eb0975118b33246b4e4bd129ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a94a73ffec4393f844bc9cae7c64e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200ce2f09856ba28769107a24704169592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10dabdb299f1490558ee870b40c1a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235791be888e0afcf3ca554f0fd12ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f4a1226b886e023882a97e1e1c53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa37407db2e68157b26c00a858887596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd860f1e26b0cca396a6e8eca8f46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc0e38f5d80f56b8cf432460ef4482598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6b5bcf615303e23f28c47038a70b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd075af42e4e2f58c927255c82ac2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec15a056b12b346bcd117e19415f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d662bdc7040d8c32a7b3280ec16c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987c2c3fa44282fd169fb56b0bd2321603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d1645c7c6c6cc09d3a0d1e9c6eee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f3aa034112c146feddacbc82b379605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25364d97d4de775838e7bb21ba89c21e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e934e0da3d0b189da790dd130ca0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bc43768321b89c46b9a0b95b9e8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a686d0abb80dd65d88d4791815c6cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6257d02cfd37e70da186b77bb41fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0870cebf293aeb6b567f7908a2d26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45383a9b64658372906f19802f262490612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39077260cb9ab817420a9380ab5f0666613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3315cd0de7f19c09e4336185ea602a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f82484818a617e7c6248070266e4a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3958eefbfc10f9224eab296b08158e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72604895299cf939802a7b25dbf7ed9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f07ee2c508371c94653b4e4feb55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883de7ac2ecd42287ed2660ece11576a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a4416353fd803b5409464c44f30c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a394c83d1547761115defafa17cb66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f77cfb92ed52d53ab14a7bd44d77b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89d9ce67e454e1c1ffee37260e2764623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdc75ef076edb6493dc1defa24599d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67513e2ee3aa4bd9a227ff24ab462ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df421f79429c4cdffd790ac6f6ec6218626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6bc60f072f6582cd449fd9e5a96f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1db5829f9ccf66f5ee7e838c5e5e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b0dae57f39a9feaec8e8bd8eb893629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce6a8b778b936aa2b7d108763a0f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b09cd34f50e2ed8908ba60d71f80c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc17af8e76db6b9759c1d523f6acb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca56d483c796ec32e815249f4ccbe8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e790839b28c7ecf9c22ddfcf8a4e76e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6582c76a87ca4829528d02d4d579635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235a59800da5145b640fd6d5bb6b97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4647473af2f0f4a61e61bafba46a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eff82a0b83fb01d17f73f5276ff4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d359247020a1718d39ec1c9b4b3f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f531ce4c7b7ed1a2f776f99772c8ef6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c17a0085a5e053ac801a316137385641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194bad12f48b11c9520cb9d066c1852642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0abaf94fa988bd886d80de3af7b4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b448d3263dc95bf2dc900d177c711644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2e578508da326923054645def5e76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96d37e9857391fd5014d5f48ef3d6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e4032eb70d5ce7be0185813ab6989647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bbf3fd6eb4a32eeff76a2713eebfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d699fd5d56c32b97181880524a565f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b6b56040d50b3f0e3d73ab7c1753650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26955d281960aa759cbe4858c70a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734f9a006ba06e75864d7a9742a197652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940ddde7417886d2348499d8002b573653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853889cc7189c789143bb18b003029cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c103cd203b0f7d8822212cdd28b9d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20929702c6000d97ef13d8eef116523a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597de9b2274780a3ef46ce81ffb1c15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf72921487460da24380ee5be3b129b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69d8d6ff166497b34ff08cf126bf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f1da3ac9d6eb6da22a511fb6532b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c4de22d8fa3a9c71813f8f3c6b4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d73c9ff139c9a2ebcbdcf484c49f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf49d7fd605e000424241551d2a72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c941cba7b0544ad614f31fc6573076664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6fa0bf3b8ad5e5c890c3fee7c5ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752418c82f5612179478933166e19d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422094d296ff8d3456d62e3932cf6b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb536ab7cd874d6f64ef5a1a166b2c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd01ec53c41c822bd2856c2f48668669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6ebc7805b9ac0c4703c1a466def87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e01306f0717c1d09003ac9a82586671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766af52c52635f94c2f0be7898f1959d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdcc97565b611b0709515d83eee279673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0460e985ed47103d89ccef7664fc45a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e92d6c782da21719d377832602a1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9977af4bf320774f02027212941f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a6a28d8489e67e952798c53f0f74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb8dce4d09fa9a412e77f4cf1ad27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8b71e431c5c6a862b1a0c74aebe22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d059d450952ca019b2d0a0f2dcb52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289396e34d3d2d47852a53d98e674b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353754e199c8c84d837cb18538cc7fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64062e76766f259259deaf66bec7d84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470aa5ac108eb4dcdb617741d78346e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902a8786068a8333050a8d866e8ab9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d463708872d27f940a49b205f79f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981bf2773a7d9dcf08f99fd6257651687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219a595e7e033a84e122b94713bc75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456e151a63a75423bc309b6e8482c17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eebeb3cf91cde1116f39ef3b173a8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9963688b5f2f15abf631f81a04952691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988f9093645f1ec6e875aa561e30fa5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b8365ca38b9a5e753d9fba6ef2ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e235c952ff9fb08b7c8da012d3a8863694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7bc02e0a81b5be38299f7b495bb81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b8e8225b645cbc71c41906cfbd64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac573b6eabe67e04025b73caecffb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7798e113f52d16a141d101f8287b44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5094cadeef747f5c2cc6212cb459822699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a83a3617863233e150577a31650a0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6257860af3ed6c0d646d199c896c37a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbe813844c5babde74f4aaa69474b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86466085c1da9253a1b02addbd899ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be39b9b8aa23d6478dbbe8e9fb801704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ec3004624aaabcff10dc4ab5f1b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484e1008d70ec37150fb8fd17f82f26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33121d5ebfe301955f8418469c07fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af46f4507de6227e7173d2743ed32d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919183130af2beacb3f47e1be061a96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3207fb157708797d73e7d87e733d3a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5bc7440d650059d456663d14ef6a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7459fbffb494f688f97dfa5722460712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f5d3b8cd69210f434ffe0fa5918a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b675d32f6f7e09ff661c0058ed8bcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9f515126855be78a10caac681334715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2457d250bdaaa983ab9e948abf22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed026ed3cbc9eb65149d1a55fffe4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422cd600c127159ccaffa50c5305658718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd74154c54498b270dbdbcdde2849a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127efcd587433f0c3b6a0e57e05ee57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafad6174b8c06459bebebc31948c9ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7692d0cc311fbf8f4b5cbf0a01cbeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5d5351386317867d1dde4448b87ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382bdfd1123120337a0485a543970ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e116f37755e69526cd0920bf49ad31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb82928b49d24b33bdc4d93ff3fde4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1bd56348951b6ff331d491ad67fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e340b0ea8c49e61fedc0c1211c10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd565a48e11d468188fcc59a07b3767729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43def430fdb22d32917166dc58606d30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288495b17c48f58acc3ecc836d2761e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce36b198840c84dc1172037d44a2d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ac6538c60ef30d7ef5650c2dadaf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db14546621068c565c662e134c008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bb8932751eb64dee52ffd1b94332735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb39284a4b07f6601377f269ae38f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c5b0fb345492ef49a061cc162bc4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377dddcf249b042f74f08418f67de3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626fe3e689d6fdb5ab9004c1b0dfdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6e1fd62005892876c0ddaaa44d891740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280616e0b8b21dfa3e0c6be30f9aa30f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bbc944fc79bee503c9d23a52ac9d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e3bfd026e7837cbd2937f1494c432743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924af5004d1e5ce81fdc150e4fe04d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba181a162da1d04e3af7d9a809a3782745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce11c0d8db411dafd2d72d20236bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93205f035a3b7254de8599d80efaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b72ebba9cd3639ef1205b6eab927748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5f3f3dda91c340330b402c79a484749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088243f554fbdc336168feb76826c7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9614b88f3d56b50d1cab5e24bbda0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a55e0d6395afe1ebd3e6e34c8959c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982738fe8a7f67af9fb5faa03f47df6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1408065ff91acbc73f9cc69838bf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548c9cd7448849fa8384b574a89577755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d513b5a6eaa91090b4d8a5e8426a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32ed2d25a36415df94f116d5e6041e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aeda91bbb5189aef2ce08cf645554758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393773d7dc530ed6bb97630ac89801f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514695865738dc46f9cbc4a8b42f68711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b368ba11533825f9ee993635d295e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd2c32fad22a1f9c7d1d6e32550873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225a9333036a8536e5af20480508c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc61bd0fe473f34e40fdc561cf1c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a838ee441c5af02fd5bd33fe5c996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a272f2a5cd39c4232588aec6c6567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c758c67e5bef67e0c9f63eceb07c538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6876a3e4ef9f8cf95218944f90b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a745840df653fbb6fe2698b96f7219110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84243ad98f78d46497e6f50f43d0f61411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92f7850cf2e8f483a50cda703cf0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3ce0ae6479e84929e23b91c4209a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf1710138c3a9cf955ce5b3e3dd2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6470a6831f6a70c9ffac29c925cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915337d7e9e4e958efe18ce5cf856bef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b338517e63d70e845a24302389efe9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c64eef8e76fd7d4fd8b62a0f544edb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aacb9695f7912755aeacb1c882ae819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9bd097430afba44dffa95bceba0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0aa83b7e4c5087a9e7f6aac6c0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f2fabab2e648c9a73380b07f8c5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e976ff6b3f5c28ebb443d26f32e3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8742f6406f8d9b600d047752ed89a5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4012106de2243657daf76fcb8251c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcaf510358ab3f3959576a55af284026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129544cb2da237054eb4b2a1de536aa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd30c1d61a3af081e40cc91d5ac5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b92960f6e8be4ae89d06e95728dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf50ee777b77ae2465fbd30750372430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed8686f061c746b24ef8b09b2b57931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8597a1f7f3e2656d74a41eef17c69932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d745b3d47d23c9ba140db51cf5b4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a99b9baf00c482418750af5b81aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f248e156030a5c51444a486840cfd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea385dcc403733ddd846a512309b5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354299e5f583b9c12af743c0a51bba2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd401937860cd6eeed4cc5da1d57c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824212829b395e683c91c3f353da9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f17e1c86b208d02054459da90fb1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227e2594c8a630933f294f8fa8d1ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e569f948b40ca108dd6c774ae23d0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c0007a25da9095caabedab90e406643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80fe8c8254f624ba3ff08d22afeed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc6a347472d1a562d22a584b1a35f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77980436a1c9d72f43586b820f924f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ee0df447f579a82e44f467c04e0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234196c9b2612c0cb6a1619123810f0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c693d7158ba329ba3b61e84f8617a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538edda45e3da4732e5adc94e11f0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b81d180d3322f91c76f5332a7739551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a24ed93bc36929bdddd92ca3041e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f388bf8ccc0e527c5d01fa5c1e2af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc3516f211a631fc75cf253d6b92f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393b5f421becdd304c25a0fe1fe56e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3d0e680a39e7769836d39806fa1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eacc9ef3058b28046ac1573dfcb46657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad05748665657de667c2c42460b45c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ded9b3f68b21b6cfbb7371e2d9f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d83c2e7177e2337f0862c375ccacd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64d6588e77c33e1264d00522a4eda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27315498ae376b27decd6da08f4b9ad562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378aa1f6c3f61ad0df884342c242d4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396ce45fbb778ebd82f0993505f7a2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784538f8025c16b074a88c1742a4a78965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd80b7342409f1e358692f50d170ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f9f3b3de13d955426ba949823848567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3aaec18e0d8d9a4529d2c865988bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8add9ca7b3273468a6e5e75b521c5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfebf4a6667633024e05a78fad0b9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa85c1688feb5dae7eb2e70f942f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735641a88f778cb901db960b7de5de7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e9bffa036e777c1afdecdcf2c0fec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b3c915b7e0359a84180370b24b89874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd72b3e7140277a694eaa57309a0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8e1a8c52f23cd8e523325fd8a6c7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9712cde7028d50998642f8db56194f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b6608d6f48cd6d5b908b82825170078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24a14af5634ade789af4040d226b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9a84d265d789351648cfd6b2575d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50695eb794c2a9d0e7ee3c4a30bbf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf905e545332977b1bf5ca2334c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c649cd22d0bd136b2530f1ea9d1db883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4624bc869ea8ca1dcb42683b7aec484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e9b452131f35aedbe6d09198df5ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90aeb629e183d66c029b66bd4093186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe260a1195c4e527e0740fbee429f42887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b86bb3781748ab5746a613df7777988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1d0b50778a6d94e46153ef24363689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f29af2197dc87f8485e8772ba20290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f801271ae84a632fcc65662c6ac7c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa78bd1e68712167bc965972d50be2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec5a8a079f918d0917e7317f8579d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac5fd7738c16bfecef9f491df4762d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729bcb2cf177ce5be96273aa0dc283095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11ec6b29306c261f375d738f90568f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8390eea7b6fa675701166e33541413097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7750216e9a2a1c9df5720f062bcb3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1717ee8d955c53a438a91e505429099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0608e4d296476619c70299b43495100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c97b4167287c33a34a02ebd44668101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730ab481cf8567a4560cc61518dfc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d08e9634c97889ade90f10eaa6e49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae5e6ebb2237c27cf842e51c86b6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ce4d58e9cc0ca0db804fe4b347bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc72e6dd7a62e84be682700405a221f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ff4c8ba99d03feaf89da600a84da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d88b1c225d547c4378d05d356fe4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc863b77211582648b45fd0b0aa04a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f370e608fcf75275dda46004f1315a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c393eba18e20320fe6b2ae86f60b859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3c6ae15e4c208b5f192d3f345ad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754dbcba6f64f883c4307910c5a146113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9445c59093c778699da56c9ae545b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34afa410274d34fa36fcd2454093b33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15404162d93b3a62ad3b5f7528b8a350116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a68d032a30205a133fe4e6c5a1c08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d640ec9f4df02246a96615741a7ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5561ff1ac6c382e09b425af569c8e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f48030dfd2ed3bceeefc5c9bfe2a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c2d6301298a8eb11f0d2b04d3d13a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e70ccf12b0fbfbf6fed446dd98e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9caf777ef97cd7e15b85378a87ce6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a4031a97181760e7df99c5b8a0fbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f6dbc434e58a8e758068adef374e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5178020797f981fb1dd0dcab55d3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957fabb5a382837355c9f27e3487084127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a367731abaa048868665b403f178a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102987f6b728d212f4b7516edf620ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba9d869252a8dac89dfb724aa77e61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9661a258f9c569c0aaf698c6a9d7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b26f772860dcc400141005bc6fb737132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97389a88b5438fe859368df34482c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1af43dc437d70bbebdddcf1e6f0c04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0592607986111fdf7464e2756f424f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37084dd42cba91a1452636c3dc7fa39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8864a79625d561f9eb208e7a47c410a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83413a16edea01f990abf675345d646138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942546159bd508f40740b6ccda932103139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb280862ad9ef90da321f992198c39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939e503040ef6766cccf8eb8889d295141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390f0f3a77ef000ce5114ded4d5de59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106bfc5d62ad8243dfbf9c09d9b2f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca04f303dda98cf7fab7a9701b6a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c176c6bb2cbb90eca6b7053322e0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11ab9896e5b1df91759ab0ece5a74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b40ad412bac49624b438ff33e4676147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e15008474ac1da9191e50ff4bf252148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aeb88ea15e161036b437f7ecd293f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece22f6e5a0f8b57aa602136e104b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5bad3b242874407dad5266affef29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f44c57a9b3f44305c9fc6fa16a71a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe379f19d98bcf57980fdbe6fbfeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c0467cd3c81f0df213c5ea53477f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c818d864a025af78b4fd097ac7819155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6abf4996bbf3a0d218099efd69533b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708ca97fe07cc34c98b0016290c1f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5725d84001a3ed3c6c03f661d9002158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd3c933e0440da9c023bb44066549159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5c8450affca6064a494caa0127287160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04efb8de94b2940991901e1facb1dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25726668bcd9e2ddda8454b7b74a2923162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a9430a215d4c3966d0a88f69b48dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208709c83ceffc6eb44745cd98412d36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525048927f12ff6bbd966799899364c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9415a9317cb1b58d1a7a5a056633ec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0c234219e777a9fc33d30d70675e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57798b75da35c940fefe779f932cad44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d31afd922c9e03826f507c3bf311e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c909a731881f969f9a5ca03aa450170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01da9465775cebd06184ced61497a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc9a14c89e8e8818ae9a2efc95bd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7201ab247737960f51fc35ddf604c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2acedecb70afa486e8f15fda7da2ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c804c0b53234560c48dc834faad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74000dc10834f9f0e5589c9cd9ca2cff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f9a799adf39b75fa2e32d6cc160a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171196fd160dab8fa41488dbb339ffe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632927a4e6d943feab835fd0f4ed906179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f52996faa8dcc0a8604efbd142d03d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01120dceb446199bb50e0bc8304e40f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66fc6faa609348195de118b715624182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134b3e4ebd59e5e9012e4e89f99d480183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506af19958cfbb41835ca150a5a5467184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb6d97f68cd6364f4f3ae6d3b1952185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561a87b60001eb08ee72723a470049186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa353a3ba2addee5b8b5543d43d99af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a6e4f58a6648e03ff860b52968bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da00b9fab4095b36f207cff3f7704189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae35074e1c4c90eeb3fc35990803202190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e5f35d409064604ddae0a00befa06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647fcb0846cf7dcee8160c8d66493f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5805b2c65f0f98dcbe0acfacd2a7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84772df51be293ccbee68abe27cc94b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b0ed5cbeb4396645ac87680320654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccd88a96b64769af8d6429d48bea08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa94bb5389547cdb6742850c2edd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1bc75c35120976d1685b1db7750a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184499d9081f9854f95503e286853f78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde38c76f3c0d4b74f1e7edbecac970200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0624bc2a0d9f86350f2287838ab5eeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88035d38a7d663d511d5651ddb3b4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb75af6f08c2d212fe8291142b9059203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095bccf7a61a296e73246b3e3a29a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a272d8e70e38066fa6e09d817337854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823de41a2b525df36f0307b9e279146206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ae97975335e7944f5ef501d7f7b48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb951e8e2d9209daec49d740cdb5e6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08171d807207a029d12a44319b15fb98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de81b8460dd5edb4efc2761fc7f25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1124c394a23dcc99be68d7661ab8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b9bdc4cf03f968c26694403dfd2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b78a56645b80b3c2e7f0583c8b16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e665e8c17133b55873f6e66e80d861214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d4a63fffeeac869279c1f4a39372215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5240c43521d9e0c19de602ec237de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6bb80547f4f83cbc9a1309883219d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a5b94a50f044123cddca858fe939218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9a9941f24eb13193e1e39487b03ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137a49759791f5e6a289cf0c9bad084220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083989ac9975d566729913081b52b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c2a25e711841b03f2d808a953e13d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b9939e53602fc2a162c6dae70f4a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eedc8fb2f5fb809e91d201d6661f87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b4425d229a8a0dc47581f88cb92f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deedd3a287a69501837e02c64ba6dd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89065c3da872904a1de7bf7cb050d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62130f2177b6eb081bca76750b84d4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641e9cbad549596fe59a783adf80855229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241a62b292ec5bac489d2f6e0d8f915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc106bb8f39b1c8b139d559c2da82d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915f488ce5aead63b3c18675e164658232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce11b8b33dc6309b6bffd1809e392e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2b1772790148418a0a2702e095fb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f4f41b4ca43284443b0c3fec2005235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9163969774b5fcc57096900f173e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bbce6a4d44de11ee5aebf0fed9da4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc7a50ff8f4b0d1575059102ab4f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6f6af9c1882a9742269d247a46a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac186eca7aac2a84ed198c78607696f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f7f50ac3f9450a5932f8cfe6b10e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92777c9ee20e08da9dd275c5817ee013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251f8d8c1df2a8be4d70053817b917a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4143a70a73669f3ddc9af260aed1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d264546be43342d920f0ee0c9be0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f6b3d5c34d2547a180e0cb3cb5fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65738c81708dd45cad26b6b73c85f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c89f2820d119fef86126c20ab65c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678d95ad24d044d76bc35d41eea8b36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3434f6e3a7f8307d6f13a25b2f403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275f5ddd8edea6dc0c1c46d39ad72aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c80b07569c69d649b17c20653300ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978c66fbe13296ade11125bf4c86cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da8f3c183fb91293abc6c53d2fa45d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611b2a257b44010fe7aa0742274631255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938d784aa781768c5ca5128cc3b886256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcf7c8d1111264393c5d29b747efd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e355ac2d39287f9ee30f0bf33cd7008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040eae1217e0c1ff368cb8b59f84d10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cddaa819ef7f3741848e65df15d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70f58835972a61e8544666899149d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54024ef43b0da58e5e3103812ff7679c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2ced8e2c3c4f9bbb9689f71f242b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d4719b950feaa5ef7ce65fa1b298264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbed2f9ad5fa7bb1809071e28c3a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a506cf324f48f97797dc7b8773cf6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602060e180900aff96896ca7dfe486fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced0184facc99dd07e781b0e88380d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed84d24826f8e8f0f66b4d3bbe5ae85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f54faf4a06331fc63348c60d9dbcc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59722b29f04aba9b7eeabfe9e74489271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d71dfca042cb445a025209002744c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c9261ae6706dc9c0f62831d112df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0831a6ce5583676ee45420e48995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb436ca95a1c1c21927c95283b295f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2fd2e8d24af568bda65f4e20c62a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440182265fbf22c5400a5fbf7f6e17ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681f4530ff9dea822d65e69e9ff87f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669b05f6ec70355a1239682177b073f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a512394e7cec079aa7838cae2b191d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294dd1ef7e9f02e045421169a9b275c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa403039ad6c6b1c6459eae2e34aa2fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c7427b84a8d7df35275f02dd86978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac75f4aa0fc5e5a410f56f7c81d7f6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4a39959231e81d9f0ad393aeef9cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164b22142070b35a82268e3f027af1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e1ffc292a7c7eb185c167d48b50a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d2b9c4c1b4df6e628ddb78f786c75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f57bb27afe3aed0f0a620f5d3d406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ae25217382d2f4ae32b9db1263b60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346dcea0180e2acd91bea7c5cbb5668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc2a0a32f19a52cd9634cd721c5f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b04b93fdc13bf05f8ec9d5b3d069293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9365f70dba4c13acd5d37deef1b353294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258822054528dd1940b5fd9d248a94e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae45d7e346374c7b51f5428b1ae68e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207789bb234ada6176c2914adf5801297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712641dc425d10d820bc40b4c4d4503298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de54eeb619c63aa8925fa11f474d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46381e2484c7357e3e2b284b00b8f235300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea9d8cc5cb36930a265735a288ad3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7a0b1fbe8ae52f321325b7d95669302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0582d2fbaf2901ff0899c30161fac04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03841e9eb2379a3e69c208454a83df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3001b59e409e17c7e0b94689fa2b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098bbcb2ffd40e15f31bad5d013382f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c6dba26bc4cb5b76b481b54df059f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc524e66885574512a293c086ffe4cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6d9f87e2189363377a57e5d6afb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6646968d2aa5a006a6568ab9c234a62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a6de7a2b2a744b67123beaa699584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70927b57bdbb35108c976f3a712a88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1e6bbada31ff6b661bf35a055c82a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931908f2894004b5941cc41a3d9b5db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b94c41b67f34bbe7781783c0d997315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978da5b28c9907970fbcafc3c9c4854c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49246afbdfb47886807aa057213a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b890ba0cec128fd4667cf084e21d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb543a0b96a3449df760cec76e3ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d7708853a9fefc8dc45b445ba5d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602c4748d3216434a98726a73d51846321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289db0b7ff70bb4f875a4c92485c011322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2d343652a54c1f01209af2a41577323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3745db5e6b20668d5240f4a2346a05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c87a8e4978456abd6f34112eee448325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e722b4dbf441660bc4aeed7591adc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e13b247320c09ffa4bf673e37bb4a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31dcb55ce948fa0968610745fadadf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332395872d31ffdf38079148257e85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f28349f2ce217b2cc34713e0274779330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208ed37c47b89b5253158e8ac5201a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf0098eaa6ea79ed041efa07cc896332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdedd0401f64b361df445d635c353f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d3a9170dc1b57c95211072798d44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df3662edb73b27946e64870616c8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c7d334bd2634112dc051b9896cfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785088c9bd12a408966ed1ab4b7680337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61405f45813e4a9bd7ca671c9ca75d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f7804cb2358591782f6b3e3d1184339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e7e96df904261cdc908ed71de7ec3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f556056999f3b5f68cb2e7bed02e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766025de4f01a25be3061ec71b47f78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0be3e40f238a8bf77fcef872ea82f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c61f8b1594daa54fa5ee53c3068ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4fd361951cbc56306a7ff6e7c7673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932c664513869680ae766426d67a926346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aa80ca8f5032b42976c1b1ad3e81e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1690ab72f21862d07ed29bead42bc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b357945e0fdc8a0f86c030511a098d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771b31e07c7b022380342df78fa28b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4eba2dc512f7aa863f00357cf3d2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1ea522579419ebbad32362f201a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243423aa536fc2596bbe5215719a88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e40b75b5be1abc929c10033f1192354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712223173fe70cfc375dd4448c80b32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a842f862e6227a36a51ecb5e3a9aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b413f31b4abcaab36e8a0bc55b18a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e18fa52d940fef69380def663696a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cbb8321ab737b86fdee9ce5247e29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525167e7ed1cb9c1352d66b72142bcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06f632afd49e44a7aeff7d337e00db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea31ff5b4a54299ab672413e59f9b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb00beefd23a086eb9b668c75a4c017363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85696c216c7552f982109fc7e42f8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eaf32ebc1cab39b8eae3e521512c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1125178a382f7791f3ac1bce903a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1f7b8fc9747eb23956e7a636f5969367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff50aef1546d653c376731487cf4f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b22f15001395eae8d78c0ab3901b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ee9490991f782a7708992b522cba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a7def91625f388b7e978a2329434371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f92fdce50eb41f4ed75f04c64640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ff4608071d5d83071d4a3d0ccebf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293909be339a3090c2bfb000502088f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b7e072cb42325950320bffa11ea5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2f056549135d732c8dc38641425c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5debeaad9a4c739a28232cb06d61694377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af499c651293a37cd6d73af3120804378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b5405559dfe4589aa406cd7f0dc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce359476e0cd5b8292356918695ebeb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb10d210f1b0594f5adc7576c5fd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64bc8f73b48e953e3aed5e0845762d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346bc1a26f7343e6e28ce045a0cd97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b78bef83530dc09a82b74400d391384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f8ff10ae2364c50ec37dfc50ed3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1309d5281ef8f3c24b20fccea6819386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84f7c05acae620d5dd1cc1e9e1fca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157bb9fa39f95e36f8fac146d9acc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c0858a7b94fe941a1b17492498878389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2277a791edd057cadbb98fb23b9fdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d7863aa8ad075c81f7d6a73b29b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4a9457894e1cf3989e8701b578170392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e47fdb674f95c607def7e0ba52b53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce46fff0dbe7bf6ef093f6ad07fb91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8930372d8cb1cfe55922e82afe1d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf67a29f551b2978cae4e9b8458aa3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784861228f7e2d7e88c7127269a89ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec4511d182e8e9aa3bc970bc8c62a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376f51d653d19452d30c30537b6799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09a976b2a0fb5a60fc6da49f01bd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a1f4a9dc83ca11e4453adaec69d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7f4bdfad9ef6576ddb60936d10824402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea0b7d6962e40424cc3414f826de6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb134eb40afb163f1f3028090e91b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b97bb1b0cd7bbdb49903c4f0eff3fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f165442dc6b542857f83477722b605c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eff2c11413e3fcfd492f0a0ccfe8d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885f0e7074be5037fb2c5e5a64ea25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87161202991be810f04fd77002fbd9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48611f769f222726f24434ad8cba39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318ca4e08983977bd0d34dd6170006411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fadd050c58c8036a7e9aa47b97254412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476dd74d1eb4070f0dfe16341df7743413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045de39097bec3140b921849fac4224414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291d0cef03a4e11dd1c44df230a993415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c091dedcde7deea76f0011d8dc2f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babfaf0a3d4d3c64eb8b57158693ecf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c67840ad5e6329b7994447a88565418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e2bbc29aa3b797eaed3ab69a3d24b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db70abc27d33ec07068ca1b2f1600a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861160b9cd7aa12cbb61c5d082f43036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322af173af3d22a906b843f870c654cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e28d1a046a4f427a8491e2d2edc80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9ff9811526aa8e90f746df54fba0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ef218226f15ef8a33e76b8fc6574425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e592af5e4f2d3303339b862edbe756426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7849814f90550200219c339b051c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e30771387bfc7681a8d69997bf6f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268027e528e175b1642c9cccfd231288429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e277d2ce08fd1c386fe9b9ca99c6b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d4ef80286bee963baec9b970666d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb1fe18ee5e66d43fcbf1544348416432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b479420623aa35a540b859cb12171b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae57bb681e499404c230c1737f5187434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c929d1bbd45ea30187a91ed17c8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ccddda35231fd891853605abb449436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb167e2ecfa41359687dcfd4f36a28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0a9a6b1b7119513af4260f1d74ce3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe27d2ca12a13a0a7fa81d5b953253d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e477242b50bb8a9fea35e5af208c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64102b5ee09a5418d8b9db257daa67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdd17acd7ef2fdf7905b4ef4a53c72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d44d6aeacda9b2d6ca02186c673d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1b28b6d1f1654d35e52bcf74be9bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579131e9d9daa5d9c7142c153b41d87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746c92ca9636f667701632b07bbabc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa320895f76f2bb8e620c873cdd64d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436751f86b8c3c771cecf89717df8020448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17522f69805a486ef9bb157fe8e4fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80ca5d2b2b14adaeb07cd31f014fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3f82f04fd7196a366a9db09f2c25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f4fae4c36e4c3af5d4932ad6ee9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2752a240f4961ee495b1ef24929d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585702b015cc6158ebc3ad4fc7ef89e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df049e1715d31fe7c81f8dd92c13459455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313820d4b5a9a613c7642b02ee161aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614b882befbed68b1753202f70e005d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62310485f17c026f1f53972c555ab6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a14fa7b1a9a7610545471823425c6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b64930aca890520c327503fbb11c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74abef8eab443707525783abfa56622461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6538866dc0669d49c2d86445047e23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8aad377e67392a27ba0a05bf598df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8cce30197b7ef25839d63915a8235464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b12dc52eea64269b2762270127db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca91dbf7525caf7a70f77585ae01d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fb071ab2eccf0a9c29a3bb907747c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d07318668cebdca71d802693483d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b288bc7675a63013928106aac3cba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447734912ed6282bb8680cc277ed6ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a06892f7757f33881727119eb5bd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633fd00c8fa4bb532735dde2801d8c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5b75bd5dd4f4a3264cabdc31b645473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821902403e22a01e34cc73f6d4fe0b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c63fef8659549a918b8bee55f23ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf2e4ff968a0150e7400a759bc9187476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9cdb442b8cbe9c34e866a7b976198477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e439af83ad1f3684b408b5bcb49d8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9e8fa1b01698297c9e86b34109e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402dbde9259c74bdde3bdb1af223130480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efac653490eca598fc0982216043ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15672168b40781dda417a59567c6c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faeb11ba137d50ea6689c7fe108dc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62350b97d5eba69df8e984a10a081d93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d61eb6710a6008e9738f8f37cc39b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b643c6caa65115ed9345c9bb3a604486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6125975617890c2e13b7446ec62876c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d9a6c3b3bd3ab2dc31e499cfa3da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9203e8367688e036824c03f116715489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b580d5546cd5e8b212022de080427b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21177c9b47796d6561fd9fb2c1cbac5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b41697febee0fe84cb41acb15c92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c5fb28de0948c5c0bb0ec547c0213493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f143dd889e79e5d24f638ad6874e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9126094aaa9e98d60012306df136495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac79a166eb14cd76998144e10814b8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf92cb319244ff9b0ca95700d14f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9250a6661d5211fd80c968112c0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a91095381a6fcd958b373a3732a151499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684a5e6e5acfe6bf4f4c66c80053b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183364eb34285c029be6e38f22a74d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d73aae6bb0310bafe1d2e5f2a476502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bd870e7fcf9ebba20860d1c7b70e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56819d973ef918e0d0f7b64ca8055a2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67581542dac655d23bc929ca08822e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda6a1f31b71a33d67a5fb75c98bf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60bca3992ffc274ed4da39036afe00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be57931b8168d03cff5d3a1f401739508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432b5689fa3055a52039a15b5b75f74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c0e4721c620fa563aba30369a423510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe1ac3039e516afd237fc2fa55159c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a94aa3fd0b298b6d3b32ef7d5dc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133db0c2dc251849d2d1752ced24b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1762b736e2ab2e8b49732d8877ce56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e934a8142c88239d8e75d623f4286515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fabf498cc42ea500ffef76d4f5f1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fea055f021489490cb84f605c4911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce6fca551f780b42eafe4f81d4813518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e9bb38d69d0efeda450a189b2134519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414e8cf119a4201f8f7fe172bfa1532520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5fd8563af0bf9d45aeab8fdfad6af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63add89f009ceed015188d3e218983522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f2d56f43468c9965249c006debe8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b43b9e7457da396f71542a827acae5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b0a80001690bb963f7a20d7d7d37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93574b9cd6cd64dd0eeb14754c01f715526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb9e50b649011487780fc4024c5ec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae36f796b18c3e7095cc60aa7b4d2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61bd64f89e125a86832f07233ccb60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53698a4da3241a41ac7e8f2af62de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9483e82dc17a7d870bd38ede1aadd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20cf1022edb61b171a2433556fbd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886a30684c08bda61f26a4e7439380533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10752eea78ce9b456e5c5bb19085cf67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8fad914aa61735f3f392d2d77a1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f748e730d52f64fc60e1cbf16e47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee21a951647e66c2641f152f035ab6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160622d4120aa871d6d54acae3970a88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51252c17467738e66c7324a64f8a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22d40893f860a9ffb888c4374de04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec627814c03134dd1ffdf451ab132541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722deff8315984018f05e9adde703a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea624185e29552f852235dfac364a20c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd631431722d2f00de86e77c8298c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225d9431fcc6ea0e48a74717998584545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b015d639e366d05464b163fdb263c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930a6e588e2954b337d87d0ee39097a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013cb70f5ef387849089af9307ba2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a977ee22afd04ea449b27e768dfc5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299d77edc06c63f71c0c76a3e62905c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af908bc5044574a1f4454c154db56b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d9a9a3008d8c6b48d35b7048c187e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b94fa6b7fdf7a46dd071e3e50709d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd015739fdf9fbcb02f265c59f881554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b826b4af656ed18716fbb9a876a52b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a46593a1978ab25bbe7eda198288556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6380b9ae3d6412c7a3875c69ff209557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f29d72261875c4d717bce593f85a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef724c0b31746ae39add478843dee19a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff80a9905407004420bf87a7820bb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d74a03b3e823cd30894dec33b018d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f03f70d33fc9662dc4bcd7359faef3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad10db84436de3127d8c60b8826701563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43264712f3523244d15a0fd7252a41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61106196b914673721e4be637c062d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c1a6184450b35ba2a85493856600566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815099b8e1f4eb84bb0cd59256e6955567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996374cde34812972e1c56604409c8b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331f34ecf9273090ec9368435a6d16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c6ce4a6a9918f15e59f6d7b2dfcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd1a6626c480b00dce01ed21f4579571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b03dabc0b8f3c39a1e1581692e6e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23446bfa6332702bc2e8eed05a893c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3035e41d7e1f4075c08f92e56cb31a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377daf4f208aa16a57ef713fee0f2999575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429043df1c27cd59e96ca12404d46f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afcc48d4679d85048c73f44ba24a2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151489a52207f430d136301908c1bac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871a85c8e6eb33ee018184b9a09639f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e88b8b43e6d6a1a9fb871d364a5877580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c9f5e2f4139738d63187f875de6df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19a3eb51e6ebef2bb33929e18050a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2bec3a192e5f28c887a4230a6e41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4539d2663cedf1435a674e5b01c31d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d96d92b7d2eb6789c6446a7cee1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace3ef7488121a94081de944f2ba4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17131ce1c5108a5e33bd1686130eea6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed43c2d0cf7c61c178ce294dc0cefb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34334d9b6c3a4550c0e56cb4fb90b86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3268ac7a24af9c8b486b7f5ce3e2a6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27de0f791e0c0560f14c696ab6090591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b2e88927bbecb0d62c49cf305796592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835ddbc40d0237e807d9586e2ffcff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e66614840557e9407170f763a823c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ec8ed5b1187944bb34839e68f0f5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf538be5ebed206e59d6c40a43bdbcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071c2b56c8e29f7aefc74524c6adf7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067b753ca9f74189f286e70d070178598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e18902f217beadd53adc59162c510599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173793fa705d7b2d8db7ed339dbb4e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579bed700d56edcc34110b59e7ca64b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340debaebb1f5467808382b88c4efdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3f68f5dd337bb834a70c93cf2cb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca592dee5380061a9f6ff7fcdb2051604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2bb02649ae2266a6bbb15979d703605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6780e14aabc809305a063d6a04a7de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0be4af8f814070532682e7cadfea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af158d3e536cbef16b5ae37961cb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a87e992b127a1c54e06b9b67dcc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0ccae753ac2b030580e4413f994a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee866c54a3928304e95cfb3ae2611611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baf00190ab96876eed8ec00af56077612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e5589304889ef5ce80b22ebbff078613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06670b089fdd438f9857c382131a763614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ac7f43ac0a17ded7f4c181b6f4a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacf585bee321c03480672e9fba414d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62bbf663c2648ff94ae2677130dbc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d90a33f09362d35618e468c28d5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963919b6b6998e4648d538c736a593619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d2718b518f2b468615e5328994a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9145fc1eaa7fba32e2e40e9a3aa8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794440041ce463d90b5ba0ac4c8d8fdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea83cfc54c029a07c32b700c481ac6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be764976854d4763b9ac98e846e21c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d3368ddd309a6fec6e476b228e417625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68fe1613476540f67a3560b7263742626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b4e62b34f80128c32cc69f817b43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73635b9166d8ee132c1d827830dae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e229fd9f090649af1e608caa8f7c116629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0613db83ecce670114722ef5cee46c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33773b8e86ed344424566d143eaca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d6fcdb8e559969a639c92e32014b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff902b29b599bed39bebd7e05fe426a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbd510ca9f6bfbe759ca3e1a933535634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65809f2a877a5afdc486a95565813480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c54fe99d2e46fa3fb4847c9feada636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b683a9a94c860127dbd7081a3494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d849789954c94d1ce4c4f9216ffc87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4ea10159128c47a1438828cf1ce1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2999c4266e6e9f0a1a30d70235e0f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08d33e0b8dece3c71b9e4740f619f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3066cf3ae9a97c38a0f0351e446ebc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbc17242c9fa8b03aa604d90b51e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf06781277873af7cf29870bcb1f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afe5a57fa49019d624054844cc6361645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4600bcd7cda5fbeadee848414f1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62adaf3bb61a265fb1341ea07ab71b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00766919255e8fede9c2b5d6bfea21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46169ae2473111dea2b995c3bac174649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb409e95cc38e0eaa624d3da190ca4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201d6c7396001f11dbec905e0a3961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808b9ec6e81ca22384e13de49f8002652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005f7c2fd09580c868dcb55f9ac6a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a861b994f974524a037eaa87a2ba9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a31348b2036e72360662d0f5d930655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2bbf2cd9277f47ab3816a36430b61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe1c260ceab4c686b35d8f23ab2da1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ee7ff33e634604b91326ce405677b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55881a35e330ecf62d9d9ba5720f2dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb12e00b4f3d16636330a8dd8b917b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9aa9cdf37d56bb86613cd0cfc4cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525bf45e439e10bb3a1ffea67df90c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9679b920ae9b638248c49cefcea5d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37ebde66b6669e3e645b9d87c9234a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172983f18478ebcb4f410a166b962771665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9981a5d2749d02d9a0b97875d8735666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476549710c127f374cdb55f688cf526667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84a47ca4161a65c3bece170f7193a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e83198165e94a9142ee47b294ac2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab543a0870e61cf4204db6050f1923c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049f54e776a47b2f36d4f02cb26ef9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab3f7d077dcc8020524ce92c6245f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60892b1156d6e0c205d8efa657724162673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e39ad9dc2106a198bb64aef2afeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0329bed1111743d008960d79db58e7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799feca6248034279eb83ba95b56b6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171f0a6a70bd95033f216ef1f6ae890677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab15ebdfb8e4823673fbb0ce44bf9aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071447174ac9348a0c61a350e515d9b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7060e9fd91d52b3ce4596611bc7520680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851fba3c94b5f719828deb521dd1b58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277e905e42fbe3a393355b0b6983f51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d12fd3e522a1e283e60f9f8d8ae42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7574759e891801edd3661c8de17d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647fa94f0dc61fd5fef2ed879c574c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1f7283419e3df3cb7d8a5ab94216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded85eaa8e202fdcd15d21165f558eef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd78cd2bcaacdf117c6d1b5573321688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31235909d283a5548f91568a7780c01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178d1232c37a621815b139fc7bee65b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd363cbeb5af7600f2aaaef64a7958691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d1e3fcbc1eab07df5bd9cf4e8943692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f25187802e3b2a56312e01c754b71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973cfb9c83fa2f0ae0f56ee417bde4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36bd91a05271cc6a0bdbdd9ad3d0cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d81e1aba51018cfa966d7a327c237696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f09d65f0238279339282fcb68356b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6112384cd371c27b0598e1bc92cad2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1a45d06c1ec32f33c9a3b74721d4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f66314f1e81d9ce7ee6ed4376dfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f94248d6b1e045bb67138c30787fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9846a936d86c08f026bbef332da3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd043bdc69a6f32ec4e08968e5179b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcced8375cafc98879867ef19aecb38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa29c5d42aa11138c03e306b4f65b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee7e63a0b6f6693f8b8fe11a77dd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf0dac281cd595ea6cad399410d98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455cc9842cd1953f1c94673d268ec88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d693549fdc12a0cc45ec1273f6637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c8c789eca048a1cee82809777807710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ff6e438f3ca28a9633a9cc603fa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51eab7590f8ff3a0492538b3ab7619712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4faad480819897d8c01b2d8fb61000713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379773e781f79d369f9dc6205d635bb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229f919a23deeef2400a38b941b2d76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41958631bf4fefc8354559cd548addf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a742040455210cf752b751b2311d8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fadf5692d365b20c3107526bdf6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff517fdea2f377766cdd02d3ed02cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b079279097b1c19711ddb53588b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771a980549defc75e5336716fa9610721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518318e2eed585983fd388b5f3f7c96e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719367bab26bb269b4a4f38d7eddc07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00261d7f65251c68b30fe290fcd6ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12548d5b29d58c557abe73515402e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ee8ba9e8447dc38d9c3accbed69f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f45b46d2383f783fa223b82e838e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e92b87e3ca6a18adf1c0f187eabff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851afa852a5cca347149af757c4c119e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d67f82300b3bafa3dd3ac052b146730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba510b0a828f51db2a80ced8c519bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a171c56a53a150b6452be4780c75b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59452c04959b63b784c5d166971b3ca0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31197e1283a6cb84b0c8618617f838734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d15bb63501cfa56233154bda0d7748735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca7e39143277db6f62352e7580963b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9790bfa094a55bf455d66f514275b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db333a37ce54cc365e6adc5c46e43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec8e1877e3e9f44d3e3e6b465036bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df14f11b642d1170b72aeaa7affe8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623a72aec126171e0c9d0717c8b4ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b38cd1f3003da9c2e5a56341b92f02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead942e7a01abcfb3b1b71edd1934e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ecb36e65699f3842d281b8396544744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a326eb543d81d93a912be40bb5ed2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd8982cfda71004a8df4c6ab2cf8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ac19bc5a1f659a336de262c7a9df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631e25b1f243180e2ca9ae86804b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3007a1db7fc04aa9b9ae2b5f70e79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb63f395879b77f40c362cae3ebdbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31482bf3513529ed2a52b0f768ffff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d3948f6cf07faa29bfe64e4a6d3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb88bec1d4abb520c038c957c3b1dc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb744eaeb3502c03de390298e88ab9fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abcb40e72097be60414a78c44601cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4eb9d301dbf46d126b2adbbdfc81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0549ce1e4d4a1011d157039480bedb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a5570a4ca735a68df0d2b7bcb708758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f4f43a7c2cf9ed7f29e326718500759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>