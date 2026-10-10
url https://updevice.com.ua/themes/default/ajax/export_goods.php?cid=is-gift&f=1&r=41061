--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589120f565505f15ca07c3b7dc38e5911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f98ff8c41198d25f42ac4ba1fb4bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5eb275cbcd6afed62bd8e56a033d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d985ac489f57ae0b1f4378ec3da7a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f2e962863a56d3d065b522f3569ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbba2b711b8b97e47f8933efc5d35c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244996c0db1d32488f353859fba2dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e22a01f229fae8daef0cd6672a148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd34e17290bfa421fb718899d9782af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f9c7d7d598513b83cefdeebef57710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511593fcdeb3552513b3a1e53be73ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb027ffe8cb14a17e47bbabf7fe7683e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d8ce38d1503ac902a9608119dc15513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608efd1f1af82343bed5f8705ec8b0fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e11fa806a2ea5ea4351926c8450e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428e707e6ca31ed90897c272025951f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ed2020652f9a0522a88ff73ee5bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ce1e54ca65915fc84682d86f59f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4627e794040133452802eab8677df019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd5ae119df76e626071eac1374e2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d85930f8b725a14fdc60c1ef329b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8041800e1bd0ac882a351860f694c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0746976dc505d440a88a136187d85323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29ec566960b006f2ddacf9ee35a5a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc3393c65839b6c8fd7a8e862f03ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d78b4d2fa61c0e9c4d27aefe49c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f216c47cc11b56f923bc28581b39e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfe97f4347bd58ecf809b7c97a705828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0300f7de8ce7194ce73b0207044cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51086e8e94c48a7e8e5040ffb76e0d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960934e482c94b5d6d2008fc2ff6fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de92a334ebab7320d019f4147aef1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f4967a6e7f88f000b3bc81fd6cbae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d2f3c8e95780ebd63ebd84336f6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0625697ed1d9b52037e72cbf0cf806f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973330ca7102750fec31931e0df632836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175aceab1dc09156699658a032b1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140383be11befa99dafae3ba9f0d961e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068856f310b44b820f107573c92314339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1170b666e153686c65d4cc255758a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06495264e000d26366b39084a95fb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba14b61e6c91967c5fa548c335bffb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9abee615afd2c66b6762615ebaf92243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528f4a6fcca6312891bc488d1f0efc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f32c81914842c4644709a2d8d8e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a930b46f5dbb2b50b39be659eb472946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df847fed58896fa5ed630e6cac31f2b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567f47b6cb03407ef12a42df56a2a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca42983eebcbba5df60597d3b1e58a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003eca08ba33d0bfd41cdaf4e2a25750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecaa52fd92de7683612d5f437b990d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e129369fd46d41f77d2dd68560faa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2380401e5f78cdb116e96bd8ef42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cd14f45eceec6b04afa715eb1c6bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc343c0a6ee1f393ec0b7209d886e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91da894942ce314caaf3e846bf662c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba5c18f891e069e788a89fc5a8e01757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f89550fd15f2fc9a9ebd40118a5d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075b67d837c5d2efa2923dafb66699659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef1c7065bb9292cf15261a2e84fe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb85b8153710a1483670e7d31bb0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0bce46c19e6e60b4702483862d73e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f2bab06ab1280f384737747aaa3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd74a05a9129c5f1cb8f1fb6ee983164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1864653b31aa5c1f49280d7f764571465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc967fa218d0811e098ca9e87dba18f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a0eae60b86d79460c279a7ded22167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbfb6693daede52f0e43df336cc76868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba086eff285e14115560d1411947a0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae88ddf909a337918dfdd37c37134f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55e745f884890eec4604489661e24471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2acc38e78f4514e50b3414c8c542372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24bba830c3e395af8de884e5d708373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a3023762fccdcb1a41b464743ec0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121788689ba582b988739a7d88be9b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3769220c4c29c721c4f12b4b67e19c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48df9c4c8c7eaaac0a810a01c718ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6fa26e1c4e75d919fe06a47d1e04f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b505a6ce77f5bbf29ae8fa6b31b6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2239fc4070750979bdecd9a0fdca480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f80ca138941b91d5c2109ca43ab8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f30f4724496a4900ee49736e532a6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685452e9eccb5297afb5d10072113983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e318111eb9c644844efb4be8c7f1d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a354822dd07f6238b99e8b0f439b6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea10857d5af85ecd8539377a0e0ee786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd472894ea260d9dea0ff7162aac6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d9e957241331666ab873ffb1f3ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19319764ddb1cc5bf750bd3ff3bc41889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1607358fbcc15ae64695f91d5713eb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ec7661860f9fb9e6d9b1845b1aca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e13211d038f30e381a7a20e83cc1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c48943cee050d52a2c07f80604a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b83d4b536c1c88c74b0e96463ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a6de6d31001d2b60e78ad94149afd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aba830dc25d7781ca9517c55cc86596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a848a0b22d581e34f8d39ccde5f2b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1c4d6491e498cada132e64552ca8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2089156f0386bf147d056784751c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f39949130d1a1066fe5069454da5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347457144e0f0077341cf51e6bbcf3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899294185ad05f25f86062085467ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e982d0712a8eb5dd8b5ccc7adc15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0328714e240eb2053c97bd304b4c02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f627fe4d6df1276be57736ea2d6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e90ec9e370e62f66438e7fa20418106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc357999cdb48d5bb6263f7622c04249107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec10a8a2595cad6bcafd3c4b982a7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6f4dc1d92ba29c1f414df11155f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a2e272107544d9806a7e04b47a524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb997beae4ad02b7d4f69323b67c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ef968c45cb8d7f5a03759917a6558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716308069cf0e414248f92b4e1124eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be36f37b0bb573ab6bc6d8d7c47f71c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca67b8ed1c17b9260c047a85fa656115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01a01765b28d8d124f9d112f9b262116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c07ead47ebe0193adaf6546fad42eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3490877f999548f16b8bd216e6cccae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b3c7837053c6eb723efca42ca36e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269e3615dbc6c7e518b01bb19730f65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3573641c178aa5a37a6fad331dac1b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7650231aebc5f455f18d176ce6aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9d7f6bc39da037d9d0f05179238ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bdf4f4a020e88c06c3ddc29c4c75d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712f09c2847517bdc26fe9e7ac3b810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846912683f2959306722fc213b32072126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50091abfa2dd31627f65cfd207bb3bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62068c1035ad71c2488456b163788d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0101609f377c0c07b425496f5a18b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca712337369f04e9aec81fd81a6fc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4023daca5e363b7a5b6f25199fbaad9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b36204beee0196c5be04791096d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60989bdc5d070a11bb7e1e6240c5b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf8a4a28552200c3d8e7c086274c7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ef99b2ca7dba15e748c000dcbd4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780f8c6af02c0c000cb805ae37fc42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3c46669453db6ab5311ed32bef5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982939b0ae6523feba38517370eb463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05cbe1afae9843c4de6c939c072ef0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39792003a2aa3da8baf442fab153fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee0e5f9741333c3efffa5fa11e417141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912bfb0a76f1e80bcd0fe71e9a386f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1326a487abfbafe527ee3d57b766e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33387038907fe201c6bc10977b4f9f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c42665d963cacb130d09c68baed7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27073b50f1b5254c8e1311a2d45c90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0dba202006dbb2698df7fa8af0244147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837e5a75f608d6943c5cce8e468ce3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147b8f5c92b29a02b2a222d17d1930149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387d9a9380208c81f31483754c07152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a245a931e6e34a087614de103145e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e930e95373323193ab491d41522c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb843019af5eeaf9ace3e3362382e9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798fd29e39360806c478aaf329a964154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b6a3a6f49d30522291fd6de8ab8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73b93a3b6977f6ec4a1d8f7b6d1e2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18640bd1de526f7bbc9989c6c4dccac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8fcd50985b475eab2eb2caea62c5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92cb639afe170b004927cb5c87c719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e358cb2868bf066c93f75628ce2392160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a80546a9c8cf6e4cb703ce7f69610161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1234ea78c4cd8e5a3839df34c6b9d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a8c4559e4eaf0584930bea5e38bd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea7efc559fc9f89473e230e361c284164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1998c0639fa6684a892253d4a51af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e803672f6d2665f8e5e60b7d68a01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab279bb6bc8f3159d75ee73e1da75143167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc6846d9f040fd33d8bafe565f2ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82964eaf84bf81e9a86ebd7b99c1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901fa5a03ff3966dec9bb8ed62b47c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d772f10d64b242428fc17d1fb060ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e309799bde8b6a35616f71695d087172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0405c699871b3f8ed5a0b941d7da9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30595d2455968a094c30a9bd86c8bd5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11895ef5606ac08f30cebfef8e78f42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47c23b9d8e5a7dda8b18b33428651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8723d2199c36bca7554c74fae27e99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55ae26164ee78d3d0859c69215f5c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da6276e8760dad3bfa84f1a6f5666179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27821dddb86648ef848eee8e1cb63ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c921ddc2f804e944a2ed5af9067468d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5ff038f515a14b98080aa6c0101c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d587139a5a8df2bd90766bdbaa4b30c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd94791523fb902f64925ff75bdb47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b903975457e94a439b31c7b04ae5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b45806d0083204dc2d992173cfd88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a5446d4a85ff9884906f7eec16897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65646cab0021e442ab1adcd110c143188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc73f20ca5c15388bb6cf25bed813189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647b38b7e300e72e3adf6daaa430fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c9aa71cfa430c581d2170fef81746191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642a10aba0a10defe9fb21d75780a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323e49f9fa8d034b07bb61c60c3df3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42111585ce0afb619c6028cf327cf9b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dae45e4f3b635e028ad9c4013956b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0db59a8d4692721db43d4a263ae1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc71d6474af662af3f7937fb8f240197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b49ce742c9e2218084d980809591198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36bdcedb8f1b0df7fc62d6578fe7de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d404af527ae8257a11340406b872200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98625b7ec629c119e0115f68607542a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112266ec7d06a4db74cdbb52a712361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862798aeb6d01e8e413e35ccc1e395e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1056fb44e2c46d27fc2a71398fc7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82003dd57581add59c53c221b9033cdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9edd2ce2413c914f4549b31ee873206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91f7ebb012c71e7042bd991fba21f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de8752e3061851f5e4d0436627328e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95644ce8616e3fa3f1205c0d85d0f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f83aa8af1c568b77fd2c8f6fd97dce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d959e9e42e5310dd739bedd1eaba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d62c19816f8e8b56343234283ceb6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf3234124d5d20121c2f3512f8e8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da17b682dce8699f52dbf863a514788214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9bbf48f26bc5f8fe47ffceda353f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48cf536c20e858519203d0f503ea7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a98fb2c000452b59763433a12a9da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d38c8a008005e95da81b66f3a858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc574eece11de95be6e44bdeb14bd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f52867d6e49b83158a30e5d0f01a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28223765afa7b6b7692bb0afe1693d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96606213c8287aa64ee7a53f69ed4162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212998ad766307e3beb38bb272b70cd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e690ecdb75d806e7871d3f45c39c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcac7eb6a2cf7a39edc8b7fff1a027e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93481b54f40ddd8e7eeffa0c6e3920eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab81fb4fdfc28f06c4d2bd34c26e15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468386d3623ac80c0d542ae2345e9b32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294d54237a35e44e8a2ada859a70f93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a0d4495fed9313eaadf7575aaca1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231181c06ad6260ad880af60a1d580231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47bb8ec024198a91593f0dae5b76e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cd2b6cd2197ba96f8ab3c6cf203ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8446932bd1e82694190bc33c294362234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3346f03ece46519db593f5f0ec3c29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7e23ddc9f2e9a740df62849e69d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012b007f8be29ae954a40aab2dbd818237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c335f68aa0628f98303665cc6f2d97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c224f56fd9c4e5687267249d9840239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c343b9a442f974524f05fac3042f3c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02a0a1dde712f1fcf740469b871882241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f8724fa95f2696aa376bd13d84859242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1ecda4d6d967199b9e23ce3aadded243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078f4d28e95f9b5d6a68cb20fb15f36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b3c1b34e5978210700dde9d2a875245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17afd134dcb71b0f31462e9ce6e4b87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43732523a05d4d679e97715083b43c5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd17f51c8e9a1489f51821022b597248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea405d665e9c5fb487df4aeb6e64d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c284a6e6f07663184eb93b5787e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f963dcc95b62ada0ccf5f7d4646ac9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df17e7f7daa5fb7f990a7f9b54bec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30818094728e3abae0e0659356180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921dbd0c9cf5d2d9de26c4cf8a459c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32b17281faf87df28fbce74b2b9fa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25f20524fdeae14dec40003692c48a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea381c258d7a2379563f7df84ac6a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e07570a8e8df088ff99f304f3b88e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541e6fb5a6e784985d81211fa1aac0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb266948f98e7bbc27651d85c9d9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5766e781b5af47991bb80404dff6c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1645c1c203facd23d54cbf4211cb51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080b370d9923200aec906df20d0545263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c71e11d9cecc464559102e942ef38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb56f0d04039927d11bfd3fd837bab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e7a97e926fcf0bd099644ca576a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca597f6badff16ca552e0f7d6bc6af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08e4b116e6b9b2ccad1e656659e98b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f12e26f555a14becd5235775623c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbfcdabbf82dbf9bed77a70d9be244270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73cc67e87b947938d7ed1ff1a30552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a449ce5797bcd94013be5390e3dd7b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc476dea002c9d7a7a0d88a59d2edfa4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7f40ff8e82dc06035a3aac988a82d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ecd7beafd826b5fe99b7f8121205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd1bcf23378c718bbf1982be5d89e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbdfd5726699f6dd368b336c23318c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0b8e191b82759ff6d311e20813d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803559960c4df1fae6a327232a7c0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a6b6a513ec901b5d0f8fec0f3ce85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab70985214c2f3783465f1dda75530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999f11c653c12aed05af01a53775679282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b35c314ba577d2eac5fddb96bfd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221060c4a762efc48df6c413877128284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acb9574e2fc96b776db0153addc524285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b98483beaa0381f13d7cfd121bbfc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12155ef798e4ec32d73766de390ed1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811342acc8c7d6fc19ef486f5fd3b1b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae455895b85df0967c0dca6b9d99b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38d906910153de6223250bc839473290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646eb8a25887e48b68deca56a89ef09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8a3261418293fb253b3b5f271c5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aa9e7e52bd73920953446ca58bd13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d93aa557d98c75a7af302e710dbb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8b810b36e62c13245d77642925d32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c51bba8fe5648f2de682709116a3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319eb8f58e55c79dd72bdeac6d3475297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a19f847287454a3197e0a465e0bac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb894040468b32b756055316de3762299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78adb80eff0eb00add3a5162275878300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144be88dadc54a8ee38713779b210d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c29251f7e6590f98a3c79c1af8cbf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92f2336739e6e2b45239c1ef16126e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48e09b8c0f0331b54942f8746a849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a89bc15e40c66c9a3430c70b93c42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673060366f673e4ecff77d558fc1227306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616efe56fde453d8a19428747473da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7a80bd46ffb10aba6e73011fd5640308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd11409f6e4bdd2a5cb3671b8656775309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3434c251fa54d5f3206aa1d5d5a8c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96358dd2527b207d91f37e7b89406644311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea6016dca061f734177d21f44a1141312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3734aebec2443fde1e528952339f2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a29cf73dfe6fc881a03536e2f243314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ae7fc91aa159beee09a7fffa5ea2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dc1935abc61743667bc342d0f6fe7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b59eca6b69d431792e5cdc540a03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914053259d9a1cb77d124d9813dcdd9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254f4ec342753796bcb2f24e0570da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32635622769babf21fafe4381b183304320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5391eb6b7be5f689147d988786c1e39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2dd320d8c81b4c3fb73f44c03a2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dde22996b1c66e29bfc80ef5af7cee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c3545a42f78226e19a22a182d5e7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049c7daabe2cebbbf902c54c5ab7cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddebb5a1b98f20de35e7ad879d65be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd242570d8698ad534f3384024435327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2afcedaa5bb62260444b32ba8e29f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c75eb11d417b4fc242d53be69ade4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e5b39efd3fe9c8d40ec3c719a58e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8a1d27e887d124d71907137cea25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c51215db26e3bb8caf962eec77b946332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb2b13903d5fe8b104360a08c3ce6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a699767491b776a7588d634de55e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed218301124f9594d968bdcb5d1b29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54531ae61c834d771657fccf71a311f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48313789c8f00304941fe69f963b2461337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840b4de0a9de09a886762d59aecca0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d07f822d8c945b7b4d48fa5c99d420339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2152850d68e9f8ea577259f188f56f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ff5af5ead500c2117f1cc486f63e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524351a48dd31f574313d4ba76b351b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d92c43a7e710e447768430f66065343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f10c541c21c3b99fbe75d143a50b9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef91f44066a206c8c6c83cd9a26184345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c88e16f2b1c0747284e20137f22e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3c8091acbb6c7b0ff4ead74cb87de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2c1b8003d536a573ba05220d514af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ee7470ff7bd24fb80f6f780942ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715cfc3b3d83cd698f0ae02b67c6b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcbe164e5bea44fd0cb72de067d81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a76c435a8aa529006ff34677cd32a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4a90266755459a301f8b312397a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208618014903044fa290913524eca400354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdb32d565075c431d479319db6ba59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2809f9590d345725b7e653c52fa9e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22b917e36c5ac7295b7c1f616beb35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672adbc48fc7671979a567b6869fb68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f4657cf1e1a9da4064041bab6a9cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c8a4717a458f1f0680bf5784d81d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fdd826ceb4d2f34912f7480ebd330361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b190d9af5bf531fabc6e7d3ec8665362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb95b05a460b740962fd855f96536363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f4838f8f3386210c0e244bff6465b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fed7e279635ba7709d0af12edc769a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3a731c9905551b592de0514a2a00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029789f6103cc837f208241ca22f75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406a7d4ff2ea0e30c364f30e15d221368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213132765d26adab6ad2b7f6fc91d328369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a25ffc14fa922f3ae507710e275b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ba1dc92b7e939d276ab141d8011ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb97d1c90a0d869c4b8b84a777ea58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e89544e94929d335cfabca8e599f5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d8a7cee09d6e01e065f96599babb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfab4949ec02274acccdb375fdbffac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb179387ad2e160de9e4c2e75a440c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb6a0846f33b55e1f786b872bf236377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f485514d65e84f4be4982afe5edb7c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb95d7e322d72899f799c780ed1520379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52f16265d6b5319e065d61781bef7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7bfb85482281dc77e2121b96f0048381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d3c2eadfdf5c66818b573b2ef31e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44843b15cc83e4225005efeeafb68514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa2e6a5511ce78fa0ca8321867e88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3efc97e512735a1f15ff3de4dc65e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b07bebae3ef954bfe1074fe9b3a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a910764900805503ab909fa2ee560f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c1fd754e858fa894401c00f13fed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c33de46b77694767248928904084389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99325b95afc4c9b1b5c22c05ba63fe7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547206a37640f9eb0aad2063685fc3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82776494398d9cf0960a9ee0ef073392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5d872d2819e24e8d47f6bc6a53be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d457951212ba474e3c57f1c232161a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa7900abd26aa6626ef185d6f9d24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11596b016da200654dd991cd24ead57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dc96297c9aec5b724174053170963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fae436377fc2c2978a2cf89f6ab99d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a0e9a44d50df7f9259e570787fc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b18362a7bee96749c80960ff74e62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9bcef25d1fdaf5e228745bad425c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d9d1a9b2d73854853d710479e3b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1478d3ca1a7181b1c340abdad0b739403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa8b72df5921c90c9bd360cbbcf57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e870ab32afe51e8dfe8209ca3d3c66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cb44b52f0db79872d9777bcc68000406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d660a62b94b92c7ad93897e9332c2c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874917109ee121204ccaa9ec31c9c4e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abbb340d7f558fc40b8a7d906e1c13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e218d5898c534acdfed98f715ce574410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8be36a762401b15bae3938512d6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490eb22dafa87d2517a46ddcb6b5f14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599f415410e35f3cfa9a53074c9c76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a31cb41810ee5db5a2a45e0bd4e0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cef80032a6eb8d1f1a75c0ae5043f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86841e74b5262d0b0906260b5479ce8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe5a52769c50ba04b9a20f88772eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642593cd5ff1f6f5a9e720873d66c6d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671afd72fa66475309381c36cadf25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb6f252d634590129ebd5ca0f0b09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d317038e118860812332f2b7707bb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f9b4ebc46fad2eaa44ffb8164517e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42a5e4c99753b99a80614506e939a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a1a7493b609a17a8e2a7fa038c7ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999737acff8b8be3fa8e0955d6102535425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6daed128df52cfd13485bfd3e4e60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d31ace6cc04e0a4e9cfe3e97b6cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e0f13f537e9d26864525542e255d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18f1660d3dedc8b9e7e749b55b705429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ccf7fe01ef26aad732ddf127938f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abba735e74541d971e8a84366bd5656431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf062144fde8caeaaa64099c527f5fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f84f956da1a994a2ac274aa0d2291433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f97674c3c58cbd66b227e65d8e93de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc80c146eb167dc7ecdee37f03abf86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b7c9cbb72fbf997f4159472843ecc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb24ae6161ade2e919e92aa28296b5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2c83e636ac47bf5fc5f516d280e9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b31d77414227df3b1942503b5761439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc407afb74150c4303db14d274f76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3495dfcf640b2ee05581ff00077d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e63fc5aee9381f74ca1b2c976810442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411927c4b8de19deb492c24b30bdaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d435966d3ba4e0e968491236c67a87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53427588a3e2788913a83ab172984962445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d92bda0c03a034ace347ad485d86eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8181963e1981eb4b9fb18fc3bc5aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebad6787e61382b40b61bcdb83f92c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50b215ac02222796cab055c888d440449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c917713bd56404b8d1a0ed38df5c4b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878bb73ccb3f238288f6df7dc6dc29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0cebe2ee4e01448f57532076147b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18b35439ffe9fa4ff6bf4c21db2fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71025e8d7065ad3f66671dd13337bc51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0f684cee8976bb16f87caf05c010455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cabc3647af35e7f591290c4cfa321456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5728a1198c1a0a4b302845dc435322457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98823dc7357be66fa81ac24a82c5c94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f2fe8528c8ae715fa859a844d0bb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d94a578347cecbb410fb1bba286c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fed745b5e8f803318b939073378c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895dd6c8a310b259aeac31287f79b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f11bbb46cfeab1021cd6c6624be11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b78165b42131e05857af61328e18fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babfaaa74d1401173874d647a5a89cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646ef793a0b6456b839f93f4f0b4b52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785d5d271072d64415aa1d44f3eced5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d9a47d4cf8228d50faa431029038c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0db6e446b1340911cf0af56416d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2542851cda9342f756f98571d7e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460e239c14717567e31fe6303ba75f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7329a85d5f3bc0c41b74c4c89c89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cee154942344cc1473e79764d8101473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516d558c11f9f809071a1a181279673474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bef0cb8b49abc97c6f6b2780eae5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91700f57e5ffe6676dbc7f0096c818f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390efe1da9862b94a93c76562175a2e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef7609f2d0170698322be935a6536478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8abc8d5ad00377c1dd426f2d0ffd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cc38afd3609d16fe4b36f4dd427dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859428e957a15cfb31e9a387907259c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0d152ef6859ff8aedfdbb40ce5a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee0d38ce4a14b644be879c0f166b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823abafab2833bc69d714742e855122484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bec7330c04b8ffb11c29a90806028485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc45510105bb116a87ae1e9ddcfbfdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a3e3552ff2bfe438275f5a625fdc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f09f1a238482fdb096bee2d187f3e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f19ee30c7b6fcf8365014ea9f6ea7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7233a71587730dc39e86ec055196e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8c9928d727f3d06b7b3a2e1f514e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0d6e1e42cb190b81c848df6c1e5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7bf7fba234d81e542fb2cdeb4f7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf12c024c22acbfbc35b290c3983248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7443c5637770999b2dc2d32be47b6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720995b95da760e6e038b0d64b5c8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6b19c16c793a379fc0c1ffa373b54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c521ca714cb43d8d9e61d37664e46e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e36d13be36b55fc80b091a512c63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068488106ddbde47bbf5f3897ba73f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac9accd89eb5822109aaf8b8b648d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d2474a9131ed9c9366e993f439b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d82bc10fc8998316553111e7599c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243be2a7f4f2a6ab86ede115a7e82e44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2746542f9e77a88226b61d40ba6a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91461090c85af87f1e5759d975f0bbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f01532dd9530d58d713458424842d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19fcd6811231baf37fab3acd1a49e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4735f372dffbeae503573ff65d4eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcb7517b05ea6a909e0ef4f5a9ef41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd2ffa6bcae4fd0c271e4157fe7077511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190686db064e160653a1ed24a9e6053512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c688b5a817038481a75296aa0c19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bf70218379583f5d56b7c2bd14b3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac10d5f97cb9c8c91f39c54fb3c56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910eb4d42015e4395c98e33ad228b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5089cc371ed4190ee635905e77774ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c78d9e95a061539d8653f9a0ecfe7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a136994e79b74e2d0eca8e20c74c1ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f2ac73ef07d8e12fcbf3c6138029520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd243aab340a5943cde88d94244fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab508aaebc979f124ad119dd0f9a3208522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324a1c9975a319416872d85ec8187aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a5504b038f7f6f8129d61f1d2f64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270cd29965e342cc445bf2eb9032ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ed4f166a8aab79d5f53c1c32019a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056f916fc97373c918e8365f383ef93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107270fb4d4f50e4d27eeb695aea80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec4552911397c3938e2785d3a3533529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ea165be49a50b8c0728ffa7a1e74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f007b2e741481fdc9a9483b1a15d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e4308713e09452f34ddbf737b8d94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee98f963a56691da89bab926b43222c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30afe7f43bb32bd9bfb7586eb7da253534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34025a38aa649849c518c9c2602d89f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e511d74a5b5e0bca4981bf9f8d28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d107269b6e71f1b6f2fcdf17c4bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d1b077f1b5f971a448ca542df68b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e62b4117e9f39dd887ba3f7c4c1111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51935917cccf01f7357adac3f1b331b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e8d64c0d35cf5196997079673827541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b76ca5c4e050e3bc656e1d97dd3294542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba69ec962774170721d79c50e5efd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af0adb2ceede3c7ba9b491436abe9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb99b39af456a38ef6ed236b5281c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57fa7026775929579a75f23ca2c618546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b69d55aa2933b8dda908e3d45aba3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049c56b0b13f7b4b6a3c493bb023a25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be1f5005ec0aec260f9671d644ae5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38514bf6247a1c9202b80864845793550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf4af75ff8d415a8a9b7d2dbc6867a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe3201d7d35ec28dcd5c023352fe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3163d3dc80ac87a9543f4ba53799e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fafc06930cd11390c93b2b5649a99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fb477e04f10cab369ed422a500400555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594abe3bdb2c28d259ca764f038828ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295c7d1be220171ae0d46ceac94632557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705821aca8f6bb8473eabadee3a6eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e582e03d6b41f882ef13a33c0c9935559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601fa7b47d6b62d3af4f455eabd214b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d07db56288648c455f60fdc03d2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1057a92884741feb323e224bb303681562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31e34ee3b0ad7b900d1c1ae790990563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f92bc0f9add628549d120e4be7b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825cd1efaa7ebe56a21041f38dca32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253d85114cb03362b966b4098bf87b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b62f71916ea4146f40913045090d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41726a42213ae5f3ab3ed64a57fbc8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf5b31a1a8246372dbf17dfed367b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de55ac9dea21ea450a7e7801b097aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df27e98721957841c9d54059d3e4af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70815c9dafb2621ee3061a54356d3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91d3ccd31d2f28d04d8084ded0c8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265232a4b33653095b0c806ae4e8740574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63668e440b94aba6a2fdac563e32bce0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb90c8984062611886bf3ad99597a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844ba813788ad8f64c24b80de033eef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f34b8e0924de5e31e2fe78eb4c35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40bf10b1046c5bc75f4cb4c7b3990579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206250f7f30e11f1bc52ea8d6569f4b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fcde61316c3ce465c02978aba0711581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7e7881de7ceaa56153d0e6f28741f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240a757c540f085448a21ac14d61af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c866a82d037b4bb803824b9daf3b5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122d469a9b5f85644f6186fd58cb52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f793db305030bd49f844cf49f5ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d1b75e81eaf4a6ce50ea85abed7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10b630887a5028f4f98ec6dac5a3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553267c2d0e6e4efa4f0df83292553e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d28510c84b24cef565ef14cc299d06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7699e2ecfda6fc755689ea5e40e5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04235e0455964132b739fdc6afa5b134592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eb7327eedacd41586bfabbfa5cf67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85ef843a392c921f2bc2930cc80b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87026f7883a4f352bec9d14ec629d4d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995d658a2a8ad5bf3a354fdc6995434596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a87757f910298aad8e4d0d8498ef31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe0cd045ffa842ea104aa8553723f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58ece3712fad56548ea44485c5d740599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffcf94c73b9959bb31b65e3f892ea3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9f3150240b74c5a19ccd9682b5a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9a5a801d1cd2fa2066af0e6987b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b1b1151da5804fa83dd47cea0907603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546ce0c3a8c16ddceb5f1839f7d93a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a6034b9ab61237cc7dbfce8deda2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51013eb66f281174392e2a92c2c496be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225934d0dc94736b7b66c2d289ba5dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c3e43967c362215152037a5d3caa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb364e684a6682e12946de3d1a29a2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f258b0ad319919bac0215c88e1c903f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda8a2006885928508c3e7e71060b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32342a346ae46c39abe1fcb873b5d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e45df3f3b97d9c12cafc5f5dcb2c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db98b1c8f78b932ae5787fac3e4bd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78debfd7465ecb78b038bf0ef3daea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874da040563f8ad9f1ad21bcebeba310616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672790378a257b2ef980d7ea2e070a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c7d2d1c704d168e674790e63ea2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14251ac8fe6fedfa80c6df2a56b521619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fceffe456033947c632eb6c6552219620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50189c0ab0e5db316e52f37581517ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640a25cbb93ede25f06d14b1f69054622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393b6dae3eccf8e24549ad2873f841b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15dd0475f8c05388db62de38d35cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237ff9f1a300a2e00e7af2fbe8c31c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98382f06982a7036d61e6673ea7ebec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c44b5b3eedd1736884404e66e6a26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae61d3ad86e8fa59f27ae092fa5a87c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce9f012c5616e6273ba5a825de7d32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82fd1f60e39050179dc2d78739770a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42dca8de0cfa3ed04e9e2dd7b7404d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d034883d517032d7863283e03fae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e6a72b5612f7981e3bbf3f0eb3829633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca5bffc2e0e4e67e6038c306ff504634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c688e10c743ffd9b5f127e698414cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015824982465322eafad7285b21448ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae26781b170bc02b34caa44cb69d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05df8664b25346c72e7e9a2d9438ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba6983aa732e194123f60da11140b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e83b5b99700f5e3d5b72a4d1f657640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc9b1449c3dabbdba4ec1af59ee13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8563c371156c24898cebaa7cc4b02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcbf18c3551db8486ba8e4e1f654e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24741427000f629b4204313ef1c482c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a502692eddc9a5cf2c635201d7f1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b366e54419626f6ce833f66e456fd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a2ffec47533d9f467802ecdd0757647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb31e012e0b414324ce0febfe2fd620648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f147c1df98a5c37908a1dc8c259d94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd54a43b5ea0aebfb294ca8435124a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307618ff5b47b8dc443978b34df3b5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c76211897af3f4744a3b0489413f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d982fbb7fecb978a9c8f094cf6b3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bcda252f59f13c0056e24c81cad8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07064c09387b769a7da1c96ba4473b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cec9a18e3ebb9e0ff1aa15d4fc3a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7762789093c595c39b3422741e0f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe33b2ee755f9c7a31443cb242edd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043af3a281b1e0024c97cafdf86f7c0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272273cbb79cd261cfd73bc131f58dac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44540774ebd4219c6aa6f60c59caf99b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aca575e1e9e435576d8abb17161681662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02455a3780bf9d0236ca7b241c72d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339ed1221b1666f366728b07d84f911664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cedea91ece4508d50517f5373b8a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128edcd20f67234792b4161c07e7d2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ae2306ca986707f1f10bebf13636667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad10a335e3594f8f9ade01f63a2f34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae17f39113baab414255e83ce447f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a7e05dd0e37b247a099f5455e3ae4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c11252c18cb4ebd397b5066b8de016671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec017486e8c52ab8d3b9990b4f17e16c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a00ec03a167a63f0977325cd9cf62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714435272a8b3744813d399064d292dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6f2a819cc5b50986fab6923a2584675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefcaa0023996ea4cae7400915a8f99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b956cb969566255399ddd62b7ede8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679706bb28261f980422f92f29dc9479678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebb17b55a968d86a86ec8eaeaa09f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae1f214d69dba9c7d53d442f5e9d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc951c0e540ac98d8719717427c5b46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c369d9dcbdf72f5189c2991b41ba7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671408031aa8eb7d0d51a78b13085a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670599bdf299433124df7648fb58176a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e4f84594ac740767b09cbf38ea90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3acf22f14e376ebf07b5aa99716605686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fad9644eb207feeb091ebfa1bc26d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba3659b3b1366ff95e87f3170f1e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31072a355c3bae88fd89fedf802c9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51feecf61f23e9de550c802d42b9a92a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c117b2987683ed0112e895d1a51144691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ac739076a6651175421779662fa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f8618ab4a82fbcbdb60fa4b292dd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b18349367b5fc650d551964152ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c3993646b59ccdf798d8b154c2c51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d22d5d098c5e4418a89572a178b90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4ac551b4f59a24093a99a659e03c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feeeb335dad45c3bc2cda3a1d7f548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4190b9d6649d80a381e9eab388ddb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b351a86213d5a53198988a839f686f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df68cb7dd469425a02f8e0dd676f8df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e17fe29b3d1cb412b67f46803216a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3337c6dda6b1ba8091d923fa2e0ca7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e913fd8726ce4160f8a6f63de2a8d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a07e558fee1b9d20af1360b0b968705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f891421cdb3baf5279e116f657c777706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1222b319e19ca90940f10d142eae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f860e131cdb886db3d38a40db025708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09658cad001cc77cbef02d3062e1ced3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e7adeb67634bcd0fdd3b09b64d196710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038055fd5e0f5c172c493844b2f02da1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f93105ef00cc51ab0546c01536dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de0112b0881e0d60c986282c3122a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b4e24149028d9b50fdcd4ec0be0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dfc5651962448eb780b9c60a750c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c8a9d44005f8d7625f5e28318119716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089848870f0c708662a8a3059d10d10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b906a15ba7df67c1b8ccd69a43ecd98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff3b454ff583750f6a780bbbfe5f11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc51e21af95207c99a188df9e38c4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2e3bfd4cbc88fae09a73b0ae8958f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb00317f3bf07459761ea00abf234d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e323f04cda15a53bac3f30b73dc8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f292e069f08a48b5a619a91abb6f399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b68849cd6292014cd36b61a15324c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557936fc8f1eef732369b563f2c19f6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc00d78a891d6038416a5f8666679d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c40fb23c9f269f4c499d75391908728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a74757bd1d462cbcd166422a38e682729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e99f546554f957c053c9dcc681980730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deded683aa577b41437004d173836b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967eac0104ba137b41a0a23e7eb33c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6856b9d513c1cc9fec1630b149e02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a687e76f65a89b4db9a992366ad919734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24654bef4baeb4e4f642de4f671637a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d025ff861c3d23c879a6f01388062736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ad57c735b62930333db6eb5649dad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563ef8c30d05e0289137d77ac836b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b49470a822abd8b1d57de196cbfa4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e531c3d0c9f5624318614b373b7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548afaad2464fd94047f64182d8fa5dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808300f60167f0d7b50ae932c2139d4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d23b9188bfc3678b0a07b55a1d670743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d9413f89223dec095f84fa9adafaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055cc74d1d935a271536ad289f66a84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986ddd7d5276a8bee823f4edcaf7983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012835b9d7ea428f73d380852489d0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459520dda0ae375fb0b837bdbb0c309748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d345c291c183d98fd3cfa5e7aac34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386182f852a45bd09c1946738077b46a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088543f2dced17fcf2e15c24c4163766751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73ee15432ab70ced246e37c71a7a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a2bfc13a8763f3b3e26fa7e98691b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461f55dfb93e2a8ff0f3768d104677d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9cf12a0994d9d527041be2d71fcb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99608572d3c9711c7d8b71ef3a5d24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a9e24c62aab9c78b22849ea7cbfd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a30e3ee0616c7fd7bcdbac8b5ef5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124db8c18f40d7e959a99dcf25c3e1d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e903716b13b5b454b5fb1d4c6d1f3b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7950e99c6343892da46c616eb5102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b8a05e5fa9e997671c04efa506083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e16cb6cc16bd6371352aa3c3e8234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d0f04e0ee6c81ecb8b188df15d2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a15173fc8cb22c4602ed0c7004a906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29fd18dea07d6214aa739a8f8f3247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082559af54c3d52893ee7307b4882b618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aa1d2d6960c68fbd9daaef63fe6459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee08d8f17ef9343ac484468dff68f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6fc4ced141d1a59bc38451506056711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020f48ad861ea45bd794368908a84012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dde9190703df7379d4daff1a5472f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfefaf038e66564949985428110267714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda817a6a10024ee2a994dbee4b1a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98f7ef7e94d6e380c08460e25c7ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792707296c8ed8fea1ad86caf854d6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038143edf4a1c2cc8f3f4bed87c93c3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e869520eb852d24876e499991f560e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0456d931591ff7efdff23ef623a50220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f660b3fe2ad4030c8e63dca1f6da821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c86cd5bbdad16167f7523ed420a67322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca88ac7461c745adbd7493976c08a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef33a5c15bbeb9b346ef1cd132295d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed627c1df7bc9f229980ae0173eb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b2a222909f978baf2cc53655062726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba589ac34acaed142da5afd4e481027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae72b8ef943cb44d99125ae758a5c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88375224bd148384179ecd57b392429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceefd3b65d7a9de9ea4d4745aee44930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8dbef3c34ffac9b3e94505684dc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6787ec9e91a00f76aa191555eb9bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c46642ef8a245bb47617f3fd2471bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6adb4f8939a46507701b2863c64d5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1a09ab7ec250bcf51cb42e8cb0ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969f977e08cb4412a8e3c986d103fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75354008022dbff079924a6f0da4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cface0cd92d0ee393e4ccd7295a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8608f3d6dd10e6e7c96a66492fbc6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53f12a59eb29f175acfe46690635940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e60ba1ea352831142500af5f0bd6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284146eac44a7a0c4bfe37c33b52de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227778037056e751a1b5f9020ea5cc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f2e5007e73949c15fe4b4e9327cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d919ea52fd1d7bcce27daec0aa31d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823faaa39b785af0181ff8831a71a12246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f839d398b600da7b3ea6ce55c71729647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810801cbc8f162aa1c274be43fcf17448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791fe79f7d75c57ecc4817097a41c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31406a9398c8648a75e2918e36d0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ff9e923a15e05416990dedb7c886151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ac0ad93969f09b48402e542231db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dab36ca8a9a589e00a54dc15ce123c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ab3e1fda81f2e986d391f55f111ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f353681e9a69bcb8f7703c95eff1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45d8cebdf4d4118a1daa51a7ecd6f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310952d620257873e972edbd47add4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad0c538a1dc9311cec4734f550b2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5658e407191bc303f25553f9b38b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee09419e376f73f1aface8c5f418ca560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04100102f0b78df9003e01d1a8f9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335d053c6970b52eeb0db4a8a4ceeda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58532ec49f8078a720c32f0e9ddaf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ced2aa519872a194e0a3d61fde73264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d0ad04627f4cb1deb9065f041314165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f29a2a4962c580fb0fa02e3998cf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f76220ccd82b762c5debd5039903e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39eb7a906dedd1b0ccede27671dc8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed2d475d4a1fa130f59a4534cba95f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d5215ed9f1420cdf321680110548e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd297c1fd3b3356706b0baa5ca53a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d60cf73c24d9ac89f781e91f3886072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaa80dfd902b75a5e0798235488fb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7a25d42226b5808faaf08508634074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d43f607883ea7c6a8d9341e48d0de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f81d337e086219f8ee461852cec3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac4f6f2f38a331951d796be8daa3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f46e4e2aa1b5c3c0535a4f08d1ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb642913323a5da4a99f23b1e79111d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a568de10d01f20472010e336d1f6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b37fbf9ff11690954fb9905c3e878c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9f0c4a9d2ec933ece8d81477351ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224d082a292edc4bd1ac44905df341683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7403db81477d7a6b8a70e8a44f0d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a6ba06cd2d78793bc5160a6b2e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1d427f52c04bb1d19c77ef6a129786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb770194a19dca9afd82dc8dc13c0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57270d0bba8907ae49b173d5537e2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7df03820728b5a3117f31051779cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86abde8b1a461d704bc31f8c51682c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e6877ecae7a96a147e821b750675391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05364e5ee28ae58425ae5fbc37f40e2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de109f26b95f603ec6801e7110a4a3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c0d98b47ed8fd0476b6d4e5f05a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f1ff27d8c1bea06422eaa1c583fa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd86f60527a9176cd5140fd7769f7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a724400fea40bfb6a49c85c26e19f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478dacf308f7b1240b21cbeb4da56ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e8b625e49bc1294c05b2900b7d99699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b35923c0b12174b0646ed5bab298ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5e78689f38db0c195b70a63847b58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a058f30979c40a7fb332761852e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665ddc458f3640e78cbf952e348784103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55127280e24e30b2dcf4861e57cb22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171d81cdfc1dceef861965702eaaa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa84b980cf780c0784fc2e6b47c07e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cccd6129c3b380d75bd9c7ecae6ad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41415bb06825de6002e6a17888f1603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b55c237645b376932c58f53a4c6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b11bff86187e26aac1b2e9b396340110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767206a793398deec09acfc4bf83422d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b34833a2a8fff8e2979204749a3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc677a11dd9acf702d0e4d3ecced5d0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c608be2eddeed69e86cde2f2c52d4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aabaaf690009e49ad15af27377914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff02800b4b1c88ed1ac255670b756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b7ddd87e5cb47ec454537dd6806c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3aa2aae96738059942adcc0e48d1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dae9db44530679b4965c209f0ed9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d18dfb07d7d1b53c637e8bdeb1b1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd5a74c396df4cedfcb51259419f77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ab6f0ab35e8d850f58d8a96890bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1706214cb2cf277b667285ac3ad99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e318d3a7dc6f36ca513b2513f6af04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a9833b5c19fd2d0303398aca3d4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd1b6396db0dbd40b850a11406943f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282bb5be195652859bd116ec25960fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c95f1ab30d5a1c7da5571fdc5a294128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a329e342db95cc5bc0856a4e512667129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591e7974d977ef1e0359f4db91cb35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadf9d08a2c50a822a384db1acbf0b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efeafb663769999567874574814354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966333086c81a2abfa3b413539b20e85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a84fa2f216ea37cbd839bb08d1e805134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069efbb89fd1ddcb6cf0e200ec533b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3197855cbda282be9a8dd7b5e12d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3fd4c7f873feede217869b29742db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abfb69b0bdc7d31a27298726d278d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45708b5ad2f1ee7d252ff2cee675a79a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461bf8e4a25d80c40110a819e05e223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e7471b824a09d17495522de100ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b508566850fdd71ee3c03ac7bf25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b674046e55d73e8a693ea7879ec40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32899249a0f22f45479fb0eabffdae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dffd20521fbd8b09dab58f553b5da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb10cb5ff07e07b349923be8b7a8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cb82e95f48babd121245f8961acaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e382e5ef4a4d725321a5103c232fdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a50c3379c92d1555bcef9f467826f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb87e9db1e2579e0b1e39e6bb71a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb31d173234b72305d072b1755177a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6bb72d98a924361a93ecc8e1a6563152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6af98f9bb1ddeea0b55334ab4ef2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d75fec656394b9dbfc949cf7d8fea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a86b04f5bc45ad0546b4bb3296439155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0da5a129ecf247a5204c4a519b7b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c577630cbfb5f37e3d10b670112436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7f7a138d2d57c9a87a2f566fce6f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8779f90f5cf7e04a458b71ac2226f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb69be691d8311d6ebc4aea18e006160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c275b71ccac827cf41fdcfd14b2b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0ce7fb3896b605bf86a9ed4483ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c72d9346343c05ba7fcffa7b9bc17b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e48504d77b841c32e6cb6a21091d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86b234c5d22be37275f1da02b21a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f210b52a577a91b7e12e920bbb53497166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa91e967d5a2ff27698148797b6f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e76ed3c28edd1a7d533b4f62a7573a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7960f039e69844b878c45fa5043bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e7300f95089f67c0ac906db2a71e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb22407a7f3f1eccd66b27e7aceb03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080570ed061207bc57ac8d7a17ede0fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d390e238aecdc200914ec18799684d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eabf2f98cfef8a0dde321fe73d285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99666222d64b370ba2d75a8686534f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01fb279f77c71cb2beeb6ee9d1611d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f47da9e7967a1f0b4496e89959c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba78408052f7d7a3579d3a543ef8cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ea0aaa0eb8cb0158708e92fff4ee2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c196a34c3cb5d90908c48a3b6a3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f29685fff0e0697f3100df08fe072181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d6db281df5546bcb4733b4ea8469182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd57ab93aeaf0f2fc2d65f60e4606183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cf2af23097eaa4af226d88d24d90a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f802d0d75a6cefa43db4b4504bd7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612dfbe2de107a7f459e31dd56db250186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017686cc2288be6e8d220c7e1e0affc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c2b087509dcfa1f53b624b86bc170188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4ede9e0e6d65ed29e4be977661efd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fbd555e3230949f597772185dbdfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3ec0392df9ea2d39b1de736e4150191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aee111ece4f88d883cd3473836fde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd30f057a57256000e3689c53f6100e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c587bbc9f132dafafc5306696ee7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d6844a420f401e874255a29ab4e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897779acec506f3d5e8b7ebaa210fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649214a8acedd07b3bc4dd2af62bff2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e8752fd68550117c8e77bf6e2f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298da35bb690780253e973824426e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d66eff486fe079b4b075bb72e8739200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0d9125800547fcee34ce0eadd0d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e95668564f9ee628e3445e64ff0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7620065e430fba08d5290b2c2360f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb40b504fb49d7b06e10529fac9857204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222918abe661c57b1b65860c5ab5d0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d17559966dcde823cc0d47da96bb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91da36097d5fbec25149ad6b7bbdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb1948a2604952cd9d824be46ab74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b018ae3ae2fac7a279281210400c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6edeb9ec6fa9e22592bb275a584c38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49988d457eb6a93f98fe89df8350fad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6c065329f5a6a9f0cd3ed29180c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a4bc865dae5260ca76cbea06153c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3daa31127f30ab1421e41c6bcbf49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b33e1626528e76a2e37ea5a55d5c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082799da5b43adc6ad176b37db48ccd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d5c651fe45e12d7bfb464230e182217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925365a41fa0e084f5cc39b17249d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396651320473c21c8cdb905fe13f62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9fbdc420f66e75aa153c4aaffeea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4070590ba1ffa19447e7dc114bd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc38a794da12d12a0663c2c4c2d643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b7b1a2325b026146b228dd01b20f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396549d509b921e9256158b37680ae4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ab43dafb2a1a9030ddee1927888f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ece3feac5590be955468a22e1c29d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac19919742debf430bb2f49ce8e5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d8f1df67449188002ad0b17e28c94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591afbe1313cc6e5e957fad935d6282c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c26f66a8b1de9c6be8dc51bb1d41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666f3554e88c6b7292fadf79c40a09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f8d1a5d90cd50ca46c455d6cad3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be793a7b2f923e0ca057eb1dce187d91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c415d3d2f19d919f0b0fabcda23d5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f28fdf7f210595ed0c21682f73b76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214e2db0103a270a4ce07f50b0ff02a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26933c9951ee60d6eab23143115e2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077644cc1991f70c5bd25b4fd92ee1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51901c15e67075b5daa866f5ae7d8b4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3bce8d54a4fd9849a202a00adf5d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d8ca5463e13cd6f2075e676c8761241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464af807b82c80c01266d73e049ae69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63967d18a746c6106be194261e318c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c3345954d8d6448d150852c27ebb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c640556653aa2015401cc91460df0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ae00a7c0d799f17bdfcf1c4af967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b78637af88b3f1faa6abfa56ed8230247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70338ebe78016f0178f5f778d0a1219b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49904f6ef594dbd390086c432c74c071249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaaf6a0c27ad80d8bfccec6ccbdee1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6cb8c27184cf94a67ff55d14e7d1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf4711109a64346b92a07176efc04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4d4ff652e6196d77e41762c3b0d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f98eabb32c45a8e32d1c567eb3b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9f3d41d303bf47b93fdc1b5b1654e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804d1b4c2dde2f1a590d142f5e383d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c0303e88296e84f93d4006278252257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1004b4acd37c303b880200d7d9396258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d05e113a381e4f33a7b2a38646702259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd2fee2f285f1bceada2e011dab96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259101f9bca345f67abab1c2c4a5d316261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf13d90ed35ea6ac1206c59e5b57df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2cdb1a12c58b7cb87bcc90a4ccec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11161c64c7abc189caffe2f02fa24d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca61619b73ec6f7aeba3be8b14ded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a56560d04f029f224a110503d5fa0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7925b5a1f6c058fc07def20be6f39a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7022b0f6c59c749a6c86dc531194e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc4f344e6123bf1b5cb9a7a0c1004269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831c1f7ca73e003ad97e83a2a383e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91709592ffdb4e94ea5c58f2d469db8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704064dbae6773053dbfa73818a6213272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4654c1c681bc904c5a7bd643df18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0225d29f0cb8833c980ad97a2db6b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782dcaa6702b49e5d42ef1c15342442275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6876779404f909aa1c73eb796e5c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d480f650d0c2c6d3e26853e6f7210277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde730dc974a91c129e01491a0c0f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64646b6c3717178e78a99e94569450f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b378a752ce35f17ada919fca1154280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e272ef0ab6d0b75cb319bae23dd50e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac4b1b74b45a686d35df0c2ffac51d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bab0af8e9fa6d76f9feee38e021f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5ce37c7b540aa1536e91f89d1cf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c530f6a7302e1a76ec2d354d5b4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9dfebba0486d3534ee20534d992bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7baedb401258fa25fd0f4d770cf49a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b3bb2c15f7ed48318715812850235288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986785bcfaa8a49ac18baa89217cd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f56cf6893a1a01bebf13762b077a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938e777e86771ddc46ab5063a433fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66997174b59873197cec46a91b307983292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd02676ebaff6892315d30e01cae37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf79c4ea0783644fd849bee33766e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc20093cc2d99609abaad065826154295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb9cc1f8d57074ecc07bf98c595f9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0361c4284a212cd5ed574d97b955a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557362ba6ed2c6afde5cc1ca7fc0dd53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607f983a8cb0c2e1c2799c963f2899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820594a52bf107d7aa7c32b960fb627300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f2c32e429350b56759b120552c8c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62dbb9d2f568918adaaa5ab1a6d722302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906894db5c25214100dcf91e0aff20aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee934b0d42a2a531e74efc50cba192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4137b743a05ab3166eda6ac1f734d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35bb2403cce7f9914a30974bd7afa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c718cbe07abde14ec2f2834e8945f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e4fd938da8a59d8c079fcc0e0ed5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ba8e5720a247b38f163194c0254f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a2a4a35a3c6e5cfc8e10cd98db566310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e19cf1e9a4d2b1d3de3da2c3690e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbfa68279fd4d63bfc1fc05132e337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186527347420a156cab6ed8e0c330ac4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20ede992b8fba80fd3ea9fcc0a8526314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d1d7b2ddaec9246fa813d63f36a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2380c077184cb22fffdaddb93193d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443080e1adcd816d18ea2fc50e3baf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d6b86605323df149f983ef8da17a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77968a41982b27a6f481528334921721319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f2826744457b16dfc7b0b2761391320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a14f1108ff72abec679e22de6b4e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6503ef39df3d86673276c356a89c16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f580a468373ad14a9af0ea412bf1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6b3e29377c36e9d45e42513b9f264324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a64bee066c00a573e9f55618dc7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391ffb4a00e83ad780b00112e79dbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79c959436da8d604f6115eaed1e40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87d2e474ee49a4776cd37d0c25e4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bdcf0b40136ebcd1ade40f4ac4986329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86790977bb8aed65c26c96ed1c4b5328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc11fbf8273ee544164cc7a9cfde331331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85f524901db59d4c7128425d7e6193332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96295dd0cb40c253c563ec2801c2b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304bc3d726f50954fb66be537696ea8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f3e49a1635a451407ba70fb461bc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005d710594a38a833a26383f6b9298336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709d18f5d90c78ce2e38b3685ccd6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835136f957b41f4eb973f070b4fab8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05afe0734094dbc7a01b9410b22d14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7359be553697acbc46bf3d53fef061b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0b4c4ddaa06e0236bf811829d7e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360bb7e07590633299d787284b79f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0d84b105487d38aaea6a2c99ba25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d8c1e4f46baea1828e8ca3fc0ebb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0643e02fb64d2163250882c8f3d3f4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc396e6a86119fc2c9125f4aaade6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ae84712b8d0d8306d804ee5008aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a4e51b68c72e661a8c7f2d89100f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1005ead7617a9eddeb0314b524c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca67cbdfcc734b7eb1428a3e139a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd0cec1c83493575d83f3a630fb96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f71ff02ac7b9fbcd0ec3248c07e935352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f9f7ef0769c274b571316770099a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e354ffc896290f5c7dbfc4b846cd93e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4e9c7df2ef3fdc8f6342fb9b47162355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609042cdd69d2b47043965583c7936356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f293551162677150722e086753a955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19c7182ff9d8f3abe9014e24233b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68daf0074777bcdcdf1be169e7fd12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63afd48ff4e866fe9379cec3c4955a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e65de3a632582adebabf24d8bce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5a5ff9716cf22ba54337681069c50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4ea7d8fdc9fb0a73eee860c4767d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a83cc64430e3a1e4db21d893850c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535907bca0ae63d67203f3fe9aaf8ce3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f711404ff168eb8662cd86a69ff0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106199e6a64d48c15725ecbf301c78a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870210722f383c88a0f5e0c1fbda1ce7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51505c7d0ecb24d5176ba57cbce5c1d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e95f48965f579f1f0ce1fde8101eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592fede9a4ede4e2d918928d73253ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb06b0b771d3455494cd0a2b8478cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c33be3edc25bd771e5b569f788bc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93355c0a74fe9d03802cf15b0dba3f10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b87c95af201202d897c6dd62c7ebe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee72c3b96d7b579615dfa27411496376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca60347bedbe0a3df3dc5684f84741377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da3e4ea2bdc61f8b4cc39e7f4e43e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770770e7416149aecea3edcba095e10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139f20d9650c5df0afdd970da89cdd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2174b1463479d13ad99a0d57e3cbc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968150d063da79f364695a88ff1a50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6ae73ffc43e0f73c62749c357b7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fad15a528eaa84a6824e8ac975387384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65fe6ed74fa52912461cb34b5e29a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d3b8ba920e618e82ee422457105c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9567d8ba3add82a1f4d574b56e35fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37b8c193fa72395f5ec05aafe487ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1385636f694dc6e424506e358a018dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40877db2e0e2dc29235928c233a8e9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a8ed6bbdfc0364af12cfcf6e9048a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2a43105b8b3f4175e72dd163746c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b0dcb130b149b2f36caedd6cb167393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92f9e8abbc77ab370fef4f572c5f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d98a77bbe1f5cbb1426a23775f367395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade2efd9d812359d90569496cfbff8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac144ca1784afaf992431060e121a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50a5971b835c47540a8df71e0f5bcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838094acd37a6a7583c8cf0585e4fcc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655672f44b3daee859e0f10b30344e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0ffdc1fd84c8b4738d5adfc4ed88f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e6737dcfd1b66f3f81faaa823a47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20fda0e9a1e9791d845605beeb7ed8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96215b557a1da4400b0648126c5a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8595fb12d3061192395ccdb64d1ca39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecde6493afaa231b7a05d29168d1ffa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ef56404599f118e0ada97ef31d63b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44c4d85cac1087d7b09e1c11555e3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab6e5242f1f33420dd7deef299967409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb24be454725dc0c9a6b3601f8ec77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011d5afd5e0a1514568b717c7c4cd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692284f11416c31222c5f3455de5449412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bff5d16e6347f77f15c1b08a4c6073413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f64f808d4ebf2f27f7605c2f3c1e6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f89bb54ea571daeedbceb7918bbf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf7d0c69c84a9950830394da3d25aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d36310cede426a2fa69d67a33c83c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9ab68da5a622f92c152dfbc20f40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e502844657ae586a8302dcc865cab0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533a5f2bf2cf461514c28e9ff35d55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c96cc351a7cbbceb90206c2446aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4748351b7f8483b9988fc1223773422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91f7b2f99d0d9e0c59587e200ee55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f8eb3cf95fb5d6d3099592d817287424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd3a6c7919a5cf01f732163e54c8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b97c0a0a448e9d37793410dcde9814426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93867630e61e1e53b8ea67e18a1bff3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac397e7bb8d0bcd1c1fa37be2e466c54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce91daf26bd6c1f1d7f01bae524ae9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887bcb7a2b6ede5e49df453d98a4546430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40399519efa120fa1e4aafc48f4284a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03306e5380db63a94b5ecb5fd9ec2f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35ef62ed19ea361a1a82bfef88f721433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cafd5695403ec370434b6db43d916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2c689aad258c7ef93e80f106921e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42f3089391aaf00a62af0139cdd6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c6d16dc5d565f804d19f0dd9350cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855da068517926efbfa4b110b15f9c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09433eb715120712659a875e82e4e0cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585989f675b22252e5fc0d786f8ef142440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596113a096d48306f74a33c5b9ee1446441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19bdd6d7185ab1ae5ac0d00f16959442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877b0990a593c00c5c6ce74bf970c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f94b72fe67899bfb9adf32a5635d13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cffe9521cae1b95e00faa1b34ae0d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2933abea3b59322e99b5428225eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127c01514124fe92d00a47eff84c436447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31799f0f6f41548c3215ebeef9e62bcb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d66cec375dcbae65dc07f677e7a32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c32f09b1f37ab3a04a87a6917111c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c96046af892ee59825d9249fd2c0c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb56088556e0a33e5e3cb0451675c25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd80a3252d4d4956c4d5dbfa2bced7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afa99b04753bf60b48cbe874caaf63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d527d3dde045e547c788fee379b2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9dd5c0ff9a17771e079212b35a174456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a844421896b41e8c9a6812e2e4adf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f23397203861832f5fc1b40e782e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b15edd332e578b24e3ca4246e883c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3ab8c14bfdbe755cd1b49741a549e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc197811ea0d00bc6304eeb08e19f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b227563bc2a0868e0ba4a84ea5771df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446ebfad8e0c37ea286e589a65d175463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a97d1c1e32e282fee34a9f5ba67d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f30fed624b6f3e65ca9dc3c48b64de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd73af08232158b2249d358998c7da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5775ba4b26a29bed3f7ebeff13d9e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b844c390cfd93d76bf8f1d0e8776c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d7161efb9907a23cf367375383ac4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d715baa2ad7e191c9e9c30e50eec84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ef86b0af0a9f338778ea5e957d33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e4217997a8e7b9f304f3341cab151472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69f5f25a34774490cefb05982f638a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2338f6cf96be64d8a5b4b9971662da4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c56cb6b5d2ae7daa0eea94950463475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75217e59ab3919e808c41cc8af7790476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8cc5bd9dd4fc6f4466997c107916d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2366a0ee37edcece82cd6f98644ac6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571cdc66482e7ef57dce58c36e7fa64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44a4865a28aca7ef36fcba13e57be9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062fa20ebe7eae057ca1a91e01edd7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94ac8cbe8278147ea3a223017fdcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ccaca8e8bf9cf5dbd40ca6319a1d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570571eedef235972b09cc3e456b0c98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c5b1ebe666782db1dc2b8733eedb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73638c7631484b631dfb78f15097c7c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d423a2547480319d72642463a75593487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87e653829916bbebd96fa1fb7e9c94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f39d595e18d59ec2b2c5249c8fd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09dc72ce3aa795e18371a30c45ea4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a761ac6cf2233f7ccd6cf79fdb57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d2326276b945e7f057b5347a9733492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e555918862b9aa508ee2417eb77a31a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd451f0a9fbfdf391e757a855103c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3a25984560c55457dc6005a35806495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e84ae5f3d8de93fcfc0ecc87dade496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec58960a1dcd24c59d5ad96667183497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e18185a0e1f9088b5a5d9b0b15d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f821fd0baf87616cf768db6eae6b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4073c2b132e83d3cb462e2e85200500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f39416186c13e51e48ad9b33206a08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02baebdd0dc1c8a68bbd05ffc55d1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a658e4bcea830c98821a791320d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaab868b3be4483b47a3b725547cf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47cee846104de1159ebda1a080898b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987bd39b99650625b48cdcb5da2a0c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc4ed7a9bad6e249405ebf7f85bb9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b11629e6ebdbdd4d96d6469eee5454508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe9482f99825ace427e7de9f55d23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb649a70409d2ed06d7ce558a717b6d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197626952ff0cfc32ffa9956383b752a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069104dd6062db9cd422273ec4702f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d50dc8f9fde0c4ec1520fa03e29612513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe2f8de8a2aabf72268af0fe989a89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582eafbb4f1efb299f5d8726a8f187a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e3b71417771bae5d00222d2efc446516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed942eb4df0ca0387da854c10eefd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7630e07631368d9573112c7ea3ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425941731b3f9ae7727606fc7f76b8fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df47161b8ae900cdfe2fee335c58ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fa770d36db10b2473b70990f36c7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d4a6da51db4542c083c7675f85494522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8b810ca589f31a760938aada335a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da98ea277bf6f5990ba6d29c615dde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beed2cbb8abf64b65780d76a6f47fc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18ddda8490cf3d6925a91018074e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a9915a38a2d668cd331c9609739e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce7bc08d2f59bef44edceae4ed4383528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44ebb5cd533a45a45ea0580d4f0f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339593fbf109681bf7f4fd7878dd733530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c0bf678fcef9844d793fb0590572531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3035e9194873bcc049ede5e2996bfff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e416e9580db59a9f3d5ec8f5714545533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150da3951229ceac786895d6773e022534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef6cea4cbb6d645446ac1d28600ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f59b50a3677ab5d65a21444dc2f92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac4838786490166e142defbf769c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeeb007c28aa6d5e0182358c5f4fa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34615ae0334cfe4626b6371c92661f12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ddd1dad7187f7e4e839af737ef3e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708825b687d7748ae67f94bc7c4d9cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241fccfe7f6fcc06771e55a8c6dc556542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63a71638cab0b009b6ad4926c6a85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732030c1ee52be61879f4018849153c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3d8bc0035397911e141d2251ba7a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbc020d58bc04e6d3f6abd9e1cca51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4939a8456b2a0c31bba3ef4cba89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3bd29bfc09e04d6ae8dcdfd2fabc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868368a0d291c0def906abc69565c699549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd31f5f2c8262577598c0c5373248550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07dd1c432d5de25576de09279d1376551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a342816e9d8a4cc7025b804e2f14f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca5db562a19ee5be6df6c4d8e4ed5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67365ce050330c8a913898b0c07a1ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc56c4e87b5abce2af69f8aede54be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a4b0daf14d42e31a2599337184f12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5dbb4a9de685f4ca17f4bb3bb0d23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3abedb7349f481bbb874da42db5b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18035530607e18cbb9e0064cd1e0e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330100ebba2f24d84be648f3fda91b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a19386f47f53b1bc163d04b22c489561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37725c16d24e2f029e4789bba7323420562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c8b25847bd9b259ddb4718d10793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968615c107a1c09b603be862131299564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab124bf888b5701bcfc7df9019a7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b3c95a6ad5608a140f02e1a7c4dda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143dbefb059f98d60fb106c4453db88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633df8d089671f8d1e62c246e3d6ec44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0844cf9b479ee1794ecd0a903ff7d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8636290154c7d8b776bd30b27306ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95224580485322f28204f44d848c249571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e9580c77974cb228eb89f4052637572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a470e8e3b8dc714cca7a93d6d1f62c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb76ab629b1ab753033d9b7fed43fff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c41a2d7f7f9a1d9d4ad552d50a9d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1132f63f2e815bf3718c0c17cce2f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbc567295ff7febd089aa4133692b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8cf00f74782e36ebb97426eb84632578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2dd773af6327d98543d1817fae933579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d0f18bd51c8c264eda6c2d8a4516e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd1881936fb8f019e8ffa948731b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310726adb084d64fdb1e7c29c93aaa19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231ebd857849502573b94cf664b2f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e1ace929bee30721a65ad29de7674584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180210f3778d487d2d885521a125e4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953e072584451e76f1b971437876ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ba83f832cfe4611f0916a9532985587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311d38d397fc84c404f709ce0183d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c830380633c2e331125861289dc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e47b4f59b2adec9b4f37a2017cbd06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea8a25ddd41d1ff439617cd2bc4602591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bcff2deee735a6f72e450ae7ad0b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ecb68a77b14d73404038b9684eaa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083ba54491256a8dfa8973f9fad7448594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15991fc2888ce984255034ac7ef2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d9dc87ef8df2d90c6294958dea12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b540894d278cb06990d311ed24faf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0916ba9b3863e77b677bfec67dea087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d1012734c46531aacc4c8c683d45c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd7dd4f49b40d11fbba2bb3d6469a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebae7d8b180d9170167ba23a1044e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b5e1b4a7e4f43054912efafb8584602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c212a7fb6aad37970115eab0fd62d2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43732dbed8f8928b69c2f48b438c6ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477949a615175bf4d9a37a3ce853095605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08100f19949c75bfde76b4022c1d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d4dca08f404b76b5a00bc00c0882607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7be1235719e77a5b0672efd620425608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c80fbda04c01cc91ede9a7ba3a31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8b7c888f6c6ad623bf9a75da205f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe19839bf99529dc2c201df5906a999611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803f62f65640dfeb105f3050fcf0b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37aba2b166da82db16e6ea7e08364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7bc692522361cee8fa9e6825de64f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458b45ae4aae7ba205b63cbbac760b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda1eb6cae7c796c4edb70b6dde128616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbaacd47042d53b7244ae29396866617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22e1a65d60d1b32643dc67eb3701f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6a20aa84e9fcbdb926d1091443e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3815c05027335b9d6b5f7a595aa985620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3d5f5aea4221a1494bb777aa3bca0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee479446a2e78ab18a3dad3d2e1949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36b6585f010f04223bb0c1f4fbb2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462591500ac605ccfeda6873ba217f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393209cb6ed326a8467b32e2413ad933625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24950f7a89c7d246f6a77140384fdb9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472b4a9e1cfa0c641338f5cbd261c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c23e513dafcf75f306f37dfb0efde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e05bfc4d4da3877335f371bd1baf2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715bcaa2b80271bad79766dc9600cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b314f851e389f598930c928abc4d6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8dbadd04ad22503bddeec6a23a065632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af8dc01f645d1d4d06de98400246f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b7f3127301caa668ff0777644245634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed696be294618f230e94f4780b8bf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b5090ebab92ab00fe2c712484a79a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e789f00dbe82e16c41393d92f7c654637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82528e7dc318b398f2e4cfb5495450d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6922fd752317e3434daa64f3fdacf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62577789717b7d958b006b791d1deff2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8322f59c1059bb750b2786f97a019ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802253a3d5f370110fe0f09c1915a2cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37213cf4a190254bf6daa333525da1cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff006b819384648939346d44aadea93e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2e829cb26d6d03335518984268af0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb1ff063341624432dd86e1a1870c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeef368c2d97a0fb69ef1f59e164d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9962b97ec2144492a6a16b6a02f33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a52a51cfe2716cf19f40c93d350e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e760a3f2bda2340eea8ac1e963873650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adec9a0867fcc7b4558fbef52905de9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5d2d09b27a41bcde4a1ad860ddaf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2c51e0df207866c19ce51f8616e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc14ce64822a3437f1cab8ee5d97dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260179b68d854d4af58a6f025a35d8cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751ff12afee38079c1f8e262398acff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce75cba5ca5a436771701093ba36c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9eeddfd8f2144358cb0b740d9e645658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b86b90c555d32b9a2e1a0b9d8a78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e25bb8cf98d981d3ef5365ab1814c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149e914d35633ac64a4962d2650cb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073dc8a9e820d5ef68c87d775a41457662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566627211974358dc59d4fd2ba56b41c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661361781daa1e754616374e96627ccc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8f3159602462243d240e4b900c34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237b93f8afc0d141661ff37356fc75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2b2c6e1163c8e5c300acfb2a57ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b19ac4e6c014c0c2909a68786aaa7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d04a24aba541754777bbc617110e24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92760c0af51136f904c831c88ab86d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f23bb24a6bcb94a0e0051e5c46ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76183ba06c270ecfa7b7c43d38058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2d3dc04d9adb185e2abb5b530c97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5635850d93dd8f0f73c14ce23423674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921319e4f34842dc548241990ce63c64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c8a6da15d6c8b42079c421ec2cdee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae9ff4bfa144dfcd3028b9f5cc86c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032655ff30593283e684316ddc3af437678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72750601b2803d083a3ed7159fcf058679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c96d536562bd5f1cf72ed454ebc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e52d52ed32cff8a5a3357a27a86f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df25b76cc8e4523bedb5fcc15ac769682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759700c26540a0bcbf33b84ee1dcf464683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110a0efe51b692a399926788cc8318684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0d78ffeb996b6139cf323759705da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a14615e043d38536b429b3e3aca1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42a02f9ff1eb5f520fa6b7d1c3aaa0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b448e714f83b65cfd8d2a2ae3a8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35834b3815bc1dd2d764da9a790b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e42630f3659959db73249a028780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b212ac0fb3bc586d9f856329b45d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96040a20b871f314223febea02b3bd1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a5c9b8289365ccbf7793217b12ad0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53475daf82c6096a8a169924c44b826b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e1dbee783e089edea651acb08d2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab7324bc6fc310f346a759dbd4269696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf08e0fc24a0ad931b7b0d6b02ff2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763d77058d72e85dbb4fefe8a3db73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aab06952d755f3e7957755550703c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be61c60d1e0bf8066301ee56a50b311700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cce5f0a74e4bbb44d73181364755e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674125e89fec659de6027aabefb0ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a27e34280b1ef4c880cc5262f826a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfac842917966c6856414d5ca3156aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff6ad313d76d032eeae720cf40bdd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a5e65fca956d5b68ffd547ecbacd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5b53a4cd7d11a4e615b624437602707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bc994a8c4742a9f7baba4c4e18724708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb3396acdec045c8943a2d1f1a4008709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305fa7deadebde52983c390f016fa4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b25a2931bf89a47df429ce5facbfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cda5fe71bffad2f5c4a3572cd1d45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e20f162ec6e3fd733f2a3d173e5b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c13e3776570b4fc44d63f83b12b33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef224e72d6f9bf8b7c1bb7366109bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a99d68ca6b3675a2b51ecb5e2ebc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63794e4664539a031ce4f1b4e2ba137717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b5f7203e9d1b47765f92b76e41be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152bd009fbdc3d3b457ff010bab091b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f2b5621abca860d402b7e80bc5c0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0ecb93dd57881055dc762ffcdad5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ac1e9f49c6c7f12931236d5b8b6bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee255173032293ec32f1ad222017adf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70912d65bbd46d9750d3edc4df9518724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d2d18f38071b9e08afd7ea9961066725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaaa863dbb2cf4fc4b589f949f1929726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed820b027582772a59fe170c3e829f1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff751dc7863e96f04a704939966a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f73e1f9d24a27b8527aa4007322dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4f04dc32608006bc0873efc1049c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41cb971f270e25cf27d8e54f78f3b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e894e8fd3d5e7a90f11c78581198cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f1794e09da2a770ea08afc2f70763733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a52df68c23de7187a2c220834f8496734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca49a4a202e9af2d4a82de2a55970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b137e29b44dc37c0e6318cd0b986e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33749bd04fb9d7638658942f908a84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde3130c638cbd8c3054bcd0a02c3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830128589dbc7ca3638b811e05d4ab1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a9b55d0847e19fafb2e1418274764740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab611e7ab50cf4302e41fc56fa18a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fbb6676c79229950d892997f8bfb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e3e4326a2b61b7ee83ac584b71e96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfd4f5f4a802df3c169cb997f23179744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3298bd39b4d569a334a76b64163dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ad3276e5aeecd6f3c30314957804746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947aca02584b49e3220e378b0ca9cf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b77eba58513940a2452572a66cdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707af1d841d372687efb79106f2e469749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d48beccd0835407f2767cb3152ec6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eed4977a3f46c47b6e5bc3de288967751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c046b22f9302ce2deb24a47b089c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e449df1a64923b31b9d0f2e0598325a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>