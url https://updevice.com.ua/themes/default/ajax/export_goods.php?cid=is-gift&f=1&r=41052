--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aedb8833d4b0f395003551b26913f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b7eb184a5a21b70a47e12aa9572f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09995d9878b4b3bd4384867edeb071d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d1f58c699e1fb1906799e22b3b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2874bbd8e0d1f8135aa6838804d5975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7557b2af9017f126cf12ca2f522ee46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66d7fd363933e1a7eb66cabe7c1067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935debea8b992dacc0ee3282f110558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3ad3b994e158b8c052dab59ee274d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07612fc6f5b2bfb7a439054866aba19410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19cad417c9acae1643f8234c3428511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff1d8bfa2852a19c6c137f050e5a6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866d0957b9882bdf09965535755aa7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467219753d3e347318e46febc5062d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf72c2c26bcfe837fe6ae1edd1e39d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5389e0e6319136cc15c7737ecccf1ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ccdb454bbc7788a21f52f8cd005417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc10f7ab4311c51d6712a6f13c2ecf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063021372e9b84a72e067af93f203c8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e74f555396268a763750cad7d007420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d280dd8710dc6e1ad8bc17a613ab37021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64c3c146e3443dcdbdcb79017741822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d0f9267d0faee633f0ed23718a57223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c275c2fc6d7f297371d0318626873b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043eda9bc171d2d854fd2c2f7e5c68225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43500310104572ecf3fac2ce3fbd3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86dc36dea7abbfc6dcf414bb75d3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65863cc4b6a6a6afa384f57911876228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcacbc09b31e75a6fc69d8687656dbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad70a4f9951b75e370c59f4436a144030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3abd0cbfe83f9241e689960257e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7f86ac8837364926fc0f817d83cd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fc1f4150a3291c51cc6f0c8f98cfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3ed7d6836f94c9d1c3a97e9d3cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a3ff3c8f991064b2cbedaad7049c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea3b12e97eb0940572aad1a209d65c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e407cc83e91d988d469718a4bf6dfff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcfb769b016ada4f6bfa93ae127e3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14e26d747c0f8689994cc37cde43339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad206cee92ffdf6163e709b7ec3c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c76a0faeb4655ec5283533cba35741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cfa8aaaff043a647d366fe61c943642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1578992a7cbe7334a5e0babecc2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b07d94664ec9a1c2ab16257ac2563144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a8b3d74a8ea24e1cd7b85e8e944fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc54e1194b4f0066ccbe2defe4879c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb4cf0d97f7fe072489adb65d5683b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6778a84d8c8a357f2a1eb3c51569d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7dd5b9c052ec7bd296be8cb993b7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde8783b166a58818a9ae0bad8426e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24cb84e990f8252476a991927d2f5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b044899c255d1988b4d344e240c0e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a12771a3a9ee65434f5a072f718553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e21d772fd421504b1258971ab0f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d071cc231a5ba48e2c33faa9fdda62655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb11ec91aa2acf90b475a3680ab8c9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9867ecea5cc2908f298622b20c1b3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeda89be56b77a0ceb83d7b16c7b2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0136b54551dd7c426cb8429f80eaddb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ee09bb543b69d91c4c899c0d303e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef70bb9ba4eef09210b4bb8ded05161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c929934754e6096cbd35a5272ebb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1553abe7836da3fb3af9157ca4661463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f61796f62cbc56088928d3428efdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f6a7ea42990dcf7eb07469ecda7e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd7cdbe53d6a50cd49c428b9d21e4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a2b38b0e352226ff155203a8f78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656806280b81c26877f341dbe6449668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3572dd48ff0a9406788eafdba60ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f20a93f7a45e53c5ecc2bdd1ecdf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd97a126ba8e9b99d26764110112c3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ea9f9f34546fa3c8ddb5764cbf0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d12bef18d5d5169d306a507a7dcde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0dfbb5f69ba44796dc57862c320a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b5de151150d2593895dac37e69c3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada7eb509483bfbf2f670310fb0513f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1ea4196b0904ab0b4e7d9d1f7fecb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f66a0328266e53479f98032407ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c0564d344a668ce10a56ebfb0b40679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc219abd3c88b87e88b907034f45c6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586bccb7bd3457016971240912e21d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f5ba2e9d467844157a465adaea4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8781c4bfad748f6c2e193eaa7a5ee8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8740757bef10f88cbcc6374419b7a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd7d4e4dc9acf0894aa1b6f867e6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec68a4f0c5720180f69ba3b8dd2965086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467f31caab3089bcab2332cce274a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c20365153adf81bb657b760372eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af62626d1709009daa998f35393727689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb29b3ba33edbfe8f0e5a2ccd1d2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b03b6763578b7b831fcd1e266ac891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a37f2bb22451c63870b658497108292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede9600980796ad9a399a7677d7e4b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a372388b077acc47e06d238d711494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ebb1d474a51acd9d8fe95c21a9f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e4a5152282009c1f3705898e562496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec1867fa8650b0efa7a6b5ee35cec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9365bbd1b5930172861f68156a28b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e05e0a9cd61f5a2bc2d44911d34499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad2a467827b1d5615ac82b3ed76f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebbb87ceaf96e73a5d9e8a313ed8e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f88bdf34eccb02aaf54f3b4cee694a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28952b02ed261e440097c8da6445b45e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f812533fba76bf21bda389f1aa14d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351fa74e6a1de7198e78b26909268e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2316d0acf18077d916551ea95e048106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939a5f338bedb58f46b976e64482a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa83df4f880f040735c3898c19e14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b17382cb8fdcb6416c10423d96e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a465dc680fcc3dbdbe3851ab95cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1fbb063c7b2098e98d9d0f1a6db6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc42922e7c9949baf7d35c8e8e809f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe59253dd6a48de33b1ba45faf4bb75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff45fac361910dd338d48a8fddb07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf9b53c841828a9549db003b4b4700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06f74da75ea4190a012416418f56a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f28d65ea912cb0ddf2da94f622ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446db6b9608356f5a82c70d93fe587118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99d23a8a8ac66836ad1f79999eeff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fab6f82e234620978440293c6967d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a232113de880e9c10b771987a8af800121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcbe77015fbe891f59396c9d1113ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40105b084a94a370dbd30bff0e93f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba918b7d3075a73821ae2b431d40a3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531faa7e08415e58b7bc6b0fbee0b2df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe3366858c99bca6c47cb370668e35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca910dddd5fd3df3428e5eeadfee9cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127244f66ebb5a7541625817ff58838128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e13ad41b2e9c007cdf401f8b15e45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da06a52485924ee9f8a911c5efa56d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6464de13572aab4a94496046f7050f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380690ea21b160666f705266440ae515132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ee875de6c4db66cc686ce18f4020133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8a1cff66fc3f14415009c3fa91d66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda8c4ad4895cea18cb6028f8611ed7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1b265ba6d06aa5994a5f225bb5f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2fe592a6567cce5e039bb9e7ddd4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b903a5fe45b2e1ec9ace60acb6d3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e39f9651f37057316d112616a98e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad45f94b021d80dd858f13bacb64c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ba0eb223e13c2891cf690274a0e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816be031cc3d0adcd116087d76669687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b882eb0877dd6e85bebf873efa235143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882226f397cf428039643bedef39735c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef50c5022d5f9e06598b81784824cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afaaa7d5c801f9416ab3a5e87dda60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43211a3deebf287a26baed6b636037d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f059ff829e060b68206b4e169265c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc54718a7bba46c67d0da0a56f843149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c327df217da2fccd6de3ee2d7c8591150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c31d294b7346cc14d96d955dcd1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9984485c8e757db68299209097a01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd754a26bbef6d8a3b11d3ead23332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4c10fa59c32b971cc27dd5f65506154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9801f96e05773fc656a1373a7242fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a524bd08193b0cede29dd33fde45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c2b8f3cff21168e8d9b233e8ed88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b92d3976b2761d484a940ddacd74cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf8e4cb6bfd62a131607ab51004ac8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b6c7f057064b7f93709e220992bec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a26ec179dcbdaa885379ef4387ea5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf071490a45a047947dd3ef9cb453162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775663b3e8f72b9c39b77ecc6951b21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ea4c77f743200d0abd9863a99b2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73390c713693343dd5fc73d3d8ca86b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0d642875aa8ec04b7334b5f66929166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c57a4e6cb6e6ff00aa75aaab0d52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38784c0d602e460f75789d2ad4656168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042d1dd228a8319de9ee6c7d0f56d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a7a314cf7001afd01d7c3576da35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78368303b7d3bef6336390f313c729a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636065aea182e6c0cf8709b97903bc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1fde4b4a8fea0926122bcbe9a0c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a4e2b4e7d43c1b3b63c85aa769c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c01dc4c081fd0c3839641c9c70a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642f2292cab431f902ef6ce56d20c9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460d659738ef0c52d10beee4c2fdef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed3c8925962d68aaa1aaba39e3211178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ab205beafcbd1e56bebde0d922e97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225916fea0e73befafb335c54ee1900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802d584a0cfe10c52141b72978f10a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ffe4b13c3e9e0771353ff3239ad1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b5de9f9a121429ba52464b0d5b54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146ade7a5cf3edafd293b7d46bb8816184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae2bb1139474d1de1226b0de0a0bf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b3391c145ebc8fd6a05151d993a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a610e9c226c4827495bc9fa793bdb63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29be58e8d36189da7a0f795e303cce1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6166d530451ed08c9b59555657b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798795e8494cecdc10906272efeee26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd49606f405a823c7527026665bb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b59823d4bfec8031c9102a52cdff62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7adc9f7ebfdc7a38d559996832842193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e30a95ad057345a2f425ff6b588b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401cacb1a6653d7f26e578e95a0ba6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb84d0bf1f65dc8107fefe1f137b8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf368eeed82c2eca383cc16c15d1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e1a17e644d5a29ba518c918cbdd4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e45f7da466b8d2e6deeebf32bf9cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cc695e64e9bfd31e3062bd8b6b8dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8cd2b9e712acb4e9e5a6aa98cd978201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9522bfacee6d0458a5952adb2ef27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd711499d125594a26e858da37407203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e83545217fa9c0cbcd8204181dcef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efcd872c024d0da831776c86634e3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae405bdd6934e7a2273edf515befbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d0a96bd8a27bbbf9c498ad80f767207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553adf9ce569e326243a7eb9dedbe9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280437abe0cc260ecb38515a2d2986e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da23ee296f640c86e1328b72b92a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a03e32e2dee8effcaf2033b83e76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7bbc6b1ecec3614085fc3fa1a5fd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f62284c1062d5e93015b041997043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4474bd3a43ecfe2a164dc216eac1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a851ff61ed9950727d24b26d6c7db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c48aa13cda292f6c9cec19fd0742216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d111371aba72206276862f10555c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812963012a02f1167d2ae781a47c0b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a375de0fc534fd10f2688a0b89cc2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a899975b7a338d483f3d545a3b484220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810e9d2e106f27da9f91bff96682ede221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398529b9d9802b1d7887df6a1560115a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47107042de521b506b545d021199ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738d67fa6c5c5095e869d9e11143ae4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e30cdf64c7745da577ee1dba25ec6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027b104380e66f2c64ebf04fba334d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed374885081c659430a0295e1a89d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307084b0c3f67ac9f237800afe39102f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b7cf39225c2f93b6935110d4dfba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4d5fe12c3cc4d185bf3cd465be70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43a1ed579121df07c9053c9fffc33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8901533091e30f0b09d9a81022c08ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2772927f2d056e7226782f41f7dbb31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6c406783f39464fd2845a5c8ae6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bb8c24760def9a010238228be4f5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56e01322ba146711b6b88c0afae5ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4490f2bfd3d5f7af71d3b9659484a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8006dbdc59f2bc3594f521c9a7b907238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082e75ba8fb50f27441319a32133a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711ea41d1f7e2347224233d38a85a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b8085082e864fd1ee1a64dec8a48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41970359d599e9a406a033ba0d0dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152e87f4f9499b7c630a8c27582a42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93672847604de387a024523369d6b2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a9a912bb102f681b7a00d0e99c2eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601685ee8a1f2eb4e52610f0fa63ac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820f548eb72c1c1728205a67783dc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b68df5c778cb344c0ace97584886a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29517cbc1766282a28424b36a72f8ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21fb817741194a815d42d7cbccedf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8f69115a3b41c30cf4044a68ce82d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c14fc7dbc08c9e530c55c18766b0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e172258df7892449ec8d050f50eca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a52df945c03cbc4d16cc5f26f3817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc57067a3bddea23285ca59575753255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba021e60fce3d6093ca5173c5177b38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8014fecfbd7d57772a07bc2ebe894c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c97f049a991e1b1e44012612a43f00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf96e4279d8b4551f181e90c007881e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2b6026c560a1cbbe5466aa1cb0fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889642c032bf97bf125f0d1cc7390a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a3f3a6f1befaed2715df8d9d157a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295b0e15c755fc0df8c9ae7f69cb9be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a26a96f959fd4bd15bd74808cc47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187a1f5b8e060968b1c6d359f3eed6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77db383aab715eb9f0771192f48d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7a8a202bb784bdb360dff6c3ef0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be69673de0dcc5d20a278b26e5a371268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965501eeb6c15547d65b91db6beea074269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e16e58998d4554cf5a6b0011b9dd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692719bfdd24ce188c49684a08804d6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ccd479cb1aae9acdf5ccb835b8f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c39cc901ce4c776bfc559261d07ece273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d102c7d8c3f894b8bff2cec7f313f5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc08a8b595bfc082ef9e90e4641ef5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f729300ab2888b4e82142ffc4f5397276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e6a0ea4402edbc03b2c4d54b70dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dbbeec259ef287628cb627daa1f22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273408e4da1aaee1e4e650151390ea41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef001799089705cd55087dd84917b9c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d057dc23a9e300b2efc8f2f063b83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c06013ff7ddbcb9c77d3c5de83bdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e700d105b3bbb397503959e183325b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcebc3004099a9a8c2e10ce75f27f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd23961ae395aa8fa67a7773b3af4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1553186146b4debb756b7914a9b06a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9471f4e20fb6a14b0dcb4e286591de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49712a412a762579f41cc4668e8fa164288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c95639455099af5710bae8417666e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda308f2cc23299e30984919c11a41d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cc6fff94197cb77bce6418133b225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544f1b6e8ffca4f0e51bc5778ba9ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e76fe783857c4b8581264120854e1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7c84880188b01d9f53903e18215c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5ca15a7ef7e6184bb141dcd6bb97f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88bdf2165c14a0e164e2e2f744603296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec31da8caba6a360514decbd8d8d16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bca7f05f82d32e1060da160a278a49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23341004166bb1354342497b5b703896299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d78044663b07521f708c48fa73582b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba2b097e519da1dc0c32a69529795301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1b9f6cbe10cfd1fdc6bd2b7810bd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a420eccaa42c32ad93f26b69ef1eb17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b91b4473af1fc3cea228cfadb387ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a258dd9a0419601ab9044efb06379305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa029c10791ced62e48e39c5a251cc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f98b4f080754ae6a053daadbe8b04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb02033c0e6a9fb6b143ed13e2d8e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9fd11bc4101d6ee53b3793773db63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b7f3df474da87bd9e544cd5b5b489310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231ef8c4815e5d7b2252c4fbc7c9ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc5c4901963972dbb90edaf2030fb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09704e30ead742f66e8e691da5ae5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03ec53e77ef0fe00aa781199ec107314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940c51569eac8700315ae3a9a38185a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465775a60b78814910e78699f46fa0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17945d7acd5021020215e22b7d35467317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea8b25a6ff84dbbd1e84a64197688a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f67bd8b6ad122420fb0499f896bf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fd3119b69262a2a0cef798a7f5d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8d28669ca403c15fed163ccf67ec2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0475110731b7eebbd5ea35730d98e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7abb033bf14d1e88d64a64e422d57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c30123d71001125ad3167e6b7cbc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837251d412fc9f6a9d288c03aa633b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c5208749655f97a0e8cf0732d20e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f11fdaa4a5bf6c5fc3c4dad7d379327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5995db764bfbf8e6322b8f8defc5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc22875b3c76c5a54e1f8c97adcad78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49946d0247cd5fe4af267db0ba4797330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3d84d065bc7d152218028ff6cebc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467762f705fef5f9494aa3675313c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a1c4e4a348debf85f306acd923015333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11fa18c3dd40e718f60197fc5e44f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a68ec4bbbb0121ac7993a43a35bfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b02738c8d8b1427508d95e2499cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe6589129517700bb36a7c2e114f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7050730fc578de06a072cde28315e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb079d6f1400f9d0156d3e00f76ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79c1fac1a335df6807a698a6a03121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe457bf167fca4d00e3aae2a6cab20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19197cbfbf7139a28914520d0058b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1339b7dfaf4c7a1812328a90acef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac6aef53a1e82af1825540627fb956344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a940e2c5931742f3a50a4d1f7119c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e525242456789c471e9fa4c6e5e007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd227f62e3f70f6d0c240e5b8cac9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd343570eb5796580e0061a09cb021348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec288bbc05e77ef13574451b81350a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898afc76a468380b54849c53d92fc3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab8ed62596c9f02911b9b96a2aa62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc4d529dd48c9453bbd9d286eef9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bc1d2c061bb8cc394bd8b6c8448de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05cd71213863059f801504f40fcc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c93f935fe99b7f9fbb382566f8f7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be4c8f5a8a2bbd4565f40de079c02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2231f30e7569b8f1dcbca24b8e0c9f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f65c34ee2464c6086374e6964652d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d831646d123940b88350bbe23a02f41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a01b93b18e02ccf9efc29c4af4876360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eef4388a0a2cfc3ced6389b91a5ceb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedb3d18c0d7964a82a72fbb38631a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b167cdb910203b09bc471112b7bee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8709be79078f2c8582cbffdf43d523364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71913f18de2b8d106eb6456bf974ecf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb876bfcc78eb1f7aed0e9e1362ae75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a6a493e15be5cdcc2ca93c1afb0ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03914f966e4a2fdba2cda5b2a3e1cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cccd5179d074f244dd2275413e9647369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea748ec59a4559ba61cec5dd3486639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5f893930d49203e7ec024b682d32b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c59bc8371b40d6aa1d43074b93f28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e197936a0eac67a61c6cbc1287b0e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a21e9feaf5a288ff46d104900b5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa7f9f6fb85718f2f247c4eb432379375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60933d02555d46d15909c2feac52095376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb4aa7e5db29f5615ba78589f41d62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49743c31cb461fd10edb8fa93328ec18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25505dc3e70f32d02d9fc856c42ac237379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe393ea97885518c938c8eb6dc7769e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa39798fe13c66a6e15709f877c21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824a2cecaab98ebacc72db115a0780382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f1b7dc55b43353e1c14205329b203383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a678d3fe599219f27b4a9b17cea4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7683185ce9774a8a8be4aca31c9a12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1a1b96aef0433ea319f54c70a18b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1a469755ee4b3d21f37a41ed3039387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42d29d3476855a0b42740117b6d969388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6e02a336827d920f0c07d2f7663db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5b49b523aa2844383c70ae3e8609390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205528152ce7a6c7026890079776e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79551b0c856617766264b7fb5709e60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1804c0531de6fc5e65cd445b8925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7585c95ee6078efb4bef11bdbea3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b985824b98b947fb378ef3bc717455b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43101fd51835e2b429bc3e7c7b61d21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3bb8963bab6e6fb2dd949b314abf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23693bffdb1111d11797498b1808d45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320157281caead7138e71e592954ed77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dfc59db05eeedd2a55633ec78c50a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7edeea7eb512f9b65f1102a64d7d1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571247a89320d7e498989f435f37a517402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c833313bd0e20deb061a9ff2de485403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff48ca3e1cd5421041b1b2103724f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba2f5933600ed98cd2eafe6c8b1789405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e36b4269f009aebb902506ff827313406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a971a8b45dd71f9d69b890aa82f7d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c65e4ba583f4ebda3b618f437430408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d901a9d950cfabcb4e9e38e4d9ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d862d6fdc597105aead0c109a3678bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48208afa70751f82fd4ab59539f57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17586f804a79873b1ba9451765cfaaa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc9cf36a9e9bdfbd6f33f60c32282f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d14fa25b3f874f3558d29d24f627414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea792695c2339d23e525160994ce0716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3343afc7bb50d430165cacf918549416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b602be1b40dd8eb1af5daf99d383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21df3a66b5991edb8667e00fb435d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb96fa5aa5de18d2d2507e3eb62d67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2761e228458009e7467c26a9893f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff38b71a4b59e7cfbf0d31bc87da699421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9933eaef3cbf917cd8e106c82dd6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162f78fab6f3e69c717e4d94b4e165423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abafe9b4fa327b346ef872a1e363b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ced51f6f826f7bd79a20e0e4b3559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5852db2fd96dbca2872687f65a26bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93eedbcbc303e38b29fd2ce28a2c83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287461f1b579a75f25de9f7d646fd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123f25ed6b8cc86d09e13ed53d7c10a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12583a7bda695a11b997e5a1f6833db9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69665a945a4948b2946c2deff4f221a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f8993ce63b061d0684ee2b4cd408432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ca9517133aac61d275f0873215c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d549339a31d82a1bf512620c8ce99d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a3919cd190dc977932f8be4ffcc07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d04b0bd19cd3e2a540ebfa5abc2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4612dd779453d72125ae2bfe4fb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790051a5f98034c13eafa320460d20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424721d6e51ae352eebb9b792e97be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690adb071048e2b0e0b1e85effa4c76b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501525aee69d170b9a8cb3ca440098d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2364310d1123e49c890bfea53b8f09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a0932ac12c1c83a6f9dd96ddc118443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf792c2cadf60e25c29df1170b1bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357c048465e7ac826b6a242abea360445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b7dda429dac9c72884eee5c0bd7ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6082d16d491234f09bbde1acf8ae7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3bffb4935661c35ab29301faf28a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aadbc79e18b6de66d05e91e6378fb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6cf7321bcde799371f3820542372450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b09fa2fabef05fa6f6b6480ceae3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e186a2f6688df5f0aa3ceb58c199452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963450d2c887f52acfec54f1f64d25c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd926541ff69cd45eaed71df953685454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef889e107da05a6917668a006d6af1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a432d615d285c68fa704a2072ec034456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23448e1bad1a81cd0a2eb916a8ba51b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef0d87d8e5f73e7c372da4b2218ed1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dd9d6a59e0664c8c60aee89caf5b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115aa99142044027af262b65dc0c1a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014021bbb9daf1b2c7f54f8b807830f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca44e5b4c6b62baf5ff5b8ac6d438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11173f3d8e9088489f87c750d0d64a41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f371d1eff40cc214bec96b980c5e812464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661aaf4c4838e448745adc3ee0cf5ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5cccfda90e96ae2dc0c6baad53f4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a3ac0af24cc6988923e2f1ab9240467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c64b9e2f1503cb57637e509d59f3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5cca7a6d6ad43f13ab2f239152652469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df30fa3f016011575e72e0d9e40171470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c561ff93eb912da53e9dcaa18527f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d43068e2e17ede1bc2052ee5b688d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c409225a6f8a4f0890b263828d993473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a806e15aad8f2a715f78aff48136f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a75f12f0844c285ed5dcc09468505475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe33370ddf822285b0f608f8d83ecdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a29848305508f2d35ae6ee7f0a141477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504250cf885d9165ea7e8906ebd3ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62c1e72082e5a787b28397878c680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af60199946fde3c4ac5347dccbaca1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099886570b12e2cd2b1fa0f7ccb8415d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3373ec596bcadee29c6a8939cda0bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457dfdf1fc927282e2859a3c0cdc4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be9614d191ffd52c9063e8ad4d93d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef47e473d5f34234429cd9fb0a96a85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d431891bbb9ce63c83fd78f9639130486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6c04520519f3250aa0867c0a2d64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ee458659a404a6953166917ef9a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcc7bbe8eae020890c0dd11a15678489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e52c1ca62c5c6b1133d11dc5c38f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c39bdc06b080452e9e9e505babc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b7ac2d2b2688f8b5345e03568c56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6553fb76f8f3476c1e862083cafe04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d30f3961814e79d852c33ebcd88c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84640331353cce3d2b1bbf5b5d5e50e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d4baf0f33202e0f3aef313883cc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815104d404b87c75b7dd790d42543bcb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb506214482d6b0d32d629f7da0d113498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d397799916628fee99375474ca458b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68860b906c2cb919ce0b78312e6e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece244a5a536c7a8b840332d0f67f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8efeeba4261fb799b19287486f853502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207cc6be69dc6d0c1baf6245d3530a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f59fdd1c84238ce29646a5f552561504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d749b63fa61cda8ccd6d345b5cb082505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33f5de82e819fa4fd407c580dadbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cb7e20ffe92c409945464ce9adfb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301344d1e504ef8c2d59ada624221c3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a1966ff7ce2a05758ac21d2fd5c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac034ea12e5178215e74d848fc489f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985780367068a658ff3367254387b53a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f61efbb95abb4cc2ddf31badc24e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a3f05af91fb836b6672ad73e7910513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc98505210f20d790d801811d695dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde94229f5051828580c68d0621215c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae800e0585482aa4a39b132da578ff1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c530333874b3a6f55d5d2ede51811ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b5b89932b03eec7e4bb66a63c28d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df15382b2d01201a77225605c657a3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd0d2d7e0b0e80f47366c84b951c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c964a18b11711392a2efa3781547b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d6e0a15212396a9c59835150ba98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747bd77181237dca1dfd9abb415c3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577edf5f122d8cb607c0f289eb75e999524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceee65d3732e795e3903dc246d7b12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411c70fb94dd92ed7aa2bc12a91186526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6846a4d10ad63c043ce36620bc79f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cdffb18874c5f6e5027188b99ddf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa72f0e7773c5a79d1e7cfc5c7b7735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115247695c832c766131c6d7fed3171530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46913d30b24fb9495dda75bc44c1b488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d855eaab925ea262aff9b81dbe75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc170482f4ac3c3859e5027d0130f10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf02502e25e571c6a8a21d52d03cec6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb092a0cdfd75172a6e7ac645a109535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007661e02c9720f4ffca7e45ff534d93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a008ef533dc668b72147e52a5e5ed14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696045df3089e5aed0be85d05aa1eec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0674f0f66b518acc82ca235ae6fc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ae62860a6fb9550d994022dfa81b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f2c673e2c5a55520eea6a53ddf54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d5590031970e678d0c26a54556a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb13dd7da46a736ecb35e2e5e8f8678543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68b71b2f32eca2bce93e88b163fc2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145392f825b350b78305f755746d46bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a13e7378b88f2b8468dd9fd373ca1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d8e551a5e0fde1d58f6569a75f88e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed40e5e4f9ad949c61114afb4fafc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b550fda049b6ed8cf26797769c6d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b1991cc4ab20d5c121d1a9968d9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5330ca86e624d1517fd08fbc2c7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8c33f4e2ab0ba9d7cd3860ddeee6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d78048c60c69b634e5bfe0b8662a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f5f5547bc94abdc2360deacdbd62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4eeed50b44264a408dc2e56d25cd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f85b053b01aa1d6e89d4bfcffeda0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a355848804a774a944be9d1ee8dfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc3a10b7424981b8ed38a6065ca08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1e289653f8e5b1c0a82af808e68b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f63f290cbaac6285464eec0729032f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b9589ce9cfbc72ed85c90b90665a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e506542762734b5ae96f03de0c15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4020aea678aef99ecb1161a885fb8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd86de376596734cc03236084a807564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad8ddb2a5f6571d9ccc8c6c95a9017565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284a800eb7bac993945b664dcef6707566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8f7d9a5aecda81c413ec2771f62a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd561afbb333218c69d8c9ee881032568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc749b62e65111eb985efe895ea7cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf87515801cd25bc080c72e14b454570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258b1f39f2eb8fa8cafe8577ffad0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c20636926daeb806942597e5de6f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ac511edbfbde893a572ee95cbbbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb462b165f6dbab26c11c42498cad7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6dbecc4c17351998ab770473aede6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b200d50df9a6862984b35bee2c06b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f651ff39a10e76b359432f452d34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf095fa6969ef781a1ddbab129eb35a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0cad21187713fcb9ed2543a859cd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c9b20ac755f0fb3e760df7f13771f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda41941cfe7b77865f76ac31ea192581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ab635f41f2ecad2b375434e7d0a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081625c310b70b1318118ead62a20f85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db882eefc5c9a93cdfb5d3d6c7bc43b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65406f4cebe3d80484097c7b16c6b215585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd2d1a60f7f39a580b5fe542f4ed1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb676942b885879085e5f7c7f1dc498c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1646edc3bae953d3a8cdab225e52e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6145f8626ca4bc4b38ec6b96aeed2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd846acc2daa225c94d444a9f1854a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa438f62775dee20a7c62098a02a66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1c14f488abe4c825be75f94a2f702592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19900114fc0bbdfb4fc47358ea4bb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec6f9c79676dd1c8578e47cdc8bd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231007fa4a6b87c700e11aee57398b6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e153137d7b2392f506d08ebcd5e41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee053f54e4d4aa3b2475512d3a0849aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e27dc0b7ad7dfc54e89c9b47b158c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881c86408580532321ef96ab7e720e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bcd3ea84121b8afd7d20f1c213c47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff3fd5949699c5a5d06cb65e9e098601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0a0de6f4f1530819ecde8dc0db0e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8113f13ace21144227664c1379ca9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e523509a64974c9bf4b9fc7ced5501604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d7b1bc41d8d0b4323883f91f302b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bc2e3ac2bbc69676e6b77d791bb37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240be3514e1c2580d910f2fe29f610607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a4d63631b1bbdc3045923bcf87201608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924491f4e79ab94d75c2d8e7b814a5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98476e3ffbf02561ac295c1761973045610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb01b4cd43d8234271c3f0b674632e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e41725ca802a4d6b0cd590af87a91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d5f2c019a87c557260e25cef7a69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d42e2e3b2088fe6976315597d189614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866445739615b93859b09e5e73d64d58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714d4778844dfb862feb0c39e062600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd3f99be66a379380eeb6057b2fa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae04f1c3ff3737d49b645cee15342618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4548169d40cdd404143594072dc0bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec10a0b0cc6f219abd0b39d0f6b15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa5b6d38306594972ac42b5139be22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb3aaa55af35ef78b6c5a11eb7bc3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0029cf61d3b94b99a140581d7b916c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d45072072b8ea829e01e6bbe3ef8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e6eb80e40d193c49d365fc9fd0f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf9f296494a0eb08cec2822e224c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2a5556992e2f908df97225dfd6167627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8da6c3340b3946ee4e103547e29dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ece45b0ef9f5dbd07a70ddfb10c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d2bc9f839ce22712812c6c0fac5b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb62efe19470156146832004b4c16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec8380354b375360538ba198e178d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c592790371f37b99d54dbd5d3b2796633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3015342b008ecdf895c5f6e6adb3838634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677acb430f2a866d05100ec7d6c60c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1e5749798db7f9775266537ece493636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8f9eb5ee49aa74ded8472db4d64d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bf779eefa13adcc98fbafde7dcca7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac467b741c69ca0651fe7f816a217718639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335896a27cf0dc2e245db8820db31c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973adce9fb28146c862a4b6c8b9595c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095d6240bca0ffb06724e1c4014f64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916284b65340b6225b7f7be334c9e7fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331edbc113f5371ff9ca08d688d996b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b031497a63e5c093744d2dfd00991f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390523fac97c913ee57b32856ef953bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e016887b3d1d73f682310ae7d0121647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c0f32a041c33c1316e6598acde843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e378ea201511233db14bee833d6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f53f7651715051fd472be8bc4b11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e782b796fe182b9a11e41e8142aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c95c2bc0c0586f1cf42bc16c30a6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef301c2d72e16fcfbc69b02370986fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ec3ed54f8f930e545a6a79b78bd27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55febcc0b6ddff165f6525f66505d055655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843a69df54c2cc920611acef886f01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b875fd814d4c297efb462866e63ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944582ead6196526d3a852cbf0683c99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a853f3d7dc514367cd73e6afbf90e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47e99a21777b9c1b81f1f87ef1e11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0087727a8e392c1b57812992a4efa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a3b6e88ab1752c660ca29ab41a5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2c10d1f1beebaaee53cc2c8d2ced3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18bee798b4dc5804dc57a0bf1ebaa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579136c901ddf3f1a39fc079a3a5b433665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b21b8a0ba8a76b0ff0ce9d1d04ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02989c68044182d7915e0b9ecdda5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7340e92f4b91e84f21c4280d26643668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c8793eed30deb917207524c6366a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982faafb067d834a71313cd60f8f6ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206627a6d9a5e0e10df9432af175b6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07325b31f3799ea4ea6b94ed0c2fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457bb5355d7062962cdd8d401ca37fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d147da8c0e245a1489b232f329d19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691afead331cabdfc4dec3247447ac96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bfb60c6afa48d8284776236edebeb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a658a2af85e1d28e7cbf9c119faec1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d330bec5775c8869c94cfb5981881678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a42426ba34cd4d4ee212fbc97a173679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15705eb56bc26a0daa4e7ad5f88dc4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2dfe44441bc231b829183fc6b3af4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ebca7cc05605820c6e814f5802237682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3544b64c99e912faf07cbc77de7f4fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e81f2634e4eb5bcee841122e4f404684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378c9259a6bc5191d96ee61ba6ecb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7938187ce26d265454915d9645b6b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e01cf0a56a38734b05301add3b80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5249e0622beae6c11c11ba69e98746688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e12dc4a940f4a6932dbb414f3d77b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa63d05d0569d502a236545b80372690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731f546d14355c1af3699f512a447d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf59a811ae91a5168e94751d0d5bee2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdd35cc1e1da024c3e7171212921f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4347f98ff5777b1419b1403911baf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef0ea0df1d51800094b304543c41a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320bcb769a6c6460ded0f9328aefcf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd3406997cfe9292b308751b78ed6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd78d412f6fdd756a09969304a9611698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8208d1c66ab61ce67767cd804759e7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f9d8e8f58cce0d69cbcd17dcab5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97be52ba2093c29b7fcc2c4146a20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf649d003b62e8266a0234f8a9275702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff9abce8d4bb42f35da787f68150f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99f73b0dfd0a9cb5338559b609ae70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d27b89799f03d20f883c7d088691705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a838c48a196729a72a3b0adbdaeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de677f32aed7c3266d00899886bb9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6170c4d8bdcc05ea67e96ba0ff402708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f21718d90cedda147c8de1a283b0b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5bc0c9db53406e99b661ca5758073710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44a4ceee18cebcf9d55b197cefa01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b122ac2273bae1a4e3dabe84a387712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe697e8f219e0eb664497f3c8a74e5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181fbd2f5419e85b3adc3dbe91bbd81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53486aafec559c0ee2614123d0417117715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63e2a09b4766e56cb85bbd8c3b16c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7a33a0f6091cc597a66a2079809a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f5dece29d283b9aa48d80ce16e42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32535d07127c1c46ddfba8cc1842546d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c834245154a5d76cef87673e4794720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0274c0ccf89842d9c31ebbe75f0048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454039e3a68e427044dbae43eede5a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94636491c72ac2a7a11480ea7c1f045723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275ec723de4f56936cd840c6a5516e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48b6bbe3734accebd652903d202be7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292f5301a97e19a79fbfd970f58ac0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4b4af1275894c1175f0007dd8352727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566287b9654b0b9cb8cebdbaf5391243728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563d2321d840d86b6489907a9612d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682891349ee50d1085a5e4a508b9ef1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7727d97396e4302ec87e3a096211731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344523d721290be7d3daca02ff54258732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de6cb940fc5e2896d75c089629888733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf52361df02641131f6835817ab61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf121723da33231aef34c6a949bada5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d312c36d2964954ab8e2878e8a83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefc82c718dae777a4da097b57dddf9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb2c4c27d0c01f4fbc289361aa3d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76b614b775869ace986d152926653739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03149550d73d57df11d8db59f1848070740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce25b85ac70dafd4a19af78930375e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed243010ea8bc7ff12347cad6948d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d608ece041e0649c4f0e329c75fbd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c8cc00a5aec07a103c65d6ab394c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f14aa04bf86c3c21e30d431c31efc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9d8f7b5a6e0b2d2ba143235272892746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950fd88aa69929ec5ef51071f7a5be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e5ea25f75d96f82a5ee1111043ae6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a746104878f6825191d03bdae1c178749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf3c386f764c5f397ec9ae8bce882750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76796ee06aa2ecb1d2015fe7378de32e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ed6ff0de1cbfd89f65486b3235ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cce285ee829dc71b97525f09ff17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c06fd1b858a6b360e9cde8a9d21f47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09863e7cf83e05f31c18ff195706ca8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640210cf3dff654dfd0c3e6875f031f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13f1d2ecf5f30bd264be10071abe8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7057394c95977d8db9c818511a3330758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c458e5e3a34cc780df88436adafd3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06ae711f8cf16ec6b7e32ef85cbb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd76a37f81d759ea80a0cd90a4d782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12c4ecc500d7cfd596f9b275d27d5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c086888c1a454c6bb118f73e3f4c8cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad702810a557666fc781db9364aa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85e72070c2810e1f7f5ef023c4ab06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be690bd8e6a3bfb7d36d6c941513db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e386bdf452fb75cbb4036dd70216b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992749094c926fff44f104b3023088a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6edb106bd683f7bfb08c49b6621c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bacefbde3bd0a844b001d12c8521811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9480e48e99605f3a8fd57f4f57733c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f856d8d621d09d580ad40f912625f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5de7bc65c7e47d28e6741eda193314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a587e1434a57882b5a60a841ef4f85515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6f540200e49fed78411148dc3e7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83d77ea6f7786d508e9c640888eff317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a60346f44fe90986ce7abd541bbccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5c6e610aa8e9bd9f6caa111385a1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03c66e7f5ab17636c64c912767eda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a48c92fbdd18d0d66a511913fc64321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff5e22c69c5b75265abf70cf23cbd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b3fe9ba00532ed0d462515331fc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c8b6704534db65e1eb8d6e6119ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee8499458fdcbf7d683f972c12251e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc352ba01dd804b849372c13833c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e7f61609d3d6b81c8f689590b3b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a7ce45e3b5f6dc6a46a4c3c39de9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a3a3d15e6618fd98611817ac4bdff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc853f54f0ec3b42b41d80eb73f1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516442d146f662af0a7fec3980e7d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7bb47e2c6264a99392cbfa8be970732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b7a8234e434acc38cb2f54dc4dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1422af001c43f2808b5b1294099134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44a5a68f11eb9641dc626b61b694d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049b7296d0ac9abf68f92aa3ce434c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7003fcdd5fb29846a7c307835ae77437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498f1257843a6085bdca34d6f9d72038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933188433dcd2de8075c636eeabf4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a8eb0db8087ad05c2426cc46c61f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80654bfe5eb26b018204cc0b58373d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445facd873f44e3ee159bbb27ce8f6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ceaf4ef868208069bfa56821e1fe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45530295ea430ea4c18c5e8588bc14f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81c4173b9b36fa2496dd1d580d12d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be780c1f7986bf381beaf90c1440e4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57b2a703ff174b520d50503ed508c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665320f05ff51c45353af6381447a1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8237c8992529e5e9eb140929190888b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02a9908d28a824cb91fc59e0b4fdb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4988cba5ed565a5c0774df290a61e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f67f03ec7742639518605c6cc136e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a94e4d4a636d49ddac9de833100a3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b708c6ec3ecad6a1234e65fb91de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a3b45f73ba66ee6718aa6f1443fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc11556dab0c2244aa20a0d15afba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f8589864c6420dbbd38cd78be3c2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63585c70d43ed5f866e4ea473e577258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7e1a76bd730f891fffde08d82a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818485911054b55b9c8ac034f1f2b5f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ed418275103ebaa9267befe8b46961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac34d33d8e8787df402dadd960f0cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751317be8a7eccac63c54143aa17458563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf73e39bce4eedd423f2a6b93835f7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fec252db2361c87e43f7ab230243f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead46bef8c5bf383a91a65de83c1e8cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87118eb53ddc8bbfd31710ef1fc9c5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d554036f645d40d3d2b2393b3c7892168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3629c132012f261a9662ca5e67311069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0036527287a022e1dd2400b18ebc2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8d87eafd3f0b110488ff7fbfbcb9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28baf4798295e1b07f3a38add762ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e89963bea8b4538fd081536942bb6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a8b7dce762b4e07024268f44ee08874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e0c2f2f4afdde9c018221d5dbd9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb6ef0e40f7ca3d76a7e83a0411ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d136d5eef7335d33ec1845af60b170e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc9f98b02716be777fe05209986c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9262f039b17eb9543c841e53a0aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30dea9c266698df87bc8f7481e93df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc29e6d1124584a21dd856e94053ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0108bd40527a7c79c0f04250ef4a8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a345cbbbae61512c35dd545db7410c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37811e05ddbb726cadf004a19336f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8368b9061fcad351fc5e72608414f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc540d43bcb673794674a2c89e8782d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230010f6ea0df35f8622dc0a4c58d3a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09801772c2801dc117c1e299b2507f5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23b5505c5f1e8474f192d603e060c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696f4b7c203c5854cb7124c54f520a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a1949321c0a71821f8165cd52caa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f467df805da1bf963572eb9c58a0cd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bab75e65f05f8d8ec2dc45094e98593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86369ec3df6619af57f15cc4f5b7bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dc7fd7da2c84b12772989990a752895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64633f9744d0da416d726888053b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c218385afef46d08f8472e904cbec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763959a502b67298187d7fb2b6bf2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781216f66604f797b8daea5bfefb63a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ecc5a33a56c04e32bc1d939627f7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee9316bf3be2eacb45c19afda84dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b4607006f49137ed08ea814acff45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf91c719b3e85e887ef324b03d8d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6f04bfba30e47d076972ee46d8807104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deb973cc9c1b546ef5f378d452a839105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0ae0464e81ecccd2ebc750f6751b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454183e2c714fcb1de18c30400a8f68e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615612977cb714f99f8b1116b771930a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b980aa5106fe6dae6f2fbe5c0ad0d1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90f76d51dfe245d7856a36eb28636110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b44984e4165d4aed0461f7333235db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffeee9b15aa152c53771131cef32a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031448da8b242a866225dfda21000449113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b529406cd8325e7a92b8777a616154b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee05882a9b8c50e407ef04756575cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a24ce084d1f21664b1ec1753e5347116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641dfa88e7c1313eda80bdc281c376e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657de4f7d76f183258b4376aec0cc01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea80e452ea7a8d383da8051bf1d5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b717c0f281689f8b574bf7e12239120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17ff99e160b2777d4bd98c6cdbb62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d42bc0a0eee4e4160089437345c96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399de3ce703e1d702982d0de717da15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853d6b66c264056d885190c5418708124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be048cfe211702b9c367ab52c0e093125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560409859ce22655c3b86a826b9c4909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f108e9e5e28f14510d8f978944509a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede0d09637dd937524ff1238f52d2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09adc6737a6081276a48fa761c007dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c35bf74240dd952c5d3b84dbffc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134633d4d06eb6f9b4f69188311fcbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd5d192ad81a4de84ad12be3d57f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a50054052aae5ce2e3f6ee74698c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac54d9dad602adb9f6f6863bf86273c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5528e815b101920fdddf1712e7b90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db1ed558deda4ee497451fbe8551c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fbce4f4376957769db8736e578bcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212bfa4767faf1a2dad64105af2c69b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d11967b0cfaf6221c73ba68bf8cc46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629c4e8e728bc60ee3b3aab5420fe9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe18eb71c87db74ee427f1e226e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e5832a24bf451c3244f4b70689ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dde097b9e15f0175e2c0ade33b787143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f9fdda867460ade41a5618aac8ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325322dcc23df08bca0c85263e4c2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410b5d2a1162f6a190afef76854b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d14c666459deef8f8f2da5ada1f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b1416019557b3ec13ef70477022e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495f4fa7f7d51ef537ff401feead96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7db3cbe6a6d959586bcd847648914150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db1f9bb0ebaea7d0b0fe295826653b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359143a077c4410c15ee76f9eb881480152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9864ebfb08bde5db2af6418273955153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23036a0cb6a6acc9003f98f6be1cfdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b1ca54760f094e67e8094669ae44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17654fa254b3065eec35b1b2d996b60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd78a49dac7e43a70da840422cf751b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe766254870c5d8250be5c33eb9e9bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05f1e0052bc2601995c88850aa654159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832e5eac64e009dd614cb055840488160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd3d75f3cd77230fcb5a4cd68e59b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab0a2e51cfcc84d02a0b97be0fe2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e45ceebf8d1b93a44521ed9f0223163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed76b7235ff0d998011235146b14d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b1b8e4ea33f0f5a00f10740c9049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ccaacaa8562e8996ef7c0ae0e7ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7664292ccf49226834b7ddd79d78d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d13ca9a0a624e61949c51a2bc594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a99393db3633c0c29659a8fa8762e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddf17d5401c6e81bcd3657bdf9c6ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e25a4fbfd07eee12b2fede94c73dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f324e7a8552eb3cdce8698f08b6e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0e0e0b1c563c849cf48139d9e49e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ab0622cfbb85d723656859616ac2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db305a04957a11504304666d6802e4f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b4187a80ad64d13d3cd05836f749176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4cdc333b8a7bb9d1fefb9a55b7cbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c3b85c8fd47807c51065a00f89d77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f649d3a7658db9599e95fb8a6f26092179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e0392e28c25de82db66aad2b03ed6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440762da6d7182d91848d9511794f47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935de88a67a3751de6c56862e470c62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7badbd7b1b6ad5c55f7013742782c39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc56d7e9ba4220a76d257df2a86af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8615e38a116ce03cdc150bc07bf02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caab042e06d2457e8472ebbc44da715186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaced234e7ef1eedcdb9d4c55b00aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d194618d4ab6efbcee77f37e2035188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27af65eb4db7e150bd4d2c8a29c420189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06205c88690ce659ea1af8b9c23858190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e237871db4bdf917c9757e15888aedc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4287ede8d5fefdafb50be96f5b19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09161647cd7c25dd3792097f3104b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf663ec8a0e170db1f106624f3f2c97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed50867400ebd1c5f58c2da02f8182195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d639647a9d5630534453e89ef4be77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007aab7f4686ec3c60f57331ea0868f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4937141be93d2ca94c21874f1bfb4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f2b4d1d45b17bc5f99240cd853be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8454ec539b15dc03c49d9f00e234ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426b4ec23e65d9be5aece3fc4f0b2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527c3bca8af55f5646b3f98a7980416202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631550be7a09ac77a455edd88e0a2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e0207401aff1b3617dcb35e82a57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43aedfb4ba2f817e5f06fa081c7409205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca16760840728a463a3a4596c37eff8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee9d8e9bf2f75e863f300af3d3b46a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4de3684e58d4565fb9712c40733e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4667083a32039f634b4ea5ab8b63d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f869e27ddd837a5359d0bb4a7bb2ad6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ad12b671b12406acbe3eb31033f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c6bc01851558d588ba685eee72e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728602f080733d6d93777e1c0f29b4d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573886101da2779716bac72b6397234214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aef59f0893de1f1720d26c1cb48ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206470bf05018afecf336b6a5187916216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353471fa5f8a3ca2e3ddca70e2da334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf08995ba43544283f5e2ffe68b7695218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bbffa24631efe03b9ae644bc7bf20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3dae248f09328b9ba69e1e3f5d1a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101f142a18c6d789badfced9a344e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d869726c54a456ba2fd7a994185ef3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693949753cd48ce2ee74a4be21795bf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0d6d0608710a61acd642f5b3f8f14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31a28c7e2ea2575f08635d2c8f6072225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eba529d44d7489721ac49c4b37849226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8663a4d1b82974cd9311811bb11b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4d6e75d62375665f3cafc7d01176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30320d2ba6df63f9ca8259f0c19254229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144621f39efa7d4859e88f92cb061c48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04585f52243b79a53e7a1c5b925b7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9c32898635069d3d75061bc94e03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499377b47894836555972398490891cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3459fcb965305ea0cf1429fc947dde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ffee63f34ef292e76a6679aadf58a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911115ac83ae7c52940ad984cc55cc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28e19a9af3ba687a6ab6b8529e621237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de51021047896d530640899da12153238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc854608d69ead385b5b4c05ef511a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d8bb5004ea4c4bad947c96e1a5edc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f813d7ec1534a0ccc696b0c262da8fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b24de9a39c364404d175077be9878242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958693a967ec0d94870c64062ab56c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbc8c59d90a10fd294ca1a71da63f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ebeb93a514e532906f9a208609264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1635770dc8c916154dae393540dd0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee958430f582d511cbd2bbdabd8fcd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f5c9ff7e03b0337c9b95253bdb18f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bba8b9a4fb2d0891bb45157b29d003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcbc101728fadddc741e48c0aabdd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b46123c9ce9a1a11948796672f69f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea16a79f296a9680717bec904cc46c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45346a9986e92bff064b23f3901b20d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097765d9d32e4fd422d5560c6e09265c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f5840a85133cc9c1fc9f0745f6b44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd1243921968effbfd2e448013d24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f135db91b945ed2d8813a1b4269b3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0064ff1d51aa58372531d841438e4ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c259ffc66f5440e2c91e3664a7745259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42178ab99c0df85e9a0002d1ca9fab2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce115cfd2ff260322d1d03d2f4263261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8d788a136531a2d7083c8f095bfd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0ea73123274755f10b461b9e1aadb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3722dd38e20779c9c18d6df66276db0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac2e28624f8284350ed6ae66ff7802265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576aa3d58e5080d04679f86e985b22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c32a6f618e47b96e8b0dbc746307267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f11976146e2139ab7f7baa29ef1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ac2927cd239b2027aea78ac6dfbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6913679a9235ac710d9e5d2ad374d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c186dc2fa472666ea262fde8a0fb66f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516c2739ad8851d77043ca0b206b60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195dff7375391128166b095c5e93ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b8ea9ae7c14593c50a40ddaa8edfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87510632a1b6282df8fe12726063e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf38ca8369bc6782ce89f53655f8bf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6ff54fb1c41b9207cdb9d0fb9cc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab1a96cefd71ee2bbdd45f17102c6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7844623bac8913aed60323e4272b68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5118e7d5f08551c95cc7e48a6c0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20398ca4a9a597f276960eb7adc877281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e419918c1c281c4e16c0d095df98fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab7590bc3c9419f0f11ed9059fd3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127dbb5a920b6103d235db24dfc56c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a52589f3f273844a54b0e50e3415e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d2f989d31a9f94b1e477fec80c76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef4318fbc176914207aa75931428f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79071f2f2077d1601ecc5a9d94615f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e2efb14fec7699580d893ee9bf9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0cc9b2678fb6ccc432246fdbca263290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde716b4d8fc27e27588a45020f67c58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8f1f948ba1d806fc0182f80c6f669292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eda1d319b151617260a00ec7b0808293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17efcb2fbe46fe0021b8badb894e2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dca9809c19004443f2668107cc453295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b863e18dba3076ed72b34891ab8a95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219b9d786278d5021bcdf2dcd85f5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e2571ccb1f1033024de97d049425f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70babe613a5df0148519c41236266e6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0505b6917d2182a7544662524e0055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bdf22c09f7fb9e4d82ca67f206d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1a97fde444a1a73b46998399204bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181670ef23508d6e36e1254a5e50086c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fd6ca415ade789880ed8a3038b95b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f0946702a952c63cdf833307bc05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233590a6cb98cbf0633a80f25dfc4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977122752c1db18bc15dc912dc0dbeb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09ae4140515afd6f2cabeb732bb46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e78b6fd623f3948d43d659ced5640309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c1e1f1d782fecaa7540bf14244594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3a89828d86e86374cc6a7124fe1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29392151dcf48f453390be343694558312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13829ab12aad4b97769c413219834d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2884087546ca42723a40749679052f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986102579ce683cc47bef8530b59396e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d4d8225c48853a8ab771a7cfc848d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49fcea000343ab4c1b76ea2f4ad80b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce365c972c609061aabd19e9cf565318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5e1dc05768884f7fe9d9c853bb1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88413bb17abacf88f9219c079840a0aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e73143d01b0a4c7d35a75f6e4f103d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09009d041b936cf4ab5f5ca4406af4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c19c0befedbbe2f775d8468ebe7e87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c7fabd4688ad636509123e0f1b59c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61a5f9db1d46275010798b9de512f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd2ab3d80974562536ae97e1f903e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9ceac6cf76fb1b9d8b7e072d9776a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec7bc538da462291a82aebdc3b79c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0250c49093ae6d7f782c573c59ca7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50b0bf6367eff1aab1cf51af2085b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c4a099f93353c266e0227d765399331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65cd0e41db0f267a746dce584eb85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156e3c8d0c4b9e0313c26e7081dacf0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaca5307ae2a9c4276fa0ec2bc812d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01edbd5aea1d66577c0f39b021564335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de55e5d68105406d804a909cefecf0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49134d7be9ce93a89f6e69a0414d6974337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07974076f8665b01e2cebb59bce1606e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e38e4c3fa0d0138bbe4adceec382339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c79365a2bf6c647b8d082eca9cd6bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306226d70257cc4962aff45377eb2c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5348592cb3b3fc3164cd484f503e38c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74b243469bdc15b387df6b9740e91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7810a53a6e153ea08417babc3ef979344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce8157ec66363c2f318d84b50e8cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219350f0f8ba71bbac35e16c6ea32ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb52bca23ccce68cfec74d9bdee330347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298579c1bb5781e467ecf985e811be1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ae00cd0b54e3abc15a241e5dada5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cef344653b9e15569ae3d7b0c7f036350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753554bd34481044ce6942d96b2eff7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b55e51ac876b943a466b8bfffef17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0761914977e825b711f000a163d6478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb74b574ca128e39b9c319401bf6169354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b96db543893850b7bb29737bb0d2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e684ca5b69d79adcaf6708e6e1eab7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a1195101270cf48256c091c1eddb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c355d2c986598799c46f75fc30b9a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac507150a03176599ca314103cd245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b6814992971e73b00911096063b4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5bd374fd53ad9a1d7815c7c7d1572361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720c9728b125aac0d20c573532700e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b20f090ed3a7abc9d1e488ebcceec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97e29566ec53ace2ba4bb2a4830649364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0511dd70b05d892d9fa11751bf27fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd573a721a7c5ae7c0d0058e47cd9ed7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf22b284bbf613ee4e186706cef950367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709a8d7d08b076c66f55492c2081a2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313cc57a1055eb11736393e87af95c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb7dc6d951e321a61af3b212937f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d841024527be66cedd67d5ab7a09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038937e210a1adc5b0cf22852eb70850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156afca7fbe421c19dfcfc0b2314ab6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b07d717df6fe4f1fd604f68cc811374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4994371c1dd6355fc0ee4e694621b9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9316f1f63b10d3473acafc2963acc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265872173356796d42b9a1ac2ecc9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b2b91895ed598935bfa025a8270dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2acce0eacd8ff804a7c4c58e64bcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7534e4444c67d36605e5a514204ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91c9ee2d804c178158b1fb5c66973381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7479017ed250ae815490f837cd6b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96a6a3de9101671b329ad2848db7a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af3e41f60b85236923eb371f016ff3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dba7ae829896bb0e970f3b040dbb88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c262230040c8d003e1c60ad918998e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d6ff65e999cd47a647837a257775387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa30b7392760b67bbf1f53052d01383388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b004d22b37e360b30f6167cd167f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a32a26dd6acafce83950244c894d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee55d22857f083554d08dbbdb72022391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c941662f9131dcc94da0e1bf3c3da1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65fe519bd4ce2425218d2a46483edf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222b9bcf3292879b6462f06e9a5c36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c81d140240c00476bf92f6e71a57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625ad84e74d8b5db46c1a0a9dbb473396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94049fa84b96272e27bc559fbe2e2dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298672480e906b2464315fc5397b5db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5642c1750aaea7acba099ea253d5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae6eee1460cf5478ea3d5e00cae14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cf7e467ded89d8af18b07e68d9218401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a737874cb140bcd16e05722300e95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd5dd40933fc0ce8bed3626a5232e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2336d956e593b04e8f06da86f1fd3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e6fe4f356164daccc8b1e8016856405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07879234c64812323bdae8881c5193406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e64fb10ad40d2e73c93601f5d1d874407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978077ff1548a3347a303ef1207c5f7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510170b0a742aea09063974e73db8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe7ef84de9aca6f7091532abd0f05a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b37f2717ae45a360d8fe9a2b7d0ce6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a649aa56d5d4352ad514838ce466412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ac1f0f4ce6269a3e05efcb22adac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6789e1a6a5970cc2d44fcc64478e60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e13c12b0d184fbd1c0943f83e24d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628884823e9d7b48e2e68c2d67adb60e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4841e51e3d1ff551c88a58c041f084417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164edc4d79e82ce035d9fd4765f4e19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334336c2dfe8e5b205636aa7676781cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb0c6f32f06d95e32cc1da3bc1e0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa70b4c1fc1f6c2265a4327b72b7c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedda497f28832a119516fc233846d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7538592f50ed5dcbb69bf079b32f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d83823b050574b4a43f9c0b57e53a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdda65e3901df3cd6cf98ba60f2279425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b67712510f4716083df27019da12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1a2b65ebfaf9a318481f82d10abe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b7e9bd2ab9b5436dd98c54184b78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1593b08a7f67a09eef402471584b10a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddbb71c260c8082db6b0cb7dc06f7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160ae14aebc29e73fb982db790fda0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2b05e158657269154685b99395f48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fabb00d1f8882af38415a4b13cfac1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5bd6a50300dbb6187ae37975d8417434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6d5c1179efe0d58e2cc50ea8dbb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4254292da94a74fc4d24161899b2f66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ce3e809b2be1cc12a2835dcc6ad7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180f7941ae6263c54cf0be2bae63ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85be41b71c11cb0ae16c9f243c8085439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f38847f358c52379718f669197b5f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc82008d3483b8cdd19a29b116ae20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbfc9348e5d47b8fd4ba93337f116442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0119ecceb3408cd0e03308e58243c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232d57ebe9217fc268cddc4d0de4a37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4f0d94c189c50950e1d51374df18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977109a7f05dc3a06e11b5cf3ebd53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65219e87d3000588d6bf7a7aaaaf43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d36e474f94e7b368c51ca81ed8b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004554676ee9f7f51d240d09c83580c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17974287d2bb02e78be7ab7d3b0273b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2ce895faf2586b7ef9b36b6fe2aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09ed9ae53e6af7e37d69b65ea82c63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fefdf53e0f70292f12ae37e85fdff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aac8f3ad8b9e743799fc5c0d7f2f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d2da97ee851bb4e41645ba1fb0760455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e231581f30b37672f7e4d478097819c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db70812d1e34ecdefdf5c0d96ba700c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5c2cc3289557c0672e95d5ed51f00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b905225edf8367f39817a76b99a2c51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0aa0248c90c515102180927fd0d49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71da62dafa62a46a513ea307f7775461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58673938a96f3c1d30276bdc32f1ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be879d0f7b9484c28d62ff66f0c184463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227dd681398aa7265f96ec2cf62362a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652908ff2163cea8c05787efd31feb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7edd8c1e5f544b0fd3164ee4b0f26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ada582a367fe88305e465da6955d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef32d79424a7e3ac34075d7e9f0626f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613470af7943cb6dc952d85c047a3d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ac3c9be13e6ba88614e4f6e79598470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8afe685cced4e470a4076d00028cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28cbc5b0152ec4e93f389160e02a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df8c270ad44c0b367a11d57418c14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aba72652b527658114933b8ee79a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc99b5702e20ee28d2bf3442595c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381da51c761cdf6e53af142170bd6a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f698ca0a6664bb7d5321aaf07c3f05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479d049578b0398d9addde003aef366478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2668e489b6c897df6360ffb12df3f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81160a348e4738029a1aa2c3a51476ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9e3368f5c760db26166844b273629481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105817c3b0010e3c57ab35e9e24c7399482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4218549f89666d024c101d7925e4c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c90179d8c2023f25bb7bfa5924a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e6c4f2c05af76f4ffaa70934524c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3089100af89aedb2b9a423cb248df8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a2667dc4251369c680b49b05dc71487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a87ef175c6b77b32f912c386a77f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f104ecbc809c51c98bd6d001d0181489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b3dd340535f42d58084f7f95c038490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a6625bee90a37d0e4e255b64b8d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70f1705130d75a3d0ec8782bd6e27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aece031a71ebd3c8b247cda1c2c3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582f693c3c572df8e6f241fe007c3a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c44877ea663f2c6f915190c9dfbbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c968c5e159e2dcf0b2865dc1c78176496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb0dbbbbbb43f683d918d4f7fb6fdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c11380bac93ee61ddce6226542816498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2863decdfca3226ecb30eda2dc67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9c3b805bc21101ea73af55713b213500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f02aa85ebe6e68da1e21bc85c2bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f597a0e81a78619c0a812afe886b81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c0bdf338864da9fe55948223e962503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d1d8d0dcae51a1b93d97a2865f26b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3560daed574c546a7803d76717e34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e12319d563de794079c2abeec2b1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fbc913348cff38fc4238c8fc8e09d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ee94f63b6898e6bb7cc96acd3312508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d382c4f438b5fffdee1c5bb0936a9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e35a0615a444ed5f6bd19bff7df04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a60c55c85825e67970e8fd35d625511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f905568f3a33ca3f5ef7a28f50ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b06e0dc872a587b90d00a219f3215513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b450a52e91b2744bd83281a7e08c23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea620de9a0617bbfe4a9d09db1c65fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbfb8af0adda2276c52f438c71686c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d51e522ecaffa5202d181dc492da94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f2658f56b29d82f300d3e8bf7bbe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a29c6e0bb312e2dffefc8c1ab0283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cfa5251d2326025a4d629c27ef2b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f593a39472573c1332dfb5738c1f0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e58ffeacd36edf9d45c9963c2878f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91cee513e93d0b1ec1493ec9313e96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fde595555541f54e37ea6ebfa1442524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2910923975b27724426d570961dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316608b37e7d9dac1c3ecac492e512b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1f5ca988b2b750652e026cfe30c6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee86af4541628001fd2421cbe27c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015534f40cf3c86d3bb885f992aba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314826ef2da6822fe1bfe402d7012979530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d0e381e2f9b7d9cfb79e29a6d7ae4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34264bde11038c9a82ddf106bb2fe7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59136b4ed252a420bbc6b03e777db7f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3e2b38b0a2bd16db5519916c64c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93866d147f0a0f425756ff816907466535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfe04f100dad5bcf30c6a9d5dfaeb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491f3092626b2d2a11dfcb7f9a8e58a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859891ee3e193a912714201e4e73fa7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f4d5b60384c0805aa9915d4e435c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8830735ff7bdc4819607bfda603b42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46100f79950adb5f52fb4d3d8a5926aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1300a66a445e27c8b75a287647324542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54297801fc4e82df18ff08a468745b4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2937a4e2a5fdcf18ccbe383ddc3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558727baffc644709cd954481a50562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f087f1b79394fbea833452cd1396f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe8736d76ddaae57e98f8dac448b6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd210cae2cfec9a0af495d4b90407ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1434b9cd4e95fe466ec1a452340329549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262de3f9526c79caf956c647df48e5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c8051b95001b7c1323f88080b1734551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d314cd774e930530522c575febd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9329c6045959996bf6ea25ec0c6c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e615fa89a7599c5dd97feed320da0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc9095e5e4d017f2f649fb9965c91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91452159d9999a4d9d5a70429e2f6d98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be083d8830578255f43315bd5886a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29181bdd445dddc3488d8822cdcd0884558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974065a99701cc8160f7f69584256e36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36354bba34ace3ddcea25db3ef5add62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381383f873edb3d43ea43dcf54d50441561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598904ac8e33e9c4be9de41cf65cb2ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903b83c4a0997a6f3abeb1594142c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f2ca5c7c2a628e9108cb18b37b8b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a7dc290cb27de43234306a3df4ec4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc299b73d378b3dbe6eb46d360f7fe9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fad395971a06fff617796d3659408567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29e8e6091f5b155aed54b13884a6a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d6963c446cf4f6469cc225bc1929569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b401ed3f4acf5145a6437cfacfe43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161f5c188647b8928003a558d7347e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd51369f9a1d78512669a45e9b02bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1634dcf8dc416f157767fdd94ba03573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5189537187d07f32f834f06c40b5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c7bdd37b99b9609b35b4add3843b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c829dca5b6c1889d69e6412cc93b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fed17367acb25c6134fb96979e3bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa07ff8b1f90b57f9bcdf012731fa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9165abb81766ed12300e979996fcc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802743000d800737e62b30eec6a8381580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c87ead4459be2559c11e1146c9c8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead1d48da77dc7906c7b3960e041cc7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b74a21a8bc592bdb60178d3960b422583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259c2a1c27c57c1c7a98fa62c8ea9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29839dea155b2b6b8fac0efc5acdbd8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf556ba8ef357af9ca2c1890222a72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a71157228344401d69fe373441902a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d5ec42060a42c882425c3119cf41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcfda3fcee464ee8d90798a0768306589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ace12ed0efe1a077368afc00020a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b11ff7a22258d7c8c28627a6d71cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c5c1cfa35229d4cbde0c2def5c07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8845ba180fee2295fdaba011b8ef8d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ead75b43ecfe87a9cf3b0aa228b68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89570b2fbc6231f20d799c720368a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659b71e0342cbf71b0847e6a05da0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7076d507d438833e6d4c9e1b61c9c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48355447ec9b204f414ecacb3dad088a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4946b4ae15b7ce3791c4872848f68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c7acbd82dbcccec980eedbd98f42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef3da78dc8a288b3e7ffc6ea56026601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d218b2730f7861ea7c9f8b92745d357602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a406c2430fb4c31bb39b2db94d515f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da76194ff52affc5837780b71f7b44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d265d4ef9031ab7fe5df19bbcca104605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcceec34dc66363c2d93c38f5333f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69ee57fe45ff3f8fdb6093bffa9d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7aa634021bc7e221395ec8b3a6d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28261e1e7058b4366212c00145e3082a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27312ff55572578bb9a9a8b4262740610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa0872353877b8442fa40ead83b699611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca775f302849f37a8203090724fa58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346bd83d3a2e81013d684deca1287c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4d85b537b4f6d4bf9c422edd3c1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2989a919df8a64b3e007042fdb636a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd816932583eb01add018a5440d60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb508fddffc99106b6215a5d8e5c2cee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe3695b8f295eb3455a8d89440c01e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c475847cf95f8b185a89a9b6e8e76a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df0feca6221a2d7b048d96f5e6d6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99abda0ba918ad3ca45336ae277f065621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8db0c458f3f8f33e509fbdd90a52b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecea2567981de3a6875eab2ebe5504623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e79078292ad3640555461dbd1c2a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e33816bc1265705781ddf8ee32371625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613081b0741468f7cbeaef1097c58ea3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d1524abb6d387da5818d68435816627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814a0c16a3c55a3b00873b69e718dc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ea6f32ce532c5eb8fbb75fdf7d83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4e63a32030d29d123aeeca04758a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67afcbdd7f1acf5dacb0b582056aa6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea74b2c9334eb2321d3ba89308fe14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ffd0443b9cb7895c1e84ac3885dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb67984d4d7df8f37d004f861e9e26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57371101a24217e8289fcd02d67e3c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14ffaa1a9a1e4dced67fca1b4f3b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a759d5ee9480b75622b7a668e8e71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178f8ba8ca0c3695e2e4e22b05ba33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05a9332d609dba88a42b2e4ecaf84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a092c44af4b6b2291fefb61f3806640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee64c3b941850c0e0e9c3aa639a9841641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeb587addd3e3b711fd38e4e62fc60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adc757b38ba0db358234c93a60d66d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d0c0281a1476b5abba4773280634644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494e57c7b8e60e796003df764542b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec082edf01a79b7b1048e50ec2861422646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f05e26b6010490af6495070d03f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda007213913b701d1b4c20917c8fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c9dc6498c955f8913b5fefdb4bf7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61545713bc1d34274db2b1b23293415650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88628dc53274f041a9a3c0e4c6fba03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313471973b558c1642d09be6f986e63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c50b3b424f5fd79ca2c8a9f098380653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69dedbf85bfcb5aa022d427dc8c413654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc627d0c4c7a95090c2182067c34b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef081bd262feea11c320815b1cf311656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada27f7d965c6bad7087d11c86d1f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c326a53a2dd7ae5c6e54d71f157f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ab56a2faeabfa2363866ee3d3915659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6290249e6f9b72119cd75d6c8e6b9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379122980e184f3765ea2ec7ed4bb7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656c48e04368c21f00507f01af2214662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10a1d7236295dbe50b8fbb7ffb03f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86961a673296fd32f4a4aa2c2c7ecc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb877dcb50b0481bdc8a0110be493b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65353fbb93584e89a084b5dcea5fd932666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b58d351989491d015d38c6fe42995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd32e0db0c5aada73b3e7bf0245634668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a593353b16b04c505a03353aa658669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30cdc448490bc5c042322242d89ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34b8213d3982760dafad1d74925f7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb707167ec2696ddb139c2d07050297c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9239b4ba7ae9953b20d74fc80ef1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d639910e051270f4a5fcc18194920674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39440ad850845ddf209915aace21892675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efee76c45cdbae55cd4c68efc36741676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79affc162b0ad39e6e8a6c333cd8fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f588a396cb1844e91e4368501aac268678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e5555921558305c7fa6aaabb93ade679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cb15a1fa884f1d9d1755181662790680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ed7ed88c2119b08932cdf7372b7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a9a725278ccb4952c19278417725682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b9884ab901f17573ffc5a5045e70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f31dabb8ff8700167389e77cb6d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec718b4c8bf9aee065d4a2453b007ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68812386a7f99493ba27bbcb8dafb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5130d7d034497f5221558738cd8382687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3eab0fabbffe04e14d2faa83cb523688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e0854046a387d59f8e5b220335aa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff764f3fdd8bac61f714a2fc92913674690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d1208a69588061f1554dcaef2fa05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7197fc3b8f2f8d030ed3562445b939692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66732bdac8b90abf7519e8e885353b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169a187824338e6bca29d71f1e15c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f16b3c7f9fcdd766ea9f7ba7687a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64187fa8e73c325773fdeef711a966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986dcaacfdc8930849006929312bf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef836b19142a08f01a3ef96ddd167698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010131560345dd2fbacc59b3385131699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8e8f14e9ca0a3a06e1b816dcac69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747da5c81444a78ef0011729b4bb431701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93f9fbc523f24e6b32d802b1c6ed9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f77ac15895d037486162eb8c726f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f5c636bd793326be1ab10abbe383704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db610be7a968b5c40f9ca98da55cda0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824def6c8b34f844a3b4b8cbe3921166706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b00c220e456b22e98361eb0bb89808707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaad7e49b363e8c66c4e3864b84b8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaf6ce0b7c7a19229a09a32c680be7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1ec0691fcb3a4fe43ffe627b4c9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ce2a8daf864b3e0f060b613db7892711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068c2280f87171c8de9858a292da6d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d573617e1b348cbbd7575809a4d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc67192247cbc5037005007805759b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f8abafa35edbec7f8d17d9feb6cc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a28aafb426e105198ea5ad0f9458b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210ed94c7f3eb8680282d05e04d82f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813995f713eb9f70fcd07c15b603bcb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273a061b1d02f710b6cfbb76141d0e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac6e625ea79ac74cec00a3455c340f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca4f514d705e84d050eecfe2399a20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f982c8778980eb4a17274fa6ddf79e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2de1855f33d917d22f5f97dfd4c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eae43220e51b9fc7af236f94c8b5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df2d55e6a6a5429a87e3c57325e0a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c4f090360c057017b322db19600c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f06bbf616f0c6ba9ed233f506ddbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500761cd4808ca596de2382f49d87cb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ca41c6f986a8086a13a0fd90f6c7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3da9f8c4e59be5c5d0017733b5e46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f8eafc6d06a2abf974036e4fc1cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb62c78121b74d77d07707d549e86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee1de99130ade32ff3f83f9f8f975733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7644759f3f43e073efc0d88ec6b1e2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77213f01d3ae57a7a08e0c706beb13e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94924f6238f9348ac067f549292a62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86fd7d26e5d4592438b0ad9f5053ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a84713d18c9e693cdb4e3b918539738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b796d8068882d5103e2e0ce05595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b880d9d04a4790d84a2936e614a3f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766eed699c4a86331108dc55b283237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b663717dfd1362ddba12d81e87f34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06920224a939140d0f8b4045ca85ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bb734431fc577f8ec2d82fe37288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dd5749d60730ad056cd50e9242613745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c51d8411803a395e6f3bafb08ceb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e84223194d272794ef02d3ad227b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bfcebb8fce9f4b82873a41e6a4e7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd4b4e03761259fe7557913d2d058e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d0226cd860b25b5b43a4170c7d8e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacf59daade6d352b6f262912b76c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8afa2d333568d0bcae577d4f45eee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a38e43071eecb993273e20996acc9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a859bb423f872aa3d050906540063754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff3fad8dabef9e1a2e891c84d03254755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6414a8b48075fbbbd845d07b32c1d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf41e230bb2b62705920cc555fd0ec1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f63354570ca977515a778aedce977758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29974e15de56324750a5cd8d1520683759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>