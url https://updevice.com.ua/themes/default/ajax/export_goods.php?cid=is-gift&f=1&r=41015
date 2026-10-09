--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089edcc3f5d24b9fccb21741427f030d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c110f9582c3c72deddc3ec00d5f18b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ef866c778d2a99dce1d7247817f4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee87faf6a16fdaead1f06c19d7cb464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515b4e9177fa77a3c99e8f91c0c0ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d53a668080f5d9e22fe6f9699a7406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00f9431f8e8beab3f7c27318920e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eb143dbb8c934693e06769da431598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a3e2db09bb559440693f3b6f525e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cca29bb26dad11b152bfe8c0a6d01910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e77f509f85b1c3e9f8aebb85789f2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800ccf8d38977cfa1d6bb44a3d806412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83306894c4b3e64e00e2ae8bd73c28913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cbe5856fd0b872ae116575a9e2a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af25398081aa3580b5d8ab156879615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c6880403b726b0bc8c3e5eba481516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618709e8344a1ed9082ee9b57615d60d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a042b836f38f32df29375d6e966d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06a078b6756232282c6f96009817c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970050455b66c0975126350727c6436020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23465f2d4c235695ec336c4cd63da5c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fba86170a5db3acccc8c1c7f6a6dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73bd1a21500279e9d9cc5cbe4e75323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e08c11e0b037674accc3376ae4d4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b5375c6024d56b971facbe186c3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ced162c71ec9fc8e7815e3ffc310d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ffe693f783cd3a71501a980606dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8163982e97ea46c34a0e7807466228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf38f0df7541cbec4bb56d3ad66dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c12497788276c68c1333d65f3fc2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d8c806ef991c1a20dd68255bf22d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596d7e9eae865d7a064f6d30797914432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170be5fec950405f09b27c1ebfba34833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5b66e7001afc46a094a3f7549f0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4a906325f9bcbd632a538c30d70035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5060759e80c43774ed17bf8b0a98ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1cabbf2654f614e1858e17abf2b4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e1c13c84b4b77dc01584eaba7d4c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca2c54927d792452653b28806733639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a698a6100889c63c4b837ac89efdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e3a13a3f65c3bda1cd097572a213f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263300f99f7b8da9992616a9ff22526542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c453ed184b91acff8f3d44d7556afa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef75dc6c556a5578a731655f15db9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac92c3cf6d2d146ae63ad7e48551cbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf5e50a9873a454410cb7a7a0e15646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f4ea7a194c3c9700fbc08e939245b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a72ec9624eb74032a48572d40b70b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d5fe5b835a4c720b5c578b8fd16f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549908efbbaba1d51c92f90f9b3be8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037145740af617eca95a84d22ebf2bec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cbc44e1f09c66939dd047b696c62052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11c3a5a889b866d1c54fdb9d0676153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7316999fc10317c347fc6dcc7cd6c3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb28610496bcb05e8fcedc2034a4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111c1da6c84e75d1a0815644df3cf8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c9152462bf7e8c6c17da01da3045157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54376cc1dccd60b52ce757dd8e324c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6980771a593555168d3d5d3d95cb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f94a8241627e9d4ef134a0c92b28d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d2358d96ab6440d0a52c53b4f6eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c0808bdb64263eb3d483db761776062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417df2bf6fc51d0a6825ca84de84fbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e644645d71ddcd0925fdcf545515564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a6d863f6b17288345b29a297726a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3390e8156a11f6a42ea2ce3feb50b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5e4f87c2578fb3e2f77803b2244f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245038c27732677aaba0d8fe6f935a5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa40fd39c2a388485b149e06de7a0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac1c5ff871c2441803e9e4d206b7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb59a38b7f1eb3fec25c1077c39ccc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dae62e75ba4de11903ae844966d9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d963aa9c1d331d284b84287c7c76a7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a7958324042b7ad04f140501f449874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a202995b335bc196106edec5145767975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b2223f61a8e11d7ca42ad6d5f118376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2473df722405d74abe155250e26a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8deb4d92701f2aca5ec322941884fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc711056b44e9c7ba61759ba686b1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e106a6368f5ad49a58e8961b372724a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5244a0b19eeeeb690d05649015cbb8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0e977fcacf169c508183016c3bf3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900813c7be2856db3bb9be06209746583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b290886a91ae0ea6dac0a29f9a4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce474c52e189059e9394035d03625785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661bb5adff407a31d9b56efc020469486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c3d9314c3ae4f39576ab211a23c2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d4fd53225cdc5e42631d26716e4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39103760ac9b32f1296237a532ebb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec10424a03e8a9d487685633e9e17990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe638d108bad50862ffb113d6c074591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b46303227bc75317b5d25dd9c0bbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889106dd8770c4c40cd2005f243ba64893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e2f9a988ddbc7575eefdc534bfec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa975c49f49b87482705838c61ff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29bea6cfe93ec048258a5b2b11f2fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f9a185744cdf41bc729a6024c022e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5b8fdff2cb7f39e32d94d0626ef3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b631bf29dfb9628ccc0a9263f432e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104f0348d2c314dcc2e59dc38948656100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b0969edb28793d691356cc2da80f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31489eb041619138d1c7b17dd544a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40772655f641a9d8ec5564345c421a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be2061ff657adc5cfefd407be229b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49facb993e86fc1f19d26ff8ba50f287105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea88d917b6d02732e7e26d42d4cb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce7227a2e3ae3215424f7065f818d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9e121ca8ec4913fae2d64c8833a95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f3cf2508a2d1ca595553c9c55be4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4abd075fe0ca8f539b4c4822c765d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f8c65cd9dcb927579270971b603c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9c1b51dbbabbdf6fe427832a9ec77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ce191d8b9f84c01f8c18509379c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1142091f1faefcbe2981344165a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709c9eea229c9f525a61713f4e2fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345bbeeb9adc125d58376f2f009d222116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3720ecc3270cfd29aa7bf8b5f0f0d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc073277087b20a5f2e7caa292bd27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7445c45421cfd0090f718da0ac5fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9887eb3e6cda64d5470e9031b50e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ab650499a0c6498c52feea42a3f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9921b54b9db66d1c9c674a7f926b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66baa62d415abd8d8bb0516e1fee6f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77423c7b5ba822fda504c97b0632625124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d72932f5f8b9fdc50ed834c69f01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701e63dd3e46ba630580369a436406d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a42305ddd226828028329923298f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e29b9c3904d60d6a4a3c64c32560128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d6305330da84fd6b56150fe8e1e59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240babc58bb9dbc5ceee1b12c428c00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd512252d340810306d7b138f38dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd16db62577f676deb494dfdf675f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b0cbc54a88ea3cdf9e2de2b9c612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14725a46274712947e201147d395f6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b000b596f5a7af863a07026b2e1bd01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0c3df505acfd93dc57edd1d605cc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369f5bb1660d0fa8793aeebd510ae3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663834776c177cdfdded176b3057fa8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f2c06f1aace3b87ee647d7eb26c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c47b07ded79cb9c8a0b2928c99e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0faa07c6c797cc4e4ffc785e19aba5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183d642ef61dcd9802554d3be45eed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59201dc7b91447e6e7193e095bad807f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61bf81ff919a6c1f5c129f99d68121144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913ec98a00404b001044cbe78c0044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f83b25b3836127b391831a321b7d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72095d489fa35e6ab9c1826a9893679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91633e622fcb1b87cb745b5f5a9c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253a6bcf4e067af299e8b3fed00361149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34886eea3a94861f769c27d8b994de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0bdc325ddd90fbfa1bd68f950bcb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8f9efa5d2bc9139bb2aba02184f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883a4c5f85897c0d2eb44d2df941c5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea41dc666553c02dae2cf3ca93824154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775ddf9256a6a88e51d8a89c261435155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe69389d6204a1ea1ba97a3da32ba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7772f6ff4c71cbb00b9966254ef0ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39bdd4b89f151c19c181d9bcf8422e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900d986665f752542413e73e3d0462159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f13a871240990beaa4b357b90eb50a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f07373cc5aedb105784374a309d8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9da543822c08c82aa8d36afa6730e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa4d5fb1b59824a80af088bfae24f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd27fa70adf79fd5aa558fa972ecd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdad788fead5fe2d4273651c809f31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ff60c9c6f334ace5e72e50ea11e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292171b14d93425657c23ce098fb7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db734a4a658be6fa50d8509ae1bd539c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb209e468becd9a76f26428b5026307169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e8f7ed37ca411bb70b85d1a331f34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9131b47c5fd370b51cf5942c9e9c182171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b36455e6715bebbeecf5a46874bea7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5d7ce75398604e71a2cc049649f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab53f66590c53d23b60e5c2b2c1b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca075529a150714a40c072140e00f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0584361cf180872de3b374d87a5ab72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d2049a6b64f6f3a8782ce280af53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47abcb774fa055c1d884de5d8ae345b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929fde7b001c05ba15620fa9cb21e66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba87a6f643b67e93c8c1520367fb11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51804039c1f3be77f8a31c7d70da546c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148743a1c888ab3bae8cae67af51cf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa067f145ab45e39dae72f7d87979e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d275d820387b6793732c0139c2d811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fe248e6610c9a91ea848a3f366243185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff005b482ed969dd728e0f0fd0316186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219311cb14557d8c51e04c9af35b9c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f957391b537876d268f13f7c85ad72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1afe97e008678f2f5e3940357969189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840caaf3778747d34fa04f88ad1ad32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f3acc82d35b992615badc6fdcb27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324db06677211f262d67e98138dc251192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787251bc7afdcf70e48bc16f68fe116193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33fdd170af7e19af20fb3277ca340194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a5262d1e9d6c4d9f5b2424133492d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f6e5eeb289bab119d52e4b975c2cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349054eb75546ccead047ae96616b72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4da90aa100fd06546689db9b8c65d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba55d6d2dc243b488ae70960668152199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1652db6863f956544fdf971b2864c7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88947648f8eee6244cd2009f3c4b62d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778f2cb8eaa7f22e7ce6a199d461db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c022c7b38139f0d499112cf8ad7fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f00b80ec8676dfd800a9bfea5f428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ea1aebbd20dd48d330fc78006af0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51974bb195b13391521e6a3857f87e17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db7080a75841892ba8d54c8752c93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523153d36b0e945c829ad63d0ea0ca34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa72e3dfe55d0cc5678981e96c41b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d7c289d2c2823d8c1b52af660e9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ab82412a502733672c0304cda25b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded5c8f1aae8eda91afcbdc24d6ff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400f6b363c2b7dc47e27ec41bdca767213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df9297564cb737d478368345c6c5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7095e8e0200a5f9053f856a668f64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d345e27e1663f646ba00dfdc1ae1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5086ff078e7af8e7dd8768ca4af4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dbc948d0036f4ef22ab8ed947f487218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f07e200a9350792138e17c533415e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2abcdaeb981aa7ae8299f7c89ef7e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71c6de7b547427c308ba6aa7cf3d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80be16c3af22f46948ffb6a39c096a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725d85cd40fb55830e21a0ef180c38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02befba17e2f51b0135d1cd798bab436224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bd6ae99aae5c1c23d8955e55ddbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593ac48aeee11a0d7480494f6b71b54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b147fac47f64208bb404efc67ef00d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1145c69f4e11d80eb5237ba5317d580228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41709670b542124773eb4bca1c0931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe65b4fd812425ce401a5302860c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f32c03b88be5089e26305cc18c0d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95327e5905df4f1fbd277779eeb9052a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dca578cb3022cc095603942a4b342233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbf1ecb54cc0b0f975cc0ed966542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21d2be102a4de224374f42b79e9d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa620b4ed13c66ca8b283a859810a3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6d43a05677135ee99123cfd88b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40fb24b46743827c9c217e8d8cf804238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50f2e3761e07bea2286de8b1838117239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3f08bab932f3b109cef198889e4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562fea0d151366e5ddd2027bb1c5286241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe051722a388948b0d9279376616a9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09634d9f5195d090653428c7d55e3d7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67fc99c73a0c60a0983e81110efcc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5802eef756b49491bf6e407efeafc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d692c053da9c957ab56a6f679016ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fe5dbafc0f2911c607b3b6599c90c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95023951d38092a1631108240d189be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb64c4e8aea46464313f33186880e4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb25995e38e59f2b04e7d3d8ccc2ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd7bbc1676d385f665061ea975a5d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196cd6a143ac9e63ca01b67f8741c76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad948013d5b8f3e2c12f7f25309cdf13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e43ce4caabf50b44f5d93f61c7edf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d88db0a5217a2fc6d9324c9096a75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719711aca95c7a398deb2a10c6689b8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ff9e48594880170202ff0a3d3679257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9ee585f1d11241c76c1af2ca0858258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8486a33c14acbe959f9073bdb74d7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00995936a1912d466ccb09dec9d308a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae35ceb14d8f5d60017c1b3fee29d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9c1f80cb92508592150f9ce5a8fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e806fa248f69f8ab58133ecb038423263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9c546da6e26c3e797e1985ce08ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482417eb993e8a742d63dec8c8b65f4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a2700f5e0d2ab4856a4816f6ebb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339a01611dffe16bcf6502e668406c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4bd6fc3b91bfbcf90707e70ad8bc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ae43e798f1bf2ec6b8f7a20dd127269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92567a6c10564a5dc06cca907ad8c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c26c8f8dcb13eda3f9c5b60dc9a58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba7913bcdb5b431a34b7860e035a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ea7fe7fce21cb2c4d30121334312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d1f97a69d4021b224e6edfbaaaa38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6223c700e875255a55703659cd58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456ebdc7c0edd80fc0614c85659d06b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266461be9a48ea103c83a4f93e9e30a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f27e2c32231f2e3c2b7e48f997fddd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae0a81da13f13fed20b1e5e9d3134f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e8687162b1f54b77f69eadf4f8359280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939bca6a9aa37c79477e9410c12855281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f6f2b7474025eb7aa560a6e93b4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d386e9dfa92651ed31f96774241a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a09804d87304646b4e29f95287a8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f36b80f3e4214efae32c200d5af31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44522d942b19f0f4d7032d92f10f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc27552514745bfe52ea6f0c84bb44e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf89e49d3a5be0521990afff7506c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bba9fc724d2f7707e61bf11ec99b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb87de180d1dd2f5844ae9e4b6631290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d461be9756d2d19255f1ed3cc381291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d6c63532399b9adee12859836980292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fda1e504e461cfdd4e62389ac71ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de63401bd710ca580bac1392f0eae9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a6483687ff0224553fbb13664eb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7c06d038891182a687cef6ff546d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8551704b0b9cb3177fb3823244f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b345a4c6c68742024ff0aaa7b7add3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760826edb2267d4b5ea5925bb8058f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a294b096658f6c32e0f9b38be574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111f68857ee0d9630dab34395d65d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac5f37636eefc589696a30bc48a7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98055eb8d53b893fc7efa0e1300c611303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407667a768917bca26ce1b410cbe4f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9ac29a427718c3589a5dc520775bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a2abe4a0a0cad6820856f68fc74c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555b98fcac59f4f637f1e0ad154cb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb89f62a15ae873938effec39c7e41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f6b062251b0938a20c6628e9e878309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c74be8117a9f9ee3e994c541cad995310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6490c84c40687a9273fcba40d93b51b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f582fff14bcdc32ec6b4722e570b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b3c575d6372a29857f0de3c3614f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1d16688309894bd6975507f65776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f2a1b019ba2176a0a3aa7021165db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb58d7674faa21194dc7d2468cd07c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f012454ce71aafcae48a6f02f44936317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f410cd01f6c3a6b5a13188b85e4c38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98bd11e6e19b8600979e40e8636621319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bf17aa8d469f35c6ebe44ca90b23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e48598e2bc70ea769663478e2c1d21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847c53b5c949d6a2eb75babf735837d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96dd68ae2c0d651ed394be93939a59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a30e4dff90115e76cb7d11420b40a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ff9d41f6acbbb97a69e753bc14233325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e98121621fa15baa7ebaa4a8588ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b62470861eb786d1dc4462b09d5b14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001538a47dbb8d78e82641f87a628d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f228f75d49f495c541ab6b4558f71f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b1457e445997752e20d8bafa73b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba82360036040a90c08b1a306294c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f612ec67beaf2146dd8511a0a26fb02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a0aff5e9ba80a49d9d3eb331b39c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d098f3abaad1974b58a108ab310692334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed51335ddd3ff156d7b63658f905ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb6d5698bc4abc5dd0424eac3dabb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe68d1755159b2a18f1ec302989258337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfb5dfd3f1a30379c4d9b84bd406e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62a8cb38773311c501fd49de9e8a93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f40e06c0dd3001cd5a069c64fea5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9403a94fb2943fa445d1c4d5b9dbc3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815738b7f60e7d3a872759d1dc7934c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74effd015d438744e3cd566ece3dfd87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be2f384267f30b4bfd4ee27e3466e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7dfa24c40ee4a03c29eee81fd76f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6f4702976243d7251d39ecaed6ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada93df1a5dcebab85a92068b0c439b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b65f016144f8212c3199091c322e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb32fbe834a5a80915edd0d09da3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe111c444279b9205f06e504d2b49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc1b649c2e93201bf0e2f0c7ecb7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7bfba481bbfeb9c6782c8b2381d98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9f020c8b4615566182b413ca3a771353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf5805f2aa34233f19e7870bb36d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dbd2b97b4b8883cfd04e7c65db140355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53beabcb40bd3b03de5810e7737510356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c6fff2f392e2de45802a42ca6ebf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd40697e2676680b0023619c7e7807358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bbf8b57a7fed6c55d6807efb76fe7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170efc464efcc1ef0d9ea897c73b98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944350df4b2c74cffcf1f0efa3201f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bebb6bdea4df25fd2f325fceaf70be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f28dc36ca94f3d5d1e583c2f4229c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95809ba8c33d810d94aecaa864ff14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f38ad9e4c985aa001b1b84f50384de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5fb3277f684a5fadb57cb1b5a3b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ded62640db0c2ef0aeb8085a1ae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e4578e302475fb1ec3b80970ea37b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86a41a6e333bcda7e265a76b12d2d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111591dc3523e8c2cd0c768de1de035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f9204e6a567057b234cb0e2cb648371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad5366a7159dca458c0c844c62ac6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7306d5ec9c04398f75617e0a2751e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a139f3bb2adbbd3e1484cdfb8403791374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d42974c9a7870678559400594ff9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747da354106c2ec820d0b7a41d2f308376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7129cd8de4e05ccaaa0f444974174377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fda92193e8078e4dfb04fdd5e85dc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4e04bc4c72ed724f3e5026b1fb80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0674b0cb0a2caf53c07d00b5c8013d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cee25665288ebf5abf67d860ded19e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d30fd6b99f2503dd3d9c6886b43de6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93467af4c7f937947546c8936239c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c6f00d549b027fd7aefd62b83be86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7eabe5e9a780a3a7b77389b5b980f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd263597a32e8e2f2138e1b048433d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37fa400bfbb3ab5439837561782a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad74e0af6f3b549f39a0a3c436a400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1bed226ec59497171e11f69a2c992389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294e23e3210eb619cc7bcfa6769d4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dee4638a8be06df110a9366fe0be6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c9ed07898fe78631bbddf14cc47b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e489cd4b4f81fa63b9ee541df2482d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6d5de9601f2f9883695f8c4b40810394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6ed4ec02f25e5c9811fe312e7c594395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddf451f045efe5b2a32f078c31fac9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b03f0c283c023a968371b5ace0485397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ef6c87522d669d98a681ef8ca248398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d55f02614063ab3d97691e59b337399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4f3db7687a9a433e8db86863c3c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953df9672960c7f24e72d3ed9c9a619401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018446deb0774d5ce9a6223ba049e54f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5213d4859f43ca5de34810170ff58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddfd79e9d7f1cb612a365d1599002e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ebfb0d5299de74e06d18cad764888405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6da59a0b531e7c9ba4eca812a0906406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed632b445ebe414a53e9c1bf65b4fb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87772f4a9471baff6f20d58206fb18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d7387d9f1d31a9da71abd1695fa98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7ec45290fb5ffe3d55e7079a0b52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bde9d942815e4edc2fa2a1fcd68099411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d172e163d63ae2585193a9b749d166412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8d405a65f6142b79355957aa1736413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f64cf0a589e6c51c2eba4cec10b91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d9aaf8bb1df80b0a1024d2b401357415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28116ea5291fa1122db3254789d1d196416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ac094d8365fa868486347296243e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b2c49287466ebdf3bdaf5bf2f705b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6a1a4f1a91f46e9a2a941352a8bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966adcef30d2451149aa4fc48160e4ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd2e0f7429ac185433834ba9fb0186421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e3bb6af36383011236ca676a81c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5e3cf1108cabcf475df0d99d4bcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c7707c58f8bc9caea480aad9fa8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946fc2589baafd05c43770731266fca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728f8ead60279a943247f50155d952d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a180c6565636d66fb8fa8c7f0587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d73f5d8a6ac4e2b6c81deb0e6399428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c27b06e7f39b91f740d5ec165588429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb8539bc85b6c4e90fc9215db094fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe5968b15e470292fb2acf310d51a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe89c05843a0a3a9ffc8487787518432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50c9af2beee93f4140aab218f128de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fabce927a5986efc8c81d9c2e2eb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84a8a0d5055cab582c8b8dda2a42b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c237080ffde96f825658c7e5d07309436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a046986d9a9243fb803e23e2fb8dbd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4c13e1f944dbf19e43dc291619ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e75c9b44c1db79692e32dbfeb0cca4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e621f82bdb045c9b2363a1de31e5adb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39328ec6145031888a524d09235655441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa9c3c8a7c33034e73ab9cd88fa67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014f51f07e6365ba0ff5b4306eb546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd453723b1fbf29afc1d5e662eecdeed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702faa1016df2b8bd9f940381b30b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823140eee4b3fe3c9b743aeca1c11064446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049f72cb1e51fa1b397591f972e6e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc5743868748c9ed0563fdc427fe8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9ffd49fb251814aa41cc04ab4e59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724200ea140406beb870270c9a68dd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fac95d69bb9d53df9e4b52ac44cc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2d81445b1b6b8f84bef21c2c6853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74355887c55a51eeb2f2863c7f5f44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c2048938987465d238fec4873298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2df20bb0c3c34468dd8a186e5385455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b93d2aba3a07d23e9b6de991c1dd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982f4f27477f9d452b826a2b3ef126457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3462bb00884e49aba72186a5512b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e84f0ad7ec66834b45984890f947459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d12acc6a8262180ffe4a831b14fe68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbd845277b2b8f30afc764010c1a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe081bca099a61931724864e8e38291462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbf824d507c41b0043d72818923964463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff6e193d8149e4cb26bad3371dbfca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e237689c16e9c526871d0c74ed6c83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1eecce715b95ddcbfcf87765f7a8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07079405ca093583d77ada3c523620e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b344d0218b341b1098c884a9509c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f70fd846713393a4ea42aa9a239eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a466d94e2841abcceef52bd363b8bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f536a8219d6182a35618307a51c6dfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bac291fc513fd2948e668a2f43bfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d7026efcf11817bdad4f8606e78a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a416a94a61920fe5ba59570c2e88bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e874c5733cc045751a1196c83ca7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8bf3504c3e640b6409fd93fa1d26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d53e826de1d820143a13f9c5993aeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b33cd4504f04d3889581883628e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c245de0d0126221cc2090695b51caf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac2a3ccd23506213a3aa98930de37e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec2513d30469a7c335349d4102156481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ec10fc17fcc1cde7f30931503332c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dadcbb76d29cdae6dcfb3911a12dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90992a422645bc4a033dac082dd2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd5bf3685d3d59e8e8ec0bbfceb526485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca3ad9a4dc7c1b68d035110c7465a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8752031fe0ff10afa7fd257459276487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef21bbf03fa052b69ed5b95974d265488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65f2338ae9aea2cd1f59a68827f84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87882c7fc82913b9cd170dc1687b47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70c0b705be59e5de3cf5d772b63af4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3db8cfbd025eb901fe0e647ebe0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ba05b3e7e036f9b491a736f6c3e08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f20ad9d4c61758047b9c6c66e8d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7989552610141cdaf94462f0d9627495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04dca10ef86eaf8efcbe9f5cd92c51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4e8d9f3cd8ce83883007a521080a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636e1e9969dc79b15d0dc9d88824aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14fae7c909f6229856e008f9bb45e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512916817eb8762aefcaa2539be7ffe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97eefb21e31d38bf78bcb90da6962501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b44ae9ccb42520f91e3d0b6180473a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628d3a29d325188f86682c8183072b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169f371bc695b87bd6046043fb7604504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33bca7c6cfd0cef99ede14138f8f04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1efdb31712a56d02f05f45984433506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13122f44823602f1f57a540188562507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1e0e647e821985fdc6542b8e9e28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c340a97d74d84b8579362563403d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88e1bb2fea757e3e85f9aa1984aef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b85897410e544e31ba3cd49e39c64b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3ece1decfac9dbd3d8cb2a0befab6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8ba3add232b24a0a47e9cbafb703513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df4c7e57977bd28002133bbd75ab95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e29b691d594182cacc27e922774153515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fffc99130701910220f26014d5e57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4a8821c08deacd74ae61e9af9f36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085c3710ce99f53ab9e1f95d5e6aa9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9f3aeed383addcde39849d7ffccf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c083e7ae9a85206c8f7576365482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395395eab281d9799c3f247b5c83340521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f0537acd00d3c3ce3f03d13020b59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56721f7560f965ed1cc284e10f3fa402523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a38b3c65a52252cd173d573a4dc29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f62402d631688fe536f74bade2ed4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd4f16ddd39397f65c769a4f1ff89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981bfec1e8547a36336e81fc0ff23c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bffbb09bd0a3c18360909e8b286ade528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd615a9e764dcf664d50b26b05a4f714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83409e8a3b434a8c84507c3f31f2a9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd53d02f163439df56c3f1513a3cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc53c8d5110d8c087e68cddc9a3fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac6b29ab742efa25d3cd89801d19c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2ad9e345493c559d2460c4d5717b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014184569a5039e857627ba4f992c06a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af52bedbb6ab2c8c1b9085c82af18b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcd88bbf2ac45503e4e65d46baa4e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d94f760c29588fb342327a84085ef3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e9d75f3531cfb360412e71716215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251c4ae87ca5228c95f54eedb0aea8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef888d240c9181a61b71a1f72bcfe47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b146b519b129b958bfd65958b79b35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b76b017a1907f995c530091c98cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc18b967e698eb375a1d57480bf547e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c703dec7fe6da8a7eff9621f21061a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa80c861671070f75474f3cf7f1737546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c1b00752a8b0592a8c0cd4bac8b6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99278fbc0e8b8ab9e9ba91ad9a5b36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec30947700a5cd6cdf7cc0f47a315549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb519b53ef68782fb289da488d840550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e946a700b54fac8c8909fccdabe922551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03630517a88cee2da0d8c266fcd25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05e72223b1c3bf720658e3bacc476553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba024ba65b8ee6b68d751e5f6a4a1dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26553bc4ffc260cc5ee568ce656a6199555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ee91672ec1651d17468de769db09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7100d3ea367e5f001fcdeab2a5a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c644e8a1178875c0caa30d6124c90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79659370dd9e18da37ad0fe029b6e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4c242fdc67885ff9e44fe99e3adb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a88933833e99af354953be72229e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4a2803387580fb165e60508e32b07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e149484f1cb5025812c0e4f60e234563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac99382106e7ed467b284e3d372634564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e804c80d32d8626c4b877ae545f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969b6614279f2f6c6dbf6e7cd100416566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9741453f73983de7d8936e5b29762567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0319a323396c02d5da85792645bed1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659606353930b7a77b6bdedfe08e90bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c810bf679ccf4808daecc407a50f98e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c2bf96024c07c0e1fd09e722d3c2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d735f72685f8cb83314f54861e7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba1cff6068e9903bafc1814b155e91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18730d4473b99cfbab3c6ad3a7c5d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d900d39f6e13df11629d35824c6f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1a0483f26889d67c5e7471963e69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1897383eaeba7a1540b3c115566b78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882577ada7ff22773f2d1553c7ce9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfb608a61d88a427cbf38ebe02ec8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5256dfc7d7e7451704126925bfb66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510474b3de11da7c2834e57150726ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414cf9b032f70712d3aa9edfd732c60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e81eb0fc6bdb29dd92eebf933ffb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49d2ab420116de242bbb31922f256c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aff165f3d472f10377623804ef134585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e31cd2c92e304288efff7b54d614586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446e93aadb4a57091e13b01803b658587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130fadedb329434a469a48f49edca0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724300d78f34cdce050900501a368b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889cb9a8e23eff2e1d8bcfbbc1bb846590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cffd1a4f4e6ac8b8f6d3a14c38695591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a3efc45fdc136f03a9d08e26284b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3b3da430f19aef52c4f2161dcf811593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da3601dd2e7c680bc93fc67da0e8c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ed25d05c68196070f94e16252d24a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246478a881831abfac33a6d472cd64ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75d98e82dac27ec04fb61f1e83c25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf814f9630cd63754c93442f6adc75a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc5c9ae27fcf850a426e18397ff1ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b681c8b8d8fe8202a93ba21a0c5685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f37821b87f432564eddd7a3bf197601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1c9cd72b4685db0a82e377afe2033602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e855c3cea1df3dd0cc8b0b89445d3e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d6ab03dbef4a4f9bdd4cf398f5f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2716dfa6e1b1efd9fcbd49c30db2515605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e57b8c2f2fc976fbd9a3514fa8dcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09588ef968559503ed911373934c7010607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880cd7747dcab9ab02e9b046de1281c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb29e5f45984c77d938ba7a9053d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484ae908b3a450ad894bc2c157a2097610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4667f3054386b0346ed793900a198611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e212b947fbd01e6c80974631747a3eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f60e89f5ce92d36094d0d11966ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59418b7280d527bd16de2e6d0af36b75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a4c6530f284faa84ac5bfc48ec7d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad5d64a3bddfbb03b8070d29cb2dfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1b93c022feb9cd20c6d1aaba963a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fe0c1730cc3f4563c01c0af61cb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15bc1a69e99d3daafb0a644509b8e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaefa15e538c6696651839a6ba017de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9470b748cbceb44c7a357176804dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d669277b056db54cfc80edb63879d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4bf5f5f625afba3cf9f3f7f46efe1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed0209dc1e5c7eb4274f20c5d7486624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd60208f4b0d7303eb59524aead5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511020a1acdc685a1b2a9f2d48720ec7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c534826f6e5259f6c7179106de9ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a52fad822d9dda395effa1b6cbd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ee07a13b35e5a4652b0cfba9221b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd67b7bb8328e02e9d24005f68e12b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaee201f847d6945916fc72c230939631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0618d94107ef6584ec3cfd5916b05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976027da1fffd1c2e593294582bdc3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d84ecebcb8a8207a0e5cc1e006518634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d694bd89c2af134f5a26fc0a152d15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4f633448bd6f8dfa900f8f2b757f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd3bcbd5d22103b208b665137fcaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2bcbefc0814a1d64600e4d7e9f21f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a2ee4b1cebb30b5bf210ef39b331c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceccff9b869a6dd7e0c36e61fb74d63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b5f4eabd0e868a66a1dda84c4ecb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f533eb486806479a7a281d16b76a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508160dc29467f218edfbc3f9abf1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4ccc9acb164abc04851f52b97c87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c430121fbef6c80e85c945e24698a40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97b1a9eaca31a6b56b65700dbf122646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf61511b91d8ed4778cd07b0079104647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ede12b87b9419b1abf98ff928052f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60ecf24edc1112fa8040f2af0c7d43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5bd60f4bc4d4afe55a566bf9c7c52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890656904ae200929050c6f5e5534a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644917a6af555ee3ec184da32900ca8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80b1d7f33698d208366aa23d134c32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81ecca46be1fa07097d2d977a6ab6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc645580371f446a8f5cb99d3f29e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2826a9a9c020d521e7d6cd0a0b46c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f530d30a9acc92a274e37869713c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580834f6343cc21d473fd1bb1bc3e1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b1eabeb9ddefd0223ed1ad60947f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa66282490cca992511443d9a639b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632ae0b635e8caed97f0d06f9664a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad78a466c6fcc73812c73950b22707662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaffa563548d9d49960aeca291de324663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4378d723561a3bdc06be241b22966664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca0a135cccea37e16a5667cfcaac6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43776315852174062aaae4006d7a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa38edd976b1a698d7f5323912c6ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1786f137b75e0f445df5d7e0860fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a93c1de72fd137fd3582b17356bbc0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931400860bbc4b9ffbaa7ddf6cbbb6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa29e71cb8508405bc427ca55cb24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc471402654745b2bbc6d95917d0847672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f53a9eb221f2bb7ea28df08ce8d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc67aaefa99dfbf66b907a40a24a11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36929ccaa9debf5ffd4eaa7bd02fc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047111876b00c757d4609e66dd840d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737ac78ae838218e135ee5635b31981677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e588d4d1689b98dbd81a99d3967f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385562838a8cd4efef989bc8383b4bd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36eba6b0ee0790ad4f87912d7498f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4a86c79b0a6469b30baae2c3c0763681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b929a0529840defe7c351aef9cf36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00659f5ce3f5e891bc015ba849fcd079683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f325d4c11eb46155d4a639108b299684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b059c7b33f7b909d4b8f23bf867b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b377a3f9dabf64b8d7576b5b754f4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195187e5f5351d3cfe4f5142dbad98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60655f379e6e89b79dd1623de7ec4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b013eef0f396f968e72ff275ce96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeae0cfa30fdcbb0058479a3a61d09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b55b51e83d439da118dd2e8cd012bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045b8df756a1d13090c84f5816418e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134f0352394e972e962e82162de92e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b9ff45006f9749bca7fceae60f81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d37783eca89a749a2f2524f52cf437695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245e9c3a813770bc9ddd02b4001a8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831220e87d0aa8050e337a8e9ef753c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249588bea128084ba8a9464c0f2c774a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a51a2ccd14666e361471ca866f11c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c8c10621b1c6233e4927be57976e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264b5fe460c2ec1f6208fd00276de36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a116221500e7ebdc44664206ac863702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db64cb2f1c308e642ba09c28e9b9ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2e09dbaa9f0be60904bf6f029c87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a3580fbe5e882249b3986a2f3a97e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345eee922f211b9ca853c1bc3a8f8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ec2988e5497982379bf910e5fe76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbb2e09eee60b486fe9271d478eb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600e2368bf81cefae748d9f0d477d38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bcb07c9618c7b7fa50451e2439cbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b98802a5b1ef95415cfe4ba37c59c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd658a488e887f521d710c5c85d0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b9b658be750a6e0d2360d4e3ab7c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcb31f85f90a4360ec2040931e724714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265ee3d9351b7c365440e5c1ba1917715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b6b166cda0703c46bb12fb2d049c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc72e74fac03ba1598a07cf61453b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899784fcb7ae2db02a391dbcbec5456718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38171da722534197631a842f1a71a109719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b2baf977ba3f0f8ae9d00fb49338720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846ab91f6ab5ae5f31369f53d87099a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b00d4a730293ecb2fcc67d94b96f78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874916594ab5f3c53e60901539469624723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f313b6bb90c1b521c0a200fc39527724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d73267efe229d8f43a63298ee47f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf109a1313002a877830601fe5e86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8603f6e53466634f2ae440bdea485727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd297ad527e1be7db4943b0832b385728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32ca2dcf78fcd041333b63347f982b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fac8cadb5e344372656be366fe51e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c162221a2518f5d85cc0bbf73d0f8f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e162e4db5148972d61682675307e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223c18c11e5a4a5c6d2c2034d7f7a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e191b8160ba6a26d8f81acc2f092734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96b7c9d1f1609e26b260aa8b4a55a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c96d3ce2465ef4b287720c487686f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e5dbc69ef9f40aac31b2db2b3f29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100385dc2a0dd9cee5d7cb15eb0b843738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173fa809024e60f38cd5711e06c6c66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fa3e34ad8a553139768c3c32c51b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dfc46a2259b53a784105fa3c3546c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed48ab2b402fb940f9d4334ffa6940742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33d550032dcd49db1cf2f8c4fdd03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25984b1247f6aa5ece429141deda5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccff42b10613895de827ef1b078f7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7c347ec18d325bb47df432b28849746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e76bc2da2e7a34d8da7eed06c35c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb62be8af97314a583baea8d7395263748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ff6ef5622c3d00171b476903025d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408d8fe35146c94bc6e6130d1314f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ced8aed0ffae5764793c2db569275751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229fa6c0757e4c61032b3cedc8aa0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badffe0b9b1e2dc1ed85eb5ec1826aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02a90eefc9b7dcf771f887d6f503b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dba29757c73614b5c8ceae5f4d423755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f41ebec6d4b76232f9fc6611f12b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eefa2f2238490b0d878e3b0ba6ecbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec4f7f5230678dec1d30cf582b2e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e96f6dc281f94cc1435a14f65b612759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afbc3a84eaf9e3548922e0a83b08dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04644171dfb46aaea668c1ed276e172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd23dceac7fcb9694b6e28ea4e53a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed197ce69729d1093fc316fc574712e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d398ec4a7f9518c3050f1cc9da25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4ef62ec52cbfa371bd84f8a5cde26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916aab2ddb63467f367d82d78a1d6367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab83a832741f474e9cc73499428e8768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424979cbbbd277cfcc6206d6cf19a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165fbe79446ef461d902de9ec322b0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94719c442621223ed133ce0fecd958411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e3b04d7276a9f828d7bcda67ea78912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77485d52a0d6eeaf83c4457b84a1432e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b136ccf505cde7365e1b546610379a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05054bebe8b0f3c095614eb9f89d7c1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ecb8e5009b7e0abe772e6a749ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03b73518b316051855c3020308bfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617cc15d9c51c0076069a76ab0da2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aace6c1c9484ddbccfc6c85fd23c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427afbd7066003ab09edd795191009bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff91703ab0647630a3cbec6294316121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92bedf5c966255d6632edb810757c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cfffc647b51cbdbd9a91bd3d2919423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617a3c1ecf04dcaa19ae4ac37df9ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b18f10d434747395b70756ee3cd2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f6fe6499c646f712c6b38a5bb58f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be7254dc38c5b23b654965e4b184ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9332cab9f509aa4e5624246ed627b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a608014e6e23c5cc3c665c2d532c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a9a6f8a127fe1655674fb25c018430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e0738705a8176b944be5d94c343a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568768899c5d94c65be4501c83a1e4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3305b639bf9f46d37368a7d211982f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b412fbd02f50a5511053713f794b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a467436622ba7ae84660821b3eea47f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6868ce8b7c4877907280927a2846bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da6d27d955416f6a6966928e36b2ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda908f174328f3c1828e1a6f8a83c6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e197168da4e6fe04a3eb4f9dc3c564c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51231addf67583b18a8245efb71d4fbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb0b7afbce83c67c16776ef0d0c2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b3e21d53a6c30b61b9053591e382442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee83effb037ce839ea318fa365822a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637834244283ec6d7f398e8cd5207b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837951a829e94142690c77c89881d81945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b55d9a3b7d4e2c3ced22ab171523046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54de58c433e551f2b9008af29e494947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16873f7328eee9a7bfcc35ae274786fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c2e0b7364db31100e00c540e041449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff0c36ca093f7ea2b0a2022fce69850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256bbfd691d6f95f3c4c210f02b5d2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330835d3814b14ef59dc7c727b7fa8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f2be430a80040a96240d0f9c9732c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f584ac0c97a5783e9ac29de9d3c9e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333256d5886c2e416798a25cec8f741855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6373e5b9b14aad9245157b6fd26e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4afee5eb6ca5ff145f516093dd51fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf97a574b4266df65cf055a39d7a2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e4dd81efd5ed0aae617ea25cba66059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349275b5f55a560183b8df31d5ec669460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdca0b822933164dfe4916a09c4aaf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2852718fdf5252bb6ee387cd8ca162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871b303af9f74c10aacf0db68fbb4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993367bf318883f71ae209ca1d8512b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a07137b19b4dff60ec2c5f887f58965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05196c5f116db98d86209e1e4bc38366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7166f57ba947f6107edb99fa8b5ddb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6646e471040c138c516d831717d3e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7974ea0107aadfa9a606a50a91cdb3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367759e31284fe9210a2d22cd24f4fa470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276782106fc6b2f5859b86a963a11c9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b32361e7e1c8e001f0317d9dcf504672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d861de868268f1c7e3b9da9ba411573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c08e3f901dd2bd823a16e40960f9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ddfcdf05381a83dbaca4054d2fb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ed2ccf3d155985502ba450ba1fb7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d4f148731f569b6a1c00a1f5a671377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43ed2afdd7801bc6823d9b999ac17878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124154c152c0ef55472456ca71b55179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10c79698e25c3f9276f799bd4c793980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0e78840c0f47b8cf8239e131bc0e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edfe9e48e39e3c856f161e7517181682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e40a2190a3d81b01edd533b9977ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc38ba886ca39ecb16a6b58a2ce3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf8b9caefd870ce2e5d88dcc78b05f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7046a91bbaa2ea61b50f6a5f94be186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbaff0de94da8b6d9fa6e61647448987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e40f52dcbe5d853453dfa1e3ac28088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb170b88020427d952ffb3d9bfac289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05ae3046fb9d7bea13ab0eff6bb5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e7247af20abed405409da08c7b0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc4c2d0a11f7cb3ce116bab32e405792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620be3d40e023a3e9738e105d0b83a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a267a18ce905a420eb2569ef24bbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a614f688a168dd3fb213403df8b6a4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a811c9e0fbb281a836306f994a474c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b285642f4ff9d1a8effa296ce345697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee727764bd61d36c5ee2dba7bf0c3d2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef3df3fbd13cfd6ea4c66d7f740a0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7890405bd498b496e2f3e0dfad67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ccea38215c85aa6850e4cf0a851a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf47b0be3fa4c81b69867afde2d9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faf7bf0fb5f24ce35ae3ea850dd29c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec828f9d173c83b2bfb78a2effbd637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37ecb6be06e72d660eea5c0334ff0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b52cbd473f0e7836fd26a8f9689e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ffbdf11c1e425e77de7f6ddc276b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fba4f6669a596226af968786977a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137750946c96822d86e4c64ae66dcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7100bb582d331d3a9a3d37433cabd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d01a7fabf4ec59738fc7a3afdb01c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc09dd9f37259879e2624dd08f288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071def8562b5bd44504be96285ebdb1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f23345ceb85f512bc0469855bf416f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5637c6e75efa0b500d1594be3779115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3f200d60071f1bc2b17157f40c596116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c05a97b650b2cec2807e501c4064117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b5412544307093c65906e9bb341e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8413d265b45a7e4cd119b540e280a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92910db2dc3afbb1876e3ea50550e0ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6ec77c34be4381ddb6c30e0949f0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09711b5af1081056517a0262487ad218122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033578be1102ef396d52d8e6ceb5883e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304786bf5a29f4c62a87cffd6ff8b72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448229fd5ab6488509047defb8b318d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a084623fac67c20c9b6dccf770cbf3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2291c448bab05b3e36f3d4452b9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af89e1080d244c25466979c8e94b2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa975c7ac4bb1b8ab37a354659d9438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b21f4b80ad66bdba1f98be6213d9ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065e32f355c4c2e542fdb596e6affb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b9ee2d5a5a9a5f4709ad70d6b7184132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255120eae30e264a7bef25f5f31571c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee937588a5342c48f2b2fcf4c2580e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf107ce1d745e24fdb0ec75da9d8987135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7c27c4703c031f1d0b7cfdc6b3895136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ffc148a163cbbbd46658bab6ecd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78736e951f6df715b3ea1ce520961b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a6552c9b3fe31dac77339ae2857aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b16cfdaa86e5fdfe1d67d59fad0cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f16fb14ca9ce7eb77a77b653d87f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37ed8f7dda8a47f7a3162d6b0e1f10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfdfcfaeb2a6e56de781d33bbd176b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b651aebde67be36b2e0ed6134de0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fee3899880107dd6ff8741c5141d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ff203c6dc5f133eaf6ee0cd7ad74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787c13e0755da954f20ba282a276f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ec75ed112b806d5bf1980d02e73cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6c346b2a17cd10bff2fcf5a68351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d73dc7dbf52a98aeb5ecd3d4473dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141e4aea4a2a8890cd9d08793dc493151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc852a34fbdd7330967e1f008d28571152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0b6b232adbf66b4c5d9008f8df6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e870e6aec53dde30b2246c59117c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8e2fbc00def458175921205f7d40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b10eeb48931d90315d65bf76b3ffa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f72b11d1a2a2ee3b1a9aedc7d64f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ce718e5e167f7032dd2db920d864158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86d15e4021ca3ba86c14166130f39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d357ae3d3d1dfdbf0076156930d6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa55c75722136269ea399d780af548c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715124b960f78785d58e44208f5a83db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6c3fdf71002698cc5361be242f56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac91b13937530a397a5e9d63f20c3a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e89de89d6a1c10e0c9b29a709f8a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145adb8bb8b9554fa8f187e3e0aa6ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44d46125535bc40c91af467f3e000b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c71664d5d2a17432867b5c5546bd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3376a132ad30d611d96f1d641753b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9a917707509a57f0051f0cec8b9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f425c8a0871e6966e735e16f5585ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6231a9f95e524f21a85371756c69f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282659df4e59fa70f3c8dc89a44482173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499327d193dd548011cc52fee81b22e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb5ce0b6b73caf813617f30c0826b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765412b66486c020dae8159fa268cbe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd95589e8dcfe41f1f864f0a78ba1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed729797dd000483408d96f4e8f99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e54850b8680fca36c9fc6b9f1fcd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a29afc60ed501bbceb372b9e4be4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6becfe9b44d131a6f1d56078fd23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ca670d0d3edc0f52ebdf43cf010a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffaf90b2796a856323388f7cc8c0bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c04ae238ae9e57ef813266fb03cc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad30fad792b2dfebb4fdd7ac83938185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776193def54f8c066087cd81c3926e23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d03e29b7fab55c4016e1ba413183d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b83436b461401b8fcf474c836a6e27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976a3bd33cba22137354f4e24e47dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a691fa4e055f718b815addb6574cc71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd22cbe0e52f978d9815aa2eca2088191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf3e42b6ad8375930ab5467f57cf01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d32f0a6ed6c07832fda77bdc345f2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb0ab90fdd6972815845ab8789b638194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9704c92a45f5c135ef246a8a3859e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e4f66f00af9a640e2a3d2da98d8e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43363fb4e538065d122c76cabc65235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ef98234762911efb06d165428e62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a0304106bf7e1e104ec64af33e8b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b48f7953875c766f96fd5d260230200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98bfddf9f31ced9007c014058c9f2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a867cb183d00d9ff502000cf98c9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb7cb83a20c3d2ac9f11cef58b97e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659ee8e02e9b38849cefd957bef663204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7f3099206ecbac7e5d11be7736772205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a12066919248b85f9a01a92448fb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9ff87b4106dd7320c429944df3a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661b1ff64f15a2f6721d6c347bc4b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd1ea76c3abb8e11ce480c9fc3ea5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41f339ad6e76ae5241264b76f3fbca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caf03dfb58f17d5dbc4f6c39c084b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4a9b7fcca53029b75874a43f7b76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3d3dbcb0e0b0eb5ae128241488550213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695587907ba8c93c2e765bcaa620dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72693bc6d4ffcbc65f7e598770ab77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceaed277b462d468d8ea8382ed10d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c63c760d747d96682c5877ffb568217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474730f76a165e60f3cc5a36f3e503f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ccf3b895d828f6ffb1d6e86dd3bdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ebd56ab5e5bb1a928bc9d192defd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791b48b8400c36bea2251133b98710a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254340d5031e42a777b8aafa07ec10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b77d26b5bc5504e687e5ebb03dfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ccd44920a1a978e0616ced4673b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d948505c07378bdea0153fc2346ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1fe629737175bb08971c85f4b6e70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b28e357bf2ba1e6a0dcc8b06eb4d3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9c045bcb84b8962239f2e09e89a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e42a192ca78623d7c4eef905fca3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b5e6c0c44b57d0a23c4f34ea22cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00dfa47033c227f96a05c242c45395231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be81c48fc625862f0f85c824a80b75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f012053f33882d2f4de73d7a6e0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c113502ce1222d20f3f3084a3a8b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb02e7915d75969d6b5bed2ba8fff26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff319d7b4a8a75b8fb8fdec6be300236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8ddb1e0f658b0979563ca1c9dc245237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcebf2ca899c57e0bb1e9ad1fd0c616238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb485d64456202410fe999c7727a772239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f305eeca0e56384b0435ec04a914ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd62476fe090f4e8de8adbdc8e8bce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc6906c94f72a25c64f691636376ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b27969dbccaffacef84e3b02082d8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb5ce8335bc441ca63c9e79c7cc95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e80af7782e8f2957e7840b5a9bacc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e182922ada9c485982febf4c74af17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732a015f37c1c8a4684c31a70cd8db2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606af1574e7291403698457c8b7ce09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4617757323abebab5792491ff2fca7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43e5189c93249ca07066afcd70463250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1682ecfe55e83778dd2e3833fc1bb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e488f4c98048efbf46be439c4d32d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeb82e699d6b49b95b6d799f533f87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d536a9213750ae0a36e53289ac42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44226f5cd7f5b91df96b0a6b8e46f41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad3bf2667c0527321993e9ca22a1bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a956e937e860a29732937679759876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d98b63b0c484b3a6089832234e388e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b34c9d3d13bdc9ec93b9cfaa75cd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f651784e5623203270d25ca30df9e4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c8f44976c8c5c68c538d0058082b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d58442331cd50a0b6289d867d60ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfb34b7dc69620b3908eb17a24f55d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcd094deb838e922c17dad7dc0101c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd7b69337165d68076a8f0dc586510265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395c19cb13854e8be9f87567bdaa5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a9b16f4d2314bcda7d9dfc71f7ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709b26a8afbb73bd4804522571bf3f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38279442e627553d84051016fbf61b4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f56efae7ffe5c1beaa0e0733607526270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2adce3b6033d6570f847e2b680963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e33e56efb910563be9e559f8dad08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd55536ff88964a812a933d2d4000273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c5616270800775796363405077d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6fcb38361bc9103885da44f18bfa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef956701c39aa86b330e34aa7a703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8ec1b65a3e94f32db477691ce88f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd5c254c8cf97a4960e5c342d3d632278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2bfd8f2bf069a7afd5676ae11ed9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33380d2b05a3feb1562a95803333af3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141b1c8325fc1e1a0663b5711b28fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f42f3e66acf265a0eae6046f9076da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce52047ba4688130f47f71a366f83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919869cd78c4d4ef7eb9dc4eae7e2e4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31225897157f0e495570171ba2da172285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef9fd89a65ddc7b6728c983f171284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c6e474d9a2e20e5717b15468fff85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837ab14e518846a231baa3ccbd7cef6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a27e678a64ed4c0b60316618b64225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb871d771773f0a970304318b03dd7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502bdb5d31a90a3031763c4b8329cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e572cf8f45e7fe8855936864b23a880292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f904519162a9f035e6bc87715ff98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c62ef4473ee3e1dc6da9e8b7143b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f28c5ade9f7c8d02e4ef1c710d99f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f36dc7636116bef0b9b9fbe8f8e12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316b12b80bc08aafaf72acbca5867d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bafaa03eccec2de243bce64ab0b8a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1c400b3333f08092a9208f45ca95e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5536ef7c9bdcf4848688c0f4337e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d65cd2746611fd4a5f5c76ac1b37e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578997381c82d1513cf69a448ed3d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985325c92bb793125577c7fc2ab6489303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458c3379bf0d1d10bc1bb07a80a062304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ac7c9207352a69272c90e25965374305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663a604bc557ee4f742f7177df932f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd2a8290a21ed4227a9ba63fd6fac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f171d1e72610ad32fb75b5a634a1a27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1499f6e0150229c684ca87b57e70c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888dc5faf7ae7a966fafc42e660a6a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b116a5111cd827fdbd77d49b21374311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7908982327e774ce4b422540794a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c08abf1e0fa5c36efc2127f89ea2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd981b0372f2fbe477b62ca836ce92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829e4f45641d4668657419b8ddbb4f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b000ad7dd4c532a650c22ea50c7ff2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b93d1c7a523fd882aa94b89db77d56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438b14a0966bd6996c155eeeb09920318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5088a728d070ddabdb8f1e4c3a1e73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032689383bfc6b96f9c08ae256c768a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724cd91b8cdbf4f2a53a082478e5500321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c307d807d23ec119669a99f9611f796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cc6984b754c9f4f677bb6a8169b81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1964b240ae6508ee3c235504e24c6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76eddee498f9307d0f675df4909cbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1c5f2a06f40dd1b7c6689991af8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165c7d3d140eab25a27b0929947129327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0dcd1e8f367b650890dd5e7f9950d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ecdc714cc4a05e5ec4fb84d1a5f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e09a4c1212af5733ed4fcb393a54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752fa12f88db50adcb74c560e7ca36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4b800582567507d41a8c90be193af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9ab61659a47d0f3a43d2aeb7097b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2dddcd8b2f52445d56d1eeec9490c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f3114c86104e1fc1152f451f3383335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be2647fe44ebe52ae7749fc6cb3352336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5202823ace64ec1e3f21308c9920dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d81822b1beba8af9f05c4b3cde3cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c2c0b6f2579bce0203b68f1a4670339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a3f40ce75611d2457ae0772ae35ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1827f1c0ddc95e9e22b697d609b39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08487e72cb6f63c59cfe04b05f4536f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79067f3d0e115b1d7d033f74dcbfe8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271f9784dbba0f92d0852f1112d0253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b84defa412fa34689586872d745e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a7b6befbfaad8dcb1aaeb0c0a9a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842d0ae7d32878f1dc050ef0a669c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5262da8dac7d8c91dc5842b189dc84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6cd7e2aeedd272216c05d27d07de9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dc68734357a510fe574a950fe1242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fef3c9fcc93b8bf317b7930daab13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f159d4da5b871c432d022da23162352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d40138735e6c42721b3a2ca68c10c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf46514560c59fa747b4690065e757354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a019540240d1529e36efd7c0e15aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e42df0cbbe120b2e9ac6dc19009b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0a0a59f1ae83f52a3f90c1bb94c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901441d72e0c7de2e051ef69e256733358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee8003fcfa982daab069437adb4f28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a8937ec9091b810d0a0e5d0785e0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56741b7ab0e64fd6566081a7dfe6e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ba0002a3be9b33c8efd148a78ff67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fc39968b26cffcd0c86224f198e09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c7fde38c4ced3db23a083b35981c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2950083bc485b414e82391e28d79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814abcac68d5d27549b6f69ca96447c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562382ed7cf19cbd2aa3d753e0ed388367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba4d5e08abd8f0d47d45059b787d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c201ee0993744e5d0ea98e8f199a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f453967a1ed6b4847c16fe5e7a7931370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e6528d104ef54ef50dd76926d660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7a8ca7d496fd5b40ab8c058799a57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed25e513dc4aaafef329945a578043373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca8001d8e4ce1f02e21d572b09956f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90749e4e99706378f42695c5f17acd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8cfd6e7736d03c1cb71066143a813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c5e7583f4393b9e1d147b59f84f2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caeb968620fd92e8a13c386e96c05f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d145f1feb19904326449c4ee401077379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a452076ab6b0e27d30c319bd49636380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2445e748e296a64846450b38913b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ebf236f26a0eca89b21ccf4f7fec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b0143dd6fc6ceb9024add999e3e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559c312432115f5f7a63e553fdf476e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a139a642564ed18202273defff2b76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d0e93c417a71ae9c5f742db05b11a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be554e921acd3b544283ff5fc27bab5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74248ff85774c0a65fbe0cb76a4808a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887513a7193b464ad31388ac86a84d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e25dbfb959d8f6fa048ff37fd4799390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358989f59c94d5f024e4de08bc67ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f968b31ddcb850f018874a151dd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032d35141cccfb3f880aab4ba8a81c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96571242fcb4506710df33fdce2d1e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d4b2b0c9893b325a019b86746488395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae39fae5eaf148dde3d80e9d30d71f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733723f2d5cb7066d163a130b89779d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7af0a22187af1ea56329b6e875842398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf173837e38ec08e71e1d34818e88e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3c494fdf3b20801e0ea89cd9a8aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed38a5b527fc475150ad11ccb7828401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907233f09625aa4a1f4f56c0923ed887402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b43a7674c73717143135246d68c3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d2036c543bf35339acd53b82d9ec1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cfd52a5e42277c0fe0319870c2cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7e639288ee6efd3bf576263c61b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc25541d0b1bcd7a3b3094bf8c98c06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e1f5cefb7d92e53f4540968dfccd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e405d7684613566b9a9b63a56c7f8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe52b735628d014014f3c6496f306410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac614c5110b7a798cb42131676b2cca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476bab44411ff5ffcd1883e597779de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ebdb8294e75bd4134dc78a46c720413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630085f93be2d35484e4b0065991fd1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ce85e9903f0eaf57d72cb2e96188415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479d05956c531bc7dae3f1dd7a8a4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26be62c4e67172b13b8cbcd1ef6bd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137af5205ee39271d66404ee599f79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c4469285dcfb7b488881d457f9fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6410eb8d8734f136ff6f03028e74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381d495fd9783918e62c0d1fe9a15f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9797fc225cb07bf82c15e6641637422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0f43bd7604ff6390e9087c9d5c89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1013514d8499ed14c67db3eda8b160424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad6afcd40eed2e4c98d7004290f438425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb89136eccfac1def9fb427c74e68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959413879e5532bd88d8a52d623f21c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986790b5e9897b67d6b172372ba7b64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c844e666b1d6115c1e4824cf702e9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d47eb6ed1fe6d5171efe3b0443c22a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a651c19f04fefed9c9fe0cd519dd2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9ced5cb88397721cdc36d8a6c3370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1afa6b3db9296a1965d30fb6f24b11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef798f59bf9ce29482a355bd488742434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71e1d3a2ac24e9b5719311860ca403435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6e2473302eb84aa8eb2f1f74b1f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e7069cab6c5b8771c2e711c6c7aa1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfff77b5d9e1ecfbd1e897ca55fd3c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105180975b6b1e687529d6014d3811e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fdd0ad900e0821a809639002e9862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794485a29e992f560d59081c1379c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd332a88e1515cee348a31e47eb508e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95113f4263010ed6d1db5cef309c2224443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d9f17c10b8d250b57e9f71441788e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5927997a02d1268d1b4a8978338827c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93148ef17df3f472f0b4068b3a2c72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45bec608d96e20185bd02fc0349617447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73eaa44884bf885c17f50ff07e828448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7d914f757ded3dae14a182780b7f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94a92c66f37198183841263f0fd92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b250f07d1c54e50b71244dce914574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f19af9f91dcac79b9c34ffb1281a42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0502b480f51c7675fb5be505f0a70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d516bcbba849c46de453b7771b4c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6f8f04881ff35968718e63309633455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6f4083daace2750f753c56928ec1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb250ea2543b32e18333205603ad0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b9fbe3d12324d2386dc8282d40891458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15860b10dec7f5c9e9ab251f053f4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f73b1ffb00f45a42fffbcb45cb74c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36225af974b62d5b810a69c231a052f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313731beb28933ca1262c3217f507ad4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827162896268980287bf8914856bb35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af508da292db1eb13fa26ffecfef7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4034b38c112c8052c91360ac81f09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83655adfaac41b9164da045e4030a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb0372019c5d4c111f6301069f0d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ee1b5290a046c162f48b60b356bec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ca2b158bcfb1c521b662d3d13c50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57836612ee970372c4702df5b0909470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5936a43fa7c3835a879c393b5ade6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d3a9637c94fa3fc86034f1887054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225f787832781b82a5bdaae707390b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a6a726cc724e3e67757c780fbd38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de46cfabcb689ce8ae277ae7f411f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352804678daa57dbb1319b43d01f5c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cab316f477b58478d6c2cd2397a5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c366ff3d2719c2103df1716db1e0ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a403c73f158963f042a03c1ce7fae2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a740bdf71382612abd4364899f1538480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd30050086754bd50b0c46f88f34f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6c1c990a6ea31be13ff61898136d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f21dcb405e5c020e2b1c51d543574483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab463608d0bda4b1202bb4e7ff07130484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fecd2f82a506d9deb598f41eef1e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823ee6e6c112d074ce7d7443f8d9f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db7298a0319ddf2d83d0f3851fd02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd20da646ab1cc58c5bd545c7eb721488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003c58c181131fd925708b1e939433d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd3c00d1a1d2d427309628350fd247490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd8cf74e74a70752767753d54b10b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e7c652be6157888b550d93e3b08b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5aa1efb0b31d4bbe729ee601ff21c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f74715e7c962b893b661ad73e9146d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121abddd1f629e17df9d461b459ac3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8066dd89d7e6c3337a5ea55d931bfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907f86649c87b5375516020c1c850a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932f849bf3fdfc872bb42159f1d1ce6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ae78867433714d2edb425fc70a06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c6be66b594d2dddbd4e8495c2091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7678708cc6760711f2b63020874cf7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214adda09b4f2bc6900d2cfed5db458502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c7437bcc7aacea73a7ddbcc95061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ec62d5bf4443629991a6085e7a94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950fed47a5d534d889106e343b62f5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb090afaf17979ce1b2cd65261429506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a226eae298ebdfc87186f2f3c223507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd3572cf4a45852d05e91fdbde93f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c33de51962a0b58537d40dd8650462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3013376573d68e59006210e0155f8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc9bc30361152c2b4a60ee52c7c6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e6e1cae4f0ae0bf95f91d8ef632a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283857b4aed048cd0bcbeea4af7ba1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a3d968d60764053691385c4991cf1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41467fe679bcca4721d882cce55b55b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26095895c7329958b0d463e7354e02e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e50ed759de302e94d9b679c9858ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fe0857cc49af7478d0621cb9ba34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf86296afc81db08f21b634772daa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7748ed545bb4ad364566b99f7f3c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abcaac0100d83bee5d6b6acc43c262521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4f855cfb4c5d8e2eac12265ed52b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fbd87f484ea8de774aaa315eacc65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b846e5cd25ad6d5093e75bef198c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39dc9bd37161e6f1a8a8248ff022d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b42b8538c25fcda9dc4f70dcd1cb6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d296c3847117f453aa0a3c8ed329527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ca1123ad80aeb5b1bdea36a18c1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479d484a8fdf89e6221350b6bbbd770529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b292c551cae66a5ae74db59dfe64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa86e88e09b661f2982c445ca5f5a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a25313259ee5e2333e6b4a311e799532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa52127b33a16ade77210dabb4359c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b70ba92e42d8b498daee2e4b0ceae0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea7de330ff6b85523beb15304c06e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd63cd4ce3740372a4a7782e1a29c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf4dd8d01f2168d1b09b5f71a34cf7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c85a918ec00bdd5bc43896782b0c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69672506eb8b8d3ab55ff0853251520b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e5fd136c19ee88e0c888d2e298df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296ef5a4670055d29e0e588cfaa99a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0e879f2e1f40ad118cce6855bf7d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9fb7f68f49a4933754a67d89b6a1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c69afd9447b0f511f5e2ca2061b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77e4fd018e640496e3daae0232315545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc55334e38dcedb4e96ee7470850f7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e39f5f4ad59bf38925a343eecdba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc6cf8fb6b5237f5a211ad75958856548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33042fb993ef6e2e3b9fdf0ce2f269e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c972fc52e18d9bd35ab58b69898f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889ced82ce61ed9ee67a91201cac98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2e5236376844785e8b63a50b8fe1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f392971753835cb28e18324d5196607553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dd893a0f8297012f37b2f44a5262e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3d5f771804314bb2522a878f3cf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7a28344675518e7fc9711fe529386556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4bfcd96a670582b677853a4ab3bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff425bab8fb3dfcd5a38cffd7cafbbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ace34bfc7a2d9dd278d9d78f31f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c6d40c170e430834663047764f45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed62e6d8a13a0206eb6c6f3c5ae33f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9518a20833c4a8c639a410742de211562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb09d4742197cf2f309f653f4ffcc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506178cec5521c365f08d372369d44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ee0118edf9e80701aa77fc709302565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df927f69c46bdd67cc46ea904f6f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109b19b43e9cf0f7a71c715852cb657567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b4e06a9698bcb3892a8ee57e7cea4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442cc57c6dc414b72dd0dbf5d401e0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e32bb4093db7a8e47959c9571bf2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a0b6d4a0c65be3a36a38dd6741c42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc0e4c8fd5aa489b76440e489158d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f4f34b06af512d3c2b26a352697d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85f9680da52912dacbb662562debd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6288b611f3b409455871cb34025a7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7056f01aea2b577b6b2b50077d6ce3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ec766b3685f6cc2968ac234e3060577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2206aeafc65c35fcfbab233d27854578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132078b4f4efe54a2a46efd2daa4ac50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ef7d8ae563c03b1462f49e8a9396580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da90196e60a2a372b584cf3ec3da74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847857a6e6f31579ee23610658612d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16e372ba72110aab22740f6b206c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32489555ab48a70b5b27ede0447586a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a73320bbce6b6c2a187fa4d2f31ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3cbc1676b8204e7d5e2b4f7e969f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db567bef04899a2bd8612e6bc62db48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb318aa6dcbf85d4a4c2dc79761681588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a64d2b7a2abe810b12f7038a9dc5d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574680d56e41f9097fe36302ec378e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828b3da85f1f8d4ad2e5d44a98174d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c7200528eab445a4348dddf828cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669f5893cf8ea01b14595f043dd1e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d3be647101db76e7eb1c8510b1a89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d080852112067fee7c450fb8726cd6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb4ae27f365fc78d9bb018bf042a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32363d7c700b6c1f569ba581d0c021597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f95c8a4cc9b3df785ce9e322d27be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345ec6ab5e0517f35baf2b2219756d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019a3200f11adbea4fb71665efad6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532f6015a0c67e44951d611b769c51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad421349a582ba8560ff143a11e485d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0925d6fc2f7841cd5fae774a39324603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b89ada2089950a7c63d237ff436d9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad7d1093a87e478781758e83832be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ae8cb06c5e75f2c708d5274f8d61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d1d65e6f3db1b20054e74ddd91bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d81e6f846dc83433597d22dd690b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04a6d2a54eca4c7e2ce1d8f1531cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eb9592c380a6063856522171ecbfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4f7b6a87d7f06ec6ab637fd123f04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308a06e4f3db3afa722ef28b60317f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d3a5d0923273c9425be76651c64e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845361b95fa44b88d03a3468c35ba48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58157cd946c856592f84cb68a7c2f28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5178760baa43c9dcbc8196ce440b76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af0c558bc7fd810739e9e5d6b08332617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2102de349f171cd5ddd4d2a203f1aba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444fcf98aae075ff86e1b204b8227a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678913f304616f85aa9c417c7c23608620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995ef9c869b7eee5e9879a707eb8f73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc6186929b0525fa9d8e315215f55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae2758d2d414d9ceb1662c6ef5890623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba8ca4331b5cf40836232de222211624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4233cbb411f515ed61241adbe208b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110a5610790b4737be74c90c041798626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddd54d65cedb7b8a51a974d3a6b798627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb52144e5df29d889c9470318a9b605628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1fcfffa43cc18577e774914b3d362629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634936530156daafb0d51b041cdd6e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53aeef85b254176bdde3a59d69a71b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897321fd8309c0ea599689466b480b6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1c6792e0e29f0b296e89ed3ad1623633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a592fb3b893db4b044f76098856611634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48300918282b5fff1e6576e3d998109635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8df72cfdb3fa037f9e68c3235f7ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647fc97a3d425c14488916dca76b7de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232534dcc23e5cc73032917815db3d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c577f6969d754b98c2a6c7d5e0ec9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13389b2b602cc7eda065a2a9308e765c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21041a07d6f703e85eb62dc5422afc5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5cd3872bfe5f5da59bd2fe9538fbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b7dd958248b84b71df593edfd051f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be9d0fc537ef095c51f034ba162543644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f8bc2441753d04510cc0dcdce79d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97fc445798512bf32b3e71c38f2cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d130aa6f33d716b1e48490480b7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340e35e74a1ff6884f88a5ceb0a1b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799e3222ba04330bf891a2e7948289649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3be8b0a383e1c7e2b7fbfb3e6c27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a6aa371e74817399591651d1c194651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a947fca8ee523b93826f5eec417ad2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4fcf7c763cddcc131fb4daa784c0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a4e7ebb01a0817172e14fcbbcdcb1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12924bf8b88e26ec654a4666b5db1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581b2be6c6cdf4cfe17a13a3c676ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2988d79051e465bd188951bae178a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823ff09ab8f75d0878a67089df0be9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7357e4c095592fe1b10a84c4e6e9594659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2264493a90d06284449218726a91e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc4b28b7e76cb2ad9a6a7239d07520661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999d279adb5f59c9c7d7acead94186662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac78928848de4925516ecebd217d67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ba53ce274735f81f396a672f4bc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d39c3176231996a560607b4cdef3fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a75e4213cc99b10dddf8434b1ac6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a98061f3210b78bfd4ac9232851956667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f4c84bdd333c24be211b081dc4178668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa16847abd539f84ec6bc25112cce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3a9500c6a1ca5051ee0cf3fca1bb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9717ff12f789972bb21cf75d918a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92917c247f644308767c2659490f3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829a536c229bd53749c834cbd5d7581673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59cf3d3dc4cb3f5f5e4d3fc38e6dbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a323043e1712fc3c49fbd46e46d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af52dc6a1f5229ec8f49a5afe4ba9a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b26ae7e7d3e3d10fc27af0b417d5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8023d23605e89e2667d228dd9155a2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a369f003a12dce0c94f448715272a4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485dd9acd0419aa9dca6539a2e7fd49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb06fab1bfb20af35dd41b7228de97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffbac4f30cf7e121fc5579651d4007682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db34e3bcc651c179a3b3a9a9b6410b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d645560735db3267e9acc627e4c36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de1db37ac9f1f1efae1ccdea9c153685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2bf88e81c49a61effc1e1a6e8912686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621119665ac35602258148c3ecf925687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10820ee4f23c71e171a54e876d93a713688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e49ef97bd366ef0d41bd7dc57d71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff910c5152d4aaf6076c5eb60a299d72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93c3ab8360dbbb9f19b39788a20f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30800b494c481618c0ce02434e3d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f856a3ee904e7e25decda9745d4646693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fbcc22b2b09f5ecf9ffb499d8f90a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedccdfeb14b7edfb4174ed7f672a45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca44bfc36e59718a051fdfb655c7f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986b7a29af3ff027d77bc819987d56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995396517f25b173d410edb9ff7ffa7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cfa8e3a829b10009b17f74552f067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80a056a47abcde2c06587ac7b80447700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58f853b0b70b376074f9dd67f9c40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66d932339c578e7eb2af97a00d378702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8098333f680093f36ce5ae02900949703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe8a7ba312fec53d95ea3f687d039c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ff880cf5940c95e450f40ea4abb58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f012826a81fe69e3f112b8ff2c26762706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0ecd3fc030eb44e7f14d2434b1ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7e84214bbae6a5f462e97a63afc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e28d24dfa0dd3327d36382e526358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a487016fe2c549d4c6289239380d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4c16140442875d63284046d0fc68f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171e7bf88a65cb6e5121e77126d66a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b081facd30f8fe310a1f8f8d9d77279713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f7f4b303777672e0cd2465b04b8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb93008b30f5b8fa73171fd69b2bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a48aafda2c4fde8404d92315d5832716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bbeb72dbda09d42aa0319aa0e8d5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a24335415e74a884aaec99f6c23f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d6c4f06b4311133e6ea7cdc59ce5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a05854c1b61a963746d7768d9f8ebf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cf1b879810520b2c510422c620971721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d8fb71d885a2a28650db80c222b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be872336b23091a190196f2971bfe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f8e3b2511fbe1845565ef9814cfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed76fb15393493bc179efff226fe0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cdaca0a298af0fcc7c0e012db0b7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad2c0c7ee068eeca3e8c0ad0fee4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed613595834e4944557faefbe7bd5ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c099c56d5b7f9cba02085155fc19c4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbcce3f3f3c3164c6fb385f30f6d7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc238be37f8889c13679b684c6fc2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053c00a2c4a7377986099163822a9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217af29abf9cc08a3f23011d9eaaafef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584ad818c5fb185ad3527d7213c620a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb7f09249d97015f842c87ece94ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142e7ab758d663651940ece0c348bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e584b030d0d1144ff39e6a6024c821737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed75a6674b651076ca7ffc8a64829738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6e7796a6cd33099423ced61442741739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7bffac59bb4e1a3baa0d72a58297740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c7a2e9c366b62c494dda82f91e7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21958604d313b0ef559f389d998ea441742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c40dede72dd72c27bfc7e335f48b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16870f720fe8c3130e938f820d8ec162744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da57164244e3d073086df873f84240745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635464be1d0180ce37fa8d28f1154a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f7a21c69f1b561e977bc406a54a8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70afe76d65c08da7bf6fed803fcad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf966954128862a31e4f567e8dbf3c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292376949e4222545cdbcf7ca9fb881750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63dfd7f551bf6a1c6c7cb2ffb9b05b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96900768fac3edda995afdb07167f3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d8b85166a248db2c459df76af7a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5f347111c61d019e52102a06bc70b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658c4150da519c951cfc48b3f4bd78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e1f4bc4fd065fae6cdcb3bbd7f23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859474aee61202991975351c45d6f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7f6959c45c148194fd4b18da2cb5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52744d0431a247256cb172de28f31d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>